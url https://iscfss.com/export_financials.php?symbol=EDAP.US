--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1449,75 +1449,75 @@
       <c r="L5">
         <v>-3567000.0</v>
       </c>
       <c r="M5">
         <v>-3211000.0</v>
       </c>
       <c r="N5">
         <v>-3221000.0</v>
       </c>
       <c r="O5">
         <v>-3327000.0</v>
       </c>
       <c r="P5">
         <v>-3590000.0</v>
       </c>
       <c r="Q5">
         <v>-3386000.0</v>
       </c>
       <c r="R5">
         <v>-3131000.0</v>
       </c>
       <c r="S5">
         <v>-3285000.0</v>
       </c>
       <c r="T5">
-        <v>-3087100.87</v>
+        <v>-3087100.0</v>
       </c>
       <c r="U5">
         <v>-1538110.7</v>
       </c>
       <c r="V5">
-        <v>-2874875.55</v>
+        <v>-2874875.0</v>
       </c>
       <c r="W5">
-        <v>-2984653.28</v>
+        <v>-2984653.0</v>
       </c>
       <c r="X5">
         <v>-2945851.3</v>
       </c>
       <c r="Y5">
-        <v>-2514887.83</v>
+        <v>-2514887.0</v>
       </c>
       <c r="Z5">
         <v>3994376.0</v>
       </c>
       <c r="AA5">
         <v>6835630.0</v>
       </c>
       <c r="AB5">
-        <v>-732423.23</v>
+        <v>-732423.0</v>
       </c>
       <c r="AC5">
         <v>-170532.0</v>
       </c>
       <c r="AD5">
         <v>-4999995.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
@@ -2189,63 +2189,63 @@
       <c r="B16">
         <v>6041000.0</v>
       </c>
       <c r="C16">
         <v>6641000.0</v>
       </c>
       <c r="D16">
         <v>83752.0</v>
       </c>
       <c r="E16">
         <v>4050000.0</v>
       </c>
       <c r="F16">
         <v>3408000.0</v>
       </c>
       <c r="G16">
         <v>2701000.0</v>
       </c>
       <c r="H16">
         <v>1892000.0</v>
       </c>
       <c r="I16">
         <v>1929000.0</v>
       </c>
       <c r="J16">
-        <v>2295000.0</v>
+        <v>2354507.0</v>
       </c>
       <c r="K16">
-        <v>1878000.0</v>
+        <v>1887523.0</v>
       </c>
       <c r="L16">
         <v>1597000.0</v>
       </c>
       <c r="M16">
         <v>1102000.0</v>
       </c>
       <c r="N16">
-        <v>826000.0</v>
+        <v>857314.0</v>
       </c>
       <c r="O16">
         <v>885000.0</v>
       </c>
       <c r="P16">
         <v>418000.0</v>
       </c>
       <c r="Q16">
         <v>578000.0</v>
       </c>
       <c r="R16">
         <v>558000.0</v>
       </c>
       <c r="S16">
         <v>704000.0</v>
       </c>
       <c r="T16">
         <v>452674.0</v>
       </c>
       <c r="U16">
         <v>669040.0</v>
       </c>
       <c r="V16">
         <v>770010.0</v>
       </c>
@@ -3007,63 +3007,63 @@
       <c r="H28">
         <v>-12225000.0</v>
       </c>
       <c r="I28">
         <v>-12716000.0</v>
       </c>
       <c r="J28">
         <v>-15286000.0</v>
       </c>
       <c r="K28">
         <v>-19226000.0</v>
       </c>
       <c r="L28">
         <v>-9431000.0</v>
       </c>
       <c r="M28">
         <v>-7986000.0</v>
       </c>
       <c r="N28">
         <v>-3582000.0</v>
       </c>
       <c r="O28">
         <v>1045000.0</v>
       </c>
       <c r="P28">
-        <v>8056000.0</v>
+        <v>6095000.0</v>
       </c>
       <c r="Q28">
         <v>7011000.0</v>
       </c>
       <c r="R28">
         <v>4470000.0</v>
       </c>
       <c r="S28">
         <v>58000.0</v>
       </c>
       <c r="T28">
-        <v>-2629626.0</v>
+        <v>-2057727.0</v>
       </c>
       <c r="U28">
         <v>-6541138.0</v>
       </c>
       <c r="V28">
         <v>-5579201.0</v>
       </c>
       <c r="W28">
         <v>-7103121.0</v>
       </c>
       <c r="X28">
         <v>-8614432.0</v>
       </c>
       <c r="Y28">
         <v>-13819018.0</v>
       </c>
       <c r="Z28">
         <v>-17059829.0</v>
       </c>
       <c r="AA28">
         <v>2573476.0</v>
       </c>
       <c r="AB28">
         <v>5541373.0</v>
       </c>
@@ -3130,87 +3130,87 @@
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
         <v>22584000.0</v>
       </c>
       <c r="C30">
         <v>20290000.0</v>
       </c>
       <c r="D30">
         <v>16962000.0</v>
       </c>
       <c r="E30">
         <v>14942000.0</v>
       </c>
       <c r="F30">
         <v>12120000.0</v>
       </c>
       <c r="G30">
         <v>10640000.0</v>
       </c>
       <c r="H30">
         <v>11328000.0</v>
       </c>
       <c r="I30">
-        <v>12243000.0</v>
+        <v>13318000.0</v>
       </c>
       <c r="J30">
         <v>11567000.0</v>
       </c>
       <c r="K30">
         <v>9341000.0</v>
       </c>
       <c r="L30">
-        <v>10744000.0</v>
+        <v>11762000.0</v>
       </c>
       <c r="M30">
         <v>8142000.0</v>
       </c>
       <c r="N30">
-        <v>9392000.0</v>
+        <v>7895000.0</v>
       </c>
       <c r="O30">
-        <v>11148000.0</v>
+        <v>11990000.0</v>
       </c>
       <c r="P30">
-        <v>13956000.0</v>
+        <v>15627548.0</v>
       </c>
       <c r="Q30">
         <v>16091000.0</v>
       </c>
       <c r="R30">
         <v>15525000.0</v>
       </c>
       <c r="S30">
-        <v>15562000.0</v>
+        <v>14962933.0</v>
       </c>
       <c r="T30">
         <v>12043877.0</v>
       </c>
       <c r="U30">
-        <v>10873609.0</v>
+        <v>11069277.0</v>
       </c>
       <c r="V30">
         <v>9611625.0</v>
       </c>
       <c r="W30">
         <v>8188985.0</v>
       </c>
       <c r="X30">
         <v>9402903.0</v>
       </c>
       <c r="Y30">
         <v>11205974.0</v>
       </c>
       <c r="Z30">
         <v>10853598.0</v>
       </c>
       <c r="AA30">
         <v>8679760.0</v>
       </c>
       <c r="AB30">
         <v>11461380.0</v>
       </c>
       <c r="AC30">
         <v>14921550.0</v>
       </c>
@@ -3579,51 +3579,51 @@
       <c r="D36">
         <v>1378000.0</v>
       </c>
       <c r="E36">
         <v>656000.0</v>
       </c>
       <c r="F36">
         <v>634000.0</v>
       </c>
       <c r="G36">
         <v>1028000.0</v>
       </c>
       <c r="H36">
         <v>640000.0</v>
       </c>
       <c r="I36">
         <v>546000.0</v>
       </c>
       <c r="J36">
         <v>462000.0</v>
       </c>
       <c r="K36">
         <v>436000.0</v>
       </c>
       <c r="L36">
-        <v>969000.0</v>
+        <v>1562000.0</v>
       </c>
       <c r="M36">
         <v>982000.0</v>
       </c>
       <c r="N36">
         <v>647000.0</v>
       </c>
       <c r="O36">
         <v>1197000.0</v>
       </c>
       <c r="P36">
         <v>484000.0</v>
       </c>
       <c r="Q36">
         <v>702000.0</v>
       </c>
       <c r="R36">
         <v>1327000.0</v>
       </c>
       <c r="S36">
         <v>1800000.0</v>
       </c>
       <c r="T36">
         <v>2212617.0</v>
       </c>
@@ -3796,176 +3796,176 @@
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
         <v>6254000.0</v>
       </c>
       <c r="C39">
         <v>1255000.0</v>
       </c>
       <c r="D39">
         <v>2935000.0</v>
       </c>
       <c r="E39">
         <v>660000.0</v>
       </c>
       <c r="F39">
         <v>580000.0</v>
       </c>
       <c r="G39">
         <v>2068000.0</v>
       </c>
       <c r="H39">
         <v>1705000.0</v>
       </c>
       <c r="I39">
-        <v>1816000.0</v>
+        <v>384000.0</v>
       </c>
       <c r="J39">
-        <v>1554000.0</v>
+        <v>1428000.0</v>
       </c>
       <c r="K39">
-        <v>1340000.0</v>
+        <v>1154000.0</v>
       </c>
       <c r="L39">
-        <v>2566000.0</v>
+        <v>548000.0</v>
       </c>
       <c r="M39">
         <v>14410000.0</v>
       </c>
       <c r="N39">
-        <v>354000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="O39">
         <v>399000.0</v>
       </c>
       <c r="P39">
-        <v>684000.0</v>
+        <v>1031451.0</v>
       </c>
       <c r="Q39">
         <v>969000.0</v>
       </c>
       <c r="R39">
         <v>1226000.0</v>
       </c>
       <c r="S39">
-        <v>1231000.0</v>
+        <v>1830067.0</v>
       </c>
       <c r="T39">
-        <v>1180999.0</v>
+        <v>1183127.0</v>
       </c>
       <c r="U39">
-        <v>828154.0</v>
+        <v>632487.0</v>
       </c>
       <c r="V39">
         <v>390915.0</v>
       </c>
       <c r="W39">
         <v>508260.0</v>
       </c>
       <c r="X39">
         <v>753533.0</v>
       </c>
       <c r="Y39">
         <v>493637.0</v>
       </c>
       <c r="Z39">
         <v>449563.0</v>
       </c>
       <c r="AA39">
         <v>597318.0</v>
       </c>
       <c r="AB39">
-        <v>707580.0</v>
+        <v>707578.0</v>
       </c>
       <c r="AC39">
         <v>1023192.0</v>
       </c>
       <c r="AD39">
         <v>4363632.0</v>
       </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
         <v>4145497.0</v>
       </c>
       <c r="C40">
         <v>8802000.0</v>
       </c>
       <c r="D40">
         <v>11087248.0</v>
       </c>
       <c r="E40">
         <v>6227000.0</v>
       </c>
       <c r="F40">
         <v>4774000.0</v>
       </c>
       <c r="G40">
         <v>7480000.0</v>
       </c>
       <c r="H40">
         <v>3962000.0</v>
       </c>
       <c r="I40">
-        <v>5840000.0</v>
+        <v>3911000.0</v>
       </c>
       <c r="J40">
-        <v>6321000.0</v>
+        <v>3966492.0</v>
       </c>
       <c r="K40">
-        <v>6621000.0</v>
+        <v>4733476.0</v>
       </c>
       <c r="L40">
-        <v>6288000.0</v>
+        <v>4691000.0</v>
       </c>
       <c r="M40">
         <v>3441000.0</v>
       </c>
       <c r="N40">
-        <v>3662000.0</v>
+        <v>2804685.0</v>
       </c>
       <c r="O40">
         <v>3320000.0</v>
       </c>
       <c r="P40">
         <v>4174000.0</v>
       </c>
       <c r="Q40">
         <v>5093000.0</v>
       </c>
       <c r="R40">
         <v>5074000.0</v>
       </c>
       <c r="S40">
         <v>5129000.0</v>
       </c>
       <c r="T40">
-        <v>4619644.0</v>
+        <v>4618970.0</v>
       </c>
       <c r="U40">
         <v>3671766.0</v>
       </c>
       <c r="V40">
         <v>3364577.0</v>
       </c>
       <c r="W40">
         <v>2886543.0</v>
       </c>
       <c r="X40">
         <v>4311584.0</v>
       </c>
       <c r="Y40">
         <v>2625433.0</v>
       </c>
       <c r="Z40">
         <v>3721268.0</v>
       </c>
       <c r="AA40">
         <v>2511723.0</v>
       </c>
       <c r="AB40">
         <v>6647461.0</v>
       </c>
@@ -4054,114 +4054,114 @@
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
     </row>
     <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
         <v>150295001.0</v>
       </c>
       <c r="C42">
         <v>123469000.0</v>
       </c>
       <c r="D42">
         <v>120108000.0</v>
       </c>
       <c r="E42">
         <v>113055000.0</v>
       </c>
       <c r="F42">
         <v>88693000.0</v>
       </c>
       <c r="G42">
-        <v>65619999.0</v>
+        <v>65620000.0</v>
       </c>
       <c r="H42">
         <v>65403000.0</v>
       </c>
       <c r="I42">
         <v>64841000.0</v>
       </c>
       <c r="J42">
         <v>64552000.0</v>
       </c>
       <c r="K42">
         <v>63543000.0</v>
       </c>
       <c r="L42">
         <v>57418000.0</v>
       </c>
       <c r="M42">
         <v>56172000.0</v>
       </c>
       <c r="N42">
         <v>50213000.0</v>
       </c>
       <c r="O42">
         <v>44619000.0</v>
       </c>
       <c r="P42">
         <v>38612000.0</v>
       </c>
       <c r="Q42">
         <v>37696000.0</v>
       </c>
       <c r="R42">
         <v>28728000.0</v>
       </c>
       <c r="S42">
         <v>25843000.0</v>
       </c>
       <c r="T42">
         <v>24617925.0</v>
       </c>
       <c r="U42">
-        <v>22460961.68</v>
+        <v>22460962.0</v>
       </c>
       <c r="V42">
-        <v>18551179.55</v>
+        <v>18551179.0</v>
       </c>
       <c r="W42">
-        <v>18188977.28</v>
+        <v>18188975.0</v>
       </c>
       <c r="X42">
-        <v>17982397.3</v>
+        <v>17982398.0</v>
       </c>
       <c r="Y42">
-        <v>18029239.83</v>
+        <v>18029241.0</v>
       </c>
       <c r="Z42">
-        <v>18045499.0</v>
+        <v>18045497.0</v>
       </c>
       <c r="AA42">
         <v>18138912.0</v>
       </c>
       <c r="AB42">
-        <v>16762256.09</v>
+        <v>16762256.42</v>
       </c>
       <c r="AC42">
         <v>16797402.0</v>
       </c>
       <c r="AD42">
         <v>24545430.0</v>
       </c>
     </row>
     <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
@@ -4541,75 +4541,75 @@
       <c r="L48">
         <v>-42769000.0</v>
       </c>
       <c r="M48">
         <v>-41102000.0</v>
       </c>
       <c r="N48">
         <v>-40590000.0</v>
       </c>
       <c r="O48">
         <v>-35569000.0</v>
       </c>
       <c r="P48">
         <v>-28093000.0</v>
       </c>
       <c r="Q48">
         <v>-27151000.0</v>
       </c>
       <c r="R48">
         <v>-14436000.0</v>
       </c>
       <c r="S48">
         <v>-6668000.0</v>
       </c>
       <c r="T48">
-        <v>-8277765.03</v>
+        <v>-8277765.0</v>
       </c>
       <c r="U48">
-        <v>-2835275.98</v>
+        <v>-2835275.0</v>
       </c>
       <c r="V48">
         <v>596927.0</v>
       </c>
       <c r="W48">
         <v>1660517.0</v>
       </c>
       <c r="X48">
         <v>2806102.0</v>
       </c>
       <c r="Y48">
         <v>11797768.0</v>
       </c>
       <c r="Z48">
         <v>15854998.0</v>
       </c>
       <c r="AA48">
         <v>8784105.0</v>
       </c>
       <c r="AB48">
-        <v>-1623852.86</v>
+        <v>-1623852.0</v>
       </c>
       <c r="AC48">
         <v>7247610.0</v>
       </c>
       <c r="AD48">
         <v>14272713.0</v>
       </c>
     </row>
     <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
@@ -4727,63 +4727,63 @@
       <c r="H51">
         <v>8661000.0</v>
       </c>
       <c r="I51">
         <v>6748000.0</v>
       </c>
       <c r="J51">
         <v>4718000.0</v>
       </c>
       <c r="K51">
         <v>2763000.0</v>
       </c>
       <c r="L51">
         <v>4147000.0</v>
       </c>
       <c r="M51">
         <v>3479098.19</v>
       </c>
       <c r="N51">
         <v>3099000.0</v>
       </c>
       <c r="O51">
         <v>8086000.0</v>
       </c>
       <c r="P51">
-        <v>12956000.0</v>
+        <v>10995000.0</v>
       </c>
       <c r="Q51">
         <v>14380000.0</v>
       </c>
       <c r="R51">
         <v>16060000.0</v>
       </c>
       <c r="S51">
         <v>13885000.0</v>
       </c>
       <c r="T51">
-        <v>14921101.0</v>
+        <v>15493000.0</v>
       </c>
       <c r="U51">
         <v>3352778.0</v>
       </c>
       <c r="V51">
         <v>2731342.0</v>
       </c>
       <c r="W51">
         <v>2288283.0</v>
       </c>
       <c r="X51">
         <v>1796095.0</v>
       </c>
       <c r="Y51">
         <v>1949776.0</v>
       </c>
       <c r="Z51">
         <v>2334361.0</v>
       </c>
       <c r="AA51">
         <v>5971061.0</v>
       </c>
       <c r="AB51">
         <v>8811935.0</v>
       </c>
@@ -6050,63 +6050,63 @@
       <c r="J2">
         <v>18659000.0</v>
       </c>
       <c r="K2">
         <v>11236000.0</v>
       </c>
       <c r="L2">
         <v>16923000.0</v>
       </c>
       <c r="M2">
         <v>16761000.0</v>
       </c>
       <c r="N2">
         <v>6640000.0</v>
       </c>
       <c r="O2">
         <v>18134000.0</v>
       </c>
       <c r="P2">
         <v>13366000.0</v>
       </c>
       <c r="Q2">
         <v>11348000.0</v>
       </c>
       <c r="R2">
-        <v>11348000.0</v>
+        <v>9881000.0</v>
       </c>
       <c r="S2">
-        <v>9881000.0</v>
+        <v>5511000.0</v>
       </c>
       <c r="T2">
         <v>8586000.0</v>
       </c>
       <c r="U2">
         <v>9297000.0</v>
       </c>
       <c r="V2">
-        <v>5708000.0</v>
+        <v>9374000.0</v>
       </c>
       <c r="W2">
         <v>9374000.0</v>
       </c>
       <c r="X2">
         <v>9122000.0</v>
       </c>
       <c r="Y2"/>
       <c r="Z2">
         <v>6034000.0</v>
       </c>
       <c r="AA2">
         <v>6034000.0</v>
       </c>
       <c r="AB2">
         <v>0.0</v>
       </c>
       <c r="AC2">
         <v>0.0</v>
       </c>
       <c r="AD2">
         <v>6297000.0</v>
       </c>
       <c r="AE2">
         <v>10900997.35</v>
@@ -6547,51 +6547,53 @@
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
     </row>
     <row r="5" spans="1:118">
       <c r="A5" t="s">
         <v>33</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-8868000.0</v>
+      </c>
       <c r="C5">
         <v>-8337000.0</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-4894000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5">
         <v>-4487000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>-3829000.0</v>
       </c>
       <c r="O5">
         <v>-3829000.0</v>
       </c>
       <c r="P5">
         <v>-3829000.0</v>
@@ -6725,125 +6727,125 @@
       <c r="BK5">
         <v>-3386000.0</v>
       </c>
       <c r="BL5"/>
       <c r="BM5">
         <v>-3730000.0</v>
       </c>
       <c r="BN5"/>
       <c r="BO5">
         <v>-3131000.0</v>
       </c>
       <c r="BP5"/>
       <c r="BQ5">
         <v>-3242000.0</v>
       </c>
       <c r="BR5"/>
       <c r="BS5">
         <v>-3285000.0</v>
       </c>
       <c r="BT5"/>
       <c r="BU5">
         <v>-3151832.0</v>
       </c>
       <c r="BV5"/>
       <c r="BW5">
-        <v>-3087100.87</v>
+        <v>-3087100.0</v>
       </c>
       <c r="BX5">
-        <v>-3058160.28</v>
+        <v>-3058160.0</v>
       </c>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5">
         <v>-1538110.7</v>
       </c>
       <c r="CB5"/>
       <c r="CC5">
         <v>-2912054.6</v>
       </c>
       <c r="CD5">
-        <v>-2874875.55</v>
+        <v>-2874875.0</v>
       </c>
       <c r="CE5">
         <v>-2874875.55</v>
       </c>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5">
-        <v>-2984653.28</v>
+        <v>-2984653.0</v>
       </c>
       <c r="CI5">
         <v>-2984653.28</v>
       </c>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5">
         <v>38060000.0</v>
       </c>
       <c r="CM5">
         <v>-2945851.3</v>
       </c>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5">
-        <v>-2514887.83</v>
+        <v>-2514887.0</v>
       </c>
       <c r="CR5"/>
       <c r="CS5">
         <v>66160000.0</v>
       </c>
       <c r="CT5">
         <v>71040000.0</v>
       </c>
       <c r="CU5">
         <v>3994376.14</v>
       </c>
       <c r="CV5">
         <v>70240000.0</v>
       </c>
       <c r="CW5">
         <v>92620000.0</v>
       </c>
       <c r="CX5">
         <v>94380000.0</v>
       </c>
       <c r="CY5">
         <v>6835630.0</v>
       </c>
       <c r="CZ5">
         <v>24660000.0</v>
       </c>
       <c r="DA5">
         <v>25220000.0</v>
       </c>
       <c r="DB5">
         <v>28500000.0</v>
       </c>
       <c r="DC5">
-        <v>-732423.23</v>
+        <v>-732423.0</v>
       </c>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5">
         <v>-170532.0</v>
       </c>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5">
         <v>-4999995.0</v>
       </c>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
     </row>
     <row r="6" spans="1:118">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
@@ -7463,60 +7465,60 @@
       <c r="K10">
         <v>43471000.0</v>
       </c>
       <c r="L10">
         <v>47717000.0</v>
       </c>
       <c r="M10">
         <v>51326000.0</v>
       </c>
       <c r="N10">
         <v>63136000.0</v>
       </c>
       <c r="O10">
         <v>58310000.0</v>
       </c>
       <c r="P10">
         <v>68329000.0</v>
       </c>
       <c r="Q10">
         <v>46334000.0</v>
       </c>
       <c r="R10">
         <v>46498000.0</v>
       </c>
       <c r="S10">
-        <v>46498000.0</v>
+        <v>47183000.0</v>
       </c>
       <c r="T10">
         <v>45411000.0</v>
       </c>
       <c r="U10">
         <v>44961000.0</v>
       </c>
       <c r="V10">
-        <v>24696000.0</v>
+        <v>24382000.0</v>
       </c>
       <c r="W10">
         <v>24382000.0</v>
       </c>
       <c r="X10">
         <v>19929000.0</v>
       </c>
       <c r="Y10">
         <v>15704000.0</v>
       </c>
       <c r="Z10">
         <v>20886000.0</v>
       </c>
       <c r="AA10">
         <v>20886000.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>-19464000.0</v>
       </c>
@@ -7906,153 +7908,153 @@
       <c r="J12">
         <v>38441000.0</v>
       </c>
       <c r="K12">
         <v>43471000.0</v>
       </c>
       <c r="L12">
         <v>47717000.0</v>
       </c>
       <c r="M12">
         <v>51326000.0</v>
       </c>
       <c r="N12">
         <v>63136000.0</v>
       </c>
       <c r="O12">
         <v>58310000.0</v>
       </c>
       <c r="P12">
         <v>68329000.0</v>
       </c>
       <c r="Q12">
         <v>46334000.0</v>
       </c>
       <c r="R12">
-        <v>46334000.0</v>
+        <v>46498000.0</v>
       </c>
       <c r="S12">
-        <v>46498000.0</v>
+        <v>47183000.0</v>
       </c>
       <c r="T12">
         <v>45411000.0</v>
       </c>
       <c r="U12">
         <v>44961000.0</v>
       </c>
       <c r="V12">
-        <v>24696000.0</v>
+        <v>24382000.0</v>
       </c>
       <c r="W12">
         <v>24382000.0</v>
       </c>
       <c r="X12">
         <v>19929000.0</v>
       </c>
       <c r="Y12">
         <v>15704000.0</v>
       </c>
       <c r="Z12">
         <v>20886000.0</v>
       </c>
       <c r="AA12">
         <v>20886000.0</v>
       </c>
       <c r="AB12">
         <v>17665000.0</v>
       </c>
       <c r="AC12">
         <v>16257000.0</v>
       </c>
       <c r="AD12">
-        <v>18555000.0</v>
+        <v>19464000.0</v>
       </c>
       <c r="AE12">
         <v>29375245.3</v>
       </c>
       <c r="AF12">
-        <v>15942000.0</v>
+        <v>17203000.0</v>
       </c>
       <c r="AG12">
         <v>17203000.0</v>
       </c>
       <c r="AH12">
-        <v>18142000.0</v>
+        <v>20004000.0</v>
       </c>
       <c r="AI12">
         <v>20004000.0</v>
       </c>
       <c r="AJ12">
-        <v>18036000.0</v>
+        <v>18554000.0</v>
       </c>
       <c r="AK12">
         <v>18554000.0</v>
       </c>
       <c r="AL12">
-        <v>20321000.0</v>
+        <v>21989000.0</v>
       </c>
       <c r="AM12">
         <v>21989000.0</v>
       </c>
       <c r="AN12">
-        <v>18837000.0</v>
+        <v>21940000.0</v>
       </c>
       <c r="AO12">
         <v>21940000.0</v>
       </c>
       <c r="AP12">
         <v>14533000.0</v>
       </c>
       <c r="AQ12">
         <v>14578000.0</v>
       </c>
       <c r="AR12">
-        <v>11073000.0</v>
+        <v>11851000.0</v>
       </c>
       <c r="AS12">
         <v>11851000.0</v>
       </c>
       <c r="AT12">
-        <v>11285000.0</v>
+        <v>11142000.0</v>
       </c>
       <c r="AU12">
         <v>12142000.0</v>
       </c>
       <c r="AV12">
-        <v>11055000.0</v>
+        <v>12798000.0</v>
       </c>
       <c r="AW12">
         <v>12798000.0</v>
       </c>
       <c r="AX12">
-        <v>6443000.0</v>
+        <v>6681000.0</v>
       </c>
       <c r="AY12">
         <v>7681000.0</v>
       </c>
       <c r="AZ12">
-        <v>6439000.0</v>
+        <v>7372000.0</v>
       </c>
       <c r="BA12">
         <v>7372000.0</v>
       </c>
       <c r="BB12">
         <v>7288000.0</v>
       </c>
       <c r="BC12">
         <v>8077000.0</v>
       </c>
       <c r="BD12">
         <v>8145000.0</v>
       </c>
       <c r="BE12">
         <v>8068000.0</v>
       </c>
       <c r="BF12">
         <v>10714000.0</v>
       </c>
       <c r="BG12">
         <v>6472000.0</v>
       </c>
       <c r="BH12">
         <v>5482000.0</v>
       </c>
@@ -8185,110 +8187,112 @@
         <v>1820000.0</v>
       </c>
       <c r="DC12">
         <v>3270562.0</v>
       </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12">
         <v>8782398.0</v>
       </c>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12">
         <v>11727261.0</v>
       </c>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
     </row>
     <row r="13" spans="1:118">
       <c r="A13" t="s">
         <v>41</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>6071000.0</v>
+      </c>
       <c r="C13">
         <v>6071000.0</v>
       </c>
       <c r="D13">
         <v>23321000.0</v>
       </c>
       <c r="E13">
         <v>27822000.0</v>
       </c>
       <c r="F13">
         <v>34458000.0</v>
       </c>
       <c r="G13">
         <v>4888000.0</v>
       </c>
       <c r="H13">
         <v>42642000.0</v>
       </c>
       <c r="I13">
         <v>47636000.0</v>
       </c>
       <c r="J13">
         <v>52987000.0</v>
       </c>
       <c r="K13">
         <v>4851000.0</v>
       </c>
       <c r="L13">
         <v>60085000.0</v>
       </c>
       <c r="M13">
         <v>63214000.0</v>
       </c>
       <c r="N13">
         <v>4776000.0</v>
       </c>
       <c r="O13">
         <v>66953000.0</v>
       </c>
       <c r="P13">
         <v>74242000.0</v>
       </c>
       <c r="Q13">
         <v>52265000.0</v>
       </c>
       <c r="R13">
-        <v>52265000.0</v>
+        <v>50761000.0</v>
       </c>
       <c r="S13">
-        <v>50761000.0</v>
+        <v>4389000.0</v>
       </c>
       <c r="T13">
         <v>48040000.0</v>
       </c>
       <c r="U13">
         <v>48191000.0</v>
       </c>
       <c r="V13">
-        <v>3830000.0</v>
+        <v>26856000.0</v>
       </c>
       <c r="W13">
         <v>26856000.0</v>
       </c>
       <c r="X13">
         <v>25146000.0</v>
       </c>
       <c r="Y13"/>
       <c r="Z13">
         <v>3826000.0</v>
       </c>
       <c r="AA13">
         <v>3826000.0</v>
       </c>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>3818000.0</v>
       </c>
       <c r="AE13">
         <v>6609497.84</v>
@@ -8504,66 +8508,66 @@
       <c r="J14">
         <v>36996722.0</v>
       </c>
       <c r="K14">
         <v>37066627.0</v>
       </c>
       <c r="L14">
         <v>37007031.0</v>
       </c>
       <c r="M14">
         <v>36985934.0</v>
       </c>
       <c r="N14">
         <v>36863623.0</v>
       </c>
       <c r="O14">
         <v>36922286.0</v>
       </c>
       <c r="P14">
         <v>34612773.0</v>
       </c>
       <c r="Q14">
         <v>34130859.0</v>
       </c>
       <c r="R14">
-        <v>34130859.0</v>
+        <v>34031361.0</v>
       </c>
       <c r="S14">
-        <v>34031361.0</v>
+        <v>34555716.0</v>
       </c>
       <c r="T14">
         <v>33448136.0</v>
       </c>
       <c r="U14">
         <v>32220414.0</v>
       </c>
       <c r="V14">
-        <v>32220414.0</v>
+        <v>30352216.0</v>
       </c>
       <c r="W14">
-        <v>30352216.0</v>
+        <v>30222258.0</v>
       </c>
       <c r="X14">
         <v>29144010.0</v>
       </c>
       <c r="Y14">
         <v>29141566.0</v>
       </c>
       <c r="Z14">
         <v>29141566.0</v>
       </c>
       <c r="AA14">
         <v>29047028.0</v>
       </c>
       <c r="AB14">
         <v>29622866.0</v>
       </c>
       <c r="AC14">
         <v>29604779.0</v>
       </c>
       <c r="AD14">
         <v>29656133.0</v>
       </c>
       <c r="AE14">
         <v>29345366.0</v>
       </c>
@@ -9100,91 +9104,91 @@
       </c>
       <c r="W16">
         <v>3011000.0</v>
       </c>
       <c r="X16">
         <v>2695000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16">
         <v>1892000.0</v>
       </c>
       <c r="AA16">
         <v>1892000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16">
         <v>1929000.0</v>
       </c>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16">
         <v>2569000.0</v>
       </c>
       <c r="AH16">
-        <v>2295000.0</v>
+        <v>2354507.0</v>
       </c>
       <c r="AI16">
         <v>2295000.0</v>
       </c>
       <c r="AJ16"/>
       <c r="AK16">
         <v>2353000.0</v>
       </c>
       <c r="AL16">
-        <v>1878000.0</v>
+        <v>1887523.0</v>
       </c>
       <c r="AM16">
         <v>1878000.0</v>
       </c>
       <c r="AN16"/>
       <c r="AO16">
         <v>2363000.0</v>
       </c>
       <c r="AP16">
         <v>1597000.0</v>
       </c>
       <c r="AQ16">
         <v>1597000.0</v>
       </c>
       <c r="AR16"/>
       <c r="AS16">
         <v>1928000.0</v>
       </c>
       <c r="AT16">
         <v>1102000.0</v>
       </c>
       <c r="AU16">
         <v>1102000.0</v>
       </c>
       <c r="AV16"/>
       <c r="AW16">
         <v>1276000.0</v>
       </c>
       <c r="AX16">
-        <v>826000.0</v>
+        <v>857314.0</v>
       </c>
       <c r="AY16">
         <v>826000.0</v>
       </c>
       <c r="AZ16"/>
       <c r="BA16">
         <v>985000.0</v>
       </c>
       <c r="BB16">
         <v>885000.0</v>
       </c>
       <c r="BC16">
         <v>885000.0</v>
       </c>
       <c r="BD16">
         <v>817000.0</v>
       </c>
       <c r="BE16">
         <v>817000.0</v>
       </c>
       <c r="BF16">
         <v>418000.0</v>
       </c>
       <c r="BG16">
         <v>418000.0</v>
@@ -10248,63 +10252,63 @@
       <c r="J22">
         <v>17451000.0</v>
       </c>
       <c r="K22">
         <v>15112000.0</v>
       </c>
       <c r="L22">
         <v>15338000.0</v>
       </c>
       <c r="M22">
         <v>13310000.0</v>
       </c>
       <c r="N22">
         <v>11780000.0</v>
       </c>
       <c r="O22">
         <v>12449000.0</v>
       </c>
       <c r="P22">
         <v>9561000.0</v>
       </c>
       <c r="Q22">
         <v>7906000.0</v>
       </c>
       <c r="R22">
-        <v>7906000.0</v>
+        <v>7342000.0</v>
       </c>
       <c r="S22">
-        <v>7342000.0</v>
+        <v>7499000.0</v>
       </c>
       <c r="T22">
         <v>8523000.0</v>
       </c>
       <c r="U22">
         <v>8610000.0</v>
       </c>
       <c r="V22">
-        <v>7989000.0</v>
+        <v>8348000.0</v>
       </c>
       <c r="W22">
         <v>8348000.0</v>
       </c>
       <c r="X22">
         <v>9455000.0</v>
       </c>
       <c r="Y22"/>
       <c r="Z22">
         <v>8178000.0</v>
       </c>
       <c r="AA22">
         <v>8178000.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>7212000.0</v>
       </c>
       <c r="AE22">
         <v>7212000.0</v>
@@ -10522,63 +10526,63 @@
       <c r="J23">
         <v>89078000.0</v>
       </c>
       <c r="K23">
         <v>91548000.0</v>
       </c>
       <c r="L23">
         <v>93265000.0</v>
       </c>
       <c r="M23">
         <v>95328000.0</v>
       </c>
       <c r="N23">
         <v>101123000.0</v>
       </c>
       <c r="O23">
         <v>100766000.0</v>
       </c>
       <c r="P23">
         <v>104801000.0</v>
       </c>
       <c r="Q23">
         <v>81294000.0</v>
       </c>
       <c r="R23">
-        <v>81294000.0</v>
+        <v>76448000.0</v>
       </c>
       <c r="S23">
-        <v>76448000.0</v>
+        <v>77226000.0</v>
       </c>
       <c r="T23">
         <v>73686000.0</v>
       </c>
       <c r="U23">
         <v>74622000.0</v>
       </c>
       <c r="V23">
-        <v>55193000.0</v>
+        <v>53299000.0</v>
       </c>
       <c r="W23">
         <v>53299000.0</v>
       </c>
       <c r="X23">
         <v>51639000.0</v>
       </c>
       <c r="Y23"/>
       <c r="Z23">
         <v>53069000.0</v>
       </c>
       <c r="AA23">
         <v>53069000.0</v>
       </c>
       <c r="AB23">
         <v>44940000.0</v>
       </c>
       <c r="AC23">
         <v>0.0</v>
       </c>
       <c r="AD23">
         <v>24964000.0</v>
       </c>
       <c r="AE23">
         <v>48740000.0</v>
@@ -11468,93 +11472,93 @@
       <c r="DN27"/>
     </row>
     <row r="28" spans="1:118">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
         <v>-12667000.0</v>
       </c>
       <c r="C28">
         <v>10277000.0</v>
       </c>
       <c r="D28">
         <v>-3015000.0</v>
       </c>
       <c r="E28">
         <v>-7307000.0</v>
       </c>
       <c r="F28">
         <v>-13747000.0</v>
       </c>
       <c r="G28">
         <v>-15916000.0</v>
       </c>
       <c r="H28">
-        <v>-19552000.0</v>
+        <v>-16876000.0</v>
       </c>
       <c r="I28">
-        <v>-24930000.0</v>
+        <v>-22225000.0</v>
       </c>
       <c r="J28">
-        <v>-31603000.0</v>
+        <v>-28812000.0</v>
       </c>
       <c r="K28">
         <v>-35047000.0</v>
       </c>
       <c r="L28">
         <v>-39582000.0</v>
       </c>
       <c r="M28">
         <v>-43530000.0</v>
       </c>
       <c r="N28">
-        <v>-56481000.0</v>
+        <v>-53754000.0</v>
       </c>
       <c r="O28">
         <v>-50008000.0</v>
       </c>
       <c r="P28">
         <v>-58800000.0</v>
       </c>
       <c r="Q28">
         <v>-36021000.0</v>
       </c>
       <c r="R28">
-        <v>-38775000.0</v>
+        <v>-37553000.0</v>
       </c>
       <c r="S28">
-        <v>-37553000.0</v>
+        <v>-37178000.0</v>
       </c>
       <c r="T28">
         <v>-37494000.0</v>
       </c>
       <c r="U28">
         <v>-36884000.0</v>
       </c>
       <c r="V28">
-        <v>-13583000.0</v>
+        <v>-20155000.0</v>
       </c>
       <c r="W28">
         <v>-20155000.0</v>
       </c>
       <c r="X28">
         <v>-15527000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28">
         <v>-12225000.0</v>
       </c>
       <c r="AA28">
         <v>-12225000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28">
         <v>19464000.0</v>
       </c>
       <c r="AE28">
         <v>-13951000.0</v>
       </c>
       <c r="AF28">
         <v>17203000.0</v>
       </c>
@@ -11612,88 +11616,88 @@
       <c r="AX28">
         <v>6681000.0</v>
       </c>
       <c r="AY28">
         <v>-3582000.0</v>
       </c>
       <c r="AZ28">
         <v>7372000.0</v>
       </c>
       <c r="BA28">
         <v>-2555000.0</v>
       </c>
       <c r="BB28">
         <v>-7288000.0</v>
       </c>
       <c r="BC28">
         <v>1045000.0</v>
       </c>
       <c r="BD28">
         <v>-911000.0</v>
       </c>
       <c r="BE28">
         <v>-911000.0</v>
       </c>
       <c r="BF28">
-        <v>8056000.0</v>
+        <v>6095000.0</v>
       </c>
       <c r="BG28">
         <v>8056000.0</v>
       </c>
       <c r="BH28"/>
       <c r="BI28">
         <v>6680000.0</v>
       </c>
       <c r="BJ28"/>
       <c r="BK28">
         <v>7011000.0</v>
       </c>
       <c r="BL28"/>
       <c r="BM28">
         <v>10052000.0</v>
       </c>
       <c r="BN28"/>
       <c r="BO28">
         <v>4470000.0</v>
       </c>
       <c r="BP28"/>
       <c r="BQ28">
         <v>8709000.0</v>
       </c>
       <c r="BR28"/>
       <c r="BS28">
         <v>58000.0</v>
       </c>
       <c r="BT28">
         <v>-14072000.0</v>
       </c>
       <c r="BU28">
         <v>9355095.0</v>
       </c>
       <c r="BV28"/>
       <c r="BW28">
-        <v>-2629626.0</v>
+        <v>-2057727.0</v>
       </c>
       <c r="BX28">
         <v>-1156972.0</v>
       </c>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28">
         <v>-6541138.0</v>
       </c>
       <c r="CB28">
         <v>-10536601.0</v>
       </c>
       <c r="CC28">
         <v>-10536601.0</v>
       </c>
       <c r="CD28">
         <v>-7601642.0</v>
       </c>
       <c r="CE28">
         <v>-5579200.48</v>
       </c>
       <c r="CF28"/>
       <c r="CG28">
         <v>-8215525.0</v>
       </c>
@@ -11966,214 +11970,214 @@
       <c r="F30">
         <v>16200000.0</v>
       </c>
       <c r="G30">
         <v>20290000.0</v>
       </c>
       <c r="H30">
         <v>16175000.0</v>
       </c>
       <c r="I30">
         <v>18214000.0</v>
       </c>
       <c r="J30">
         <v>17009000.0</v>
       </c>
       <c r="K30">
         <v>16962000.0</v>
       </c>
       <c r="L30">
         <v>16305000.0</v>
       </c>
       <c r="M30">
         <v>18020000.0</v>
       </c>
       <c r="N30">
-        <v>14943000.0</v>
+        <v>14942000.0</v>
       </c>
       <c r="O30">
         <v>17297000.0</v>
       </c>
       <c r="P30">
         <v>15131000.0</v>
       </c>
       <c r="Q30">
         <v>15888000.0</v>
       </c>
       <c r="R30">
-        <v>15888000.0</v>
+        <v>11953000.0</v>
       </c>
       <c r="S30">
-        <v>11953000.0</v>
+        <v>12120000.0</v>
       </c>
       <c r="T30">
         <v>10153000.0</v>
       </c>
       <c r="U30">
         <v>11183000.0</v>
       </c>
       <c r="V30">
-        <v>10640000.0</v>
+        <v>10264000.0</v>
       </c>
       <c r="W30">
         <v>10264000.0</v>
       </c>
       <c r="X30">
         <v>11572000.0</v>
       </c>
       <c r="Y30"/>
       <c r="Z30">
         <v>11328000.0</v>
       </c>
       <c r="AA30">
         <v>12588000.0</v>
       </c>
       <c r="AB30">
         <v>0.0</v>
       </c>
       <c r="AC30">
         <v>0.0</v>
       </c>
       <c r="AD30">
-        <v>12243000.0</v>
+        <v>11884000.0</v>
       </c>
       <c r="AE30">
         <v>13318000.0</v>
       </c>
       <c r="AF30">
         <v>0.0</v>
       </c>
       <c r="AG30">
         <v>12076000.0</v>
       </c>
       <c r="AH30">
         <v>11567000.0</v>
       </c>
       <c r="AI30">
         <v>12343000.0</v>
       </c>
       <c r="AJ30"/>
       <c r="AK30">
         <v>10333000.0</v>
       </c>
       <c r="AL30">
         <v>9341000.0</v>
       </c>
       <c r="AM30">
         <v>10026000.0</v>
       </c>
       <c r="AN30"/>
       <c r="AO30">
         <v>9292000.0</v>
       </c>
       <c r="AP30">
-        <v>10744000.0</v>
+        <v>11762000.0</v>
       </c>
       <c r="AQ30">
         <v>11762000.0</v>
       </c>
       <c r="AR30"/>
       <c r="AS30">
         <v>9121000.0</v>
       </c>
       <c r="AT30">
-        <v>8142000.0</v>
+        <v>6943000.0</v>
       </c>
       <c r="AU30">
         <v>8142000.0</v>
       </c>
       <c r="AV30"/>
       <c r="AW30">
         <v>7500000.0</v>
       </c>
       <c r="AX30">
-        <v>9392000.0</v>
+        <v>7895000.0</v>
       </c>
       <c r="AY30">
         <v>9392000.0</v>
       </c>
       <c r="AZ30"/>
       <c r="BA30">
         <v>8708000.0</v>
       </c>
       <c r="BB30">
-        <v>11955000.0</v>
+        <v>11990000.0</v>
       </c>
       <c r="BC30">
         <v>11148000.0</v>
       </c>
       <c r="BD30">
         <v>12774000.0</v>
       </c>
       <c r="BE30">
         <v>12774000.0</v>
       </c>
       <c r="BF30">
-        <v>13956000.0</v>
+        <v>15700999.0</v>
       </c>
       <c r="BG30">
         <v>16012000.0</v>
       </c>
       <c r="BH30"/>
       <c r="BI30">
         <v>13983000.0</v>
       </c>
       <c r="BJ30"/>
       <c r="BK30">
         <v>16091000.0</v>
       </c>
       <c r="BL30"/>
       <c r="BM30">
         <v>15299000.0</v>
       </c>
       <c r="BN30"/>
       <c r="BO30">
         <v>15525000.0</v>
       </c>
       <c r="BP30"/>
       <c r="BQ30">
         <v>13330000.0</v>
       </c>
       <c r="BR30"/>
       <c r="BS30">
-        <v>15562000.0</v>
+        <v>14962933.0</v>
       </c>
       <c r="BT30"/>
       <c r="BU30">
         <v>12120573.0</v>
       </c>
       <c r="BV30"/>
       <c r="BW30">
         <v>12043877.0</v>
       </c>
       <c r="BX30">
         <v>11884358.0</v>
       </c>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30">
-        <v>10873609.0</v>
+        <v>11069277.0</v>
       </c>
       <c r="CB30"/>
       <c r="CC30">
         <v>11376656.0</v>
       </c>
       <c r="CD30">
         <v>9611625.0</v>
       </c>
       <c r="CE30">
         <v>9611625.04</v>
       </c>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30">
         <v>8188985.0</v>
       </c>
       <c r="CI30">
         <v>8188985.68</v>
       </c>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30">
         <v>9402903.0</v>
       </c>
       <c r="CM30">
@@ -12602,63 +12606,63 @@
       <c r="J33">
         <v>14987000.0</v>
       </c>
       <c r="K33">
         <v>13067000.0</v>
       </c>
       <c r="L33">
         <v>12995000.0</v>
       </c>
       <c r="M33">
         <v>11911000.0</v>
       </c>
       <c r="N33">
         <v>10606000.0</v>
       </c>
       <c r="O33">
         <v>11595000.0</v>
       </c>
       <c r="P33">
         <v>10774000.0</v>
       </c>
       <c r="Q33">
         <v>10441000.0</v>
       </c>
       <c r="R33">
-        <v>10442000.0</v>
+        <v>9883000.0</v>
       </c>
       <c r="S33">
-        <v>9883000.0</v>
+        <v>9844000.0</v>
       </c>
       <c r="T33">
         <v>9014000.0</v>
       </c>
       <c r="U33">
         <v>9250000.0</v>
       </c>
       <c r="V33">
-        <v>9800000.0</v>
+        <v>9742000.0</v>
       </c>
       <c r="W33">
         <v>9742000.0</v>
       </c>
       <c r="X33">
         <v>10079000.0</v>
       </c>
       <c r="Y33"/>
       <c r="Z33">
         <v>10972000.0</v>
       </c>
       <c r="AA33">
         <v>10972000.0</v>
       </c>
       <c r="AB33">
         <v>0.0</v>
       </c>
       <c r="AC33">
         <v>0.0</v>
       </c>
       <c r="AD33">
         <v>-19464000.0</v>
       </c>
       <c r="AE33">
         <v>0.0</v>
@@ -13084,154 +13088,164 @@
       <c r="F35">
         <v>6965000.0</v>
       </c>
       <c r="G35">
         <v>7356000.0</v>
       </c>
       <c r="H35">
         <v>7020000.0</v>
       </c>
       <c r="I35">
         <v>7086000.0</v>
       </c>
       <c r="J35">
         <v>7798000.0</v>
       </c>
       <c r="K35">
         <v>7029000.0</v>
       </c>
       <c r="L35">
         <v>7232000.0</v>
       </c>
       <c r="M35">
         <v>6917000.0</v>
       </c>
       <c r="N35">
-        <v>7783000.0</v>
+        <v>7785000.0</v>
       </c>
       <c r="O35">
         <v>7558000.0</v>
       </c>
       <c r="P35">
         <v>9038000.0</v>
       </c>
       <c r="Q35">
         <v>9227000.0</v>
       </c>
       <c r="R35">
-        <v>9227000.0</v>
+        <v>9471000.0</v>
       </c>
       <c r="S35">
-        <v>9471000.0</v>
+        <v>9220000.0</v>
       </c>
       <c r="T35">
         <v>10735000.0</v>
       </c>
       <c r="U35">
         <v>11083000.0</v>
       </c>
       <c r="V35">
-        <v>7441000.0</v>
+        <v>7175000.0</v>
       </c>
       <c r="W35">
         <v>7175000.0</v>
       </c>
       <c r="X35">
         <v>7391000.0</v>
       </c>
       <c r="Y35"/>
       <c r="Z35">
         <v>-27359000.0</v>
       </c>
       <c r="AA35">
         <v>8217000.0</v>
       </c>
       <c r="AB35">
         <v>0.0</v>
       </c>
       <c r="AC35">
         <v>0.0</v>
       </c>
       <c r="AD35">
-        <v>6964000.0</v>
+        <v>-24964000.0</v>
       </c>
       <c r="AE35">
         <v>0.0</v>
       </c>
       <c r="AF35">
-        <v>0.0</v>
+        <v>-24550000.0</v>
       </c>
       <c r="AG35">
         <v>6114000.0</v>
       </c>
       <c r="AH35">
-        <v>5605000.0</v>
+        <v>-25158000.0</v>
       </c>
       <c r="AI35">
         <v>5605000.0</v>
       </c>
-      <c r="AJ35"/>
+      <c r="AJ35">
+        <v>-25383000.0</v>
+      </c>
       <c r="AK35">
         <v>6924000.0</v>
       </c>
       <c r="AL35">
-        <v>7130000.0</v>
+        <v>-24451000.0</v>
       </c>
       <c r="AM35">
         <v>7130000.0</v>
       </c>
-      <c r="AN35"/>
+      <c r="AN35">
+        <v>-24358000.0</v>
+      </c>
       <c r="AO35">
         <v>7519000.0</v>
       </c>
       <c r="AP35">
         <v>589000.0</v>
       </c>
       <c r="AQ35">
         <v>7880000.0</v>
       </c>
-      <c r="AR35"/>
+      <c r="AR35">
+        <v>-13383000.0</v>
+      </c>
       <c r="AS35">
         <v>6577000.0</v>
       </c>
       <c r="AT35">
-        <v>4855000.0</v>
+        <v>-15141000.0</v>
       </c>
       <c r="AU35">
         <v>4855000.0</v>
       </c>
-      <c r="AV35"/>
+      <c r="AV35">
+        <v>-11283000.0</v>
+      </c>
       <c r="AW35">
         <v>9819000.0</v>
       </c>
       <c r="AX35">
-        <v>6001000.0</v>
+        <v>-9284000.0</v>
       </c>
       <c r="AY35">
         <v>6001000.0</v>
       </c>
-      <c r="AZ35"/>
+      <c r="AZ35">
+        <v>-9907000.0</v>
+      </c>
       <c r="BA35">
         <v>6131000.0</v>
       </c>
       <c r="BB35">
         <v>9159000.0</v>
       </c>
       <c r="BC35">
         <v>9159000.0</v>
       </c>
       <c r="BD35">
         <v>3016000.0</v>
       </c>
       <c r="BE35">
         <v>8247000.0</v>
       </c>
       <c r="BF35">
         <v>3141000.0</v>
       </c>
       <c r="BG35">
         <v>3141000.0</v>
       </c>
       <c r="BH35">
         <v>4038000.0</v>
       </c>
       <c r="BI35">
@@ -13376,75 +13390,75 @@
       <c r="F36">
         <v>4105000.0</v>
       </c>
       <c r="G36">
         <v>1522000.0</v>
       </c>
       <c r="H36">
         <v>2514000.0</v>
       </c>
       <c r="I36">
         <v>2453000.0</v>
       </c>
       <c r="J36">
         <v>2469000.0</v>
       </c>
       <c r="K36">
         <v>1378000.0</v>
       </c>
       <c r="L36">
         <v>2525000.0</v>
       </c>
       <c r="M36">
         <v>2284000.0</v>
       </c>
       <c r="N36">
-        <v>1381000.0</v>
+        <v>656000.0</v>
       </c>
       <c r="O36">
         <v>2214000.0</v>
       </c>
       <c r="P36">
         <v>2229000.0</v>
       </c>
       <c r="Q36">
         <v>2209000.0</v>
       </c>
       <c r="R36">
-        <v>2210000.0</v>
+        <v>2220000.0</v>
       </c>
       <c r="S36">
-        <v>2220000.0</v>
+        <v>634000.0</v>
       </c>
       <c r="T36">
         <v>1675000.0</v>
       </c>
       <c r="U36">
         <v>1703000.0</v>
       </c>
       <c r="V36">
-        <v>1028000.0</v>
+        <v>1760000.0</v>
       </c>
       <c r="W36">
         <v>1760000.0</v>
       </c>
       <c r="X36">
         <v>1739000.0</v>
       </c>
       <c r="Y36"/>
       <c r="Z36">
         <v>640000.0</v>
       </c>
       <c r="AA36">
         <v>640000.0</v>
       </c>
       <c r="AB36">
         <v>0.0</v>
       </c>
       <c r="AC36">
         <v>0.0</v>
       </c>
       <c r="AD36">
         <v>-19464000.0</v>
       </c>
       <c r="AE36">
         <v>0.0</v>
@@ -14102,165 +14116,165 @@
       <c r="F39">
         <v>1421000.0</v>
       </c>
       <c r="G39">
         <v>1255000.0</v>
       </c>
       <c r="H39">
         <v>1280000.0</v>
       </c>
       <c r="I39">
         <v>938000.0</v>
       </c>
       <c r="J39">
         <v>1190000.0</v>
       </c>
       <c r="K39">
         <v>2935000.0</v>
       </c>
       <c r="L39">
         <v>910000.0</v>
       </c>
       <c r="M39">
         <v>761000.0</v>
       </c>
       <c r="N39">
-        <v>659000.0</v>
+        <v>660000.0</v>
       </c>
       <c r="O39">
         <v>1115000.0</v>
       </c>
       <c r="P39">
         <v>1006000.0</v>
       </c>
       <c r="Q39">
         <v>725000.0</v>
       </c>
       <c r="R39">
-        <v>725000.0</v>
+        <v>772000.0</v>
       </c>
       <c r="S39">
-        <v>772000.0</v>
+        <v>580000.0</v>
       </c>
       <c r="T39">
         <v>585000.0</v>
       </c>
       <c r="U39">
         <v>618000.0</v>
       </c>
       <c r="V39">
-        <v>2068000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="W39">
         <v>563000.0</v>
       </c>
       <c r="X39">
         <v>604000.0</v>
       </c>
       <c r="Y39">
         <v>22603000.0</v>
       </c>
       <c r="Z39">
         <v>-20886000.0</v>
       </c>
       <c r="AA39">
         <v>21211000.0</v>
       </c>
       <c r="AB39">
         <v>24718000.0</v>
       </c>
       <c r="AC39">
         <v>24492000.0</v>
       </c>
       <c r="AD39">
-        <v>21349000.0</v>
+        <v>20440000.0</v>
       </c>
       <c r="AE39">
         <v>576517.86</v>
       </c>
       <c r="AF39">
-        <v>20168000.0</v>
+        <v>18907000.0</v>
       </c>
       <c r="AG39">
         <v>2198000.0</v>
       </c>
       <c r="AH39">
-        <v>19592000.0</v>
+        <v>17730000.0</v>
       </c>
       <c r="AI39">
         <v>19734000.0</v>
       </c>
       <c r="AJ39">
-        <v>19136000.0</v>
+        <v>18618000.0</v>
       </c>
       <c r="AK39">
         <v>2561000.0</v>
       </c>
       <c r="AL39">
-        <v>20221000.0</v>
+        <v>18553000.0</v>
       </c>
       <c r="AM39">
         <v>18525000.0</v>
       </c>
       <c r="AN39">
-        <v>21857000.0</v>
+        <v>18754000.0</v>
       </c>
       <c r="AO39">
         <v>1799000.0</v>
       </c>
       <c r="AP39">
         <v>18486000.0</v>
       </c>
       <c r="AQ39">
         <v>18461000.0</v>
       </c>
       <c r="AR39">
-        <v>15930000.0</v>
+        <v>15152000.0</v>
       </c>
       <c r="AS39">
         <v>1447000.0</v>
       </c>
       <c r="AT39">
-        <v>15507000.0</v>
+        <v>15650000.0</v>
       </c>
       <c r="AU39">
         <v>14410000.0</v>
       </c>
       <c r="AV39">
-        <v>16523000.0</v>
+        <v>14780000.0</v>
       </c>
       <c r="AW39">
         <v>2048000.0</v>
       </c>
       <c r="AX39">
-        <v>16508000.0</v>
+        <v>16270000.0</v>
       </c>
       <c r="AY39">
         <v>14490000.0</v>
       </c>
       <c r="AZ39">
-        <v>14434000.0</v>
+        <v>13501000.0</v>
       </c>
       <c r="BA39">
         <v>329000.0</v>
       </c>
       <c r="BB39">
         <v>14961000.0</v>
       </c>
       <c r="BC39">
         <v>399000.0</v>
       </c>
       <c r="BD39">
         <v>16686000.0</v>
       </c>
       <c r="BE39">
         <v>533000.0</v>
       </c>
       <c r="BF39">
         <v>16040000.0</v>
       </c>
       <c r="BG39">
         <v>621000.0</v>
       </c>
       <c r="BH39">
         <v>20433000.0</v>
       </c>
@@ -14271,301 +14285,301 @@
         <v>21552000.0</v>
       </c>
       <c r="BK39">
         <v>969000.0</v>
       </c>
       <c r="BL39"/>
       <c r="BM39">
         <v>1119000.0</v>
       </c>
       <c r="BN39">
         <v>20533000.0</v>
       </c>
       <c r="BO39">
         <v>1226000.0</v>
       </c>
       <c r="BP39">
         <v>17114000.0</v>
       </c>
       <c r="BQ39">
         <v>1040000.0</v>
       </c>
       <c r="BR39">
         <v>20693000.0</v>
       </c>
       <c r="BS39">
-        <v>1231000.0</v>
+        <v>1830067.0</v>
       </c>
       <c r="BT39">
         <v>18022000.0</v>
       </c>
       <c r="BU39">
         <v>995114.0</v>
       </c>
       <c r="BV39"/>
       <c r="BW39">
-        <v>1180999.0</v>
+        <v>1183127.0</v>
       </c>
       <c r="BX39">
-        <v>866150.0</v>
+        <v>866153.0</v>
       </c>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39">
-        <v>828154.0</v>
+        <v>632487.0</v>
       </c>
       <c r="CB39">
         <v>16996297.0</v>
       </c>
       <c r="CC39">
         <v>16996297.0</v>
       </c>
       <c r="CD39">
         <v>14276798.0</v>
       </c>
       <c r="CE39">
         <v>390915.53</v>
       </c>
       <c r="CF39"/>
       <c r="CG39">
-        <v>15020362.0</v>
+        <v>15020363.0</v>
       </c>
       <c r="CH39">
-        <v>14714255.0</v>
+        <v>14714256.0</v>
       </c>
       <c r="CI39">
         <v>508261.52</v>
       </c>
       <c r="CJ39">
-        <v>14032136.0</v>
+        <v>14032137.0</v>
       </c>
       <c r="CK39">
         <v>15396595.0</v>
       </c>
       <c r="CL39">
         <v>16800000.0</v>
       </c>
       <c r="CM39">
         <v>753534.47</v>
       </c>
       <c r="CN39">
         <v>16577951.0</v>
       </c>
       <c r="CO39">
-        <v>16732974.0</v>
+        <v>16732975.0</v>
       </c>
       <c r="CP39">
-        <v>17482190.0</v>
+        <v>17482191.0</v>
       </c>
       <c r="CQ39">
         <v>493637.0</v>
       </c>
       <c r="CR39">
-        <v>-3702.48</v>
+        <v>-3702.0</v>
       </c>
       <c r="CS39"/>
       <c r="CT39">
         <v>449563.0</v>
       </c>
       <c r="CU39">
         <v>2247.82</v>
       </c>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39">
         <v>597318.0</v>
       </c>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39">
-        <v>707580.0</v>
+        <v>707578.0</v>
       </c>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39">
         <v>1023192.0</v>
       </c>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39">
         <v>4363632.0</v>
       </c>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
     </row>
     <row r="40" spans="1:118">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
         <v>7843000.0</v>
       </c>
       <c r="C40">
         <v>4145497.0</v>
       </c>
       <c r="D40">
         <v>9512000.0</v>
       </c>
       <c r="E40">
         <v>3392000.0</v>
       </c>
       <c r="F40">
         <v>3405000.0</v>
       </c>
       <c r="G40">
         <v>8802000.0</v>
       </c>
       <c r="H40">
-        <v>21499000.0</v>
+        <v>5402000.0</v>
       </c>
       <c r="I40">
-        <v>20837000.0</v>
+        <v>4827000.0</v>
       </c>
       <c r="J40">
-        <v>21451000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="K40">
         <v>11087248.0</v>
       </c>
       <c r="L40">
         <v>4660000.0</v>
       </c>
       <c r="M40">
         <v>4192000.0</v>
       </c>
       <c r="N40">
-        <v>9172000.0</v>
+        <v>6227000.0</v>
       </c>
       <c r="O40">
         <v>4076000.0</v>
       </c>
       <c r="P40">
         <v>4230000.0</v>
       </c>
       <c r="Q40">
         <v>3958000.0</v>
       </c>
       <c r="R40">
-        <v>3958000.0</v>
+        <v>3501000.0</v>
       </c>
       <c r="S40">
-        <v>3501000.0</v>
+        <v>4774000.0</v>
       </c>
       <c r="T40">
         <v>4966000.0</v>
       </c>
       <c r="U40">
         <v>4604000.0</v>
       </c>
       <c r="V40">
-        <v>7480000.0</v>
+        <v>8503000.0</v>
       </c>
       <c r="W40">
         <v>8503000.0</v>
       </c>
       <c r="X40">
         <v>8521000.0</v>
       </c>
       <c r="Y40">
         <v>14845000.0</v>
       </c>
       <c r="Z40">
         <v>3962000.0</v>
       </c>
       <c r="AA40">
         <v>4242000.0</v>
       </c>
       <c r="AB40">
         <v>17463000.0</v>
       </c>
       <c r="AC40">
         <v>16357000.0</v>
       </c>
       <c r="AD40">
         <v>16837000.0</v>
       </c>
       <c r="AE40">
         <v>4703511.17</v>
       </c>
       <c r="AF40">
         <v>14092000.0</v>
       </c>
       <c r="AG40">
         <v>3906000.0</v>
       </c>
       <c r="AH40">
         <v>13843000.0</v>
       </c>
       <c r="AI40">
         <v>4263000.0</v>
       </c>
       <c r="AJ40">
         <v>12676000.0</v>
       </c>
       <c r="AK40">
-        <v>6285000.0</v>
+        <v>3932000.0</v>
       </c>
       <c r="AL40">
         <v>14052000.0</v>
       </c>
       <c r="AM40">
         <v>5504000.0</v>
       </c>
       <c r="AN40">
         <v>14547000.0</v>
       </c>
       <c r="AO40">
-        <v>6950000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="AP40">
         <v>16529000.0</v>
       </c>
       <c r="AQ40">
         <v>5772000.0</v>
       </c>
       <c r="AR40">
         <v>12570000.0</v>
       </c>
       <c r="AS40">
-        <v>5651000.0</v>
+        <v>3723000.0</v>
       </c>
       <c r="AT40">
         <v>12021000.0</v>
       </c>
       <c r="AU40">
         <v>3441000.0</v>
       </c>
       <c r="AV40">
         <v>11622000.0</v>
       </c>
       <c r="AW40">
-        <v>4626000.0</v>
+        <v>3350000.0</v>
       </c>
       <c r="AX40">
         <v>12117000.0</v>
       </c>
       <c r="AY40">
         <v>3323000.0</v>
       </c>
       <c r="AZ40">
         <v>10596000.0</v>
       </c>
       <c r="BA40">
         <v>2432000.0</v>
       </c>
       <c r="BB40">
         <v>12292000.0</v>
       </c>
       <c r="BC40">
         <v>3320000.0</v>
       </c>
       <c r="BD40">
         <v>12968000.0</v>
       </c>
       <c r="BE40">
         <v>3739000.0</v>
       </c>
@@ -14595,51 +14609,51 @@
         <v>13341000.0</v>
       </c>
       <c r="BO40">
         <v>5074000.0</v>
       </c>
       <c r="BP40">
         <v>12285000.0</v>
       </c>
       <c r="BQ40">
         <v>4838000.0</v>
       </c>
       <c r="BR40">
         <v>14506000.0</v>
       </c>
       <c r="BS40">
         <v>5129000.0</v>
       </c>
       <c r="BT40">
         <v>12321000.0</v>
       </c>
       <c r="BU40">
         <v>4542197.0</v>
       </c>
       <c r="BV40"/>
       <c r="BW40">
-        <v>4619644.0</v>
+        <v>4618970.0</v>
       </c>
       <c r="BX40">
         <v>5227044.0</v>
       </c>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40">
         <v>3671766.0</v>
       </c>
       <c r="CB40">
         <v>11824915.0</v>
       </c>
       <c r="CC40">
         <v>11824915.0</v>
       </c>
       <c r="CD40">
         <v>9688917.0</v>
       </c>
       <c r="CE40">
         <v>3364575.35</v>
       </c>
       <c r="CF40"/>
       <c r="CG40">
         <v>10080475.0</v>
       </c>
@@ -14922,105 +14936,105 @@
       <c r="CX41"/>
       <c r="CY41">
         <v>1825000.0</v>
       </c>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
     </row>
     <row r="42" spans="1:118">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
-        <v>10101000.0</v>
+        <v>150597000.0</v>
       </c>
       <c r="C42">
         <v>150295001.0</v>
       </c>
       <c r="D42"/>
       <c r="E42">
         <v>27822000.0</v>
       </c>
       <c r="F42">
         <v>34458000.0</v>
       </c>
       <c r="G42">
         <v>123469000.0</v>
       </c>
       <c r="H42">
         <v>42642000.0</v>
       </c>
       <c r="I42">
         <v>47636000.0</v>
       </c>
       <c r="J42">
         <v>52987000.0</v>
       </c>
       <c r="K42">
         <v>120108000.0</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42">
-        <v>113057000.0</v>
+        <v>113055000.0</v>
       </c>
       <c r="O42">
         <v>113055000.0</v>
       </c>
       <c r="P42">
         <v>113055000.0</v>
       </c>
       <c r="Q42">
         <v>52265000.0</v>
       </c>
       <c r="R42">
         <v>88692000.0</v>
       </c>
       <c r="S42">
         <v>88693000.0</v>
       </c>
       <c r="T42">
         <v>88692000.0</v>
       </c>
       <c r="U42">
         <v>48191000.0</v>
       </c>
       <c r="V42">
-        <v>65619999.0</v>
+        <v>65620000.0</v>
       </c>
       <c r="W42">
         <v>65619999.0</v>
       </c>
       <c r="X42">
         <v>25146000.0</v>
       </c>
       <c r="Y42">
         <v>25867000.0</v>
       </c>
       <c r="Z42">
         <v>65403000.0</v>
       </c>
       <c r="AA42">
         <v>65403000.0</v>
       </c>
       <c r="AB42">
         <v>27477000.0</v>
       </c>
       <c r="AC42">
         <v>26780000.0</v>
       </c>
       <c r="AD42">
         <v>302000.0</v>
       </c>
@@ -15127,129 +15141,129 @@
       <c r="BM42">
         <v>30706000.0</v>
       </c>
       <c r="BN42">
         <v>11287000.0</v>
       </c>
       <c r="BO42">
         <v>28728000.0</v>
       </c>
       <c r="BP42">
         <v>10682000.0</v>
       </c>
       <c r="BQ42">
         <v>26326000.0</v>
       </c>
       <c r="BR42">
         <v>14133000.0</v>
       </c>
       <c r="BS42">
         <v>25843000.0</v>
       </c>
       <c r="BT42">
         <v>13106000.0</v>
       </c>
       <c r="BU42">
-        <v>24947131.85</v>
+        <v>24947131.9</v>
       </c>
       <c r="BV42"/>
       <c r="BW42">
         <v>24617925.0</v>
       </c>
       <c r="BX42">
-        <v>24336340.5</v>
+        <v>24336341.0</v>
       </c>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42">
-        <v>22460961.68</v>
+        <v>22460962.0</v>
       </c>
       <c r="CB42"/>
       <c r="CC42">
         <v>18769878.0</v>
       </c>
       <c r="CD42">
-        <v>18551179.55</v>
+        <v>18551179.0</v>
       </c>
       <c r="CE42">
         <v>18551179.32</v>
       </c>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42">
-        <v>18188977.28</v>
+        <v>18188975.0</v>
       </c>
       <c r="CI42">
         <v>18188975.76</v>
       </c>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42">
         <v>-19030000.0</v>
       </c>
       <c r="CM42">
         <v>17982397.41</v>
       </c>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42">
-        <v>18029239.83</v>
+        <v>18029241.0</v>
       </c>
       <c r="CR42"/>
       <c r="CS42">
         <v>-33080000.0</v>
       </c>
       <c r="CT42">
         <v>-35520000.0</v>
       </c>
       <c r="CU42">
         <v>26770412.29</v>
       </c>
       <c r="CV42">
         <v>-35120000.0</v>
       </c>
       <c r="CW42">
         <v>-46310000.0</v>
       </c>
       <c r="CX42">
         <v>-47190000.0</v>
       </c>
       <c r="CY42">
         <v>18138912.0</v>
       </c>
       <c r="CZ42">
         <v>-12330000.0</v>
       </c>
       <c r="DA42">
         <v>-12610000.0</v>
       </c>
       <c r="DB42">
         <v>-14250000.0</v>
       </c>
       <c r="DC42">
-        <v>16762256.09</v>
+        <v>16762256.42</v>
       </c>
       <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
       <c r="DG42">
         <v>16797402.0</v>
       </c>
       <c r="DH42"/>
       <c r="DI42"/>
       <c r="DJ42"/>
       <c r="DK42">
         <v>24545430.0</v>
       </c>
       <c r="DL42"/>
       <c r="DM42"/>
       <c r="DN42"/>
     </row>
     <row r="43" spans="1:118">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
@@ -15760,75 +15774,75 @@
       <c r="F46">
         <v>9989000.0</v>
       </c>
       <c r="G46">
         <v>10335000.0</v>
       </c>
       <c r="H46">
         <v>10176000.0</v>
       </c>
       <c r="I46">
         <v>9976000.0</v>
       </c>
       <c r="J46">
         <v>10106000.0</v>
       </c>
       <c r="K46">
         <v>8193000.0</v>
       </c>
       <c r="L46">
         <v>8058000.0</v>
       </c>
       <c r="M46">
         <v>7215000.0</v>
       </c>
       <c r="N46">
-        <v>5984000.0</v>
+        <v>5985000.0</v>
       </c>
       <c r="O46">
         <v>6969000.0</v>
       </c>
       <c r="P46">
         <v>6133000.0</v>
       </c>
       <c r="Q46">
         <v>5820000.0</v>
       </c>
       <c r="R46">
-        <v>5820000.0</v>
+        <v>5251000.0</v>
       </c>
       <c r="S46">
-        <v>5251000.0</v>
+        <v>5172000.0</v>
       </c>
       <c r="T46">
         <v>4927000.0</v>
       </c>
       <c r="U46">
         <v>5135000.0</v>
       </c>
       <c r="V46">
-        <v>5599000.0</v>
+        <v>5570000.0</v>
       </c>
       <c r="W46">
         <v>5570000.0</v>
       </c>
       <c r="X46">
         <v>5928000.0</v>
       </c>
       <c r="Y46"/>
       <c r="Z46">
         <v>6716000.0</v>
       </c>
       <c r="AA46">
         <v>6716000.0</v>
       </c>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46">
         <v>4208000.0</v>
       </c>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46">
         <v>4155000.0</v>
       </c>
       <c r="AH46">
@@ -16367,63 +16381,63 @@
       <c r="BI48">
         <v>-28384000.0</v>
       </c>
       <c r="BJ48"/>
       <c r="BK48">
         <v>-27151000.0</v>
       </c>
       <c r="BL48"/>
       <c r="BM48">
         <v>-18043000.0</v>
       </c>
       <c r="BN48"/>
       <c r="BO48">
         <v>-14436000.0</v>
       </c>
       <c r="BP48"/>
       <c r="BQ48">
         <v>-10296000.0</v>
       </c>
       <c r="BR48"/>
       <c r="BS48">
         <v>-6668000.0</v>
       </c>
       <c r="BT48"/>
       <c r="BU48">
-        <v>-6273797.85</v>
+        <v>-6273797.0</v>
       </c>
       <c r="BV48"/>
       <c r="BW48">
-        <v>-8277765.03</v>
+        <v>-8277765.0</v>
       </c>
       <c r="BX48">
-        <v>-6227042.22</v>
+        <v>-6227042.0</v>
       </c>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48">
-        <v>-2835275.98</v>
+        <v>-2835275.0</v>
       </c>
       <c r="CB48"/>
       <c r="CC48">
         <v>-877294.6</v>
       </c>
       <c r="CD48">
         <v>596927.0</v>
       </c>
       <c r="CE48">
         <v>596927.17</v>
       </c>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48">
         <v>1660517.0</v>
       </c>
       <c r="CI48">
         <v>1660517.68</v>
       </c>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48">
         <v>2806102.0</v>
       </c>
       <c r="CM48">
@@ -16431,51 +16445,51 @@
       </c>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48">
         <v>11797768.0</v>
       </c>
       <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48">
         <v>15854998.0</v>
       </c>
       <c r="CU48">
         <v>15854998.37</v>
       </c>
       <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
       <c r="CY48">
         <v>8784105.0</v>
       </c>
       <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
       <c r="DC48">
-        <v>-1623852.86</v>
+        <v>-1623852.0</v>
       </c>
       <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
       <c r="DG48">
         <v>7247610.0</v>
       </c>
       <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
       <c r="DK48">
         <v>14272713.0</v>
       </c>
       <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
     </row>
     <row r="49" spans="1:118">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
@@ -16810,93 +16824,93 @@
       <c r="DN50"/>
     </row>
     <row r="51" spans="1:118">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
         <v>2345000.0</v>
       </c>
       <c r="C51">
         <v>27684000.0</v>
       </c>
       <c r="D51">
         <v>7551999.0</v>
       </c>
       <c r="E51">
         <v>8958000.0</v>
       </c>
       <c r="F51">
         <v>9078000.0</v>
       </c>
       <c r="G51">
         <v>13920000.0</v>
       </c>
       <c r="H51">
-        <v>5930000.0</v>
+        <v>8606000.0</v>
       </c>
       <c r="I51">
-        <v>5282000.0</v>
+        <v>7987000.0</v>
       </c>
       <c r="J51">
-        <v>6838000.0</v>
+        <v>9629000.0</v>
       </c>
       <c r="K51">
         <v>8424000.0</v>
       </c>
       <c r="L51">
         <v>8135000.0</v>
       </c>
       <c r="M51">
         <v>7796000.0</v>
       </c>
       <c r="N51">
-        <v>6655000.0</v>
+        <v>9382000.0</v>
       </c>
       <c r="O51">
         <v>8302000.0</v>
       </c>
       <c r="P51">
         <v>9529000.0</v>
       </c>
       <c r="Q51">
         <v>10313000.0</v>
       </c>
       <c r="R51">
-        <v>7723000.0</v>
+        <v>8945000.0</v>
       </c>
       <c r="S51">
-        <v>8945000.0</v>
+        <v>10005000.0</v>
       </c>
       <c r="T51">
         <v>7917000.0</v>
       </c>
       <c r="U51">
         <v>8077000.0</v>
       </c>
       <c r="V51">
-        <v>11113000.0</v>
+        <v>4227000.0</v>
       </c>
       <c r="W51">
         <v>4227000.0</v>
       </c>
       <c r="X51">
         <v>4402000.0</v>
       </c>
       <c r="Y51"/>
       <c r="Z51">
         <v>8661000.0</v>
       </c>
       <c r="AA51">
         <v>8661000.0</v>
       </c>
       <c r="AB51">
         <v>0.0</v>
       </c>
       <c r="AC51">
         <v>0.0</v>
       </c>
       <c r="AD51">
         <v>6748000.0</v>
       </c>
       <c r="AE51">
         <v>7480677.07</v>
@@ -16946,86 +16960,86 @@
         <v>3096000.0</v>
       </c>
       <c r="AX51">
         <v>3099000.0</v>
       </c>
       <c r="AY51">
         <v>3099000.0</v>
       </c>
       <c r="AZ51"/>
       <c r="BA51">
         <v>2787000.0</v>
       </c>
       <c r="BB51">
         <v>8086000.0</v>
       </c>
       <c r="BC51">
         <v>8086000.0</v>
       </c>
       <c r="BD51">
         <v>3644000.0</v>
       </c>
       <c r="BE51">
         <v>3644000.0</v>
       </c>
       <c r="BF51">
-        <v>12956000.0</v>
+        <v>10995000.0</v>
       </c>
       <c r="BG51">
         <v>12956000.0</v>
       </c>
       <c r="BH51"/>
       <c r="BI51">
         <v>10809000.0</v>
       </c>
       <c r="BJ51"/>
       <c r="BK51">
         <v>14380000.0</v>
       </c>
       <c r="BL51"/>
       <c r="BM51">
         <v>14996000.0</v>
       </c>
       <c r="BN51"/>
       <c r="BO51">
         <v>16060000.0</v>
       </c>
       <c r="BP51"/>
       <c r="BQ51">
         <v>13377000.0</v>
       </c>
       <c r="BR51"/>
       <c r="BS51">
         <v>13885000.0</v>
       </c>
       <c r="BT51"/>
       <c r="BU51">
         <v>12097697.0</v>
       </c>
       <c r="BV51"/>
       <c r="BW51">
-        <v>14921101.0</v>
+        <v>15493000.0</v>
       </c>
       <c r="BX51">
         <v>3656617.0</v>
       </c>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51">
         <v>3352778.0</v>
       </c>
       <c r="CB51"/>
       <c r="CC51">
         <v>2225714.0</v>
       </c>
       <c r="CD51">
         <v>2731342.0</v>
       </c>
       <c r="CE51">
         <v>2731342.85</v>
       </c>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51">
         <v>2288283.0</v>
       </c>
       <c r="CI51">
@@ -17090,93 +17104,93 @@
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
     </row>
     <row r="52" spans="1:118">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52"/>
       <c r="C52">
         <v>9351000.0</v>
       </c>
       <c r="D52">
         <v>5048000.0</v>
       </c>
       <c r="E52">
         <v>6276000.0</v>
       </c>
       <c r="F52">
         <v>5687000.0</v>
       </c>
       <c r="G52">
         <v>9819000.0</v>
       </c>
       <c r="H52">
-        <v>2480000.0</v>
+        <v>5156000.0</v>
       </c>
       <c r="I52">
-        <v>1780000.0</v>
+        <v>4485000.0</v>
       </c>
       <c r="J52">
-        <v>2719000.0</v>
+        <v>5510000.0</v>
       </c>
       <c r="K52">
         <v>5112000.0</v>
       </c>
       <c r="L52">
         <v>4365000.0</v>
       </c>
       <c r="M52">
         <v>4244000.0</v>
       </c>
       <c r="N52">
-        <v>1846000.0</v>
+        <v>4572000.0</v>
       </c>
       <c r="O52">
         <v>4045000.0</v>
       </c>
       <c r="P52">
         <v>3925000.0</v>
       </c>
       <c r="Q52">
         <v>4496000.0</v>
       </c>
       <c r="R52">
-        <v>4496000.0</v>
+        <v>2834000.0</v>
       </c>
       <c r="S52">
-        <v>2834000.0</v>
+        <v>3757000.0</v>
       </c>
       <c r="T52">
         <v>1359000.0</v>
       </c>
       <c r="U52">
         <v>1447000.0</v>
       </c>
       <c r="V52">
-        <v>8316000.0</v>
+        <v>1391000.0</v>
       </c>
       <c r="W52">
         <v>1391000.0</v>
       </c>
       <c r="X52">
         <v>1459000.0</v>
       </c>
       <c r="Y52"/>
       <c r="Z52">
         <v>5325000.0</v>
       </c>
       <c r="AA52">
         <v>5325000.0</v>
       </c>
       <c r="AB52">
         <v>0.0</v>
       </c>
       <c r="AC52">
         <v>0.0</v>
       </c>
       <c r="AD52">
         <v>4557000.0</v>
       </c>
       <c r="AE52">
         <v>4174000.0</v>
@@ -17782,63 +17796,63 @@
       <c r="J55">
         <v>89078000.0</v>
       </c>
       <c r="K55">
         <v>91548000.0</v>
       </c>
       <c r="L55">
         <v>93265000.0</v>
       </c>
       <c r="M55">
         <v>95328000.0</v>
       </c>
       <c r="N55">
         <v>101123000.0</v>
       </c>
       <c r="O55">
         <v>100766000.0</v>
       </c>
       <c r="P55">
         <v>104801000.0</v>
       </c>
       <c r="Q55">
         <v>81294000.0</v>
       </c>
       <c r="R55">
-        <v>81294000.0</v>
+        <v>76448000.0</v>
       </c>
       <c r="S55">
-        <v>76448000.0</v>
+        <v>77226000.0</v>
       </c>
       <c r="T55">
         <v>73686000.0</v>
       </c>
       <c r="U55">
         <v>74622000.0</v>
       </c>
       <c r="V55">
-        <v>55193000.0</v>
+        <v>53299000.0</v>
       </c>
       <c r="W55">
         <v>53299000.0</v>
       </c>
       <c r="X55">
         <v>51639000.0</v>
       </c>
       <c r="Y55"/>
       <c r="Z55">
         <v>53069000.0</v>
       </c>
       <c r="AA55">
         <v>53069000.0</v>
       </c>
       <c r="AB55">
         <v>44940000.0</v>
       </c>
       <c r="AC55">
         <v>0.0</v>
       </c>
       <c r="AD55">
         <v>24964000.0</v>
       </c>
       <c r="AE55">
         <v>48740000.0</v>
@@ -18102,63 +18116,63 @@
       <c r="J56">
         <v>74091000.0</v>
       </c>
       <c r="K56">
         <v>78480000.0</v>
       </c>
       <c r="L56">
         <v>80270000.0</v>
       </c>
       <c r="M56">
         <v>83417000.0</v>
       </c>
       <c r="N56">
         <v>90518000.0</v>
       </c>
       <c r="O56">
         <v>89171000.0</v>
       </c>
       <c r="P56">
         <v>94027000.0</v>
       </c>
       <c r="Q56">
         <v>70853000.0</v>
       </c>
       <c r="R56">
-        <v>70853000.0</v>
+        <v>66565000.0</v>
       </c>
       <c r="S56">
-        <v>66565000.0</v>
+        <v>67382000.0</v>
       </c>
       <c r="T56">
         <v>64672000.0</v>
       </c>
       <c r="U56">
         <v>65372000.0</v>
       </c>
       <c r="V56">
-        <v>45393000.0</v>
+        <v>43557000.0</v>
       </c>
       <c r="W56">
         <v>43557000.0</v>
       </c>
       <c r="X56">
         <v>41560000.0</v>
       </c>
       <c r="Y56">
         <v>38307000.0</v>
       </c>
       <c r="Z56">
         <v>42097000.0</v>
       </c>
       <c r="AA56">
         <v>42097000.0</v>
       </c>
       <c r="AB56">
         <v>42383000.0</v>
       </c>
       <c r="AC56">
         <v>40749000.0</v>
       </c>
       <c r="AD56">
         <v>39904000.0</v>
       </c>
@@ -18430,63 +18444,63 @@
       <c r="J57">
         <v>28293000.0</v>
       </c>
       <c r="K57">
         <v>27596000.0</v>
       </c>
       <c r="L57">
         <v>25948000.0</v>
       </c>
       <c r="M57">
         <v>25197000.0</v>
       </c>
       <c r="N57">
         <v>21708000.0</v>
       </c>
       <c r="O57">
         <v>26255000.0</v>
       </c>
       <c r="P57">
         <v>21521000.0</v>
       </c>
       <c r="Q57">
         <v>19802000.0</v>
       </c>
       <c r="R57">
-        <v>19802000.0</v>
+        <v>16216000.0</v>
       </c>
       <c r="S57">
-        <v>16216000.0</v>
+        <v>17951000.0</v>
       </c>
       <c r="T57">
         <v>14911000.0</v>
       </c>
       <c r="U57">
         <v>15348000.0</v>
       </c>
       <c r="V57">
-        <v>21504000.0</v>
+        <v>19268000.0</v>
       </c>
       <c r="W57">
         <v>19268000.0</v>
       </c>
       <c r="X57">
         <v>19102000.0</v>
       </c>
       <c r="Y57">
         <v>14845000.0</v>
       </c>
       <c r="Z57">
         <v>17493000.0</v>
       </c>
       <c r="AA57">
         <v>17493000.0</v>
       </c>
       <c r="AB57">
         <v>17463000.0</v>
       </c>
       <c r="AC57">
         <v>16357000.0</v>
       </c>
       <c r="AD57">
         <v>16837000.0</v>
       </c>
@@ -18754,147 +18768,147 @@
       <c r="F58">
         <v>40518000.0</v>
       </c>
       <c r="G58">
         <v>45167000.0</v>
       </c>
       <c r="H58">
         <v>36401000.0</v>
       </c>
       <c r="I58">
         <v>34531000.0</v>
       </c>
       <c r="J58">
         <v>36091000.0</v>
       </c>
       <c r="K58">
         <v>34625000.0</v>
       </c>
       <c r="L58">
         <v>33180000.0</v>
       </c>
       <c r="M58">
         <v>32114000.0</v>
       </c>
       <c r="N58">
-        <v>29491000.0</v>
+        <v>29493000.0</v>
       </c>
       <c r="O58">
         <v>33813000.0</v>
       </c>
       <c r="P58">
         <v>30559000.0</v>
       </c>
       <c r="Q58">
         <v>29029000.0</v>
       </c>
       <c r="R58">
-        <v>29029000.0</v>
+        <v>25687000.0</v>
       </c>
       <c r="S58">
-        <v>25687000.0</v>
+        <v>27171000.0</v>
       </c>
       <c r="T58">
         <v>25646000.0</v>
       </c>
       <c r="U58">
         <v>26431000.0</v>
       </c>
       <c r="V58">
-        <v>28945000.0</v>
+        <v>26443000.0</v>
       </c>
       <c r="W58">
         <v>26443000.0</v>
       </c>
       <c r="X58">
         <v>26493000.0</v>
       </c>
       <c r="Y58">
         <v>14845000.0</v>
       </c>
       <c r="Z58">
         <v>-27359000.0</v>
       </c>
       <c r="AA58">
         <v>25710000.0</v>
       </c>
       <c r="AB58">
         <v>17463000.0</v>
       </c>
       <c r="AC58">
         <v>16357000.0</v>
       </c>
       <c r="AD58">
-        <v>16837000.0</v>
+        <v>-24964000.0</v>
       </c>
       <c r="AE58">
         <v>23776000.0</v>
       </c>
       <c r="AF58">
-        <v>14092000.0</v>
+        <v>-24550000.0</v>
       </c>
       <c r="AG58">
         <v>22130000.0</v>
       </c>
       <c r="AH58">
-        <v>13843000.0</v>
+        <v>-25158000.0</v>
       </c>
       <c r="AI58">
         <v>21739000.0</v>
       </c>
       <c r="AJ58">
-        <v>12676000.0</v>
+        <v>-25383000.0</v>
       </c>
       <c r="AK58">
         <v>20296000.0</v>
       </c>
       <c r="AL58">
-        <v>14052000.0</v>
+        <v>-24451000.0</v>
       </c>
       <c r="AM58">
         <v>22140000.0</v>
       </c>
       <c r="AN58">
-        <v>14547000.0</v>
+        <v>-24358000.0</v>
       </c>
       <c r="AO58">
         <v>22336000.0</v>
       </c>
       <c r="AP58">
         <v>17118000.0</v>
       </c>
       <c r="AQ58">
         <v>24151000.0</v>
       </c>
       <c r="AR58">
-        <v>12570000.0</v>
+        <v>-13383000.0</v>
       </c>
       <c r="AS58">
         <v>20519000.0</v>
       </c>
       <c r="AT58">
-        <v>12021000.0</v>
+        <v>-15141000.0</v>
       </c>
       <c r="AU58">
         <v>17013000.0</v>
       </c>
       <c r="AV58">
         <v>11622000.0</v>
       </c>
       <c r="AW58">
         <v>21303000.0</v>
       </c>
       <c r="AX58">
         <v>12117000.0</v>
       </c>
       <c r="AY58">
         <v>17590000.0</v>
       </c>
       <c r="AZ58">
         <v>10596000.0</v>
       </c>
       <c r="BA58">
         <v>17033000.0</v>
       </c>
       <c r="BB58">
         <v>12292000.0</v>
       </c>
@@ -19220,75 +19234,75 @@
       <c r="F60">
         <v>34458000.0</v>
       </c>
       <c r="G60">
         <v>40896000.0</v>
       </c>
       <c r="H60">
         <v>42642000.0</v>
       </c>
       <c r="I60">
         <v>47636000.0</v>
       </c>
       <c r="J60">
         <v>52987000.0</v>
       </c>
       <c r="K60">
         <v>56923000.0</v>
       </c>
       <c r="L60">
         <v>60085000.0</v>
       </c>
       <c r="M60">
         <v>63214000.0</v>
       </c>
       <c r="N60">
-        <v>71632000.0</v>
+        <v>71630000.0</v>
       </c>
       <c r="O60">
         <v>66953000.0</v>
       </c>
       <c r="P60">
         <v>74242000.0</v>
       </c>
       <c r="Q60">
         <v>52265000.0</v>
       </c>
       <c r="R60">
-        <v>52265000.0</v>
+        <v>50761000.0</v>
       </c>
       <c r="S60">
-        <v>50761000.0</v>
+        <v>50055000.0</v>
       </c>
       <c r="T60">
         <v>48040000.0</v>
       </c>
       <c r="U60">
         <v>48191000.0</v>
       </c>
       <c r="V60">
-        <v>26248000.0</v>
+        <v>26856000.0</v>
       </c>
       <c r="W60">
         <v>26856000.0</v>
       </c>
       <c r="X60">
         <v>25146000.0</v>
       </c>
       <c r="Y60">
         <v>25867000.0</v>
       </c>
       <c r="Z60">
         <v>27359000.0</v>
       </c>
       <c r="AA60">
         <v>27359000.0</v>
       </c>
       <c r="AB60">
         <v>27477000.0</v>
       </c>
       <c r="AC60">
         <v>26780000.0</v>
       </c>
       <c r="AD60">
         <v>25266000.0</v>
       </c>
@@ -20083,93 +20097,93 @@
       <c r="A3" t="s">
         <v>180</v>
       </c>
       <c r="B3">
         <v>3426569.0</v>
       </c>
       <c r="C3">
         <v>2565000.0</v>
       </c>
       <c r="D3">
         <v>1913000.0</v>
       </c>
       <c r="E3">
         <v>1608498.0</v>
       </c>
       <c r="F3">
         <v>1920000.0</v>
       </c>
       <c r="G3">
         <v>2105000.0</v>
       </c>
       <c r="H3">
         <v>1879000.0</v>
       </c>
       <c r="I3">
-        <v>1524288.0</v>
+        <v>1610000.0</v>
       </c>
       <c r="J3">
-        <v>1477548.0</v>
+        <v>1573000.0</v>
       </c>
       <c r="K3">
-        <v>1074996.0</v>
+        <v>1025000.0</v>
       </c>
       <c r="L3">
         <v>1002000.0</v>
       </c>
       <c r="M3">
         <v>900000.0</v>
       </c>
       <c r="N3">
         <v>1179000.0</v>
       </c>
       <c r="O3">
         <v>931000.0</v>
       </c>
       <c r="P3">
-        <v>1413000.0</v>
+        <v>1516732.0</v>
       </c>
       <c r="Q3">
         <v>1233000.0</v>
       </c>
       <c r="R3">
         <v>1801000.0</v>
       </c>
       <c r="S3">
         <v>1785000.0</v>
       </c>
       <c r="T3">
         <v>1298351.0</v>
       </c>
       <c r="U3">
-        <v>1257007.0</v>
+        <v>1227755.0</v>
       </c>
       <c r="V3">
         <v>1201453.0</v>
       </c>
       <c r="W3">
-        <v>1048243.0</v>
+        <v>958558.0</v>
       </c>
       <c r="X3">
         <v>981421.0</v>
       </c>
       <c r="Y3">
         <v>1116880.0</v>
       </c>
       <c r="Z3">
         <v>1104803.0</v>
       </c>
       <c r="AA3">
         <v>1349025.0</v>
       </c>
       <c r="AB3">
         <v>1795778.0</v>
       </c>
       <c r="AC3">
         <v>1534788.0</v>
       </c>
       <c r="AD3">
         <v>1454544.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
@@ -20200,221 +20214,221 @@
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>182</v>
       </c>
       <c r="B5">
-        <v>-25208760.0</v>
+        <v>-28473832.0</v>
       </c>
       <c r="C5">
         <v>-18493000.0</v>
       </c>
       <c r="D5">
         <v>-20301000.0</v>
       </c>
       <c r="E5">
         <v>-1928000.0</v>
       </c>
       <c r="F5">
         <v>-1611000.0</v>
       </c>
       <c r="G5">
         <v>268000.0</v>
       </c>
       <c r="H5">
         <v>2356000.0</v>
       </c>
       <c r="I5">
-        <v>-1229288.0</v>
+        <v>-1315000.0</v>
       </c>
       <c r="J5">
-        <v>-153548.0</v>
+        <v>-2027000.0</v>
       </c>
       <c r="K5">
-        <v>309004.0</v>
+        <v>359000.0</v>
       </c>
       <c r="L5">
         <v>452000.0</v>
       </c>
       <c r="M5">
         <v>-331000.0</v>
       </c>
       <c r="N5">
         <v>-2919000.0</v>
       </c>
       <c r="O5">
-        <v>-2078000.0</v>
+        <v>-5293000.0</v>
       </c>
       <c r="P5">
-        <v>-4342000.0</v>
+        <v>-2680311.0</v>
       </c>
       <c r="Q5">
         <v>-9642000.0</v>
       </c>
       <c r="R5">
         <v>-6240000.0</v>
       </c>
       <c r="S5">
         <v>3061000.0</v>
       </c>
       <c r="T5">
         <v>-5195351.0</v>
       </c>
       <c r="U5">
-        <v>-2391268.93</v>
+        <v>-2761228.0</v>
       </c>
       <c r="V5">
-        <v>-1321345.02</v>
+        <v>-1321345.0</v>
       </c>
       <c r="W5">
-        <v>-433756.0</v>
+        <v>-727369.0</v>
       </c>
       <c r="X5">
-        <v>-8107046.22</v>
+        <v>-8107046.0</v>
       </c>
       <c r="Y5">
-        <v>-4780096.68</v>
+        <v>-4780096.0</v>
       </c>
       <c r="Z5">
-        <v>-4325929.06</v>
+        <v>-4325929.0</v>
       </c>
       <c r="AA5">
         <v>-3744690.0</v>
       </c>
       <c r="AB5">
-        <v>-8117276.19</v>
+        <v>-8117276.0</v>
       </c>
       <c r="AC5">
         <v>-6139152.0</v>
       </c>
       <c r="AD5">
         <v>-818181.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>183</v>
       </c>
       <c r="B6">
-        <v>-21782191.0</v>
+        <v>-25047263.0</v>
       </c>
       <c r="C6">
         <v>-15928000.0</v>
       </c>
       <c r="D6">
         <v>-18388000.0</v>
       </c>
       <c r="E6">
         <v>-319502.0</v>
       </c>
       <c r="F6">
         <v>309000.0</v>
       </c>
       <c r="G6">
         <v>2373000.0</v>
       </c>
       <c r="H6">
         <v>4235000.0</v>
       </c>
       <c r="I6">
         <v>295000.0</v>
       </c>
       <c r="J6">
-        <v>1324000.0</v>
+        <v>-454000.0</v>
       </c>
       <c r="K6">
         <v>1384000.0</v>
       </c>
       <c r="L6">
         <v>1454000.0</v>
       </c>
       <c r="M6">
         <v>569000.0</v>
       </c>
       <c r="N6">
         <v>-1740000.0</v>
       </c>
       <c r="O6">
-        <v>-1147000.0</v>
+        <v>-4362000.0</v>
       </c>
       <c r="P6">
-        <v>-2929000.0</v>
+        <v>-1163579.0</v>
       </c>
       <c r="Q6">
         <v>-8409000.0</v>
       </c>
       <c r="R6">
         <v>-4439000.0</v>
       </c>
       <c r="S6">
         <v>4846000.0</v>
       </c>
       <c r="T6">
         <v>-3897000.0</v>
       </c>
       <c r="U6">
-        <v>-1134261.93</v>
+        <v>-1533473.0</v>
       </c>
       <c r="V6">
-        <v>-119892.02</v>
+        <v>-119892.0</v>
       </c>
       <c r="W6">
-        <v>614487.0</v>
+        <v>231189.0</v>
       </c>
       <c r="X6">
-        <v>-7125625.22</v>
+        <v>-7125625.0</v>
       </c>
       <c r="Y6">
-        <v>-3663216.68</v>
+        <v>-3663216.0</v>
       </c>
       <c r="Z6">
-        <v>-3221126.06</v>
+        <v>-3221126.0</v>
       </c>
       <c r="AA6">
         <v>-2395665.0</v>
       </c>
       <c r="AB6">
-        <v>-6321498.19</v>
+        <v>-6321498.0</v>
       </c>
       <c r="AC6">
         <v>-4604364.0</v>
       </c>
       <c r="AD6">
         <v>636363.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>184</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
@@ -20616,81 +20630,81 @@
       <c r="J10">
         <v>-294000.0</v>
       </c>
       <c r="K10">
         <v>4444000.0</v>
       </c>
       <c r="L10">
         <v>-907000.0</v>
       </c>
       <c r="M10">
         <v>-396000.0</v>
       </c>
       <c r="N10">
         <v>-4886000.0</v>
       </c>
       <c r="O10">
         <v>-7358000.0</v>
       </c>
       <c r="P10">
         <v>-543000.0</v>
       </c>
       <c r="Q10">
         <v>-11778000.0</v>
       </c>
       <c r="R10">
-        <v>-7694000.0</v>
+        <v>-7486677.0</v>
       </c>
       <c r="S10">
-        <v>1105000.0</v>
+        <v>1648000.0</v>
       </c>
       <c r="T10">
-        <v>-5579552.45</v>
+        <v>-5579552.0</v>
       </c>
       <c r="U10">
-        <v>-3374751.26</v>
+        <v>-3374751.0</v>
       </c>
       <c r="V10">
-        <v>-959980.47</v>
+        <v>-959980.0</v>
       </c>
       <c r="W10">
-        <v>-870462.4</v>
+        <v>-795905.0</v>
       </c>
       <c r="X10">
-        <v>-9074174.84</v>
+        <v>-9074174.0</v>
       </c>
       <c r="Y10">
-        <v>-3876681.96</v>
+        <v>-3876681.0</v>
       </c>
       <c r="Z10">
         <v>8032584.0</v>
       </c>
       <c r="AA10">
         <v>12065633.0</v>
       </c>
       <c r="AB10">
-        <v>-6505349.34</v>
+        <v>-6505349.0</v>
       </c>
       <c r="AC10">
         <v>-7077078.0</v>
       </c>
       <c r="AD10">
         <v>90909.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>188</v>
       </c>
       <c r="B11">
         <v>71219.0</v>
       </c>
       <c r="C11">
         <v>289000.0</v>
       </c>
       <c r="D11">
         <v>644000.0</v>
       </c>
       <c r="E11">
         <v>837000.0</v>
       </c>
       <c r="F11">
@@ -20711,137 +20725,137 @@
       <c r="K11">
         <v>602000.0</v>
       </c>
       <c r="L11">
         <v>759000.0</v>
       </c>
       <c r="M11">
         <v>116000.0</v>
       </c>
       <c r="N11">
         <v>135000.0</v>
       </c>
       <c r="O11">
         <v>118000.0</v>
       </c>
       <c r="P11">
         <v>395000.0</v>
       </c>
       <c r="Q11">
         <v>939000.0</v>
       </c>
       <c r="R11">
         <v>72000.0</v>
       </c>
       <c r="S11">
-        <v>-492000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="T11">
-        <v>-139917.48</v>
+        <v>-133148.0</v>
       </c>
       <c r="U11">
         <v>56069.0</v>
       </c>
       <c r="V11">
         <v>103850.0</v>
       </c>
       <c r="W11">
         <v>278105.0</v>
       </c>
       <c r="X11">
-        <v>-113546.29</v>
+        <v>-113546.0</v>
       </c>
       <c r="Y11">
         <v>166769.0</v>
       </c>
       <c r="Z11">
         <v>883393.0</v>
       </c>
       <c r="AA11">
         <v>323680.0</v>
       </c>
       <c r="AB11">
-        <v>-256397.82</v>
+        <v>-256397.0</v>
       </c>
       <c r="AC11">
         <v>85266.0</v>
       </c>
       <c r="AD11">
         <v>-90909.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>189</v>
       </c>
       <c r="B12">
         <v>791441.0</v>
       </c>
       <c r="C12">
         <v>236000.0</v>
       </c>
       <c r="D12">
         <v>232000.0</v>
       </c>
       <c r="E12">
         <v>168000.0</v>
       </c>
       <c r="F12">
         <v>52000.0</v>
       </c>
       <c r="G12">
         <v>108000.0</v>
       </c>
       <c r="H12">
         <v>165000.0</v>
       </c>
       <c r="I12">
-        <v>111000.0</v>
+        <v>114648.0</v>
       </c>
       <c r="J12">
         <v>44000.0</v>
       </c>
       <c r="K12">
         <v>57000.0</v>
       </c>
       <c r="L12">
         <v>70970.0</v>
       </c>
       <c r="M12">
         <v>65000.0</v>
       </c>
       <c r="N12">
         <v>1967000.0</v>
       </c>
       <c r="O12">
-        <v>2065000.0</v>
+        <v>2054325.0</v>
       </c>
       <c r="P12">
-        <v>875000.0</v>
+        <v>1179680.0</v>
       </c>
       <c r="Q12">
-        <v>2136000.0</v>
+        <v>3048244.0</v>
       </c>
       <c r="R12">
         <v>1454000.0</v>
       </c>
       <c r="S12">
         <v>1413000.0</v>
       </c>
       <c r="T12">
         <v>378000.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
@@ -21000,75 +21014,75 @@
       <c r="L15">
         <v>-1667000.0</v>
       </c>
       <c r="M15">
         <v>-512000.0</v>
       </c>
       <c r="N15">
         <v>-5021000.0</v>
       </c>
       <c r="O15">
         <v>-7475000.0</v>
       </c>
       <c r="P15">
         <v>-938000.0</v>
       </c>
       <c r="Q15">
         <v>-12717000.0</v>
       </c>
       <c r="R15">
         <v>-7766000.0</v>
       </c>
       <c r="S15">
         <v>1597000.0</v>
       </c>
       <c r="T15">
-        <v>-5438263.23</v>
+        <v>-5438263.0</v>
       </c>
       <c r="U15">
-        <v>-3430820.32</v>
+        <v>-3430820.0</v>
       </c>
       <c r="V15">
         <v>-1063830.6</v>
       </c>
       <c r="W15">
-        <v>-1147830.08</v>
+        <v>-1147830.0</v>
       </c>
       <c r="X15">
-        <v>-8960628.55</v>
+        <v>-8960628.0</v>
       </c>
       <c r="Y15">
-        <v>-4043451.71</v>
+        <v>-4043451.0</v>
       </c>
       <c r="Z15">
         <v>7150315.0</v>
       </c>
       <c r="AA15">
         <v>11741952.0</v>
       </c>
       <c r="AB15">
-        <v>-6248951.52</v>
+        <v>-6248951.0</v>
       </c>
       <c r="AC15">
         <v>-7162344.0</v>
       </c>
       <c r="AD15">
         <v>181818.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>193</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-2933000.0</v>
       </c>
       <c r="F16">
         <v>700000.0</v>
       </c>
       <c r="G16">
         <v>-1704000.0</v>
       </c>
       <c r="H16">
@@ -21352,81 +21366,81 @@
       <c r="J21">
         <v>-2027000.0</v>
       </c>
       <c r="K21">
         <v>392000.0</v>
       </c>
       <c r="L21">
         <v>488000.0</v>
       </c>
       <c r="M21">
         <v>-1736000.0</v>
       </c>
       <c r="N21">
         <v>-2755000.0</v>
       </c>
       <c r="O21">
         <v>-2030000.0</v>
       </c>
       <c r="P21">
         <v>-2497000.0</v>
       </c>
       <c r="Q21">
         <v>3818000.0</v>
       </c>
       <c r="R21">
-        <v>3202000.0</v>
+        <v>-3115719.0</v>
       </c>
       <c r="S21">
         <v>4703000.0</v>
       </c>
       <c r="T21">
         <v>4095329.0</v>
       </c>
       <c r="U21">
         <v>3093648.0</v>
       </c>
       <c r="V21">
         <v>1322189.0</v>
       </c>
       <c r="W21">
-        <v>829152.0</v>
+        <v>-326220.0</v>
       </c>
       <c r="X21">
         <v>8107046.0</v>
       </c>
       <c r="Y21">
         <v>4780097.0</v>
       </c>
       <c r="Z21">
         <v>5122781.0</v>
       </c>
       <c r="AA21">
         <v>3745755.0</v>
       </c>
       <c r="AB21">
-        <v>-8117276.72</v>
+        <v>-8117276.0</v>
       </c>
       <c r="AC21">
         <v>6139152.0</v>
       </c>
       <c r="AD21">
         <v>-818181.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
@@ -21490,84 +21504,84 @@
       <c r="J23">
         <v>37773000.0</v>
       </c>
       <c r="K23">
         <v>35220000.0</v>
       </c>
       <c r="L23">
         <v>31766000.0</v>
       </c>
       <c r="M23">
         <v>28522000.0</v>
       </c>
       <c r="N23">
         <v>26835000.0</v>
       </c>
       <c r="O23">
         <v>28096000.0</v>
       </c>
       <c r="P23">
         <v>24789000.0</v>
       </c>
       <c r="Q23">
         <v>27525000.0</v>
       </c>
       <c r="R23">
-        <v>28087000.0</v>
+        <v>21683000.0</v>
       </c>
       <c r="S23">
-        <v>27756000.0</v>
+        <v>18350000.0</v>
       </c>
       <c r="T23">
         <v>26457435.0</v>
       </c>
       <c r="U23">
-        <v>23358067.0</v>
+        <v>17171528.0</v>
       </c>
       <c r="V23">
-        <v>22115856.0</v>
+        <v>19472321.0</v>
       </c>
       <c r="W23">
-        <v>22975781.0</v>
+        <v>21317476.0</v>
       </c>
       <c r="X23">
-        <v>26547599.0</v>
+        <v>10333506.0</v>
       </c>
       <c r="Y23">
         <v>24759113.0</v>
       </c>
       <c r="Z23">
-        <v>28332647.0</v>
+        <v>18883935.0</v>
       </c>
       <c r="AA23">
-        <v>31073372.0</v>
+        <v>23581861.0</v>
       </c>
       <c r="AB23">
         <v>27280529.0</v>
       </c>
       <c r="AC23">
-        <v>29331504.0</v>
+        <v>17053200.0</v>
       </c>
       <c r="AD23">
         <v>33545421.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
@@ -21777,51 +21791,53 @@
       </c>
       <c r="L27">
         <v>7406000.0</v>
       </c>
       <c r="M27">
         <v>6678000.0</v>
       </c>
       <c r="N27">
         <v>6279000.0</v>
       </c>
       <c r="O27">
         <v>6620000.0</v>
       </c>
       <c r="P27">
         <v>5874000.0</v>
       </c>
       <c r="Q27">
         <v>6684000.0</v>
       </c>
       <c r="R27">
         <v>6401000.0</v>
       </c>
       <c r="S27">
         <v>5684000.0</v>
       </c>
-      <c r="T27"/>
+      <c r="T27">
+        <v>5476000.0</v>
+      </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>205</v>
       </c>
       <c r="B28">
         <v>17720000.0</v>
       </c>
       <c r="C28">
         <v>14083000.0</v>
       </c>
       <c r="D28">
         <v>14634000.0</v>
       </c>
       <c r="E28">
@@ -21848,51 +21864,51 @@
       <c r="L28">
         <v>3202000.0</v>
       </c>
       <c r="M28">
         <v>3328000.0</v>
       </c>
       <c r="N28">
         <v>3200000.0</v>
       </c>
       <c r="O28">
         <v>3185000.0</v>
       </c>
       <c r="P28">
         <v>3044000.0</v>
       </c>
       <c r="Q28">
         <v>3320000.0</v>
       </c>
       <c r="R28">
         <v>3822000.0</v>
       </c>
       <c r="S28">
         <v>3862000.0</v>
       </c>
       <c r="T28">
-        <v>9865554.08</v>
+        <v>4374000.0</v>
       </c>
       <c r="U28">
         <v>8702827.34</v>
       </c>
       <c r="V28">
         <v>8030232.41</v>
       </c>
       <c r="W28">
         <v>7470485.36</v>
       </c>
       <c r="X28">
         <v>10435936.29</v>
       </c>
       <c r="Y28">
         <v>9920417.7</v>
       </c>
       <c r="Z28">
         <v>9588076.21</v>
       </c>
       <c r="AA28">
         <v>11509839.4</v>
       </c>
       <c r="AB28">
         <v>11567715.6</v>
       </c>
@@ -21990,84 +22006,84 @@
       <c r="J30">
         <v>16835000.0</v>
       </c>
       <c r="K30">
         <v>16020000.0</v>
       </c>
       <c r="L30">
         <v>13298000.0</v>
       </c>
       <c r="M30">
         <v>12938000.0</v>
       </c>
       <c r="N30">
         <v>12074000.0</v>
       </c>
       <c r="O30">
         <v>12464000.0</v>
       </c>
       <c r="P30">
         <v>11354000.0</v>
       </c>
       <c r="Q30">
         <v>13272000.0</v>
       </c>
       <c r="R30">
-        <v>13874000.0</v>
+        <v>7470000.0</v>
       </c>
       <c r="S30">
-        <v>13801000.0</v>
+        <v>4395000.0</v>
       </c>
       <c r="T30">
         <v>13288731.0</v>
       </c>
       <c r="U30">
-        <v>11412326.0</v>
+        <v>5225787.0</v>
       </c>
       <c r="V30">
-        <v>9812570.0</v>
+        <v>7169036.0</v>
       </c>
       <c r="W30">
-        <v>9309521.0</v>
+        <v>7651216.0</v>
       </c>
       <c r="X30">
-        <v>13476277.0</v>
+        <v>-2737815.0</v>
       </c>
       <c r="Y30">
         <v>13245330.0</v>
       </c>
       <c r="Z30">
-        <v>13116029.0</v>
+        <v>3667318.0</v>
       </c>
       <c r="AA30">
-        <v>16842057.0</v>
+        <v>9350546.0</v>
       </c>
       <c r="AB30">
         <v>16505858.0</v>
       </c>
       <c r="AC30">
-        <v>17735328.0</v>
+        <v>5457024.0</v>
       </c>
       <c r="AD30">
         <v>17363619.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>208</v>
       </c>
       <c r="B31">
         <v>-4056513.0</v>
       </c>
       <c r="C31">
         <v>1805000.0</v>
       </c>
       <c r="D31">
         <v>-720000.0</v>
       </c>
       <c r="E31">
         <v>2161000.0</v>
       </c>
       <c r="F31">
         <v>2505000.0</v>
       </c>
       <c r="G31">
@@ -22082,72 +22098,72 @@
       <c r="J31">
         <v>1734000.0</v>
       </c>
       <c r="K31">
         <v>4052000.0</v>
       </c>
       <c r="L31">
         <v>-1395000.0</v>
       </c>
       <c r="M31">
         <v>1340000.0</v>
       </c>
       <c r="N31">
         <v>-2131000.0</v>
       </c>
       <c r="O31">
         <v>-5328000.0</v>
       </c>
       <c r="P31">
         <v>1954000.0</v>
       </c>
       <c r="Q31">
         <v>-7960000.0</v>
       </c>
       <c r="R31">
-        <v>-10896000.0</v>
+        <v>-4370958.0</v>
       </c>
       <c r="S31">
         <v>-3055000.0</v>
       </c>
       <c r="T31">
         <v>-9666329.0</v>
       </c>
       <c r="U31">
-        <v>-6468399.26</v>
+        <v>-6468399.0</v>
       </c>
       <c r="V31">
-        <v>-2282169.47</v>
+        <v>-2282169.0</v>
       </c>
       <c r="W31">
-        <v>-1699614.4</v>
+        <v>-469684.0</v>
       </c>
       <c r="X31">
-        <v>-17181220.84</v>
+        <v>-17181220.0</v>
       </c>
       <c r="Y31">
-        <v>-8656778.96</v>
+        <v>-8656778.0</v>
       </c>
       <c r="Z31">
         <v>2909803.0</v>
       </c>
       <c r="AA31">
         <v>8319878.0</v>
       </c>
       <c r="AB31">
         <v>1611927.0</v>
       </c>
       <c r="AC31">
         <v>-13216230.0</v>
       </c>
       <c r="AD31">
         <v>909090.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>209</v>
       </c>
       <c r="B32">
         <v>70745224.0</v>
       </c>
       <c r="C32">
@@ -22645,78 +22661,78 @@
       <c r="F2">
         <v>7863000.0</v>
       </c>
       <c r="G2">
         <v>11221000.0</v>
       </c>
       <c r="H2">
         <v>7944000.0</v>
       </c>
       <c r="I2">
         <v>9872000.0</v>
       </c>
       <c r="J2">
         <v>8523000.0</v>
       </c>
       <c r="K2">
         <v>11051000.0</v>
       </c>
       <c r="L2">
         <v>7574000.0</v>
       </c>
       <c r="M2">
         <v>8623000.0</v>
       </c>
       <c r="N2">
-        <v>8500000.0</v>
+        <v>8499000.0</v>
       </c>
       <c r="O2">
         <v>8764000.0</v>
       </c>
       <c r="P2">
         <v>7226000.0</v>
       </c>
       <c r="Q2">
         <v>7949000.0</v>
       </c>
       <c r="R2">
-        <v>7949000.0</v>
+        <v>7241000.0</v>
       </c>
       <c r="S2">
-        <v>7241000.0</v>
+        <v>7762000.0</v>
       </c>
       <c r="T2">
         <v>5815000.0</v>
       </c>
       <c r="U2">
         <v>6134000.0</v>
       </c>
       <c r="V2">
-        <v>6134000.0</v>
+        <v>5932000.0</v>
       </c>
       <c r="W2">
-        <v>5932000.0</v>
+        <v>8336000.0</v>
       </c>
       <c r="X2">
         <v>5469000.0</v>
       </c>
       <c r="Y2">
         <v>4931000.0</v>
       </c>
       <c r="Z2">
         <v>4548000.0</v>
       </c>
       <c r="AA2">
         <v>6848000.0</v>
       </c>
       <c r="AB2">
         <v>17061000.0</v>
       </c>
       <c r="AC2">
         <v>6154000.0</v>
       </c>
       <c r="AD2">
         <v>5266000.0</v>
       </c>
       <c r="AE2">
         <v>7306000.0</v>
       </c>
@@ -22977,51 +22993,51 @@
       <c r="F3">
         <v>641250.0</v>
       </c>
       <c r="G3">
         <v>641250.0</v>
       </c>
       <c r="H3">
         <v>478250.0</v>
       </c>
       <c r="I3">
         <v>478250.0</v>
       </c>
       <c r="J3">
         <v>478250.0</v>
       </c>
       <c r="K3">
         <v>478250.0</v>
       </c>
       <c r="L3">
         <v>401250.0</v>
       </c>
       <c r="M3">
         <v>401250.0</v>
       </c>
       <c r="N3">
-        <v>54880.0</v>
+        <v>401250.0</v>
       </c>
       <c r="O3">
         <v>401250.0</v>
       </c>
       <c r="P3">
         <v>480000.0</v>
       </c>
       <c r="Q3">
         <v>480000.0</v>
       </c>
       <c r="R3">
         <v>480000.0</v>
       </c>
       <c r="S3">
         <v>480000.0</v>
       </c>
       <c r="T3">
         <v>526250.0</v>
       </c>
       <c r="U3">
         <v>526250.0</v>
       </c>
       <c r="V3">
         <v>526250.0</v>
       </c>
@@ -23029,196 +23045,196 @@
         <v>526250.0</v>
       </c>
       <c r="X3">
         <v>469750.0</v>
       </c>
       <c r="Y3">
         <v>469750.0</v>
       </c>
       <c r="Z3">
         <v>469750.0</v>
       </c>
       <c r="AA3">
         <v>652000.0</v>
       </c>
       <c r="AB3">
         <v>402500.0</v>
       </c>
       <c r="AC3">
         <v>402500.0</v>
       </c>
       <c r="AD3">
         <v>402500.0</v>
       </c>
       <c r="AE3"/>
       <c r="AF3">
-        <v>140000.0</v>
+        <v>393250.0</v>
       </c>
       <c r="AG3">
-        <v>-470000.0</v>
+        <v>1676000.0</v>
       </c>
       <c r="AH3">
         <v>15000.0</v>
       </c>
       <c r="AI3">
         <v>133000.0</v>
       </c>
       <c r="AJ3">
         <v>326000.0</v>
       </c>
       <c r="AK3">
         <v>625000.0</v>
       </c>
       <c r="AL3">
-        <v>-176000.0</v>
+        <v>256250.0</v>
       </c>
       <c r="AM3">
         <v>698000.0</v>
       </c>
       <c r="AN3">
-        <v>-129000.0</v>
+        <v>250500.0</v>
       </c>
       <c r="AO3">
-        <v>-483000.0</v>
+        <v>240500.0</v>
       </c>
       <c r="AP3">
-        <v>-188000.0</v>
+        <v>250500.0</v>
       </c>
       <c r="AQ3">
         <v>-475000.0</v>
       </c>
       <c r="AR3">
-        <v>81000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="AS3">
         <v>262000.0</v>
       </c>
       <c r="AT3">
-        <v>-565000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="AU3">
         <v>403000.0</v>
       </c>
       <c r="AV3">
         <v>245000.0</v>
       </c>
       <c r="AW3">
         <v>-162000.0</v>
       </c>
       <c r="AX3">
-        <v>-55000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="AY3">
         <v>88000.0</v>
       </c>
       <c r="AZ3">
         <v>385000.0</v>
       </c>
       <c r="BA3">
         <v>544000.0</v>
       </c>
       <c r="BB3">
         <v>213000.0</v>
       </c>
       <c r="BC3">
         <v>-2433000.0</v>
       </c>
       <c r="BD3">
         <v>25000.0</v>
       </c>
       <c r="BE3">
         <v>450000.0</v>
       </c>
       <c r="BF3">
         <v>261000.0</v>
       </c>
       <c r="BG3">
         <v>326000.0</v>
       </c>
       <c r="BH3">
         <v>-542000.0</v>
       </c>
       <c r="BI3">
-        <v>-343000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="BJ3">
         <v>438000.0</v>
       </c>
       <c r="BK3">
-        <v>1065000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="BL3">
         <v>491000.0</v>
       </c>
       <c r="BM3">
-        <v>-829000.0</v>
+        <v>720000.0</v>
       </c>
       <c r="BN3">
         <v>-462000.0</v>
       </c>
       <c r="BO3">
-        <v>-6000.0</v>
+        <v>1545000.0</v>
       </c>
       <c r="BP3">
         <v>-58000.0</v>
       </c>
       <c r="BQ3">
         <v>198000.0</v>
       </c>
       <c r="BR3">
         <v>116000.0</v>
       </c>
       <c r="BS3">
-        <v>636000.0</v>
+        <v>570000.0</v>
       </c>
       <c r="BT3">
         <v>-301000.0</v>
       </c>
       <c r="BU3">
         <v>29230.0</v>
       </c>
       <c r="BV3">
         <v>-335590.7</v>
       </c>
       <c r="BW3">
         <v>1685315.0</v>
       </c>
       <c r="BX3">
         <v>125437.0</v>
       </c>
       <c r="BY3">
         <v>670000.0</v>
       </c>
       <c r="BZ3"/>
       <c r="CA3">
         <v>1260000.0</v>
       </c>
       <c r="CB3">
         <v>8667.56</v>
       </c>
       <c r="CC3">
-        <v>8667.56</v>
+        <v>8667.0</v>
       </c>
       <c r="CD3">
         <v>76725.0</v>
       </c>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
@@ -23503,288 +23519,288 @@
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
     </row>
     <row r="5" spans="1:118">
       <c r="A5" t="s">
         <v>182</v>
       </c>
       <c r="B5">
-        <v>-7392774.0</v>
+        <v>-7250256.0</v>
       </c>
       <c r="C5">
         <v>-8582760.0</v>
       </c>
       <c r="D5">
         <v>-4862000.0</v>
       </c>
       <c r="E5">
         <v>-5768000.0</v>
       </c>
       <c r="F5">
-        <v>-5996000.0</v>
+        <v>-6937000.0</v>
       </c>
       <c r="G5">
-        <v>-3738000.0</v>
+        <v>-1952000.0</v>
       </c>
       <c r="H5">
         <v>-5832000.0</v>
       </c>
       <c r="I5">
-        <v>-6147000.0</v>
+        <v>-6004040.0</v>
       </c>
       <c r="J5">
         <v>-4817000.0</v>
       </c>
       <c r="K5">
         <v>-80000.0</v>
       </c>
       <c r="L5">
         <v>-5551000.0</v>
       </c>
       <c r="M5">
         <v>-4224000.0</v>
       </c>
       <c r="N5">
-        <v>2450120.0</v>
+        <v>-1569000.0</v>
       </c>
       <c r="O5">
         <v>-6557000.0</v>
       </c>
       <c r="P5">
         <v>-2149000.0</v>
       </c>
       <c r="Q5">
         <v>-428000.0</v>
       </c>
       <c r="R5">
-        <v>-428000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="S5">
-        <v>-111000.0</v>
+        <v>1434000.0</v>
       </c>
       <c r="T5">
-        <v>-1885000.0</v>
+        <v>-882000.0</v>
       </c>
       <c r="U5">
-        <v>-427000.0</v>
+        <v>-346000.0</v>
       </c>
       <c r="V5">
-        <v>-427000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="W5">
-        <v>238000.0</v>
+        <v>2219000.0</v>
       </c>
       <c r="X5">
         <v>-293000.0</v>
       </c>
       <c r="Y5">
         <v>302000.0</v>
       </c>
       <c r="Z5">
         <v>-1460000.0</v>
       </c>
       <c r="AA5">
         <v>79000.0</v>
       </c>
       <c r="AB5">
-        <v>931500.0</v>
+        <v>243000.0</v>
       </c>
       <c r="AC5">
         <v>1252500.0</v>
       </c>
       <c r="AD5">
-        <v>-194500.0</v>
+        <v>208000.0</v>
       </c>
       <c r="AE5">
         <v>1048000.0</v>
       </c>
       <c r="AF5">
-        <v>-679000.0</v>
+        <v>-680000.0</v>
       </c>
       <c r="AG5">
-        <v>-610000.0</v>
+        <v>-1080000.0</v>
       </c>
       <c r="AH5">
         <v>-402000.0</v>
       </c>
       <c r="AI5">
         <v>-178000.0</v>
       </c>
       <c r="AJ5">
         <v>-1073750.0</v>
       </c>
       <c r="AK5">
         <v>-430000.0</v>
       </c>
       <c r="AL5">
-        <v>-244000.0</v>
+        <v>-445000.0</v>
       </c>
       <c r="AM5">
         <v>335000.0</v>
       </c>
       <c r="AN5">
-        <v>-203000.0</v>
+        <v>-332000.0</v>
       </c>
       <c r="AO5">
-        <v>138000.0</v>
+        <v>-352000.0</v>
       </c>
       <c r="AP5">
-        <v>733000.0</v>
+        <v>1552000.0</v>
       </c>
       <c r="AQ5">
         <v>1584000.0</v>
       </c>
       <c r="AR5">
-        <v>-257000.0</v>
+        <v>-259000.0</v>
       </c>
       <c r="AS5">
         <v>-217000.0</v>
       </c>
       <c r="AT5">
-        <v>-57000.0</v>
+        <v>-622000.0</v>
       </c>
       <c r="AU5">
         <v>-1030000.0</v>
       </c>
       <c r="AV5">
         <v>94000.0</v>
       </c>
       <c r="AW5">
         <v>-1443000.0</v>
       </c>
       <c r="AX5">
-        <v>558000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="AY5">
         <v>226000.0</v>
       </c>
       <c r="AZ5">
         <v>-333000.0</v>
       </c>
       <c r="BA5">
         <v>-1458000.0</v>
       </c>
       <c r="BB5">
         <v>-1191000.0</v>
       </c>
       <c r="BC5">
         <v>253000.0</v>
       </c>
       <c r="BD5">
         <v>-340000.0</v>
       </c>
       <c r="BE5">
         <v>-3033000.0</v>
       </c>
       <c r="BF5">
         <v>-1006000.0</v>
       </c>
       <c r="BG5">
         <v>-372000.0</v>
       </c>
       <c r="BH5">
         <v>-195000.0</v>
       </c>
       <c r="BI5">
-        <v>298000.0</v>
+        <v>-45000.0</v>
       </c>
       <c r="BJ5">
         <v>-670000.0</v>
       </c>
       <c r="BK5">
-        <v>-369000.0</v>
+        <v>-6194000.0</v>
       </c>
       <c r="BL5">
         <v>-797000.0</v>
       </c>
       <c r="BM5">
-        <v>-1266000.0</v>
+        <v>-475000.0</v>
       </c>
       <c r="BN5">
         <v>-1384000.0</v>
       </c>
       <c r="BO5">
-        <v>99000.0</v>
+        <v>-2940000.0</v>
       </c>
       <c r="BP5">
         <v>-1511000.0</v>
       </c>
       <c r="BQ5">
         <v>-520000.0</v>
       </c>
       <c r="BR5">
         <v>-1269000.0</v>
       </c>
       <c r="BS5">
-        <v>-429000.0</v>
+        <v>6792000.0</v>
       </c>
       <c r="BT5">
         <v>-1335000.0</v>
       </c>
       <c r="BU5">
-        <v>-1471066.05</v>
+        <v>-1471066.0</v>
       </c>
       <c r="BV5">
         <v>-1204409.3</v>
       </c>
       <c r="BW5">
         <v>-746350.0</v>
       </c>
       <c r="BX5">
         <v>1367203.0</v>
       </c>
       <c r="BY5">
-        <v>-736553.69</v>
+        <v>5950792.0</v>
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
       <c r="CA5">
-        <v>-1129853.22</v>
+        <v>-1817183.0</v>
       </c>
       <c r="CB5">
         <v>-751713.84</v>
       </c>
       <c r="CC5">
-        <v>-751713.84</v>
+        <v>-751713.0</v>
       </c>
       <c r="CD5">
         <v>-480979.9</v>
       </c>
       <c r="CE5">
         <v>172100.31</v>
       </c>
       <c r="CF5">
         <v>-551910.16</v>
       </c>
       <c r="CG5">
         <v>-410487.21</v>
       </c>
       <c r="CH5">
         <v>-139628.83</v>
       </c>
       <c r="CI5">
         <v>-157958.92</v>
       </c>
       <c r="CJ5">
         <v>-247687.44</v>
       </c>
       <c r="CK5">
         <v>-518958.72</v>
       </c>
@@ -23835,366 +23851,366 @@
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
     </row>
     <row r="6" spans="1:118">
       <c r="A6" t="s">
         <v>183</v>
       </c>
       <c r="B6">
-        <v>-6493518.0</v>
+        <v>-6351000.0</v>
       </c>
       <c r="C6">
-        <v>-6015540.0</v>
+        <v>-6378272.0</v>
       </c>
       <c r="D6">
-        <v>-5756654.0</v>
+        <v>-5681863.0</v>
       </c>
       <c r="E6">
         <v>-5126750.0</v>
       </c>
       <c r="F6">
-        <v>-5354750.0</v>
+        <v>-6295750.0</v>
       </c>
       <c r="G6">
-        <v>-3096750.0</v>
+        <v>-1310750.0</v>
       </c>
       <c r="H6">
         <v>-5353750.0</v>
       </c>
       <c r="I6">
-        <v>-5668750.0</v>
+        <v>-5525790.0</v>
       </c>
       <c r="J6">
         <v>-4338750.0</v>
       </c>
       <c r="K6">
         <v>398250.0</v>
       </c>
       <c r="L6">
         <v>-5149750.0</v>
       </c>
       <c r="M6">
         <v>-3822750.0</v>
       </c>
       <c r="N6">
-        <v>2505000.0</v>
+        <v>-1167750.0</v>
       </c>
       <c r="O6">
         <v>-6155750.0</v>
       </c>
       <c r="P6">
         <v>-1669000.0</v>
       </c>
       <c r="Q6">
         <v>52000.0</v>
       </c>
       <c r="R6">
-        <v>52000.0</v>
+        <v>938000.0</v>
       </c>
       <c r="S6">
-        <v>369000.0</v>
+        <v>1914000.0</v>
       </c>
       <c r="T6">
-        <v>-1358750.0</v>
+        <v>-355750.0</v>
       </c>
       <c r="U6">
-        <v>99250.0</v>
+        <v>180250.0</v>
       </c>
       <c r="V6">
-        <v>99250.0</v>
+        <v>764250.0</v>
       </c>
       <c r="W6">
-        <v>764250.0</v>
+        <v>2745250.0</v>
       </c>
       <c r="X6">
         <v>176750.0</v>
       </c>
       <c r="Y6">
         <v>771750.0</v>
       </c>
       <c r="Z6">
         <v>-990250.0</v>
       </c>
       <c r="AA6">
         <v>731000.0</v>
       </c>
       <c r="AB6">
-        <v>1334000.0</v>
+        <v>645500.0</v>
       </c>
       <c r="AC6">
         <v>1655000.0</v>
       </c>
       <c r="AD6">
-        <v>208000.0</v>
+        <v>610500.0</v>
       </c>
       <c r="AE6">
         <v>1181000.0</v>
       </c>
       <c r="AF6">
-        <v>-539000.0</v>
+        <v>-286750.0</v>
       </c>
       <c r="AG6">
-        <v>-1080000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="AH6">
         <v>-387000.0</v>
       </c>
       <c r="AI6">
         <v>-45000.0</v>
       </c>
       <c r="AJ6">
-        <v>-747750.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="AK6">
         <v>195000.0</v>
       </c>
       <c r="AL6">
-        <v>-420000.0</v>
+        <v>-188750.0</v>
       </c>
       <c r="AM6">
         <v>1033000.0</v>
       </c>
       <c r="AN6">
-        <v>-332000.0</v>
+        <v>-81500.0</v>
       </c>
       <c r="AO6">
-        <v>-345000.0</v>
+        <v>-111500.0</v>
       </c>
       <c r="AP6">
-        <v>545000.0</v>
+        <v>733000.0</v>
       </c>
       <c r="AQ6">
         <v>1109000.0</v>
       </c>
       <c r="AR6">
-        <v>-176000.0</v>
+        <v>-34000.0</v>
       </c>
       <c r="AS6">
         <v>45000.0</v>
       </c>
       <c r="AT6">
-        <v>-622000.0</v>
+        <v>-397000.0</v>
       </c>
       <c r="AU6">
         <v>-627000.0</v>
       </c>
       <c r="AV6">
-        <v>339000.0</v>
+        <v>-180518.0</v>
       </c>
       <c r="AW6">
         <v>-1605000.0</v>
       </c>
       <c r="AX6">
-        <v>503000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="AY6">
         <v>314000.0</v>
       </c>
       <c r="AZ6">
         <v>52000.0</v>
       </c>
       <c r="BA6">
         <v>-914000.0</v>
       </c>
       <c r="BB6">
         <v>-978000.0</v>
       </c>
       <c r="BC6">
         <v>-2180000.0</v>
       </c>
       <c r="BD6">
         <v>-315000.0</v>
       </c>
       <c r="BE6">
         <v>-5419000.0</v>
       </c>
       <c r="BF6">
         <v>-745000.0</v>
       </c>
       <c r="BG6">
         <v>-46000.0</v>
       </c>
       <c r="BH6">
         <v>-737000.0</v>
       </c>
       <c r="BI6">
-        <v>-45000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="BJ6">
         <v>-232000.0</v>
       </c>
       <c r="BK6">
-        <v>696000.0</v>
+        <v>-5684000.0</v>
       </c>
       <c r="BL6">
         <v>-306000.0</v>
       </c>
       <c r="BM6">
-        <v>-2095000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="BN6">
         <v>-1846000.0</v>
       </c>
       <c r="BO6">
-        <v>93000.0</v>
+        <v>-1395000.0</v>
       </c>
       <c r="BP6">
         <v>-1569000.0</v>
       </c>
       <c r="BQ6">
         <v>-322000.0</v>
       </c>
       <c r="BR6">
         <v>-1153000.0</v>
       </c>
       <c r="BS6">
-        <v>207000.0</v>
+        <v>7362000.0</v>
       </c>
       <c r="BT6">
         <v>-1636000.0</v>
       </c>
       <c r="BU6">
-        <v>-1441836.05</v>
+        <v>-1441836.0</v>
       </c>
       <c r="BV6">
         <v>-1540000.0</v>
       </c>
       <c r="BW6">
         <v>938965.0</v>
       </c>
       <c r="BX6">
         <v>1492640.0</v>
       </c>
       <c r="BY6">
-        <v>5950792.0</v>
+        <v>6620792.0</v>
       </c>
       <c r="BZ6">
         <v>4605141.0</v>
       </c>
       <c r="CA6">
-        <v>-1817183.34</v>
+        <v>-557183.0</v>
       </c>
       <c r="CB6">
         <v>-743046.28</v>
       </c>
       <c r="CC6">
-        <v>-743046.28</v>
+        <v>-743046.0</v>
       </c>
       <c r="CD6">
         <v>-404254.9</v>
       </c>
       <c r="CE6">
         <v>-6035854.83</v>
       </c>
       <c r="CF6">
         <v>1442945.0</v>
       </c>
       <c r="CG6">
         <v>1590741.0</v>
       </c>
       <c r="CH6">
         <v>1628488.0</v>
       </c>
       <c r="CI6">
         <v>-5964645.8</v>
       </c>
       <c r="CJ6">
         <v>1868110.0</v>
       </c>
       <c r="CK6">
         <v>1641319.0</v>
       </c>
       <c r="CL6">
         <v>5655646.0</v>
       </c>
       <c r="CM6">
         <v>-10285985.3</v>
       </c>
       <c r="CN6">
         <v>599637.0</v>
       </c>
       <c r="CO6">
         <v>796973.0</v>
       </c>
       <c r="CP6">
         <v>842945.0</v>
       </c>
       <c r="CQ6">
-        <v>-8123900.84</v>
+        <v>-8123900.0</v>
       </c>
       <c r="CR6">
         <v>817216.0</v>
       </c>
       <c r="CS6">
         <v>4485409.0</v>
       </c>
       <c r="CT6">
         <v>5044678.0</v>
       </c>
       <c r="CU6">
         <v>-21215141.79</v>
       </c>
       <c r="CV6">
         <v>5219563.0</v>
       </c>
       <c r="CW6">
         <v>6380701.0</v>
       </c>
       <c r="CX6">
         <v>5921219.0</v>
       </c>
       <c r="CY6">
-        <v>-24151635.32</v>
+        <v>-24151635.0</v>
       </c>
       <c r="CZ6">
         <v>7935620.0</v>
       </c>
       <c r="DA6">
         <v>5937725.0</v>
       </c>
       <c r="DB6">
         <v>5553760.0</v>
       </c>
       <c r="DC6">
-        <v>-22988228.72</v>
+        <v>-22988228.0</v>
       </c>
       <c r="DD6">
         <v>4208760.0</v>
       </c>
       <c r="DE6">
         <v>4829500.0</v>
       </c>
       <c r="DF6">
         <v>5945216.0</v>
       </c>
       <c r="DG6">
         <v>-22261412.0</v>
       </c>
       <c r="DH6">
         <v>3733576.0</v>
       </c>
       <c r="DI6">
         <v>7194925.0</v>
       </c>
       <c r="DJ6">
         <v>6128166.0</v>
       </c>
       <c r="DK6">
         <v>-23365181.0</v>
       </c>
@@ -24791,78 +24807,78 @@
       <c r="F9">
         <v>5695000.0</v>
       </c>
       <c r="G9">
         <v>9097000.0</v>
       </c>
       <c r="H9">
         <v>5155000.0</v>
       </c>
       <c r="I9">
         <v>5919000.0</v>
       </c>
       <c r="J9">
         <v>6384000.0</v>
       </c>
       <c r="K9">
         <v>8562000.0</v>
       </c>
       <c r="L9">
         <v>4163000.0</v>
       </c>
       <c r="M9">
         <v>5656000.0</v>
       </c>
       <c r="N9">
-        <v>7218000.0</v>
+        <v>7220000.0</v>
       </c>
       <c r="O9">
         <v>6031000.0</v>
       </c>
       <c r="P9">
         <v>5017000.0</v>
       </c>
       <c r="Q9">
         <v>6201000.0</v>
       </c>
       <c r="R9">
-        <v>6201000.0</v>
+        <v>5757000.0</v>
       </c>
       <c r="S9">
-        <v>5757000.0</v>
+        <v>6211000.0</v>
       </c>
       <c r="T9">
         <v>3625000.0</v>
       </c>
       <c r="U9">
         <v>4216000.0</v>
       </c>
       <c r="V9">
-        <v>4215000.0</v>
+        <v>4370000.0</v>
       </c>
       <c r="W9">
-        <v>4370000.0</v>
+        <v>7028000.0</v>
       </c>
       <c r="X9">
         <v>3964000.0</v>
       </c>
       <c r="Y9">
         <v>4325000.0</v>
       </c>
       <c r="Z9">
         <v>3062000.0</v>
       </c>
       <c r="AA9">
         <v>5139000.0</v>
       </c>
       <c r="AB9">
         <v>15863000.0</v>
       </c>
       <c r="AC9">
         <v>6332000.0</v>
       </c>
       <c r="AD9">
         <v>4866000.0</v>
       </c>
       <c r="AE9">
         <v>5982000.0</v>
       </c>
@@ -25019,51 +25035,51 @@
       <c r="CD9">
         <v>2277852.0</v>
       </c>
       <c r="CE9">
         <v>2367017.75</v>
       </c>
       <c r="CF9">
         <v>1866853.0</v>
       </c>
       <c r="CG9">
         <v>2083821.0</v>
       </c>
       <c r="CH9">
         <v>2082861.0</v>
       </c>
       <c r="CI9">
         <v>2225457.24</v>
       </c>
       <c r="CJ9">
         <v>2221145.0</v>
       </c>
       <c r="CK9">
         <v>2025005.0</v>
       </c>
       <c r="CL9">
-        <v>2423646.0</v>
+        <v>1324000.0</v>
       </c>
       <c r="CM9">
         <v>940151.31</v>
       </c>
       <c r="CN9">
         <v>1366555.0</v>
       </c>
       <c r="CO9">
         <v>1614806.0</v>
       </c>
       <c r="CP9">
         <v>1566908.0</v>
       </c>
       <c r="CQ9">
         <v>3072818.0</v>
       </c>
       <c r="CR9">
         <v>1566585.0</v>
       </c>
       <c r="CS9">
         <v>4485409.0</v>
       </c>
       <c r="CT9">
         <v>5044678.0</v>
       </c>
@@ -25147,93 +25163,93 @@
       <c r="F10">
         <v>-6937000.0</v>
       </c>
       <c r="G10">
         <v>-1952000.0</v>
       </c>
       <c r="H10">
         <v>-6337000.0</v>
       </c>
       <c r="I10">
         <v>-6005000.0</v>
       </c>
       <c r="J10">
         <v>-4435000.0</v>
       </c>
       <c r="K10">
         <v>-4711000.0</v>
       </c>
       <c r="L10">
         <v>-3901000.0</v>
       </c>
       <c r="M10">
         <v>-4477000.0</v>
       </c>
       <c r="N10">
-        <v>-5348000.0</v>
+        <v>-5347000.0</v>
       </c>
       <c r="O10">
         <v>-7445000.0</v>
       </c>
       <c r="P10">
         <v>867000.0</v>
       </c>
       <c r="Q10">
         <v>1955000.0</v>
       </c>
       <c r="R10">
-        <v>1955000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="S10">
-        <v>429000.0</v>
+        <v>1270000.0</v>
       </c>
       <c r="T10">
         <v>-904000.0</v>
       </c>
       <c r="U10">
         <v>-366000.0</v>
       </c>
       <c r="V10">
-        <v>-365000.0</v>
+        <v>892000.0</v>
       </c>
       <c r="W10">
-        <v>892000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="X10">
         <v>-879000.0</v>
       </c>
       <c r="Y10">
         <v>-63000.0</v>
       </c>
       <c r="Z10">
         <v>-1192000.0</v>
       </c>
       <c r="AA10">
         <v>-616000.0</v>
       </c>
       <c r="AB10">
-        <v>2807000.0</v>
+        <v>903000.0</v>
       </c>
       <c r="AC10">
         <v>1462000.0</v>
       </c>
       <c r="AD10">
         <v>443000.0</v>
       </c>
       <c r="AE10">
         <v>1048000.0</v>
       </c>
       <c r="AF10">
         <v>-530000.0</v>
       </c>
       <c r="AG10">
         <v>-721000.0</v>
       </c>
       <c r="AH10">
         <v>223000.0</v>
       </c>
       <c r="AI10">
         <v>100000.0</v>
       </c>
       <c r="AJ10">
         <v>-504000.0</v>
       </c>
@@ -25306,138 +25322,138 @@
       <c r="BG10">
         <v>-313000.0</v>
       </c>
       <c r="BH10">
         <v>906000.0</v>
       </c>
       <c r="BI10">
         <v>-1395000.0</v>
       </c>
       <c r="BJ10">
         <v>259000.0</v>
       </c>
       <c r="BK10">
         <v>-7139000.0</v>
       </c>
       <c r="BL10">
         <v>-1857000.0</v>
       </c>
       <c r="BM10">
         <v>-261000.0</v>
       </c>
       <c r="BN10">
         <v>-2521000.0</v>
       </c>
       <c r="BO10">
-        <v>1685000.0</v>
+        <v>1893323.0</v>
       </c>
       <c r="BP10">
         <v>-5816000.0</v>
       </c>
       <c r="BQ10">
         <v>-519000.0</v>
       </c>
       <c r="BR10">
         <v>-3045000.0</v>
       </c>
       <c r="BS10">
         <v>3195000.0</v>
       </c>
       <c r="BT10">
         <v>-3904000.0</v>
       </c>
       <c r="BU10">
         <v>908058.0</v>
       </c>
       <c r="BV10">
-        <v>1051095.0</v>
+        <v>1086000.0</v>
       </c>
       <c r="BW10">
-        <v>-2039262.41</v>
+        <v>-2039262.0</v>
       </c>
       <c r="BX10">
-        <v>-1470215.46</v>
+        <v>-1470215.0</v>
       </c>
       <c r="BY10">
         <v>0.0</v>
       </c>
       <c r="BZ10">
         <v>0.0</v>
       </c>
       <c r="CA10">
-        <v>-1129853.22</v>
+        <v>-1129853.0</v>
       </c>
       <c r="CB10">
         <v>-862028.24</v>
       </c>
       <c r="CC10">
-        <v>-862028.24</v>
+        <v>-862028.0</v>
       </c>
       <c r="CD10">
-        <v>-543681.59</v>
+        <v>-543681.0</v>
       </c>
       <c r="CE10">
         <v>172100.31</v>
       </c>
       <c r="CF10">
-        <v>-551910.16</v>
+        <v>-551910.0</v>
       </c>
       <c r="CG10">
-        <v>-410487.21</v>
+        <v>-410487.0</v>
       </c>
       <c r="CH10">
-        <v>-139628.83</v>
+        <v>-139628.0</v>
       </c>
       <c r="CI10">
         <v>-157958.92</v>
       </c>
       <c r="CJ10">
-        <v>-247687.44</v>
+        <v>-247687.0</v>
       </c>
       <c r="CK10">
-        <v>-518958.72</v>
+        <v>-518958.0</v>
       </c>
       <c r="CL10">
-        <v>-4546442.54</v>
+        <v>128700.0</v>
       </c>
       <c r="CM10">
         <v>-4546442.54</v>
       </c>
       <c r="CN10">
-        <v>-1098905.85</v>
+        <v>-1098905.0</v>
       </c>
       <c r="CO10">
-        <v>-2105853.53</v>
+        <v>-2105853.0</v>
       </c>
       <c r="CP10">
-        <v>-1454332.25</v>
+        <v>-1454332.0</v>
       </c>
       <c r="CQ10">
         <v>-2559211.3</v>
       </c>
       <c r="CR10">
-        <v>-1590888.86</v>
+        <v>-1590888.0</v>
       </c>
       <c r="CS10">
         <v>-1180000.0</v>
       </c>
       <c r="CT10">
         <v>1180000.0</v>
       </c>
       <c r="CU10">
         <v>6109000.0</v>
       </c>
       <c r="CV10">
         <v>-2848000.0</v>
       </c>
       <c r="CW10">
         <v>2848000.0</v>
       </c>
       <c r="CX10">
         <v>350000.0</v>
       </c>
       <c r="CY10">
         <v>12200000.0</v>
       </c>
       <c r="CZ10">
         <v>1023000.0</v>
       </c>
@@ -25491,81 +25507,81 @@
       <c r="J11">
         <v>111000.0</v>
       </c>
       <c r="K11">
         <v>332000.0</v>
       </c>
       <c r="L11">
         <v>45000.0</v>
       </c>
       <c r="M11">
         <v>221000.0</v>
       </c>
       <c r="N11">
         <v>-217000.0</v>
       </c>
       <c r="O11">
         <v>46000.0</v>
       </c>
       <c r="P11">
         <v>854000.0</v>
       </c>
       <c r="Q11">
         <v>128000.0</v>
       </c>
       <c r="R11">
-        <v>128000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="S11">
-        <v>72000.0</v>
+        <v>-95000.0</v>
       </c>
       <c r="T11">
         <v>111000.0</v>
       </c>
       <c r="U11">
         <v>58000.0</v>
       </c>
       <c r="V11">
-        <v>58000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="W11">
-        <v>119000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="X11">
         <v>122000.0</v>
       </c>
       <c r="Y11">
         <v>112000.0</v>
       </c>
       <c r="Z11">
         <v>116000.0</v>
       </c>
       <c r="AA11">
         <v>362000.0</v>
       </c>
       <c r="AB11">
-        <v>317000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="AC11">
         <v>82000.0</v>
       </c>
       <c r="AD11">
         <v>115000.0</v>
       </c>
       <c r="AE11">
         <v>15000.0</v>
       </c>
       <c r="AF11">
         <v>163000.0</v>
       </c>
       <c r="AG11">
         <v>46000.0</v>
       </c>
       <c r="AH11">
         <v>134000.0</v>
       </c>
       <c r="AI11">
         <v>192000.0</v>
       </c>
       <c r="AJ11">
         <v>21000.0</v>
       </c>
@@ -25620,177 +25636,177 @@
       <c r="BA11">
         <v>12000.0</v>
       </c>
       <c r="BB11">
         <v>50000.0</v>
       </c>
       <c r="BC11">
         <v>26000.0</v>
       </c>
       <c r="BD11">
         <v>67000.0</v>
       </c>
       <c r="BE11">
         <v>-49000.0</v>
       </c>
       <c r="BF11">
         <v>74000.0</v>
       </c>
       <c r="BG11">
         <v>265000.0</v>
       </c>
       <c r="BH11">
         <v>35000.0</v>
       </c>
       <c r="BI11">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="BJ11">
         <v>47000.0</v>
       </c>
       <c r="BK11">
         <v>85000.0</v>
       </c>
       <c r="BL11">
         <v>29000.0</v>
       </c>
       <c r="BM11">
         <v>756000.0</v>
       </c>
       <c r="BN11">
         <v>69000.0</v>
       </c>
       <c r="BO11">
         <v>57000.0</v>
       </c>
       <c r="BP11">
         <v>-48000.0</v>
       </c>
       <c r="BQ11">
         <v>20000.0</v>
       </c>
       <c r="BR11">
         <v>43000.0</v>
       </c>
       <c r="BS11">
         <v>-395000.0</v>
       </c>
       <c r="BT11">
         <v>88000.0</v>
       </c>
       <c r="BU11">
-        <v>-92140.25</v>
+        <v>-92140.0</v>
       </c>
       <c r="BV11">
         <v>20262.0</v>
       </c>
       <c r="BW11">
-        <v>7944.99</v>
+        <v>-2039078.0</v>
       </c>
       <c r="BX11">
-        <v>-23826.18</v>
+        <v>-23826.0</v>
       </c>
       <c r="BY11">
         <v>736553.0</v>
       </c>
       <c r="BZ11">
         <v>1193204.0</v>
       </c>
       <c r="CA11">
         <v>15095.0</v>
       </c>
       <c r="CB11">
         <v>14971.0</v>
       </c>
       <c r="CC11">
         <v>-14971.0</v>
       </c>
       <c r="CD11">
         <v>76725.0</v>
       </c>
       <c r="CE11">
         <v>75589.67</v>
       </c>
       <c r="CF11">
         <v>27429.0</v>
       </c>
       <c r="CG11">
-        <v>-1651.86</v>
+        <v>-1651.0</v>
       </c>
       <c r="CH11">
         <v>771.43</v>
       </c>
       <c r="CI11">
         <v>224225.3</v>
       </c>
       <c r="CJ11">
-        <v>7237.62</v>
+        <v>7237.0</v>
       </c>
       <c r="CK11">
-        <v>-15576.96</v>
+        <v>-15576.0</v>
       </c>
       <c r="CL11">
         <v>12986.0</v>
       </c>
       <c r="CM11">
         <v>-38913.34</v>
       </c>
       <c r="CN11">
         <v>-13725.6</v>
       </c>
       <c r="CO11">
-        <v>-26942.41</v>
+        <v>-26942.0</v>
       </c>
       <c r="CP11">
-        <v>-35694.75</v>
+        <v>-35694.0</v>
       </c>
       <c r="CQ11">
-        <v>6769.47</v>
+        <v>6769.0</v>
       </c>
       <c r="CR11">
-        <v>-38481.08</v>
+        <v>-38481.0</v>
       </c>
       <c r="CS11">
         <v>1105246.0</v>
       </c>
       <c r="CT11">
         <v>-1150741.9</v>
       </c>
       <c r="CU11">
         <v>-6201902.62</v>
       </c>
       <c r="CV11">
         <v>2260164.0</v>
       </c>
       <c r="CW11">
         <v>-3122696.4</v>
       </c>
       <c r="CX11">
         <v>-187214.2</v>
       </c>
       <c r="CY11">
-        <v>-12875612.72</v>
+        <v>-12875612.0</v>
       </c>
       <c r="CZ11">
         <v>-1133660.0</v>
       </c>
       <c r="DA11">
         <v>1541121.0</v>
       </c>
       <c r="DB11">
         <v>701021.0</v>
       </c>
       <c r="DC11">
         <v>3162527.0</v>
       </c>
       <c r="DD11">
         <v>2151144.0</v>
       </c>
       <c r="DE11">
         <v>676130.0</v>
       </c>
       <c r="DF11">
         <v>278682.0</v>
       </c>
       <c r="DG11">
         <v>2495374.0</v>
       </c>
@@ -25833,204 +25849,204 @@
         <v>57000.0</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12">
         <v>960.0</v>
       </c>
       <c r="J12">
         <v>853.0</v>
       </c>
       <c r="K12">
         <v>5645.0</v>
       </c>
       <c r="L12">
         <v>10092.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>3777000.0</v>
       </c>
       <c r="O12">
         <v>297000.0</v>
       </c>
       <c r="P12">
-        <v>4026.89</v>
+        <v>4026.0</v>
       </c>
       <c r="Q12">
         <v>29000.0</v>
       </c>
       <c r="R12">
+        <v>29000.0</v>
+      </c>
+      <c r="S12">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="T12">
         <v>22000.0</v>
       </c>
       <c r="U12">
         <v>20000.0</v>
       </c>
       <c r="V12">
         <v>47000.0</v>
       </c>
       <c r="W12">
         <v>47000.0</v>
       </c>
       <c r="X12">
         <v>12000.0</v>
       </c>
       <c r="Y12">
         <v>19000.0</v>
       </c>
       <c r="Z12">
         <v>20000.0</v>
       </c>
       <c r="AA12">
         <v>30000.0</v>
       </c>
       <c r="AB12">
         <v>40000.0</v>
       </c>
       <c r="AC12">
         <v>32000.0</v>
       </c>
       <c r="AD12">
         <v>31000.0</v>
       </c>
       <c r="AE12">
         <v>1573607.54</v>
       </c>
       <c r="AF12">
-        <v>289000.0</v>
+        <v>655352.0</v>
       </c>
       <c r="AG12">
         <v>111000.0</v>
       </c>
       <c r="AH12">
-        <v>639000.0</v>
+        <v>1630000.0</v>
       </c>
       <c r="AI12">
         <v>1630000.0</v>
       </c>
       <c r="AJ12">
         <v>821000.0</v>
       </c>
       <c r="AK12">
         <v>575000.0</v>
       </c>
       <c r="AL12">
-        <v>1983000.0</v>
+        <v>2982000.0</v>
       </c>
       <c r="AM12">
         <v>4255000.0</v>
       </c>
       <c r="AN12">
         <v>1502000.0</v>
       </c>
       <c r="AO12">
         <v>2412000.0</v>
       </c>
       <c r="AP12">
-        <v>479000.0</v>
+        <v>7744030.0</v>
       </c>
       <c r="AQ12">
         <v>6088000.0</v>
       </c>
       <c r="AR12">
         <v>4460000.0</v>
       </c>
       <c r="AS12">
         <v>1005000.0</v>
       </c>
       <c r="AT12">
         <v>2350000.0</v>
       </c>
       <c r="AU12">
         <v>2881000.0</v>
       </c>
       <c r="AV12">
         <v>6484000.0</v>
       </c>
       <c r="AW12">
         <v>3814000.0</v>
       </c>
       <c r="AX12">
-        <v>259000.0</v>
+        <v>1669000.0</v>
       </c>
       <c r="AY12">
         <v>1669000.0</v>
       </c>
       <c r="AZ12">
         <v>373000.0</v>
       </c>
       <c r="BA12">
         <v>1817000.0</v>
       </c>
       <c r="BB12">
         <v>2429000.0</v>
       </c>
       <c r="BC12">
         <v>216000.0</v>
       </c>
       <c r="BD12">
         <v>63000.0</v>
       </c>
       <c r="BE12">
         <v>2386000.0</v>
       </c>
       <c r="BF12">
         <v>1556000.0</v>
       </c>
       <c r="BG12">
         <v>2444000.0</v>
       </c>
       <c r="BH12">
         <v>560000.0</v>
       </c>
       <c r="BI12">
         <v>1693000.0</v>
       </c>
       <c r="BJ12">
-        <v>1367000.0</v>
+        <v>3517320.0</v>
       </c>
       <c r="BK12">
-        <v>122000.0</v>
+        <v>100244.0</v>
       </c>
       <c r="BL12">
         <v>569000.0</v>
       </c>
       <c r="BM12">
-        <v>781000.0</v>
+        <v>759244.0</v>
       </c>
       <c r="BN12">
         <v>1598000.0</v>
       </c>
       <c r="BO12">
-        <v>4621000.0</v>
+        <v>4767000.0</v>
       </c>
       <c r="BP12">
         <v>4362000.0</v>
       </c>
       <c r="BQ12">
         <v>199000.0</v>
       </c>
       <c r="BR12">
         <v>1660000.0</v>
       </c>
       <c r="BS12">
         <v>2942000.0</v>
       </c>
       <c r="BT12">
         <v>2871000.0</v>
       </c>
       <c r="BU12">
         <v>2871000.0</v>
       </c>
       <c r="BV12">
         <v>74233.0</v>
       </c>
       <c r="BW12">
         <v>666000.0</v>
       </c>
@@ -26052,69 +26068,69 @@
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
       <c r="CE12">
         <v>62000.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>21474.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>1534000.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
-        <v>3279.36</v>
+        <v>3279.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
         <v>135000.0</v>
       </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
-        <v>60936.94</v>
+        <v>60936.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>264000.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>678000.0</v>
       </c>
@@ -26573,93 +26589,93 @@
       <c r="F15">
         <v>-7074000.0</v>
       </c>
       <c r="G15">
         <v>-1941000.0</v>
       </c>
       <c r="H15">
         <v>-6399000.0</v>
       </c>
       <c r="I15">
         <v>-6132000.0</v>
       </c>
       <c r="J15">
         <v>-4546000.0</v>
       </c>
       <c r="K15">
         <v>-5043000.0</v>
       </c>
       <c r="L15">
         <v>-3946000.0</v>
       </c>
       <c r="M15">
         <v>-4698000.0</v>
       </c>
       <c r="N15">
-        <v>-5131000.0</v>
+        <v>-5130000.0</v>
       </c>
       <c r="O15">
         <v>-7491000.0</v>
       </c>
       <c r="P15">
         <v>13000.0</v>
       </c>
       <c r="Q15">
         <v>1827000.0</v>
       </c>
       <c r="R15">
-        <v>1827000.0</v>
+        <v>357000.0</v>
       </c>
       <c r="S15">
-        <v>357000.0</v>
+        <v>1365000.0</v>
       </c>
       <c r="T15">
         <v>-1014999.0</v>
       </c>
       <c r="U15">
         <v>-424000.0</v>
       </c>
       <c r="V15">
-        <v>-424000.0</v>
+        <v>773000.0</v>
       </c>
       <c r="W15">
-        <v>773000.0</v>
+        <v>780000.0</v>
       </c>
       <c r="X15">
         <v>-1000999.0</v>
       </c>
       <c r="Y15">
         <v>-175000.0</v>
       </c>
       <c r="Z15">
         <v>-1308000.0</v>
       </c>
       <c r="AA15">
         <v>-978000.0</v>
       </c>
       <c r="AB15">
-        <v>2490000.0</v>
+        <v>783000.0</v>
       </c>
       <c r="AC15">
         <v>1379000.0</v>
       </c>
       <c r="AD15">
         <v>328000.0</v>
       </c>
       <c r="AE15">
         <v>1033000.0</v>
       </c>
       <c r="AF15">
         <v>-692000.0</v>
       </c>
       <c r="AG15">
         <v>-767000.0</v>
       </c>
       <c r="AH15">
         <v>89000.0</v>
       </c>
       <c r="AI15">
         <v>-91000.0</v>
       </c>
       <c r="AJ15">
         <v>-525000.0</v>
       </c>
@@ -26753,150 +26769,150 @@
       <c r="BN15">
         <v>-2589000.0</v>
       </c>
       <c r="BO15">
         <v>1629000.0</v>
       </c>
       <c r="BP15">
         <v>-5768000.0</v>
       </c>
       <c r="BQ15">
         <v>-539000.0</v>
       </c>
       <c r="BR15">
         <v>-3088000.0</v>
       </c>
       <c r="BS15">
         <v>3591000.0</v>
       </c>
       <c r="BT15">
         <v>-3992000.0</v>
       </c>
       <c r="BU15">
         <v>1000198.0</v>
       </c>
       <c r="BV15">
-        <v>1030833.0</v>
+        <v>997802.0</v>
       </c>
       <c r="BW15">
-        <v>-2046536.43</v>
+        <v>-2046536.0</v>
       </c>
       <c r="BX15">
-        <v>-1446389.28</v>
+        <v>-1446389.0</v>
       </c>
       <c r="BY15">
-        <v>-736553.69</v>
+        <v>-736553.0</v>
       </c>
       <c r="BZ15">
-        <v>-1193204.64</v>
+        <v>-1193204.0</v>
       </c>
       <c r="CA15">
-        <v>-1144948.36</v>
+        <v>-1144948.0</v>
       </c>
       <c r="CB15">
         <v>-847057.0</v>
       </c>
       <c r="CC15">
         <v>-847057.0</v>
       </c>
       <c r="CD15">
-        <v>-620407.52</v>
+        <v>-620407.0</v>
       </c>
       <c r="CE15">
         <v>96510.64</v>
       </c>
       <c r="CF15">
-        <v>-579339.43</v>
+        <v>-579339.0</v>
       </c>
       <c r="CG15">
-        <v>-408835.35</v>
+        <v>-408835.0</v>
       </c>
       <c r="CH15">
-        <v>-140400.26</v>
+        <v>-140400.0</v>
       </c>
       <c r="CI15">
         <v>-381446.54</v>
       </c>
       <c r="CJ15">
-        <v>-254925.06</v>
+        <v>-254925.0</v>
       </c>
       <c r="CK15">
-        <v>-503381.76</v>
+        <v>-503381.0</v>
       </c>
       <c r="CL15">
-        <v>-12986.56</v>
+        <v>-12986.0</v>
       </c>
       <c r="CM15">
         <v>-4507529.2</v>
       </c>
       <c r="CN15">
-        <v>-1085180.25</v>
+        <v>-1085180.0</v>
       </c>
       <c r="CO15">
-        <v>-2078911.12</v>
+        <v>-2078911.0</v>
       </c>
       <c r="CP15">
         <v>-1418637.5</v>
       </c>
       <c r="CQ15">
-        <v>-2565980.77</v>
+        <v>-2565980.0</v>
       </c>
       <c r="CR15">
-        <v>-1552407.78</v>
+        <v>-1552407.0</v>
       </c>
       <c r="CS15">
         <v>-1105246.8</v>
       </c>
       <c r="CT15">
         <v>1150741.0</v>
       </c>
       <c r="CU15">
         <v>6201902.62</v>
       </c>
       <c r="CV15">
         <v>-2260164.3</v>
       </c>
       <c r="CW15">
         <v>3122696.0</v>
       </c>
       <c r="CX15">
         <v>187214.0</v>
       </c>
       <c r="CY15">
         <v>12875612.0</v>
       </c>
       <c r="CZ15">
         <v>1133660.0</v>
       </c>
       <c r="DA15">
-        <v>-1541121.08</v>
+        <v>-1541121.0</v>
       </c>
       <c r="DB15">
         <v>-701021.0</v>
       </c>
       <c r="DC15">
-        <v>-3162527.52</v>
+        <v>-3162527.0</v>
       </c>
       <c r="DD15">
         <v>-2151144.0</v>
       </c>
       <c r="DE15">
         <v>-676130.0</v>
       </c>
       <c r="DF15">
         <v>-278682.0</v>
       </c>
       <c r="DG15">
         <v>-2495374.0</v>
       </c>
       <c r="DH15">
         <v>-4072992.0</v>
       </c>
       <c r="DI15">
         <v>-182150.0</v>
       </c>
       <c r="DJ15">
         <v>-557106.0</v>
       </c>
       <c r="DK15">
         <v>1173886.0</v>
       </c>
@@ -28181,81 +28197,81 @@
       <c r="J21">
         <v>-4816000.0</v>
       </c>
       <c r="K21">
         <v>-3481000.0</v>
       </c>
       <c r="L21">
         <v>-5552000.0</v>
       </c>
       <c r="M21">
         <v>-4225000.0</v>
       </c>
       <c r="N21">
         <v>-1570000.0</v>
       </c>
       <c r="O21">
         <v>-6556000.0</v>
       </c>
       <c r="P21">
         <v>-2148000.0</v>
       </c>
       <c r="Q21">
         <v>-427000.0</v>
       </c>
       <c r="R21">
-        <v>-428000.0</v>
+        <v>-111000.0</v>
       </c>
       <c r="S21">
-        <v>-111000.0</v>
+        <v>461000.0</v>
       </c>
       <c r="T21">
         <v>-1885000.0</v>
       </c>
       <c r="U21">
         <v>-427000.0</v>
       </c>
       <c r="V21">
-        <v>-427000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="W21">
-        <v>239000.0</v>
+        <v>1720000.0</v>
       </c>
       <c r="X21">
         <v>-293000.0</v>
       </c>
       <c r="Y21">
         <v>303000.0</v>
       </c>
       <c r="Z21">
         <v>-1460000.0</v>
       </c>
       <c r="AA21">
         <v>79000.0</v>
       </c>
       <c r="AB21">
-        <v>2121000.0</v>
+        <v>259000.0</v>
       </c>
       <c r="AC21">
         <v>1654000.0</v>
       </c>
       <c r="AD21">
         <v>208000.0</v>
       </c>
       <c r="AE21">
         <v>846000.0</v>
       </c>
       <c r="AF21">
         <v>-679000.0</v>
       </c>
       <c r="AG21">
         <v>-1080000.0</v>
       </c>
       <c r="AH21">
         <v>-402000.0</v>
       </c>
       <c r="AI21">
         <v>-178000.0</v>
       </c>
       <c r="AJ21">
         <v>-1001000.0</v>
       </c>
@@ -28295,204 +28311,204 @@
       <c r="AV21">
         <v>339000.0</v>
       </c>
       <c r="AW21">
         <v>-1604000.0</v>
       </c>
       <c r="AX21">
         <v>558000.0</v>
       </c>
       <c r="AY21">
         <v>226000.0</v>
       </c>
       <c r="AZ21">
         <v>-333000.0</v>
       </c>
       <c r="BA21">
         <v>-1458000.0</v>
       </c>
       <c r="BB21">
         <v>-1191000.0</v>
       </c>
       <c r="BC21">
         <v>253000.0</v>
       </c>
       <c r="BD21">
-        <v>-340000.0</v>
+        <v>-344000.0</v>
       </c>
       <c r="BE21">
         <v>-937000.0</v>
       </c>
       <c r="BF21">
         <v>-1006000.0</v>
       </c>
       <c r="BG21">
         <v>-372000.0</v>
       </c>
       <c r="BH21">
         <v>-195000.0</v>
       </c>
       <c r="BI21">
         <v>-1260000.0</v>
       </c>
       <c r="BJ21">
         <v>-670000.0</v>
       </c>
       <c r="BK21">
         <v>-369000.0</v>
       </c>
       <c r="BL21">
         <v>-797000.0</v>
       </c>
       <c r="BM21">
         <v>-1266000.0</v>
       </c>
       <c r="BN21">
         <v>-1384000.0</v>
       </c>
       <c r="BO21">
-        <v>99000.0</v>
+        <v>184281.0</v>
       </c>
       <c r="BP21">
         <v>-1511000.0</v>
       </c>
       <c r="BQ21">
         <v>-520000.0</v>
       </c>
       <c r="BR21">
         <v>-1269000.0</v>
       </c>
       <c r="BS21">
         <v>-429000.0</v>
       </c>
       <c r="BT21">
         <v>-1335000.0</v>
       </c>
       <c r="BU21">
-        <v>-1471066.75</v>
+        <v>-1471066.0</v>
       </c>
       <c r="BV21">
-        <v>-1488629.69</v>
+        <v>-1540000.0</v>
       </c>
       <c r="BW21">
-        <v>-746349.94</v>
+        <v>-746349.0</v>
       </c>
       <c r="BX21">
         <v>1492640.0</v>
       </c>
       <c r="BY21">
         <v>5950792.0</v>
       </c>
       <c r="BZ21">
         <v>4605141.0</v>
       </c>
       <c r="CA21">
-        <v>-1817183.34</v>
+        <v>-1817183.0</v>
       </c>
       <c r="CB21">
         <v>-751713.84</v>
       </c>
       <c r="CC21">
-        <v>-751713.84</v>
+        <v>-751713.0</v>
       </c>
       <c r="CD21">
-        <v>-480980.83</v>
+        <v>-480980.0</v>
       </c>
       <c r="CE21">
         <v>-6035854.83</v>
       </c>
       <c r="CF21">
         <v>1442945.0</v>
       </c>
       <c r="CG21">
         <v>1590741.0</v>
       </c>
       <c r="CH21">
         <v>1628488.0</v>
       </c>
       <c r="CI21">
         <v>-5964645.8</v>
       </c>
       <c r="CJ21">
         <v>1868110.0</v>
       </c>
       <c r="CK21">
         <v>1641319.0</v>
       </c>
       <c r="CL21">
         <v>5655646.0</v>
       </c>
       <c r="CM21">
         <v>-10285985.3</v>
       </c>
       <c r="CN21">
         <v>599637.0</v>
       </c>
       <c r="CO21">
         <v>796973.0</v>
       </c>
       <c r="CP21">
         <v>842945.0</v>
       </c>
       <c r="CQ21">
-        <v>-8123900.84</v>
+        <v>-8123900.0</v>
       </c>
       <c r="CR21">
         <v>817216.0</v>
       </c>
       <c r="CS21">
         <v>4485409.0</v>
       </c>
       <c r="CT21">
         <v>5044678.0</v>
       </c>
       <c r="CU21">
         <v>-21215141.79</v>
       </c>
       <c r="CV21">
         <v>5219563.0</v>
       </c>
       <c r="CW21">
         <v>6380701.0</v>
       </c>
       <c r="CX21">
         <v>5921219.0</v>
       </c>
       <c r="CY21">
-        <v>-24151635.32</v>
+        <v>-24151635.0</v>
       </c>
       <c r="CZ21">
         <v>7935620.0</v>
       </c>
       <c r="DA21">
         <v>5937725.0</v>
       </c>
       <c r="DB21">
         <v>5553760.0</v>
       </c>
       <c r="DC21">
-        <v>-22988228.72</v>
+        <v>-22988228.0</v>
       </c>
       <c r="DD21">
         <v>4208760.0</v>
       </c>
       <c r="DE21">
         <v>4829500.0</v>
       </c>
       <c r="DF21">
         <v>5945216.0</v>
       </c>
       <c r="DG21">
         <v>-22261412.0</v>
       </c>
       <c r="DH21">
         <v>3733576.0</v>
       </c>
       <c r="DI21">
         <v>7194925.0</v>
       </c>
       <c r="DJ21">
         <v>6128166.0</v>
       </c>
       <c r="DK21">
         <v>-23365181.0</v>
       </c>
@@ -28807,93 +28823,93 @@
       <c r="F23">
         <v>19554000.0</v>
       </c>
       <c r="G23">
         <v>24056000.0</v>
       </c>
       <c r="H23">
         <v>18932000.0</v>
       </c>
       <c r="I23">
         <v>21938000.0</v>
       </c>
       <c r="J23">
         <v>19723000.0</v>
       </c>
       <c r="K23">
         <v>23094000.0</v>
       </c>
       <c r="L23">
         <v>17289000.0</v>
       </c>
       <c r="M23">
         <v>18504000.0</v>
       </c>
       <c r="N23">
-        <v>17288000.0</v>
+        <v>17289000.0</v>
       </c>
       <c r="O23">
         <v>21351000.0</v>
       </c>
       <c r="P23">
         <v>14391000.0</v>
       </c>
       <c r="Q23">
         <v>14577000.0</v>
       </c>
       <c r="R23">
-        <v>14578000.0</v>
+        <v>13109000.0</v>
       </c>
       <c r="S23">
-        <v>13109000.0</v>
+        <v>13512000.0</v>
       </c>
       <c r="T23">
         <v>11325000.0</v>
       </c>
       <c r="U23">
         <v>10777000.0</v>
       </c>
       <c r="V23">
-        <v>10777000.0</v>
+        <v>10063000.0</v>
       </c>
       <c r="W23">
-        <v>10063000.0</v>
+        <v>13644000.0</v>
       </c>
       <c r="X23">
         <v>9726000.0</v>
       </c>
       <c r="Y23">
         <v>8953000.0</v>
       </c>
       <c r="Z23">
         <v>9070000.0</v>
       </c>
       <c r="AA23">
         <v>11908000.0</v>
       </c>
       <c r="AB23">
-        <v>30802000.0</v>
+        <v>10048000.0</v>
       </c>
       <c r="AC23">
         <v>10831000.0</v>
       </c>
       <c r="AD23">
         <v>9923000.0</v>
       </c>
       <c r="AE23">
         <v>12442000.0</v>
       </c>
       <c r="AF23">
         <v>8812000.0</v>
       </c>
       <c r="AG23">
         <v>9683000.0</v>
       </c>
       <c r="AH23">
         <v>9560000.0</v>
       </c>
       <c r="AI23">
         <v>10805000.0</v>
       </c>
       <c r="AJ23">
         <v>8124000.0</v>
       </c>
@@ -28996,153 +29012,153 @@
       <c r="BQ23">
         <v>7328000.0</v>
       </c>
       <c r="BR23">
         <v>6638000.0</v>
       </c>
       <c r="BS23">
         <v>9449000.0</v>
       </c>
       <c r="BT23">
         <v>5903000.0</v>
       </c>
       <c r="BU23">
         <v>6207711.0</v>
       </c>
       <c r="BV23">
         <v>5838011.0</v>
       </c>
       <c r="BW23">
         <v>7805040.0</v>
       </c>
       <c r="BX23">
         <v>3194810.0</v>
       </c>
       <c r="BY23">
-        <v>0.0</v>
+        <v>5950792.0</v>
       </c>
       <c r="BZ23">
-        <v>0.0</v>
+        <v>4605141.0</v>
       </c>
       <c r="CA23">
         <v>6907826.0</v>
       </c>
       <c r="CB23">
         <v>5786778.0</v>
       </c>
       <c r="CC23">
         <v>5786778.0</v>
       </c>
       <c r="CD23">
         <v>5660393.0</v>
       </c>
       <c r="CE23">
         <v>11629563.1</v>
       </c>
       <c r="CF23">
         <v>3136079.0</v>
       </c>
       <c r="CG23">
         <v>3524243.0</v>
       </c>
       <c r="CH23">
         <v>3543177.0</v>
       </c>
       <c r="CI23">
         <v>11854776.06</v>
       </c>
       <c r="CJ23">
         <v>3550454.0</v>
       </c>
       <c r="CK23">
         <v>3547447.0</v>
       </c>
       <c r="CL23">
-        <v>3046000.0</v>
+        <v>5655646.0</v>
       </c>
       <c r="CM23">
         <v>15420426.67</v>
       </c>
       <c r="CN23">
         <v>3970129.0</v>
       </c>
       <c r="CO23">
         <v>3899696.0</v>
       </c>
       <c r="CP23">
         <v>3542017.0</v>
       </c>
       <c r="CQ23">
         <v>14964666.0</v>
       </c>
       <c r="CR23">
         <v>3301271.0</v>
       </c>
       <c r="CS23">
-        <v>0.0</v>
+        <v>4485409.0</v>
       </c>
       <c r="CT23">
-        <v>28332647.19</v>
+        <v>5044678.0</v>
       </c>
       <c r="CU23">
         <v>28332647.19</v>
       </c>
       <c r="CV23">
-        <v>0.0</v>
+        <v>5219563.0</v>
       </c>
       <c r="CW23">
-        <v>0.0</v>
+        <v>6380701.0</v>
       </c>
       <c r="CX23">
-        <v>0.0</v>
+        <v>5921219.0</v>
       </c>
       <c r="CY23">
-        <v>31073372.16</v>
+        <v>6921736.0</v>
       </c>
       <c r="CZ23">
-        <v>0.0</v>
+        <v>7935620.0</v>
       </c>
       <c r="DA23">
-        <v>0.0</v>
+        <v>5937725.0</v>
       </c>
       <c r="DB23">
-        <v>0.0</v>
+        <v>5553760.0</v>
       </c>
       <c r="DC23">
-        <v>27280529.29</v>
+        <v>4292300.0</v>
       </c>
       <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
       <c r="DG23">
-        <v>29331504.0</v>
+        <v>7070092.0</v>
       </c>
       <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
       <c r="DK23">
-        <v>33545421.0</v>
+        <v>10180240.0</v>
       </c>
       <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
     </row>
     <row r="24" spans="1:118">
       <c r="A24" t="s">
         <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
@@ -29433,78 +29449,78 @@
       <c r="F26">
         <v>2455000.0</v>
       </c>
       <c r="G26">
         <v>2551000.0</v>
       </c>
       <c r="H26">
         <v>1716000.0</v>
       </c>
       <c r="I26">
         <v>2077000.0</v>
       </c>
       <c r="J26">
         <v>2069000.0</v>
       </c>
       <c r="K26">
         <v>2834000.0</v>
       </c>
       <c r="L26">
         <v>1628000.0</v>
       </c>
       <c r="M26">
         <v>1677000.0</v>
       </c>
       <c r="N26">
-        <v>1304000.0</v>
+        <v>2136000.0</v>
       </c>
       <c r="O26">
         <v>1458000.0</v>
       </c>
       <c r="P26">
         <v>1361000.0</v>
       </c>
       <c r="Q26">
         <v>1174000.0</v>
       </c>
       <c r="R26">
-        <v>1174000.0</v>
+        <v>1081000.0</v>
       </c>
       <c r="S26">
-        <v>1081000.0</v>
+        <v>1917000.0</v>
       </c>
       <c r="T26">
         <v>1064000.0</v>
       </c>
       <c r="U26">
         <v>925000.0</v>
       </c>
       <c r="V26">
-        <v>925000.0</v>
+        <v>851000.0</v>
       </c>
       <c r="W26">
-        <v>851000.0</v>
+        <v>2115000.0</v>
       </c>
       <c r="X26">
         <v>1090000.0</v>
       </c>
       <c r="Y26">
         <v>926000.0</v>
       </c>
       <c r="Z26">
         <v>1042000.0</v>
       </c>
       <c r="AA26">
         <v>844000.0</v>
       </c>
       <c r="AB26">
         <v>2884000.0</v>
       </c>
       <c r="AC26">
         <v>986000.0</v>
       </c>
       <c r="AD26">
         <v>1013000.0</v>
       </c>
       <c r="AE26">
         <v>948000.0</v>
       </c>
@@ -29904,51 +29920,53 @@
       </c>
       <c r="BN27">
         <v>1446000.0</v>
       </c>
       <c r="BO27">
         <v>2010000.0</v>
       </c>
       <c r="BP27">
         <v>1304000.0</v>
       </c>
       <c r="BQ27">
         <v>1605000.0</v>
       </c>
       <c r="BR27">
         <v>1482000.0</v>
       </c>
       <c r="BS27">
         <v>1687000.0</v>
       </c>
       <c r="BT27">
         <v>1317000.0</v>
       </c>
       <c r="BU27">
         <v>1317000.0</v>
       </c>
-      <c r="BV27"/>
+      <c r="BV27">
+        <v>1398000.0</v>
+      </c>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
@@ -30075,51 +30093,51 @@
       <c r="AH28">
         <v>3428000.0</v>
       </c>
       <c r="AI28">
         <v>3513000.0</v>
       </c>
       <c r="AJ28">
         <v>2889000.0</v>
       </c>
       <c r="AK28">
         <v>1688000.0</v>
       </c>
       <c r="AL28">
         <v>919000.0</v>
       </c>
       <c r="AM28">
         <v>919000.0</v>
       </c>
       <c r="AN28">
         <v>725000.0</v>
       </c>
       <c r="AO28">
         <v>1598000.0</v>
       </c>
       <c r="AP28">
-        <v>668000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="AQ28">
         <v>668000.0</v>
       </c>
       <c r="AR28">
         <v>704000.0</v>
       </c>
       <c r="AS28">
         <v>950000.0</v>
       </c>
       <c r="AT28">
         <v>880000.0</v>
       </c>
       <c r="AU28">
         <v>701000.0</v>
       </c>
       <c r="AV28">
         <v>895000.0</v>
       </c>
       <c r="AW28">
         <v>853000.0</v>
       </c>
       <c r="AX28">
         <v>879000.0</v>
       </c>
@@ -30171,51 +30189,51 @@
       <c r="BN28">
         <v>900000.0</v>
       </c>
       <c r="BO28">
         <v>878000.0</v>
       </c>
       <c r="BP28">
         <v>939000.0</v>
       </c>
       <c r="BQ28">
         <v>1023000.0</v>
       </c>
       <c r="BR28">
         <v>981000.0</v>
       </c>
       <c r="BS28">
         <v>871000.0</v>
       </c>
       <c r="BT28">
         <v>988000.0</v>
       </c>
       <c r="BU28">
         <v>988000.0</v>
       </c>
       <c r="BV28">
-        <v>2430183.22</v>
+        <v>1114000.0</v>
       </c>
       <c r="BW28">
         <v>2367315.08</v>
       </c>
       <c r="BX28">
         <v>2415554.19</v>
       </c>
       <c r="BY28">
         <v>4735000.0</v>
       </c>
       <c r="BZ28">
         <v>4140000.0</v>
       </c>
       <c r="CA28">
         <v>2824645.74</v>
       </c>
       <c r="CB28">
         <v>2075486.64</v>
       </c>
       <c r="CC28">
         <v>2377538.8</v>
       </c>
       <c r="CD28">
         <v>2166476.26</v>
       </c>
@@ -30505,78 +30523,78 @@
       <c r="F30">
         <v>11691000.0</v>
       </c>
       <c r="G30">
         <v>12835000.0</v>
       </c>
       <c r="H30">
         <v>10988000.0</v>
       </c>
       <c r="I30">
         <v>12066000.0</v>
       </c>
       <c r="J30">
         <v>11200000.0</v>
       </c>
       <c r="K30">
         <v>12043000.0</v>
       </c>
       <c r="L30">
         <v>9715000.0</v>
       </c>
       <c r="M30">
         <v>9881000.0</v>
       </c>
       <c r="N30">
-        <v>8788000.0</v>
+        <v>8790000.0</v>
       </c>
       <c r="O30">
         <v>12587000.0</v>
       </c>
       <c r="P30">
         <v>7165000.0</v>
       </c>
       <c r="Q30">
         <v>6628000.0</v>
       </c>
       <c r="R30">
-        <v>6629000.0</v>
+        <v>5868000.0</v>
       </c>
       <c r="S30">
-        <v>5868000.0</v>
+        <v>5750000.0</v>
       </c>
       <c r="T30">
         <v>5510000.0</v>
       </c>
       <c r="U30">
         <v>4643000.0</v>
       </c>
       <c r="V30">
-        <v>4643000.0</v>
+        <v>4131000.0</v>
       </c>
       <c r="W30">
-        <v>4131000.0</v>
+        <v>5308000.0</v>
       </c>
       <c r="X30">
         <v>4257000.0</v>
       </c>
       <c r="Y30">
         <v>4022000.0</v>
       </c>
       <c r="Z30">
         <v>4522000.0</v>
       </c>
       <c r="AA30">
         <v>5060000.0</v>
       </c>
       <c r="AB30">
         <v>13741000.0</v>
       </c>
       <c r="AC30">
         <v>4677000.0</v>
       </c>
       <c r="AD30">
         <v>4657000.0</v>
       </c>
       <c r="AE30">
         <v>5136000.0</v>
       </c>
@@ -30694,54 +30712,54 @@
       <c r="BQ30">
         <v>3693000.0</v>
       </c>
       <c r="BR30">
         <v>3396000.0</v>
       </c>
       <c r="BS30">
         <v>3714000.0</v>
       </c>
       <c r="BT30">
         <v>3318000.0</v>
       </c>
       <c r="BU30">
         <v>3387583.0</v>
       </c>
       <c r="BV30">
         <v>3381234.0</v>
       </c>
       <c r="BW30">
         <v>3775077.0</v>
       </c>
       <c r="BX30">
         <v>334267.0</v>
       </c>
       <c r="BY30">
-        <v>9000000.0</v>
+        <v>5950792.0</v>
       </c>
       <c r="BZ30">
-        <v>8000000.0</v>
+        <v>4605141.0</v>
       </c>
       <c r="CA30">
         <v>3690318.0</v>
       </c>
       <c r="CB30">
         <v>2796470.0</v>
       </c>
       <c r="CC30">
         <v>2796470.0</v>
       </c>
       <c r="CD30">
         <v>2758833.0</v>
       </c>
       <c r="CE30">
         <v>8402872.58</v>
       </c>
       <c r="CF30">
         <v>423906.0</v>
       </c>
       <c r="CG30">
         <v>493080.0</v>
       </c>
       <c r="CH30">
         <v>454372.0</v>
       </c>
@@ -30754,194 +30772,194 @@
       <c r="CK30">
         <v>383685.0</v>
       </c>
       <c r="CL30">
         <v>-186000.0</v>
       </c>
       <c r="CM30">
         <v>11226136.61</v>
       </c>
       <c r="CN30">
         <v>766917.0</v>
       </c>
       <c r="CO30">
         <v>817832.0</v>
       </c>
       <c r="CP30">
         <v>723962.0</v>
       </c>
       <c r="CQ30">
         <v>11196718.0</v>
       </c>
       <c r="CR30">
         <v>749368.0</v>
       </c>
       <c r="CS30">
-        <v>0.0</v>
+        <v>4485409.0</v>
       </c>
       <c r="CT30">
-        <v>-28332647.19</v>
+        <v>5044678.0</v>
       </c>
       <c r="CU30">
         <v>-28332647.19</v>
       </c>
       <c r="CV30">
-        <v>0.0</v>
+        <v>5219563.0</v>
       </c>
       <c r="CW30">
-        <v>0.0</v>
+        <v>6380701.0</v>
       </c>
       <c r="CX30">
-        <v>0.0</v>
+        <v>5921219.0</v>
       </c>
       <c r="CY30">
-        <v>-31073372.16</v>
+        <v>6921736.0</v>
       </c>
       <c r="CZ30">
         <v>0.0</v>
       </c>
       <c r="DA30">
-        <v>0.0</v>
+        <v>5937725.0</v>
       </c>
       <c r="DB30">
         <v>0.0</v>
       </c>
       <c r="DC30">
-        <v>-27280529.29</v>
+        <v>4292300.0</v>
       </c>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30">
-        <v>-29331504.0</v>
+        <v>7070092.0</v>
       </c>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30">
-        <v>-33545421.0</v>
+        <v>10180240.0</v>
       </c>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
     </row>
     <row r="31" spans="1:118">
       <c r="A31" t="s">
         <v>208</v>
       </c>
       <c r="B31">
         <v>-1577714.0</v>
       </c>
       <c r="C31">
         <v>-3368503.0</v>
       </c>
       <c r="D31">
         <v>17529.0</v>
       </c>
       <c r="E31">
         <v>262000.0</v>
       </c>
       <c r="F31">
         <v>-941000.0</v>
       </c>
       <c r="G31">
         <v>1786000.0</v>
       </c>
       <c r="H31">
         <v>-504000.0</v>
       </c>
       <c r="I31">
         <v>142000.0</v>
       </c>
       <c r="J31">
         <v>381000.0</v>
       </c>
       <c r="K31">
         <v>-1230000.0</v>
       </c>
       <c r="L31">
         <v>1651000.0</v>
       </c>
       <c r="M31">
         <v>-252000.0</v>
       </c>
       <c r="N31">
-        <v>-3778000.0</v>
+        <v>-3777000.0</v>
       </c>
       <c r="O31">
         <v>-889000.0</v>
       </c>
       <c r="P31">
         <v>3015000.0</v>
       </c>
       <c r="Q31">
         <v>2382000.0</v>
       </c>
       <c r="R31">
-        <v>2382000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="S31">
-        <v>540000.0</v>
+        <v>809000.0</v>
       </c>
       <c r="T31">
         <v>981000.0</v>
       </c>
       <c r="U31">
         <v>61000.0</v>
       </c>
       <c r="V31">
-        <v>62000.0</v>
+        <v>653000.0</v>
       </c>
       <c r="W31">
-        <v>653000.0</v>
+        <v>-775000.0</v>
       </c>
       <c r="X31">
         <v>-586000.0</v>
       </c>
       <c r="Y31">
         <v>-366000.0</v>
       </c>
       <c r="Z31">
         <v>268000.0</v>
       </c>
       <c r="AA31">
         <v>-652000.0</v>
       </c>
       <c r="AB31">
         <v>644000.0</v>
       </c>
       <c r="AC31">
-        <v>-192000.0</v>
+        <v>-193000.0</v>
       </c>
       <c r="AD31">
         <v>235000.0</v>
       </c>
       <c r="AE31">
         <v>1111000.0</v>
       </c>
       <c r="AF31">
-        <v>1632000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="AG31">
         <v>359000.0</v>
       </c>
       <c r="AH31">
         <v>625000.0</v>
       </c>
       <c r="AI31">
         <v>-134000.0</v>
       </c>
       <c r="AJ31">
         <v>497000.0</v>
       </c>
       <c r="AK31">
         <v>-1200000.0</v>
       </c>
       <c r="AL31">
         <v>2158000.0</v>
       </c>
       <c r="AM31">
         <v>-698000.0</v>
       </c>
       <c r="AN31">
         <v>1633000.0</v>
       </c>
@@ -31002,138 +31020,138 @@
       <c r="BG31">
         <v>2503000.0</v>
       </c>
       <c r="BH31">
         <v>1102000.0</v>
       </c>
       <c r="BI31">
         <v>-135000.0</v>
       </c>
       <c r="BJ31">
         <v>929000.0</v>
       </c>
       <c r="BK31">
         <v>-6770000.0</v>
       </c>
       <c r="BL31">
         <v>-1060000.0</v>
       </c>
       <c r="BM31">
         <v>1005000.0</v>
       </c>
       <c r="BN31">
         <v>-1137000.0</v>
       </c>
       <c r="BO31">
-        <v>1586000.0</v>
+        <v>1709042.0</v>
       </c>
       <c r="BP31">
         <v>-4305000.0</v>
       </c>
       <c r="BQ31">
         <v>1000.0</v>
       </c>
       <c r="BR31">
         <v>-1776000.0</v>
       </c>
       <c r="BS31">
         <v>3624000.0</v>
       </c>
       <c r="BT31">
         <v>-2569000.0</v>
       </c>
       <c r="BU31">
         <v>2379124.0</v>
       </c>
       <c r="BV31">
         <v>2626000.0</v>
       </c>
       <c r="BW31">
-        <v>-1292912.47</v>
+        <v>-1292912.0</v>
       </c>
       <c r="BX31">
-        <v>-2962855.46</v>
+        <v>-2962855.0</v>
       </c>
       <c r="BY31">
         <v>-5950792.35</v>
       </c>
       <c r="BZ31">
         <v>-4605141.12</v>
       </c>
       <c r="CA31">
         <v>687330.0</v>
       </c>
       <c r="CB31">
         <v>-110314.4</v>
       </c>
       <c r="CC31">
-        <v>-110314.4</v>
+        <v>-110314.0</v>
       </c>
       <c r="CD31">
-        <v>-62700.76</v>
+        <v>-62700.0</v>
       </c>
       <c r="CE31">
         <v>6207955.14</v>
       </c>
       <c r="CF31">
-        <v>-1994855.16</v>
+        <v>-1994855.0</v>
       </c>
       <c r="CG31">
-        <v>-2001228.21</v>
+        <v>-2001228.0</v>
       </c>
       <c r="CH31">
-        <v>-1768116.83</v>
+        <v>-1768116.0</v>
       </c>
       <c r="CI31">
         <v>5806686.88</v>
       </c>
       <c r="CJ31">
-        <v>-2115797.44</v>
+        <v>-2115797.0</v>
       </c>
       <c r="CK31">
-        <v>-2160277.72</v>
+        <v>-2160277.0</v>
       </c>
       <c r="CL31">
-        <v>-5655646.88</v>
+        <v>5739542.0</v>
       </c>
       <c r="CM31">
         <v>5739542.76</v>
       </c>
       <c r="CN31">
-        <v>-1698542.85</v>
+        <v>-1698542.0</v>
       </c>
       <c r="CO31">
-        <v>-2902826.53</v>
+        <v>-2902826.0</v>
       </c>
       <c r="CP31">
-        <v>-2297277.25</v>
+        <v>-2297277.0</v>
       </c>
       <c r="CQ31">
         <v>5564689.0</v>
       </c>
       <c r="CR31">
-        <v>-2408104.86</v>
+        <v>-2408104.0</v>
       </c>
       <c r="CS31">
         <v>-4485409.6</v>
       </c>
       <c r="CT31">
         <v>-5044678.1</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>-5219563.5</v>
       </c>
       <c r="CW31">
         <v>-6380701.8</v>
       </c>
       <c r="CX31">
         <v>-5921219.85</v>
       </c>
       <c r="CY31">
         <v>24151635.0</v>
       </c>
       <c r="CZ31">
         <v>-7935620.0</v>
       </c>
@@ -31199,93 +31217,93 @@
       <c r="F32">
         <v>13558000.0</v>
       </c>
       <c r="G32">
         <v>20318000.0</v>
       </c>
       <c r="H32">
         <v>13099000.0</v>
       </c>
       <c r="I32">
         <v>15791000.0</v>
       </c>
       <c r="J32">
         <v>14907000.0</v>
       </c>
       <c r="K32">
         <v>19613000.0</v>
       </c>
       <c r="L32">
         <v>11737000.0</v>
       </c>
       <c r="M32">
         <v>14279000.0</v>
       </c>
       <c r="N32">
-        <v>15718000.0</v>
+        <v>15719000.0</v>
       </c>
       <c r="O32">
         <v>14795000.0</v>
       </c>
       <c r="P32">
         <v>12243000.0</v>
       </c>
       <c r="Q32">
         <v>14150000.0</v>
       </c>
       <c r="R32">
-        <v>14150000.0</v>
+        <v>12998000.0</v>
       </c>
       <c r="S32">
-        <v>12998000.0</v>
+        <v>13973000.0</v>
       </c>
       <c r="T32">
         <v>9440000.0</v>
       </c>
       <c r="U32">
         <v>10350000.0</v>
       </c>
       <c r="V32">
-        <v>10349000.0</v>
+        <v>10302000.0</v>
       </c>
       <c r="W32">
-        <v>10302000.0</v>
+        <v>15364000.0</v>
       </c>
       <c r="X32">
         <v>9433000.0</v>
       </c>
       <c r="Y32">
         <v>9256000.0</v>
       </c>
       <c r="Z32">
         <v>7610000.0</v>
       </c>
       <c r="AA32">
         <v>11987000.0</v>
       </c>
       <c r="AB32">
-        <v>32924000.0</v>
+        <v>10307000.0</v>
       </c>
       <c r="AC32">
         <v>12486000.0</v>
       </c>
       <c r="AD32">
         <v>10132000.0</v>
       </c>
       <c r="AE32">
         <v>13288000.0</v>
       </c>
       <c r="AF32">
         <v>8133000.0</v>
       </c>
       <c r="AG32">
         <v>8603000.0</v>
       </c>
       <c r="AH32">
         <v>9158000.0</v>
       </c>
       <c r="AI32">
         <v>10625000.0</v>
       </c>
       <c r="AJ32">
         <v>7125000.0</v>
       </c>
@@ -31427,51 +31445,51 @@
       <c r="CD32">
         <v>5179412.0</v>
       </c>
       <c r="CE32">
         <v>5593708.27</v>
       </c>
       <c r="CF32">
         <v>4579025.0</v>
       </c>
       <c r="CG32">
         <v>5114984.0</v>
       </c>
       <c r="CH32">
         <v>5171666.0</v>
       </c>
       <c r="CI32">
         <v>5890130.26</v>
       </c>
       <c r="CJ32">
         <v>5418564.0</v>
       </c>
       <c r="CK32">
         <v>5188767.0</v>
       </c>
       <c r="CL32">
-        <v>5655646.0</v>
+        <v>4556000.0</v>
       </c>
       <c r="CM32">
         <v>5134441.37</v>
       </c>
       <c r="CN32">
         <v>4569766.0</v>
       </c>
       <c r="CO32">
         <v>4696670.0</v>
       </c>
       <c r="CP32">
         <v>4384962.0</v>
       </c>
       <c r="CQ32">
         <v>6840765.0</v>
       </c>
       <c r="CR32">
         <v>4118488.0</v>
       </c>
       <c r="CS32">
         <v>4485409.0</v>
       </c>
       <c r="CT32">
         <v>5044678.0</v>
       </c>
@@ -31789,75 +31807,75 @@
       <c r="L3">
         <v>650000</v>
       </c>
       <c r="M3">
         <v>1021000</v>
       </c>
       <c r="N3">
         <v>760000</v>
       </c>
       <c r="O3">
         <v>650000</v>
       </c>
       <c r="P3">
         <v>870000</v>
       </c>
       <c r="Q3">
         <v>609000</v>
       </c>
       <c r="R3">
         <v>738000</v>
       </c>
       <c r="S3">
         <v>1117000</v>
       </c>
       <c r="T3">
-        <v>559669.92</v>
+        <v>559669</v>
       </c>
       <c r="U3">
-        <v>250795.39</v>
+        <v>250795</v>
       </c>
       <c r="V3">
-        <v>395981.39</v>
+        <v>395981</v>
       </c>
       <c r="W3">
         <v>247122.8</v>
       </c>
       <c r="X3">
-        <v>399397.09</v>
+        <v>399397</v>
       </c>
       <c r="Y3">
-        <v>859578.94</v>
+        <v>859578</v>
       </c>
       <c r="Z3">
-        <v>848552.05</v>
+        <v>848552</v>
       </c>
       <c r="AA3">
-        <v>456773.46</v>
+        <v>456773</v>
       </c>
       <c r="AB3">
-        <v>498882.58</v>
+        <v>498882</v>
       </c>
       <c r="AC3">
         <v>682128</v>
       </c>
       <c r="AD3">
         <v>5818176</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
@@ -32032,99 +32050,99 @@
       <c r="A7" t="s">
         <v>215</v>
       </c>
       <c r="B7">
         <v>2928000.0</v>
       </c>
       <c r="C7">
         <v>-1962000.0</v>
       </c>
       <c r="D7">
         <v>-2903000.0</v>
       </c>
       <c r="E7">
         <v>-4316000.0</v>
       </c>
       <c r="F7">
         <v>521000.0</v>
       </c>
       <c r="G7">
         <v>-124257.0</v>
       </c>
       <c r="H7">
         <v>8000.0</v>
       </c>
       <c r="I7">
-        <v>-1272000.0</v>
+        <v>-1202000.0</v>
       </c>
       <c r="J7">
-        <v>-1691000.0</v>
+        <v>-2116999.0</v>
       </c>
       <c r="K7">
         <v>-287000.0</v>
       </c>
       <c r="L7">
-        <v>-56000.0</v>
+        <v>-700000.0</v>
       </c>
       <c r="M7">
         <v>-75000.0</v>
       </c>
       <c r="N7">
         <v>751000.0</v>
       </c>
       <c r="O7">
-        <v>1884000.0</v>
+        <v>2177000.0</v>
       </c>
       <c r="P7">
-        <v>-683000.0</v>
+        <v>-511000.0</v>
       </c>
       <c r="Q7">
         <v>700000.0</v>
       </c>
       <c r="R7">
         <v>-971000.0</v>
       </c>
       <c r="S7">
         <v>-2854000.0</v>
       </c>
       <c r="T7">
-        <v>-425925.27</v>
+        <v>-425925.0</v>
       </c>
       <c r="U7">
-        <v>-415214.12</v>
+        <v>-415214.0</v>
       </c>
       <c r="V7">
         <v>-1038501.3</v>
       </c>
       <c r="W7">
         <v>28769.0</v>
       </c>
       <c r="X7">
         <v>4755445.0</v>
       </c>
       <c r="Y7">
-        <v>-3053315.88</v>
+        <v>-3053315.0</v>
       </c>
       <c r="Z7">
         <v>1489180.0</v>
       </c>
       <c r="AA7">
         <v>2165681.0</v>
       </c>
       <c r="AB7">
         <v>2216151.0</v>
       </c>
       <c r="AC7">
         <v>85266.0</v>
       </c>
       <c r="AD7">
         <v>-2545452.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
@@ -32170,160 +32188,172 @@
       <c r="A9" t="s">
         <v>217</v>
       </c>
       <c r="B9">
         <v>-567000.0</v>
       </c>
       <c r="C9">
         <v>-139000.0</v>
       </c>
       <c r="D9">
         <v>-4910000.0</v>
       </c>
       <c r="E9">
         <v>-1938447.0</v>
       </c>
       <c r="F9">
         <v>-103000.0</v>
       </c>
       <c r="G9">
         <v>1296150.0</v>
       </c>
       <c r="H9">
         <v>908000.0</v>
       </c>
       <c r="I9">
-        <v>-1014472.0</v>
+        <v>-983000.0</v>
       </c>
       <c r="J9">
-        <v>-1635354.0</v>
+        <v>-1741000.0</v>
       </c>
       <c r="K9">
         <v>1805000.0</v>
       </c>
       <c r="L9">
-        <v>-1788483.0</v>
+        <v>-1752000.0</v>
       </c>
       <c r="M9">
         <v>1204000.0</v>
       </c>
       <c r="N9">
         <v>2554000.0</v>
       </c>
       <c r="O9">
         <v>2507000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9">
-        <v>194000.0</v>
-[...2 lines deleted...]
-      <c r="S9"/>
+        <v>146000.0</v>
+      </c>
+      <c r="R9">
+        <v>-903000.0</v>
+      </c>
+      <c r="S9">
+        <v>-3467000.0</v>
+      </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>27000.0</v>
       </c>
       <c r="X9">
         <v>3875000.0</v>
       </c>
-      <c r="Y9"/>
+      <c r="Y9">
+        <v>-305903.0</v>
+      </c>
       <c r="Z9"/>
       <c r="AA9">
         <v>3073000.0</v>
       </c>
-      <c r="AB9"/>
-[...1 lines deleted...]
-      <c r="AD9"/>
+      <c r="AB9">
+        <v>3169196.0</v>
+      </c>
+      <c r="AC9">
+        <v>2557980.0</v>
+      </c>
+      <c r="AD9">
+        <v>636363.0</v>
+      </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>218</v>
       </c>
       <c r="B10">
         <v>6849000.0</v>
       </c>
       <c r="C10">
         <v>-4042000.0</v>
       </c>
       <c r="D10">
         <v>-4212000.0</v>
       </c>
       <c r="E10">
         <v>-4482000.0</v>
       </c>
       <c r="F10">
         <v>166000.0</v>
       </c>
       <c r="G10">
         <v>-631545.0</v>
       </c>
       <c r="H10">
         <v>-1036000.0</v>
       </c>
       <c r="I10">
         <v>-704000.0</v>
       </c>
       <c r="J10">
         <v>669000.0</v>
       </c>
       <c r="K10">
         <v>-1985000.0</v>
       </c>
       <c r="L10">
         <v>-381000.0</v>
       </c>
       <c r="M10">
         <v>-1258000.0</v>
       </c>
       <c r="N10">
         <v>-961000.0</v>
       </c>
       <c r="O10">
-        <v>-497000.0</v>
+        <v>-330000.0</v>
       </c>
       <c r="P10">
         <v>-436000.0</v>
       </c>
       <c r="Q10">
         <v>-355000.0</v>
       </c>
       <c r="R10">
         <v>-319000.0</v>
       </c>
       <c r="S10">
         <v>-126000.0</v>
       </c>
       <c r="T10">
-        <v>-820986.39</v>
+        <v>-820986.0</v>
       </c>
       <c r="U10">
         <v>428852.0</v>
       </c>
       <c r="V10">
-        <v>-680513.86</v>
+        <v>-680513.0</v>
       </c>
       <c r="W10">
         <v>2339183.0</v>
       </c>
       <c r="X10">
         <v>1107671.0</v>
       </c>
       <c r="Y10">
         <v>-428836.5</v>
       </c>
       <c r="Z10">
         <v>559707.0</v>
       </c>
       <c r="AA10">
         <v>3287917.0</v>
       </c>
       <c r="AB10">
         <v>24844.0</v>
       </c>
       <c r="AC10">
         <v>-1023192.0</v>
       </c>
       <c r="AD10">
         <v>818181.0</v>
       </c>
@@ -32524,60 +32554,60 @@
       <c r="K14">
         <v>1025000.0</v>
       </c>
       <c r="L14">
         <v>1002000.0</v>
       </c>
       <c r="M14">
         <v>900000.0</v>
       </c>
       <c r="N14">
         <v>1179000.0</v>
       </c>
       <c r="O14">
         <v>931000.0</v>
       </c>
       <c r="P14">
         <v>1413000.0</v>
       </c>
       <c r="Q14">
         <v>1233000.0</v>
       </c>
       <c r="R14">
         <v>1801000.0</v>
       </c>
       <c r="S14">
-        <v>1785000.0</v>
+        <v>1331553.0</v>
       </c>
       <c r="T14">
-        <v>1298351.0</v>
+        <v>1149234.0</v>
       </c>
       <c r="U14">
         <v>1257007.0</v>
       </c>
       <c r="V14">
-        <v>1201453.0</v>
+        <v>1258027.0</v>
       </c>
       <c r="W14">
         <v>1048243.0</v>
       </c>
       <c r="X14">
         <v>981421.0</v>
       </c>
       <c r="Y14">
         <v>1116880.0</v>
       </c>
       <c r="Z14">
         <v>1104803.0</v>
       </c>
       <c r="AA14">
         <v>1349025.0</v>
       </c>
       <c r="AB14">
         <v>1795778.0</v>
       </c>
       <c r="AC14">
         <v>1534788.0</v>
       </c>
       <c r="AD14">
         <v>1454544.0</v>
       </c>
@@ -32803,75 +32833,75 @@
       <c r="L18">
         <v>688000.0</v>
       </c>
       <c r="M18">
         <v>-2035000.0</v>
       </c>
       <c r="N18">
         <v>-3255000.0</v>
       </c>
       <c r="O18">
         <v>-812000.0</v>
       </c>
       <c r="P18">
         <v>-1607000.0</v>
       </c>
       <c r="Q18">
         <v>-4427000.0</v>
       </c>
       <c r="R18">
         <v>-4402000.0</v>
       </c>
       <c r="S18">
         <v>-5710000.0</v>
       </c>
       <c r="T18">
-        <v>-3292861.87</v>
+        <v>-3292861.0</v>
       </c>
       <c r="U18">
         <v>-2151839.6</v>
       </c>
       <c r="V18">
-        <v>-680513.86</v>
+        <v>-680513.0</v>
       </c>
       <c r="W18">
         <v>-1379461.6</v>
       </c>
       <c r="X18">
-        <v>-4042406.73</v>
+        <v>-4042406.0</v>
       </c>
       <c r="Y18">
-        <v>-8828314.08</v>
+        <v>-8828314.0</v>
       </c>
       <c r="Z18">
-        <v>-4255123.26</v>
+        <v>-4255123.0</v>
       </c>
       <c r="AA18">
-        <v>-426961.46</v>
+        <v>-426961.0</v>
       </c>
       <c r="AB18">
-        <v>-3034040.87</v>
+        <v>-3034040.0</v>
       </c>
       <c r="AC18">
         <v>-7077078.0</v>
       </c>
       <c r="AD18">
         <v>-6181812.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>227</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-4120000.0</v>
       </c>
       <c r="D19">
         <v>13861000.0</v>
       </c>
       <c r="E19">
         <v>-2378000.0</v>
       </c>
       <c r="F19">
@@ -33049,87 +33079,87 @@
       <c r="H22">
         <v>1512000.0</v>
       </c>
       <c r="I22">
         <v>-338000.0</v>
       </c>
       <c r="J22">
         <v>-681000.0</v>
       </c>
       <c r="K22">
         <v>3842000.0</v>
       </c>
       <c r="L22">
         <v>-1667000.0</v>
       </c>
       <c r="M22">
         <v>-512000.0</v>
       </c>
       <c r="N22">
         <v>-5021000.0</v>
       </c>
       <c r="O22">
         <v>-7475000.0</v>
       </c>
       <c r="P22">
-        <v>-938000.0</v>
+        <v>-1006861.0</v>
       </c>
       <c r="Q22">
         <v>-12717000.0</v>
       </c>
       <c r="R22">
-        <v>-7766000.0</v>
+        <v>-7556737.0</v>
       </c>
       <c r="S22">
         <v>1597000.0</v>
       </c>
       <c r="T22">
-        <v>-5438263.23</v>
+        <v>-2046536.0</v>
       </c>
       <c r="U22">
-        <v>-3430820.32</v>
+        <v>-3351177.0</v>
       </c>
       <c r="V22">
         <v>-1063830.6</v>
       </c>
       <c r="W22">
-        <v>-1147830.08</v>
+        <v>-1147830.0</v>
       </c>
       <c r="X22">
-        <v>-8960628.55</v>
+        <v>-8960628.0</v>
       </c>
       <c r="Y22">
-        <v>-4043451.71</v>
+        <v>-4043451.0</v>
       </c>
       <c r="Z22">
         <v>7149191.0</v>
       </c>
       <c r="AA22">
         <v>11741952.0</v>
       </c>
       <c r="AB22">
-        <v>-6248951.52</v>
+        <v>-6248951.0</v>
       </c>
       <c r="AC22">
         <v>-7162344.0</v>
       </c>
       <c r="AD22">
         <v>181818.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>230</v>
       </c>
       <c r="B23">
         <v>-31387.0</v>
       </c>
       <c r="C23">
         <v>115000.0</v>
       </c>
       <c r="D23">
         <v>261000.0</v>
       </c>
       <c r="E23">
         <v>648000.0</v>
       </c>
       <c r="F23">
@@ -33147,60 +33177,60 @@
       <c r="J23">
         <v>115000.0</v>
       </c>
       <c r="K23">
         <v>3169000.0</v>
       </c>
       <c r="L23">
         <v>128000.0</v>
       </c>
       <c r="M23">
         <v>-82000.0</v>
       </c>
       <c r="N23">
         <v>113000.0</v>
       </c>
       <c r="O23">
         <v>-1000.0</v>
       </c>
       <c r="P23">
         <v>-1000.0</v>
       </c>
       <c r="Q23">
         <v>-1000.0</v>
       </c>
       <c r="R23">
-        <v>922000.0</v>
+        <v>-43867.0</v>
       </c>
       <c r="S23">
         <v>397000.0</v>
       </c>
       <c r="T23">
-        <v>1000.0</v>
+        <v>19917.0</v>
       </c>
       <c r="U23">
-        <v>5238668.0</v>
+        <v>121553.0</v>
       </c>
       <c r="V23">
         <v>-845.0</v>
       </c>
       <c r="W23">
         <v>-82620.16</v>
       </c>
       <c r="X23">
         <v>-667779.23</v>
       </c>
       <c r="Y23">
         <v>-256348.93</v>
       </c>
       <c r="Z23">
         <v>0.0</v>
       </c>
       <c r="AA23">
         <v>-1972963.22</v>
       </c>
       <c r="AB23">
         <v>0.0</v>
       </c>
       <c r="AC23">
         <v>5968620.0</v>
       </c>
@@ -33212,256 +33242,256 @@
       <c r="A24" t="s">
         <v>231</v>
       </c>
       <c r="B24">
         <v>-4504000.0</v>
       </c>
       <c r="C24">
         <v>-2805000.0</v>
       </c>
       <c r="D24">
         <v>-3166000.0</v>
       </c>
       <c r="E24">
         <v>-195000.0</v>
       </c>
       <c r="F24">
         <v>-1258000.0</v>
       </c>
       <c r="G24">
         <v>-1567464.0</v>
       </c>
       <c r="H24">
         <v>-1122000.0</v>
       </c>
       <c r="I24">
-        <v>300000.0</v>
+        <v>-70494.0</v>
       </c>
       <c r="J24">
-        <v>40000.0</v>
+        <v>-39842.0</v>
       </c>
       <c r="K24">
         <v>-58000.0</v>
       </c>
       <c r="L24">
-        <v>109000.0</v>
+        <v>-14519.0</v>
       </c>
       <c r="M24">
         <v>-13000.0</v>
       </c>
       <c r="N24">
         <v>135000.0</v>
       </c>
       <c r="O24">
         <v>348000.0</v>
       </c>
       <c r="P24">
         <v>257000.0</v>
       </c>
       <c r="Q24">
         <v>330000.0</v>
       </c>
       <c r="R24">
         <v>1148000.0</v>
       </c>
       <c r="S24">
         <v>1096000.0</v>
       </c>
       <c r="T24">
-        <v>-587790.59</v>
+        <v>-587790.0</v>
       </c>
       <c r="U24">
-        <v>-347022.02</v>
+        <v>-347022.0</v>
       </c>
       <c r="V24">
-        <v>-661939.04</v>
+        <v>-661939.0</v>
       </c>
       <c r="W24">
         <v>281056.0</v>
       </c>
       <c r="X24">
-        <v>-428776.2</v>
+        <v>-428776.0</v>
       </c>
       <c r="Y24">
         <v>619430.0</v>
       </c>
       <c r="Z24">
         <v>2865970.0</v>
       </c>
       <c r="AA24">
-        <v>2529822.0</v>
+        <v>2529821.0</v>
       </c>
       <c r="AB24">
-        <v>-1273044.99</v>
+        <v>-1273044.0</v>
       </c>
       <c r="AC24">
         <v>-2899044.0</v>
       </c>
       <c r="AD24">
         <v>-636363.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>232</v>
       </c>
       <c r="B25">
         <v>4173000.0</v>
       </c>
       <c r="C25">
         <v>1645000.0</v>
       </c>
       <c r="D25">
         <v>583000.0</v>
       </c>
       <c r="E25">
         <v>469000.0</v>
       </c>
       <c r="F25">
         <v>-33000.0</v>
       </c>
       <c r="G25">
         <v>1751000.0</v>
       </c>
       <c r="H25">
         <v>247000.0</v>
       </c>
       <c r="I25">
-        <v>39000.0</v>
+        <v>-31000.0</v>
       </c>
       <c r="J25">
-        <v>-2489000.0</v>
+        <v>-2063000.0</v>
       </c>
       <c r="K25">
         <v>-3886000.0</v>
       </c>
       <c r="L25">
-        <v>1970000.0</v>
+        <v>2614000.0</v>
       </c>
       <c r="M25">
         <v>-1449000.0</v>
       </c>
       <c r="N25">
         <v>294000.0</v>
       </c>
       <c r="O25">
-        <v>4307000.0</v>
+        <v>4014000.0</v>
       </c>
       <c r="P25">
-        <v>-1634000.0</v>
+        <v>-925138.0</v>
       </c>
       <c r="Q25">
-        <v>6708000.0</v>
+        <v>6297000.0</v>
       </c>
       <c r="R25">
-        <v>3210000.0</v>
+        <v>3118201.0</v>
       </c>
       <c r="S25">
-        <v>-5299000.0</v>
+        <v>-4589287.0</v>
       </c>
       <c r="T25">
-        <v>1586417.0</v>
+        <v>-1248785.0</v>
       </c>
       <c r="U25">
-        <v>534171.0</v>
+        <v>697222.0</v>
       </c>
       <c r="V25">
-        <v>358831.0</v>
+        <v>471856.0</v>
       </c>
       <c r="W25">
-        <v>-1316021.12</v>
+        <v>-1316021.0</v>
       </c>
       <c r="X25">
-        <v>-193743.32</v>
+        <v>-193743.0</v>
       </c>
       <c r="Y25">
-        <v>952.97</v>
+        <v>-1994565.0</v>
       </c>
       <c r="Z25">
-        <v>-13281244.47</v>
+        <v>-13281244.0</v>
       </c>
       <c r="AA25">
-        <v>-2129.48</v>
+        <v>-15299248.0</v>
       </c>
       <c r="AB25">
-        <v>993.79</v>
+        <v>-90433.0</v>
       </c>
       <c r="AC25">
-        <v>-85266.0</v>
+        <v>-937926.0</v>
       </c>
       <c r="AD25">
         <v>636363.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>233</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>310000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>663000.0</v>
       </c>
       <c r="K26">
         <v>6200000.0</v>
       </c>
       <c r="L26">
         <v>1219000.0</v>
       </c>
       <c r="M26">
         <v>9101851.69</v>
       </c>
       <c r="N26">
         <v>5671000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26">
-        <v>-74178.06</v>
+        <v>-74178.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26">
-        <v>-48695.71</v>
+        <v>-48695.0</v>
       </c>
       <c r="AC26">
         <v>-2302182.0</v>
       </c>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>234</v>
       </c>
       <c r="B27">
         <v>2560000.0</v>
       </c>
       <c r="C27">
         <v>3283000.0</v>
       </c>
       <c r="D27">
         <v>6865000.0</v>
       </c>
       <c r="E27">
         <v>2103000.0</v>
       </c>
       <c r="F27">
         <v>1900000.0</v>
       </c>
@@ -33474,51 +33504,51 @@
       <c r="I27">
         <v>289000.0</v>
       </c>
       <c r="J27">
         <v>382000.0</v>
       </c>
       <c r="K27">
         <v>360000.0</v>
       </c>
       <c r="L27">
         <v>66000.0</v>
       </c>
       <c r="M27">
         <v>140000.0</v>
       </c>
       <c r="N27">
         <v>367000.0</v>
       </c>
       <c r="O27">
         <v>243000.0</v>
       </c>
       <c r="P27">
         <v>812000.0</v>
       </c>
       <c r="Q27">
-        <v>78000.0</v>
+        <v>489000.0</v>
       </c>
       <c r="R27">
         <v>119000.0</v>
       </c>
       <c r="S27">
         <v>255000.0</v>
       </c>
       <c r="T27">
         <v>407406.78</v>
       </c>
       <c r="U27">
         <v>244733.87</v>
       </c>
       <c r="V27">
         <v>173927.86</v>
       </c>
       <c r="W27">
         <v>0.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27">
         <v>-1995519.18</v>
       </c>
       <c r="Z27">
         <v>0.0</v>
@@ -33544,102 +33574,102 @@
       <c r="C28">
         <v>4635000.0</v>
       </c>
       <c r="D28">
         <v>-911000.0</v>
       </c>
       <c r="E28">
         <v>21741000.0</v>
       </c>
       <c r="F28">
         <v>20266000.0</v>
       </c>
       <c r="G28">
         <v>3649058.0</v>
       </c>
       <c r="H28">
         <v>-664000.0</v>
       </c>
       <c r="I28">
         <v>1178000.0</v>
       </c>
       <c r="J28">
         <v>2871000.0</v>
       </c>
       <c r="K28">
-        <v>7694000.0</v>
+        <v>7604000.0</v>
       </c>
       <c r="L28">
-        <v>1987000.0</v>
+        <v>2112000.0</v>
       </c>
       <c r="M28">
         <v>6039000.0</v>
       </c>
       <c r="N28">
         <v>1937000.0</v>
       </c>
       <c r="O28">
         <v>1342000.0</v>
       </c>
       <c r="P28">
         <v>-327000.0</v>
       </c>
       <c r="Q28">
         <v>652000.0</v>
       </c>
       <c r="R28">
         <v>992000.0</v>
       </c>
       <c r="S28">
         <v>296000.0</v>
       </c>
       <c r="T28">
         <v>11842917.0</v>
       </c>
       <c r="U28">
         <v>5185630.0</v>
       </c>
       <c r="V28">
         <v>187436.0</v>
       </c>
       <c r="W28">
-        <v>-82620.16</v>
+        <v>-82620.0</v>
       </c>
       <c r="X28">
-        <v>-667779.23</v>
+        <v>-667779.0</v>
       </c>
       <c r="Y28">
-        <v>-256348.93</v>
+        <v>-256348.0</v>
       </c>
       <c r="Z28">
-        <v>-4138236.62</v>
+        <v>-4138236.0</v>
       </c>
       <c r="AA28">
-        <v>-1813252.22</v>
+        <v>-1813252.0</v>
       </c>
       <c r="AB28">
-        <v>-1755033.14</v>
+        <v>-1755033.0</v>
       </c>
       <c r="AC28">
         <v>3666438.0</v>
       </c>
       <c r="AD28">
         <v>14636349.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>236</v>
       </c>
       <c r="B29">
         <v>-16409000.0</v>
       </c>
       <c r="C29">
         <v>-13584000.0</v>
       </c>
       <c r="D29">
         <v>-14678000.0</v>
       </c>
       <c r="E29">
         <v>-3024000.0</v>
       </c>
       <c r="F29">
@@ -33663,75 +33693,75 @@
       <c r="L29">
         <v>1338000.0</v>
       </c>
       <c r="M29">
         <v>-1014000.0</v>
       </c>
       <c r="N29">
         <v>-2495000.0</v>
       </c>
       <c r="O29">
         <v>-162000.0</v>
       </c>
       <c r="P29">
         <v>-737000.0</v>
       </c>
       <c r="Q29">
         <v>-3818000.0</v>
       </c>
       <c r="R29">
         <v>-3664000.0</v>
       </c>
       <c r="S29">
         <v>-4593000.0</v>
       </c>
       <c r="T29">
-        <v>-2733191.95</v>
+        <v>-2733191.0</v>
       </c>
       <c r="U29">
-        <v>-1901044.21</v>
+        <v>-1901044.0</v>
       </c>
       <c r="V29">
-        <v>-284532.47</v>
+        <v>-284532.0</v>
       </c>
       <c r="W29">
         <v>-1132338.8</v>
       </c>
       <c r="X29">
-        <v>-3643009.64</v>
+        <v>-3643009.0</v>
       </c>
       <c r="Y29">
-        <v>-7968735.14</v>
+        <v>-7968735.0</v>
       </c>
       <c r="Z29">
-        <v>-3406571.21</v>
+        <v>-3406571.0</v>
       </c>
       <c r="AA29">
         <v>29812.0</v>
       </c>
       <c r="AB29">
-        <v>-2535158.29</v>
+        <v>-2535158.0</v>
       </c>
       <c r="AC29">
         <v>-6394950.0</v>
       </c>
       <c r="AD29">
         <v>-363636.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>237</v>
       </c>
       <c r="B30">
         <v>-5715000.0</v>
       </c>
       <c r="C30">
         <v>-4120000.0</v>
       </c>
       <c r="D30">
         <v>-4344000.0</v>
       </c>
       <c r="E30">
         <v>-2378000.0</v>
       </c>
       <c r="F30">
@@ -33755,75 +33785,75 @@
       <c r="L30">
         <v>-541000.0</v>
       </c>
       <c r="M30">
         <v>-1034000.0</v>
       </c>
       <c r="N30">
         <v>-589000.0</v>
       </c>
       <c r="O30">
         <v>234000.0</v>
       </c>
       <c r="P30">
         <v>-613000.0</v>
       </c>
       <c r="Q30">
         <v>-685000.0</v>
       </c>
       <c r="R30">
         <v>402000.0</v>
       </c>
       <c r="S30">
         <v>-712000.0</v>
       </c>
       <c r="T30">
-        <v>-1240052.96</v>
+        <v>-1240052.0</v>
       </c>
       <c r="U30">
         <v>-1629033.5</v>
       </c>
       <c r="V30">
-        <v>-1057920.43</v>
+        <v>-1057920.0</v>
       </c>
       <c r="W30">
         <v>16228.0</v>
       </c>
       <c r="X30">
-        <v>-540734.43</v>
+        <v>-540734.0</v>
       </c>
       <c r="Y30">
         <v>5090765.0</v>
       </c>
       <c r="Z30">
         <v>23674040.0</v>
       </c>
       <c r="AA30">
         <v>2073048.0</v>
       </c>
       <c r="AB30">
-        <v>-1771927.57</v>
+        <v>-1771927.0</v>
       </c>
       <c r="AC30">
         <v>-255798.0</v>
       </c>
       <c r="AD30">
         <v>-6454539.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -34140,63 +34170,63 @@
       <c r="J2">
         <v>43471000.0</v>
       </c>
       <c r="K2">
         <v>50520373.0</v>
       </c>
       <c r="L2">
         <v>51326000.0</v>
       </c>
       <c r="M2">
         <v>58310000.0</v>
       </c>
       <c r="N2">
         <v>62959024.0</v>
       </c>
       <c r="O2">
         <v>63136000.0</v>
       </c>
       <c r="P2">
         <v>46334000.0</v>
       </c>
       <c r="Q2">
         <v>46334000.0</v>
       </c>
       <c r="R2">
-        <v>1773000.0</v>
+        <v>53656507.0</v>
       </c>
       <c r="S2">
         <v>53656507.0</v>
       </c>
       <c r="T2">
         <v>20580000.0</v>
       </c>
       <c r="U2">
         <v>6473000.0</v>
       </c>
       <c r="V2">
-        <v>6473000.0</v>
+        <v>30216790.0</v>
       </c>
       <c r="W2">
         <v>30216790.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>3809000.0</v>
       </c>
       <c r="Z2">
         <v>8339000.0</v>
       </c>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
@@ -34304,99 +34334,99 @@
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
     </row>
     <row r="3" spans="1:89">
       <c r="A3" t="s">
         <v>211</v>
       </c>
       <c r="B3">
         <v>756738</v>
       </c>
       <c r="C3">
         <v>1695344</v>
       </c>
       <c r="D3">
         <v>1131085</v>
       </c>
       <c r="E3">
         <v>1598784</v>
       </c>
       <c r="F3">
         <v>1303026</v>
       </c>
       <c r="G3">
-        <v>1268000</v>
+        <v>1038000</v>
       </c>
       <c r="H3">
         <v>979000</v>
       </c>
       <c r="I3">
         <v>756000</v>
       </c>
       <c r="J3">
         <v>1098000</v>
       </c>
       <c r="K3">
         <v>2537368</v>
       </c>
       <c r="L3">
         <v>931361</v>
       </c>
       <c r="M3">
         <v>1134000</v>
       </c>
       <c r="N3">
-        <v>1519000</v>
+        <v>1278980</v>
       </c>
       <c r="O3">
         <v>1519000</v>
       </c>
       <c r="P3">
         <v>607315</v>
       </c>
       <c r="Q3">
         <v>500000</v>
       </c>
       <c r="R3">
-        <v>500000</v>
+        <v>778309</v>
       </c>
       <c r="S3">
-        <v>778309</v>
+        <v>721569</v>
       </c>
       <c r="T3">
         <v>410286</v>
       </c>
       <c r="U3">
         <v>421984</v>
       </c>
       <c r="V3">
-        <v>350000</v>
+        <v>355053</v>
       </c>
       <c r="W3">
-        <v>355053</v>
+        <v>1067130</v>
       </c>
       <c r="X3">
         <v>362000</v>
       </c>
       <c r="Y3">
         <v>362000</v>
       </c>
       <c r="Z3">
         <v>2011000</v>
       </c>
       <c r="AA3">
         <v>607000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
@@ -34484,72 +34514,72 @@
       <c r="BG3">
         <v>60000</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>50000</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>140000</v>
       </c>
       <c r="BL3">
         <v>230000</v>
       </c>
       <c r="BM3">
         <v>240000</v>
       </c>
       <c r="BN3">
         <v>120000</v>
       </c>
       <c r="BO3">
-        <v>40000</v>
+        <v>39999</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>390000</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
-        <v>153223.32</v>
+        <v>153223</v>
       </c>
       <c r="BT3">
-        <v>110000</v>
+        <v>109999</v>
       </c>
       <c r="BU3">
         <v>300000</v>
       </c>
       <c r="BV3">
-        <v>80000</v>
+        <v>79999</v>
       </c>
       <c r="BW3">
         <v>170000</v>
       </c>
       <c r="BX3">
         <v>170000</v>
       </c>
       <c r="BY3">
         <v>441000</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>334000</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>504000</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
@@ -34808,78 +34838,78 @@
       <c r="F6">
         <v>-30895178.0</v>
       </c>
       <c r="G6">
         <v>30895178.0</v>
       </c>
       <c r="H6">
         <v>-30212000.0</v>
       </c>
       <c r="I6">
         <v>-8261579.0</v>
       </c>
       <c r="J6">
         <v>-5030000.0</v>
       </c>
       <c r="K6">
         <v>-2500133.0</v>
       </c>
       <c r="L6">
         <v>50520373.0</v>
       </c>
       <c r="M6">
         <v>-6984000.0</v>
       </c>
       <c r="N6">
-        <v>-67784024.0</v>
+        <v>67381896.0</v>
       </c>
       <c r="O6">
         <v>-4826000.0</v>
       </c>
       <c r="P6">
-        <v>-42291000.0</v>
+        <v>-46334000.0</v>
       </c>
       <c r="Q6">
         <v>-164000.0</v>
       </c>
       <c r="R6">
-        <v>-164000.0</v>
+        <v>-53656507.0</v>
       </c>
       <c r="S6">
-        <v>-53656507.0</v>
+        <v>53656507.0</v>
       </c>
       <c r="T6">
         <v>449000.0</v>
       </c>
       <c r="U6">
         <v>20580000.0</v>
       </c>
       <c r="V6">
-        <v>20580000.0</v>
+        <v>-30216790.0</v>
       </c>
       <c r="W6">
-        <v>-30216790.0</v>
+        <v>30216790.0</v>
       </c>
       <c r="X6">
         <v>6475000.0</v>
       </c>
       <c r="Y6">
         <v>6475000.0</v>
       </c>
       <c r="Z6">
         <v>3809000.0</v>
       </c>
       <c r="AA6">
         <v>8339000.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
@@ -35000,150 +35030,150 @@
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
     </row>
     <row r="7" spans="1:89">
       <c r="A7" t="s">
         <v>215</v>
       </c>
       <c r="B7">
         <v>2752970.0</v>
       </c>
       <c r="C7">
         <v>1785480.0</v>
       </c>
       <c r="D7">
         <v>-70330.0</v>
       </c>
       <c r="E7">
         <v>-91387.0</v>
       </c>
       <c r="F7">
         <v>866581.0</v>
       </c>
       <c r="G7">
-        <v>299000.0</v>
+        <v>-937000.0</v>
       </c>
       <c r="H7">
         <v>-69000.0</v>
       </c>
       <c r="I7">
         <v>-1648000.0</v>
       </c>
       <c r="J7">
         <v>-544000.0</v>
       </c>
       <c r="K7">
         <v>-2239631.0</v>
       </c>
       <c r="L7">
         <v>931306.0</v>
       </c>
       <c r="M7">
         <v>-1739000.0</v>
       </c>
       <c r="N7">
-        <v>71000.0</v>
+        <v>-2882878.0</v>
       </c>
       <c r="O7">
         <v>71000.0</v>
       </c>
       <c r="P7">
         <v>1573588.0</v>
       </c>
       <c r="Q7">
         <v>-2502000.0</v>
       </c>
       <c r="R7">
-        <v>-2502000.0</v>
+        <v>-448764.0</v>
       </c>
       <c r="S7">
-        <v>-448764.0</v>
+        <v>753225.0</v>
       </c>
       <c r="T7">
         <v>570046.0</v>
       </c>
       <c r="U7">
         <v>-1356765.0</v>
       </c>
       <c r="V7">
-        <v>-1124000.0</v>
+        <v>650922.0</v>
       </c>
       <c r="W7">
-        <v>650922.0</v>
+        <v>1798669.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7">
         <v>-110000.0</v>
       </c>
       <c r="AA7">
         <v>1782000.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7">
         <v>79999.0</v>
       </c>
       <c r="AY7">
         <v>80000.0</v>
       </c>
       <c r="AZ7"/>
       <c r="BA7">
         <v>-940000.0</v>
       </c>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7">
         <v>1610000.0</v>
       </c>
       <c r="BE7">
         <v>1610000.0</v>
       </c>
       <c r="BF7">
-        <v>-100000.0</v>
+        <v>-99999.0</v>
       </c>
       <c r="BG7">
         <v>-100000.0</v>
       </c>
       <c r="BH7"/>
       <c r="BI7">
         <v>-590000.0</v>
       </c>
       <c r="BJ7"/>
       <c r="BK7">
         <v>-380000.0</v>
       </c>
       <c r="BL7">
         <v>1080000.0</v>
       </c>
       <c r="BM7">
         <v>-1420000.0</v>
       </c>
       <c r="BN7">
         <v>450000.0</v>
       </c>
       <c r="BO7">
         <v>-1340000.0</v>
       </c>
       <c r="BP7"/>
@@ -35272,56 +35302,60 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
     </row>
     <row r="9" spans="1:89">
       <c r="A9" t="s">
         <v>217</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1988000.0</v>
+      </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9"/>
+      <c r="G9">
+        <v>-139000.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>-4910000.0</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
         <v>-1974000.0</v>
       </c>
       <c r="O9">
         <v>-1974000.0</v>
       </c>
       <c r="P9">
         <v>-1974000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9">
         <v>-103000.0</v>
       </c>
       <c r="S9">
         <v>-103000.0</v>
       </c>
       <c r="T9">
@@ -35423,94 +35457,98 @@
       <c r="BH9"/>
       <c r="BI9">
         <v>2150000.0</v>
       </c>
       <c r="BJ9"/>
       <c r="BK9">
         <v>-1230000.0</v>
       </c>
       <c r="BL9">
         <v>590000.0</v>
       </c>
       <c r="BM9">
         <v>-1940000.0</v>
       </c>
       <c r="BN9">
         <v>1750000.0</v>
       </c>
       <c r="BO9">
         <v>-3330000.0</v>
       </c>
       <c r="BP9"/>
       <c r="BQ9">
         <v>-400000.0</v>
       </c>
       <c r="BR9"/>
-      <c r="BS9"/>
+      <c r="BS9">
+        <v>-522320.0</v>
+      </c>
       <c r="BT9">
         <v>-680000.0</v>
       </c>
       <c r="BU9"/>
       <c r="BV9">
         <v>160000.0</v>
       </c>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9">
         <v>27000.0</v>
       </c>
       <c r="CB9"/>
       <c r="CC9">
         <v>3875000.0</v>
       </c>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9">
         <v>3073000.0</v>
       </c>
       <c r="CK9"/>
     </row>
     <row r="10" spans="1:89">
       <c r="A10" t="s">
         <v>218</v>
       </c>
       <c r="B10">
         <v>-747000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>187000.0</v>
       </c>
-      <c r="G10"/>
+      <c r="G10">
+        <v>-4042000.0</v>
+      </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
         <v>-4212000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10">
         <v>-4482000.0</v>
       </c>
       <c r="O10">
         <v>-4482000.0</v>
       </c>
       <c r="P10">
         <v>-4482000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10">
         <v>166000.0</v>
       </c>
       <c r="S10">
         <v>166000.0</v>
       </c>
       <c r="T10">
@@ -35605,51 +35643,51 @@
       <c r="BI10">
         <v>-740000.0</v>
       </c>
       <c r="BJ10"/>
       <c r="BK10">
         <v>850000.0</v>
       </c>
       <c r="BL10">
         <v>-970000.0</v>
       </c>
       <c r="BM10">
         <v>700000.0</v>
       </c>
       <c r="BN10">
         <v>-480000.0</v>
       </c>
       <c r="BO10">
         <v>530000.0</v>
       </c>
       <c r="BP10"/>
       <c r="BQ10">
         <v>-240000.0</v>
       </c>
       <c r="BR10"/>
       <c r="BS10">
-        <v>-22809.36</v>
+        <v>-22809.0</v>
       </c>
       <c r="BT10">
         <v>-630000.0</v>
       </c>
       <c r="BU10"/>
       <c r="BV10">
         <v>280000.0</v>
       </c>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10">
         <v>3170000.0</v>
       </c>
       <c r="CB10"/>
       <c r="CC10">
         <v>1398000.0</v>
       </c>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10">
         <v>498000.0</v>
       </c>
@@ -36416,51 +36454,51 @@
         <v>16265000.0</v>
       </c>
       <c r="F16">
         <v>24686000.0</v>
       </c>
       <c r="G16">
         <v>30895178.0</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>30215047.0</v>
       </c>
       <c r="J16">
         <v>38441000.0</v>
       </c>
       <c r="K16">
         <v>48020240.0</v>
       </c>
       <c r="L16">
         <v>50520373.0</v>
       </c>
       <c r="M16">
         <v>51326000.0</v>
       </c>
       <c r="N16">
-        <v>-4825000.0</v>
+        <v>67381896.0</v>
       </c>
       <c r="O16">
         <v>58310000.0</v>
       </c>
       <c r="P16">
         <v>4043000.0</v>
       </c>
       <c r="Q16">
         <v>-164000.0</v>
       </c>
       <c r="R16">
         <v>-164000.0</v>
       </c>
       <c r="S16">
         <v>53656507.0</v>
       </c>
       <c r="T16">
         <v>449000.0</v>
       </c>
       <c r="U16">
         <v>20580000.0</v>
       </c>
       <c r="V16">
         <v>20580000.0</v>
       </c>
@@ -36707,99 +36745,99 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
     </row>
     <row r="18" spans="1:89">
       <c r="A18" t="s">
         <v>226</v>
       </c>
       <c r="B18">
         <v>-3739540.0</v>
       </c>
       <c r="C18">
         <v>-4080339.0</v>
       </c>
       <c r="D18">
         <v>-5197720.0</v>
       </c>
       <c r="E18">
         <v>-6255410.0</v>
       </c>
       <c r="F18">
         <v>-6642390.0</v>
       </c>
       <c r="G18">
-        <v>-57000.0</v>
+        <v>171999.0</v>
       </c>
       <c r="H18">
         <v>-5838000.0</v>
       </c>
       <c r="I18">
         <v>-6942000.0</v>
       </c>
       <c r="J18">
         <v>-4848000.0</v>
       </c>
       <c r="K18">
         <v>-2064350.0</v>
       </c>
       <c r="L18">
         <v>-2665230.0</v>
       </c>
       <c r="M18">
         <v>-7032000.0</v>
       </c>
       <c r="N18">
-        <v>-4313000.0</v>
+        <v>-5764060.0</v>
       </c>
       <c r="O18">
         <v>-4313000.0</v>
       </c>
       <c r="P18">
         <v>1908990.0</v>
       </c>
       <c r="Q18">
         <v>-337000.0</v>
       </c>
       <c r="R18">
-        <v>-337000.0</v>
+        <v>445390.0</v>
       </c>
       <c r="S18">
-        <v>445390.0</v>
+        <v>3845370.0</v>
       </c>
       <c r="T18">
         <v>840740.0</v>
       </c>
       <c r="U18">
         <v>-1314030.0</v>
       </c>
       <c r="V18">
-        <v>-1088000.0</v>
+        <v>1431060.0</v>
       </c>
       <c r="W18">
-        <v>1431060.0</v>
+        <v>5540980.0</v>
       </c>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18">
         <v>-34000.0</v>
       </c>
       <c r="AA18">
         <v>4992000.0</v>
       </c>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
@@ -36829,51 +36867,51 @@
       </c>
       <c r="BF18">
         <v>2080000.0</v>
       </c>
       <c r="BG18">
         <v>2080000.0</v>
       </c>
       <c r="BH18"/>
       <c r="BI18">
         <v>-2930000.0</v>
       </c>
       <c r="BJ18"/>
       <c r="BK18">
         <v>-2710000.0</v>
       </c>
       <c r="BL18">
         <v>-1480000.0</v>
       </c>
       <c r="BM18">
         <v>-2170000.0</v>
       </c>
       <c r="BN18">
         <v>-1850000.0</v>
       </c>
       <c r="BO18">
-        <v>-990000.0</v>
+        <v>-989999.0</v>
       </c>
       <c r="BP18"/>
       <c r="BQ18">
         <v>-4030000.0</v>
       </c>
       <c r="BR18"/>
       <c r="BS18">
         <v>271253.0</v>
       </c>
       <c r="BT18">
         <v>-1500000.0</v>
       </c>
       <c r="BU18">
         <v>-2070000.0</v>
       </c>
       <c r="BV18">
         <v>620000.0</v>
       </c>
       <c r="BW18">
         <v>-2770000.0</v>
       </c>
       <c r="BX18">
         <v>-2770000.0</v>
       </c>
       <c r="BY18"/>
@@ -37316,78 +37354,78 @@
       <c r="F22">
         <v>-7445124.0</v>
       </c>
       <c r="G22">
         <v>-2069383.0</v>
       </c>
       <c r="H22">
         <v>-6399000.0</v>
       </c>
       <c r="I22">
         <v>-6132000.0</v>
       </c>
       <c r="J22">
         <v>-4546000.0</v>
       </c>
       <c r="K22">
         <v>-5423341.0</v>
       </c>
       <c r="L22">
         <v>-4292603.0</v>
       </c>
       <c r="M22">
         <v>-4698000.0</v>
       </c>
       <c r="N22">
-        <v>-7491000.0</v>
+        <v>-5390981.0</v>
       </c>
       <c r="O22">
         <v>-7491000.0</v>
       </c>
       <c r="P22">
         <v>13087.0</v>
       </c>
       <c r="Q22">
         <v>1824000.0</v>
       </c>
       <c r="R22">
-        <v>1824000.0</v>
+        <v>400494.0</v>
       </c>
       <c r="S22">
-        <v>400494.0</v>
+        <v>1560215.0</v>
       </c>
       <c r="T22">
         <v>-1196404.0</v>
       </c>
       <c r="U22">
         <v>-511185.0</v>
       </c>
       <c r="V22">
-        <v>-423000.0</v>
+        <v>931067.0</v>
       </c>
       <c r="W22">
-        <v>931067.0</v>
+        <v>929908.0</v>
       </c>
       <c r="X22">
         <v>-1001000.0</v>
       </c>
       <c r="Y22">
         <v>-175000.0</v>
       </c>
       <c r="Z22">
         <v>-1704000.0</v>
       </c>
       <c r="AA22">
         <v>2995000.0</v>
       </c>
       <c r="AB22">
         <v>783000.0</v>
       </c>
       <c r="AC22">
         <v>1379000.0</v>
       </c>
       <c r="AD22">
         <v>328000.0</v>
       </c>
       <c r="AE22">
         <v>1184904.79</v>
       </c>
@@ -37485,164 +37523,164 @@
         <v>301000.0</v>
       </c>
       <c r="BK22">
         <v>-7224000.0</v>
       </c>
       <c r="BL22">
         <v>-1018000.0</v>
       </c>
       <c r="BM22">
         <v>1629000.0</v>
       </c>
       <c r="BN22">
         <v>-539000.0</v>
       </c>
       <c r="BO22">
         <v>3591000.0</v>
       </c>
       <c r="BP22"/>
       <c r="BQ22">
         <v>1000198.0</v>
       </c>
       <c r="BR22">
         <v>1628000.0</v>
       </c>
       <c r="BS22">
-        <v>-2046536.43</v>
+        <v>-2046536.0</v>
       </c>
       <c r="BT22">
-        <v>-1446389.28</v>
+        <v>-1446389.0</v>
       </c>
       <c r="BU22">
-        <v>-736553.69</v>
+        <v>-736553.0</v>
       </c>
       <c r="BV22">
-        <v>-1144948.36</v>
+        <v>-1144948.0</v>
       </c>
       <c r="BW22">
         <v>-847057.0</v>
       </c>
       <c r="BX22">
         <v>-847057.0</v>
       </c>
       <c r="BY22">
         <v>135000.0</v>
       </c>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22">
         <v>1003000.0</v>
       </c>
       <c r="CG22">
         <v>5489000.0</v>
       </c>
       <c r="CH22">
         <v>2727000.0</v>
       </c>
       <c r="CI22">
         <v>164000.0</v>
       </c>
       <c r="CJ22">
         <v>12365000.0</v>
       </c>
       <c r="CK22">
         <v>780000.0</v>
       </c>
     </row>
     <row r="23" spans="1:89">
       <c r="A23" t="s">
         <v>230</v>
       </c>
       <c r="B23">
-        <v>-1372000.0</v>
+        <v>4986.0</v>
       </c>
       <c r="C23">
         <v>11494150.0</v>
       </c>
       <c r="D23">
         <v>-1677091.0</v>
       </c>
       <c r="E23">
         <v>60943.0</v>
       </c>
       <c r="F23">
         <v>-1252547.0</v>
       </c>
       <c r="G23">
         <v>5454000.0</v>
       </c>
       <c r="H23">
         <v>614000.0</v>
       </c>
       <c r="I23">
         <v>-1266000.0</v>
       </c>
       <c r="J23">
         <v>-167000.0</v>
       </c>
       <c r="K23">
         <v>1363152.0</v>
       </c>
       <c r="L23">
         <v>-458691.0</v>
       </c>
       <c r="M23">
         <v>22000.0</v>
       </c>
       <c r="N23">
-        <v>-858000.0</v>
+        <v>-22982532.0</v>
       </c>
       <c r="O23">
         <v>-858000.0</v>
       </c>
       <c r="P23">
         <v>22943062.0</v>
       </c>
       <c r="Q23">
         <v>977000.0</v>
       </c>
       <c r="R23">
-        <v>977000.0</v>
+        <v>-1060614.0</v>
       </c>
       <c r="S23">
-        <v>-1060614.0</v>
+        <v>-24494950.0</v>
       </c>
       <c r="T23">
         <v>-79253.0</v>
       </c>
       <c r="U23">
         <v>26060798.0</v>
       </c>
       <c r="V23">
-        <v>21598000.0</v>
+        <v>-1485408.0</v>
       </c>
       <c r="W23">
-        <v>-1485408.0</v>
+        <v>1149744.0</v>
       </c>
       <c r="X23">
         <v>-2248000.0</v>
       </c>
       <c r="Y23">
         <v>-2248000.0</v>
       </c>
       <c r="Z23">
         <v>3201000.0</v>
       </c>
       <c r="AA23">
         <v>1780000.0</v>
       </c>
       <c r="AB23">
         <v>0.0</v>
       </c>
       <c r="AC23">
         <v>0.0</v>
       </c>
       <c r="AD23">
         <v>0.0</v>
       </c>
       <c r="AE23">
         <v>0.0</v>
       </c>
@@ -37715,104 +37753,106 @@
       </c>
       <c r="BM23">
         <v>1230000.0</v>
       </c>
       <c r="BN23">
         <v>-240000.0</v>
       </c>
       <c r="BO23">
         <v>900000.0</v>
       </c>
       <c r="BP23"/>
       <c r="BQ23">
         <v>-600000.0</v>
       </c>
       <c r="BR23"/>
       <c r="BS23">
         <v>2123.0</v>
       </c>
       <c r="BT23">
         <v>400000.0</v>
       </c>
       <c r="BU23">
         <v>350000.0</v>
       </c>
       <c r="BV23">
-        <v>-400000.0</v>
+        <v>-399999.0</v>
       </c>
       <c r="BW23">
         <v>350000.0</v>
       </c>
       <c r="BX23">
         <v>5590000.0</v>
       </c>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
     </row>
     <row r="24" spans="1:89">
       <c r="A24" t="s">
         <v>231</v>
       </c>
       <c r="B24">
         <v>2740.0</v>
       </c>
       <c r="C24">
         <v>-646787.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
-        <v>-19000.0</v>
+        <v>-249000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>-2266.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>-3394935.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24"/>
+      <c r="N24">
+        <v>-1838804.0</v>
+      </c>
       <c r="O24">
         <v>-1838804.0</v>
       </c>
       <c r="P24">
-        <v>-1073.9</v>
+        <v>-1073.0</v>
       </c>
       <c r="Q24">
         <v>1618844.0</v>
       </c>
       <c r="R24">
         <v>-1000.0</v>
       </c>
       <c r="S24">
         <v>-1490838.0</v>
       </c>
       <c r="T24">
         <v>-1213551.0</v>
       </c>
       <c r="U24">
         <v>-5000.0</v>
       </c>
       <c r="V24">
         <v>-5000.0</v>
       </c>
       <c r="W24">
         <v>-1681103.0</v>
       </c>
       <c r="X24">
         <v>-36000.0</v>
       </c>
@@ -37893,154 +37933,154 @@
       <c r="BI24">
         <v>-200000.0</v>
       </c>
       <c r="BJ24"/>
       <c r="BK24">
         <v>5120000.0</v>
       </c>
       <c r="BL24">
         <v>-5440000.0</v>
       </c>
       <c r="BM24">
         <v>8560000.0</v>
       </c>
       <c r="BN24">
         <v>-7800000.0</v>
       </c>
       <c r="BO24">
         <v>9780000.0</v>
       </c>
       <c r="BP24"/>
       <c r="BQ24">
         <v>-10060000.0</v>
       </c>
       <c r="BR24"/>
       <c r="BS24">
-        <v>-446935.82</v>
+        <v>-446936.0</v>
       </c>
       <c r="BT24">
         <v>990000.0</v>
       </c>
       <c r="BU24">
         <v>-2870000.0</v>
       </c>
       <c r="BV24">
-        <v>-810000.0</v>
+        <v>-809999.0</v>
       </c>
       <c r="BW24"/>
       <c r="BX24">
         <v>-570000.0</v>
       </c>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24">
         <v>356000.0</v>
       </c>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24">
         <v>2547000.0</v>
       </c>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24">
         <v>2369000.0</v>
       </c>
       <c r="CK24"/>
     </row>
     <row r="25" spans="1:89">
       <c r="A25" t="s">
         <v>232</v>
       </c>
       <c r="B25">
-        <v>-5724970.0</v>
+        <v>2160030.0</v>
       </c>
       <c r="C25">
         <v>-17967825.0</v>
       </c>
       <c r="D25">
         <v>1863189.0</v>
       </c>
       <c r="E25">
         <v>1786988.0</v>
       </c>
       <c r="F25">
         <v>1239178.0</v>
       </c>
       <c r="G25">
-        <v>2069383.0</v>
+        <v>4216383.0</v>
       </c>
       <c r="H25">
         <v>1609000.0</v>
       </c>
       <c r="I25">
         <v>1594000.0</v>
       </c>
       <c r="J25">
         <v>648000.0</v>
       </c>
       <c r="K25">
         <v>3016217.0</v>
       </c>
       <c r="L25">
         <v>1627428.0</v>
       </c>
       <c r="M25">
         <v>-586000.0</v>
       </c>
       <c r="N25">
-        <v>1966000.0</v>
+        <v>1180783.0</v>
       </c>
       <c r="O25">
         <v>1966000.0</v>
       </c>
       <c r="P25">
         <v>929629.0</v>
       </c>
       <c r="Q25">
         <v>488000.0</v>
       </c>
       <c r="R25">
-        <v>488000.0</v>
+        <v>1271969.0</v>
       </c>
       <c r="S25">
-        <v>1271969.0</v>
+        <v>1477561.0</v>
       </c>
       <c r="T25">
         <v>1877384.0</v>
       </c>
       <c r="U25">
         <v>975905.0</v>
       </c>
       <c r="V25">
-        <v>809000.0</v>
+        <v>204122.0</v>
       </c>
       <c r="W25">
-        <v>204122.0</v>
+        <v>1745271.0</v>
       </c>
       <c r="X25">
         <v>1001000.0</v>
       </c>
       <c r="Y25">
         <v>175000.0</v>
       </c>
       <c r="Z25">
         <v>3791000.0</v>
       </c>
       <c r="AA25">
         <v>822000.0</v>
       </c>
       <c r="AB25">
         <v>-783000.0</v>
       </c>
       <c r="AC25">
         <v>-1379000.0</v>
       </c>
       <c r="AD25">
         <v>-328000.0</v>
       </c>
       <c r="AE25"/>
       <c r="AF25">
         <v>692000.0</v>
@@ -38076,106 +38116,106 @@
         <v>4830000.0</v>
       </c>
       <c r="AS25">
         <v>-514000.0</v>
       </c>
       <c r="AT25">
         <v>2440000.0</v>
       </c>
       <c r="AU25"/>
       <c r="AV25">
         <v>-6551000.0</v>
       </c>
       <c r="AW25">
         <v>5160000.0</v>
       </c>
       <c r="AX25">
         <v>-840000.0</v>
       </c>
       <c r="AY25">
         <v>-500000.0</v>
       </c>
       <c r="AZ25">
         <v>373000.0</v>
       </c>
       <c r="BA25">
-        <v>-13000.0</v>
+        <v>-1233000.0</v>
       </c>
       <c r="BB25">
         <v>3883000.0</v>
       </c>
       <c r="BC25">
         <v>1098000.0</v>
       </c>
       <c r="BD25">
         <v>496000.0</v>
       </c>
       <c r="BE25">
         <v>914000.0</v>
       </c>
       <c r="BF25">
         <v>1618000.0</v>
       </c>
       <c r="BG25">
         <v>1618000.0</v>
       </c>
       <c r="BH25"/>
       <c r="BI25">
         <v>-1347000.0</v>
       </c>
       <c r="BJ25"/>
       <c r="BK25">
         <v>4484000.0</v>
       </c>
       <c r="BL25">
         <v>-2172000.0</v>
       </c>
       <c r="BM25">
         <v>-2689000.0</v>
       </c>
       <c r="BN25">
         <v>-2831000.0</v>
       </c>
       <c r="BO25">
-        <v>-3751000.0</v>
+        <v>-3750999.0</v>
       </c>
       <c r="BP25"/>
       <c r="BQ25">
         <v>-4290198.3</v>
       </c>
       <c r="BR25"/>
       <c r="BS25">
         <v>2365755.0</v>
       </c>
       <c r="BT25">
         <v>976389.0</v>
       </c>
       <c r="BU25">
-        <v>-1923446.31</v>
+        <v>-1923446.0</v>
       </c>
       <c r="BV25">
-        <v>-455051.64</v>
+        <v>-455051.0</v>
       </c>
       <c r="BW25">
         <v>-202943.0</v>
       </c>
       <c r="BX25">
         <v>-202943.0</v>
       </c>
       <c r="BY25"/>
       <c r="BZ25">
         <v>1936000.0</v>
       </c>
       <c r="CA25"/>
       <c r="CB25">
         <v>453000.0</v>
       </c>
       <c r="CC25"/>
       <c r="CD25">
         <v>976000.0</v>
       </c>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
@@ -38510,78 +38550,78 @@
       <c r="F28">
         <v>-1252547.0</v>
       </c>
       <c r="G28">
         <v>5454000.0</v>
       </c>
       <c r="H28">
         <v>614000.0</v>
       </c>
       <c r="I28">
         <v>-1266000.0</v>
       </c>
       <c r="J28">
         <v>-167000.0</v>
       </c>
       <c r="K28">
         <v>386276.0</v>
       </c>
       <c r="L28">
         <v>-458691.0</v>
       </c>
       <c r="M28">
         <v>22000.0</v>
       </c>
       <c r="N28">
-        <v>-858000.0</v>
+        <v>-317105.0</v>
       </c>
       <c r="O28">
         <v>-858000.0</v>
       </c>
       <c r="P28">
         <v>22943062.0</v>
       </c>
       <c r="Q28">
         <v>977000.0</v>
       </c>
       <c r="R28">
-        <v>977000.0</v>
+        <v>-1060614.0</v>
       </c>
       <c r="S28">
-        <v>-1060614.0</v>
+        <v>-479173.0</v>
       </c>
       <c r="T28">
         <v>-79253.0</v>
       </c>
       <c r="U28">
         <v>26060798.0</v>
       </c>
       <c r="V28">
-        <v>21598000.0</v>
+        <v>-1485408.0</v>
       </c>
       <c r="W28">
-        <v>-1485408.0</v>
+        <v>1149744.0</v>
       </c>
       <c r="X28">
         <v>953000.0</v>
       </c>
       <c r="Y28">
         <v>953000.0</v>
       </c>
       <c r="Z28">
         <v>3201000.0</v>
       </c>
       <c r="AA28">
         <v>1780000.0</v>
       </c>
       <c r="AB28">
         <v>0.0</v>
       </c>
       <c r="AC28">
         <v>0.0</v>
       </c>
       <c r="AD28">
         <v>0.0</v>
       </c>
       <c r="AE28">
         <v>0.0</v>
       </c>
@@ -38664,143 +38704,143 @@
       </c>
       <c r="BM28">
         <v>1230000.0</v>
       </c>
       <c r="BN28">
         <v>-240000.0</v>
       </c>
       <c r="BO28">
         <v>900000.0</v>
       </c>
       <c r="BP28"/>
       <c r="BQ28">
         <v>-600000.0</v>
       </c>
       <c r="BR28"/>
       <c r="BS28">
         <v>11447683.0</v>
       </c>
       <c r="BT28">
         <v>400000.0</v>
       </c>
       <c r="BU28">
         <v>350000.0</v>
       </c>
       <c r="BV28">
-        <v>-400000.0</v>
+        <v>-399999.0</v>
       </c>
       <c r="BW28">
         <v>5590000.0</v>
       </c>
       <c r="BX28">
         <v>5590000.0</v>
       </c>
       <c r="BY28">
         <v>223000.0</v>
       </c>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
     </row>
     <row r="29" spans="1:89">
       <c r="A29" t="s">
         <v>236</v>
       </c>
       <c r="B29">
         <v>-2972000.0</v>
       </c>
       <c r="C29">
         <v>-2384995.0</v>
       </c>
       <c r="D29">
         <v>-4066635.0</v>
       </c>
       <c r="E29">
         <v>-4656625.0</v>
       </c>
       <c r="F29">
         <v>-5339363.0</v>
       </c>
       <c r="G29">
-        <v>1211000.0</v>
+        <v>1210000.0</v>
       </c>
       <c r="H29">
         <v>-4859000.0</v>
       </c>
       <c r="I29">
         <v>-6186000.0</v>
       </c>
       <c r="J29">
         <v>-3750000.0</v>
       </c>
       <c r="K29">
         <v>-4601718.0</v>
       </c>
       <c r="L29">
         <v>-1733868.0</v>
       </c>
       <c r="M29">
         <v>-5898000.0</v>
       </c>
       <c r="N29">
-        <v>-2794000.0</v>
+        <v>-7043040.0</v>
       </c>
       <c r="O29">
         <v>-2794000.0</v>
       </c>
       <c r="P29">
         <v>2516305.0</v>
       </c>
       <c r="Q29">
         <v>163000.0</v>
       </c>
       <c r="R29">
-        <v>163000.0</v>
+        <v>1223699.0</v>
       </c>
       <c r="S29">
-        <v>1223699.0</v>
+        <v>3123800.0</v>
       </c>
       <c r="T29">
         <v>1251026.0</v>
       </c>
       <c r="U29">
         <v>-892045.0</v>
       </c>
       <c r="V29">
-        <v>-738000.0</v>
+        <v>1786113.0</v>
       </c>
       <c r="W29">
-        <v>1786113.0</v>
+        <v>4473849.0</v>
       </c>
       <c r="X29">
         <v>3985000.0</v>
       </c>
       <c r="Y29">
         <v>3985000.0</v>
       </c>
       <c r="Z29">
         <v>1977000.0</v>
       </c>
       <c r="AA29">
         <v>5599000.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
       <c r="AE29">
         <v>0.0</v>
       </c>
@@ -38858,51 +38898,51 @@
       </c>
       <c r="BF29">
         <v>2140000.0</v>
       </c>
       <c r="BG29">
         <v>2140000.0</v>
       </c>
       <c r="BH29"/>
       <c r="BI29">
         <v>-2880000.0</v>
       </c>
       <c r="BJ29"/>
       <c r="BK29">
         <v>-2570000.0</v>
       </c>
       <c r="BL29">
         <v>-1250000.0</v>
       </c>
       <c r="BM29">
         <v>-1930000.0</v>
       </c>
       <c r="BN29">
         <v>-1730000.0</v>
       </c>
       <c r="BO29">
-        <v>-950000.0</v>
+        <v>-949999.0</v>
       </c>
       <c r="BP29"/>
       <c r="BQ29">
         <v>-3640000.0</v>
       </c>
       <c r="BR29"/>
       <c r="BS29">
         <v>424477.0</v>
       </c>
       <c r="BT29">
         <v>-1390000.0</v>
       </c>
       <c r="BU29">
         <v>-1770000.0</v>
       </c>
       <c r="BV29">
         <v>700000.0</v>
       </c>
       <c r="BW29">
         <v>-2600000.0</v>
       </c>
       <c r="BX29">
         <v>-2600000.0</v>
       </c>
       <c r="BY29"/>
@@ -38946,78 +38986,78 @@
       <c r="F30">
         <v>-1303027.0</v>
       </c>
       <c r="G30">
         <v>-1287000.0</v>
       </c>
       <c r="H30">
         <v>-979000.0</v>
       </c>
       <c r="I30">
         <v>-758266.0</v>
       </c>
       <c r="J30">
         <v>-1098000.0</v>
       </c>
       <c r="K30">
         <v>-856498.0</v>
       </c>
       <c r="L30">
         <v>-931364.0</v>
       </c>
       <c r="M30">
         <v>-1134000.0</v>
       </c>
       <c r="N30">
-        <v>-1134000.0</v>
+        <v>18718884.0</v>
       </c>
       <c r="O30">
         <v>-1519000.0</v>
       </c>
       <c r="P30">
         <v>-19887098.0</v>
       </c>
       <c r="Q30">
         <v>-500000.0</v>
       </c>
       <c r="R30">
-        <v>-692000.0</v>
+        <v>-778308.0</v>
       </c>
       <c r="S30">
-        <v>-778308.0</v>
+        <v>-753858.0</v>
       </c>
       <c r="T30">
         <v>-410282.0</v>
       </c>
       <c r="U30">
         <v>-421981.0</v>
       </c>
       <c r="V30">
-        <v>-294000.0</v>
+        <v>-355048.0</v>
       </c>
       <c r="W30">
-        <v>-355048.0</v>
+        <v>1276476.0</v>
       </c>
       <c r="X30">
         <v>1205000.0</v>
       </c>
       <c r="Y30">
         <v>1205000.0</v>
       </c>
       <c r="Z30">
         <v>-2011000.0</v>
       </c>
       <c r="AA30">
         <v>0.0</v>
       </c>
       <c r="AB30">
         <v>0.0</v>
       </c>
       <c r="AC30">
         <v>0.0</v>
       </c>
       <c r="AD30">
         <v>0.0</v>
       </c>
       <c r="AE30">
         <v>0.0</v>
       </c>
@@ -39088,51 +39128,51 @@
       </c>
       <c r="BM30">
         <v>8320000.0</v>
       </c>
       <c r="BN30">
         <v>-7920000.0</v>
       </c>
       <c r="BO30">
         <v>9740000.0</v>
       </c>
       <c r="BP30"/>
       <c r="BQ30">
         <v>-10450000.0</v>
       </c>
       <c r="BR30"/>
       <c r="BS30">
         <v>1048661.0</v>
       </c>
       <c r="BT30">
         <v>880000.0</v>
       </c>
       <c r="BU30">
         <v>-3170000.0</v>
       </c>
       <c r="BV30">
-        <v>-890000.0</v>
+        <v>-889999.0</v>
       </c>
       <c r="BW30"/>
       <c r="BX30">
         <v>-740000.0</v>
       </c>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30">
         <v>22000.0</v>
       </c>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30">
         <v>5332000.0</v>
       </c>
       <c r="CF30"/>
       <c r="CG30">
         <v>21036000.0</v>
       </c>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30">
         <v>1941000.0</v>
       </c>