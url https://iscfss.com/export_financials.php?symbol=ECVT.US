--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1075,80 +1078,84 @@
         <v>648000.0</v>
       </c>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>38161000.0</v>
+      </c>
       <c r="C7">
         <v>38336000.0</v>
       </c>
       <c r="D7">
         <v>32247000.0</v>
       </c>
       <c r="E7">
         <v>28200000.0</v>
       </c>
       <c r="F7">
         <v>30000000.0</v>
       </c>
       <c r="G7">
         <v>47213000.0</v>
       </c>
       <c r="H7">
         <v>55339000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>19</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1409000.0</v>
+      </c>
       <c r="C8">
         <v>1409000.0</v>
       </c>
       <c r="D8">
         <v>1407000.0</v>
       </c>
       <c r="E8">
         <v>1400000.0</v>
       </c>
       <c r="F8">
         <v>1378000.0</v>
       </c>
       <c r="G8">
         <v>1371000.0</v>
       </c>
       <c r="H8">
         <v>1369000.0</v>
       </c>
       <c r="I8">
         <v>1358000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1602,51 +1609,53 @@
       </c>
       <c r="G23">
         <v>3198348000.0</v>
       </c>
       <c r="H23">
         <v>4321741000.0</v>
       </c>
       <c r="I23">
         <v>4327400000.0</v>
       </c>
       <c r="J23">
         <v>4415500000.0</v>
       </c>
       <c r="K23">
         <v>4259671000.0</v>
       </c>
       <c r="L23">
         <v>1007636000.0</v>
       </c>
       <c r="M23"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>35</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>392581000.0</v>
+      </c>
       <c r="C24">
         <v>852099000.0</v>
       </c>
       <c r="D24">
         <v>858946000.0</v>
       </c>
       <c r="E24">
         <v>865900000.0</v>
       </c>
       <c r="F24">
         <v>872800000.0</v>
       </c>
       <c r="G24">
         <v>1400369000.0</v>
       </c>
       <c r="H24">
         <v>1899196000.0</v>
       </c>
       <c r="I24">
         <v>2106720000.0</v>
       </c>
       <c r="J24">
         <v>2185320000.0</v>
       </c>
       <c r="K24"/>
@@ -1707,89 +1716,91 @@
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>-159000000.0</v>
+        <v>233542000.0</v>
       </c>
       <c r="C28">
         <v>753152000.0</v>
       </c>
       <c r="D28">
         <v>811828000.0</v>
       </c>
       <c r="E28">
         <v>802614000.0</v>
       </c>
       <c r="F28">
         <v>785823000.0</v>
       </c>
       <c r="G28">
         <v>1316273000.0</v>
       </c>
       <c r="H28">
         <v>1843894000.0</v>
       </c>
       <c r="I28">
         <v>2056000000.0</v>
       </c>
       <c r="J28">
         <v>2164300000.0</v>
       </c>
       <c r="K28">
         <v>2491456000.0</v>
       </c>
       <c r="L28">
         <v>647946000.0</v>
       </c>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>40</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>996021000.0</v>
+      </c>
       <c r="C29">
         <v>1561289000.0</v>
       </c>
       <c r="D29">
         <v>1573410000.0</v>
       </c>
       <c r="E29">
         <v>1582200000.0</v>
       </c>
       <c r="F29">
         <v>1622500000.0</v>
       </c>
       <c r="G29">
         <v>2677495000.0</v>
       </c>
       <c r="H29">
         <v>3686412000.0</v>
       </c>
       <c r="I29">
         <v>3773517000.0</v>
       </c>
       <c r="J29">
         <v>3858486000.0</v>
       </c>
       <c r="K29"/>
@@ -1846,51 +1857,53 @@
         <v>174134000.0</v>
       </c>
       <c r="F31">
         <v>189000000.0</v>
       </c>
       <c r="G31">
         <v>33085000.0</v>
       </c>
       <c r="H31">
         <v>250600000.0</v>
       </c>
       <c r="I31">
         <v>-323805000.0</v>
       </c>
       <c r="J31">
         <v>-464100000.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>43</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>198542000.0</v>
+      </c>
       <c r="C32">
         <v>188588000.0</v>
       </c>
       <c r="D32">
         <v>126906000.0</v>
       </c>
       <c r="E32">
         <v>138300000.0</v>
       </c>
       <c r="F32">
         <v>146600000.0</v>
       </c>
       <c r="G32">
         <v>226802000.0</v>
       </c>
       <c r="H32">
         <v>299123000.0</v>
       </c>
       <c r="I32">
         <v>303005000.0</v>
       </c>
       <c r="J32">
         <v>260559000.0</v>
       </c>
       <c r="K32"/>
@@ -1918,51 +1931,53 @@
       </c>
       <c r="G33">
         <v>2769681000.0</v>
       </c>
       <c r="H33">
         <v>3752254000.0</v>
       </c>
       <c r="I33">
         <v>3768800000.0</v>
       </c>
       <c r="J33">
         <v>3866500000.0</v>
       </c>
       <c r="K33">
         <v>3766993000.0</v>
       </c>
       <c r="L33">
         <v>936111000.0</v>
       </c>
       <c r="M33"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>45</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>2188000.0</v>
+      </c>
       <c r="C34">
         <v>88000.0</v>
       </c>
       <c r="D34">
         <v>71000.0</v>
       </c>
       <c r="E34">
         <v>25800000.0</v>
       </c>
       <c r="F34">
         <v>24200000.0</v>
       </c>
       <c r="G34">
         <v>3995000.0</v>
       </c>
       <c r="H34">
         <v>4272000.0</v>
       </c>
       <c r="I34">
         <v>7999000.0</v>
       </c>
       <c r="J34">
         <v>5437000.0</v>
       </c>
       <c r="K34"/>
@@ -2185,51 +2200,51 @@
       </c>
       <c r="F41">
         <v>150900000.0</v>
       </c>
       <c r="G41">
         <v>284800000.0</v>
       </c>
       <c r="H41">
         <v>384790000.0</v>
       </c>
       <c r="I41">
         <v>299107000.0</v>
       </c>
       <c r="J41">
         <v>309807000.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
-        <v>847400000.0</v>
+        <v>847394001.0</v>
       </c>
       <c r="C42">
         <v>883966000.0</v>
       </c>
       <c r="D42">
         <v>875871000.0</v>
       </c>
       <c r="E42">
         <v>941851000.0</v>
       </c>
       <c r="F42">
         <v>1060858000.0</v>
       </c>
       <c r="G42">
         <v>1466778000.0</v>
       </c>
       <c r="H42">
         <v>1690416000.0</v>
       </c>
       <c r="I42">
         <v>1671783000.0</v>
       </c>
       <c r="J42">
         <v>1655114000.0</v>
       </c>
@@ -2257,51 +2272,53 @@
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>56</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1001084000.0</v>
+      </c>
       <c r="C45">
         <v>1138788000.0</v>
       </c>
       <c r="D45">
         <v>1068483000.0</v>
       </c>
       <c r="E45">
         <v>613200000.0</v>
       </c>
       <c r="F45">
         <v>626300000.0</v>
       </c>
       <c r="G45">
         <v>1031474000.0</v>
       </c>
       <c r="H45">
         <v>1244065000.0</v>
       </c>
       <c r="I45">
         <v>1208979000.0</v>
       </c>
       <c r="J45">
         <v>1230384000.0</v>
       </c>
       <c r="K45">
@@ -2456,51 +2473,51 @@
       </c>
       <c r="F50">
         <v>9000000.0</v>
       </c>
       <c r="G50">
         <v>6500000.0</v>
       </c>
       <c r="H50">
         <v>7766000.0</v>
       </c>
       <c r="I50">
         <v>7237000.0</v>
       </c>
       <c r="J50">
         <v>45166000.0</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
-        <v>38200000.0</v>
+        <v>430742000.0</v>
       </c>
       <c r="C51">
         <v>899165000.0</v>
       </c>
       <c r="D51">
         <v>900193000.0</v>
       </c>
       <c r="E51">
         <v>913534000.0</v>
       </c>
       <c r="F51">
         <v>926712000.0</v>
       </c>
       <c r="G51">
         <v>1429650000.0</v>
       </c>
       <c r="H51">
         <v>1897755000.0</v>
       </c>
       <c r="I51">
         <v>2113900000.0</v>
       </c>
       <c r="J51">
         <v>2230500000.0</v>
       </c>
@@ -2844,5714 +2861,5860 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>49700000.0</v>
+      </c>
+      <c r="C2">
         <v>48000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>47084000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47936000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34527000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>43928000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33389000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34195000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33544000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>40195000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32308000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>34615000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34130000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>40019000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52026000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>57938000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>52525000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>51860000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>49235000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43441000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>42012000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>38131000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>116797000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>109231000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>127320000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>114994000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>132096000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>135595000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>136356000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>148365000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>129188000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>139731000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>136033000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>149326000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>129793000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>128183000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>104614000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>128478000.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-    </row>
-    <row r="3" spans="1:41">
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>4200000.0</v>
+      </c>
+      <c r="C5">
         <v>3300000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3871000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-838000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-7181000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7407000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5256000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1216000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-958000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4728000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6925000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>233000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5992000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3282000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2310000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5586000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5792000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9184000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5929000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-18010000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15265000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-32526000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-46714000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-58759000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-15348000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-40700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-27213000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-32000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-39100000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7641000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-12200000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>13800000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-15798000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-39740000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-53711000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>235293000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>43345000.0</v>
+      </c>
       <c r="C7">
+        <v>38161000.0</v>
+      </c>
+      <c r="D7">
         <v>40704000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>37135000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>33442000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>38336000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25564000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>24159000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>25653000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>32247000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>26400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>29600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>27500000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>28200000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>29600000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>29900000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>30800000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>30000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>30859000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>30700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>31537000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>47213000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>55115000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>49191000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
         <v>19</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1409000.0</v>
+      </c>
       <c r="C8">
         <v>1409000.0</v>
       </c>
       <c r="D8">
         <v>1409000.0</v>
       </c>
       <c r="E8">
         <v>1409000.0</v>
       </c>
       <c r="F8">
         <v>1409000.0</v>
       </c>
       <c r="G8">
         <v>1409000.0</v>
       </c>
       <c r="H8">
         <v>1409000.0</v>
       </c>
       <c r="I8">
         <v>1409000.0</v>
       </c>
       <c r="J8">
+        <v>1409000.0</v>
+      </c>
+      <c r="K8">
         <v>1407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="L8">
         <v>1400000.0</v>
       </c>
       <c r="M8">
         <v>1400000.0</v>
       </c>
       <c r="N8">
         <v>1400000.0</v>
       </c>
       <c r="O8">
         <v>1400000.0</v>
       </c>
       <c r="P8">
         <v>1400000.0</v>
       </c>
       <c r="Q8">
+        <v>1400000.0</v>
+      </c>
+      <c r="R8">
         <v>1396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378000.0</v>
       </c>
       <c r="S8">
         <v>1378000.0</v>
       </c>
       <c r="T8">
         <v>1378000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1378000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1101285000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1096333000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1088704000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1084790000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1079364000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1073409000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1068815000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1492334000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1484799000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1477859000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>162600000.0</v>
+      </c>
+      <c r="C10">
         <v>197200000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>81976000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>69597000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>127478000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>146013000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>123474000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>83318000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>103136000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>88365000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38317000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>29232000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>61619000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>110920000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>121446000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>151228000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>129748000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>140889000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>104752000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>55757000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>55171000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>113377000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>164348000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>88640000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>107667000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>53861000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>78500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>82200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>52300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>57900000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>56684000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>52600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>58800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>66200000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>68800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>50457000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>54126000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>70742000.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-25155000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>162600000.0</v>
+      </c>
+      <c r="C12">
         <v>197200000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>81976000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>69597000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>127478000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>146013000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>123474000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>83318000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>103136000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>88365000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>38317000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>29232000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>61619000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>110920000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>121446000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>151228000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>129748000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>140889000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>104752000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>55757000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>55171000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>113377000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>164348000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>88640000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>107667000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>53861000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>78500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>82200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>52300000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>57900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>56684000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>52600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>58800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>66200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>68800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>50457000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>54126000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>70742000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>25155000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
         <v>1400000.0</v>
       </c>
       <c r="C13">
-        <v>1409000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D13">
         <v>1409000.0</v>
       </c>
       <c r="E13">
         <v>1409000.0</v>
       </c>
       <c r="F13">
         <v>1409000.0</v>
       </c>
       <c r="G13">
         <v>1409000.0</v>
       </c>
       <c r="H13">
         <v>1409000.0</v>
       </c>
       <c r="I13">
         <v>1409000.0</v>
       </c>
       <c r="J13">
-        <v>1407000.0</v>
+        <v>1409000.0</v>
       </c>
       <c r="K13">
         <v>1407000.0</v>
       </c>
       <c r="L13">
         <v>1407000.0</v>
       </c>
       <c r="M13">
+        <v>1407000.0</v>
+      </c>
+      <c r="N13">
         <v>1406000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1396000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1396000.0</v>
       </c>
       <c r="Q13">
         <v>1396000.0</v>
       </c>
       <c r="R13">
-        <v>1378000.0</v>
+        <v>1396000.0</v>
       </c>
       <c r="S13">
         <v>1378000.0</v>
       </c>
       <c r="T13">
         <v>1378000.0</v>
       </c>
       <c r="U13">
         <v>1378000.0</v>
       </c>
       <c r="V13">
+        <v>1378000.0</v>
+      </c>
+      <c r="W13">
         <v>1371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368000.0</v>
       </c>
       <c r="X13">
         <v>1368000.0</v>
       </c>
       <c r="Y13">
+        <v>1368000.0</v>
+      </c>
+      <c r="Z13">
         <v>1373000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1369000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1400000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="AD13">
         <v>1400000.0</v>
       </c>
       <c r="AE13">
+        <v>1400000.0</v>
+      </c>
+      <c r="AF13">
         <v>1352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="AG13">
         <v>1400000.0</v>
       </c>
       <c r="AH13">
         <v>1400000.0</v>
       </c>
       <c r="AI13">
+        <v>1400000.0</v>
+      </c>
+      <c r="AJ13">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="AK13">
         <v>73000.0</v>
       </c>
       <c r="AL13">
         <v>73000.0</v>
       </c>
-      <c r="AM13"/>
+      <c r="AM13">
+        <v>73000.0</v>
+      </c>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>111792774.0</v>
+      </c>
+      <c r="C14">
         <v>114454479.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>113901834.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>116535060.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>117264124.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>116518933.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>117187054.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>117635289.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>117451149.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>117190747.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>117374347.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>119920742.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>122178867.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>127538343.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>134096839.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>139149560.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>138749065.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>137528028.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>137354427.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>136095060.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>136006082.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>135406081.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>135979118.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>135671830.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>136086082.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>136151739.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>135649710.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>135323024.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>134894354.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>134987604.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>134576162.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>134209740.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>133884983.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>133895646.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>104096837.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>135219726.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103981848.0</v>
       </c>
       <c r="AL14">
         <v>103981848.0</v>
       </c>
       <c r="AM14">
         <v>103981848.0</v>
       </c>
       <c r="AN14">
         <v>103981848.0</v>
       </c>
       <c r="AO14">
         <v>103981848.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14">
+        <v>103981848.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1407000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1406000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>1395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1396000.0</v>
       </c>
       <c r="Q15">
         <v>1396000.0</v>
       </c>
       <c r="R15">
-        <v>1378000.0</v>
+        <v>1396000.0</v>
       </c>
       <c r="S15">
         <v>1378000.0</v>
       </c>
       <c r="T15">
+        <v>1378000.0</v>
+      </c>
+      <c r="U15">
         <v>1400000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1378000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368000.0</v>
       </c>
       <c r="X15">
         <v>1368000.0</v>
       </c>
       <c r="Y15">
+        <v>1368000.0</v>
+      </c>
+      <c r="Z15">
         <v>1373000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1369000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1365000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1364000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1360000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352000.0</v>
       </c>
       <c r="AF15">
         <v>1352000.0</v>
       </c>
       <c r="AG15">
         <v>1352000.0</v>
       </c>
       <c r="AH15">
         <v>1352000.0</v>
       </c>
       <c r="AI15">
+        <v>1352000.0</v>
+      </c>
+      <c r="AJ15">
         <v>1062000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>73000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>-75000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-61713000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8349000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>136184000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-8394000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>126749000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>45700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>47100000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>175901000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>224457000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-10000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>218037000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>211000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>103000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>196124000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>44000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-15000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1638000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-88000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>1638000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>137066000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>136591000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>148022000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>144114000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>140584000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>126749000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>130558000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>122643000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>120928000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>175901000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
         <v>326700000.0</v>
       </c>
       <c r="C20">
+        <v>326700000.0</v>
+      </c>
+      <c r="D20">
         <v>326952000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>406749000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>404910000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>404102000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>405792000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>404275000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>404252000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>404470000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>403368000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>404220000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>403762000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>403163000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>401152000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>403211000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>405304000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>406139000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>406128000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>429705000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>429505000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>391565000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1263853000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1254998000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1248734000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>973578000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1251300000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1258241000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1257000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1254900000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1262979000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1260300000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1273600000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1306000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1306500000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1294675000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1247381000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1241429000.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>56600000.0</v>
+      </c>
+      <c r="C21">
         <v>59300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>62076000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>94777000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>95243000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>98413000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>106588000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>109422000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>112928000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>116550000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>119522000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>123461000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>126739000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>129932000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>132347000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>136967000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>141654000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>145617000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>149148000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>131812000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>134661000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>137446000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>638772000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>643226000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>652315000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>555272000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>683300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>702062000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>714100000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>728400000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>747352000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>759600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>785000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>786100000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>800400000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>808851000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>810492000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>816573000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>32200000.0</v>
+      </c>
+      <c r="C22">
         <v>26800000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24134000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>66900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>58788000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>57126000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>53709000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>52027000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>52503000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>45115000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>48263000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>47550000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>45828000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>44362000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>49729000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>56214000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>54748000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>53813000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>48068000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>47952000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>48934000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>52789000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>249662000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>266620000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>265042000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>137622000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>259800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>275208000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>283500000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>264700000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>249298000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>268400000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>283800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>262400000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>235900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>236508000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>233321000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>227048000.0</v>
       </c>
-      <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>1246600000.0</v>
+      </c>
+      <c r="C23">
         <v>1261000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1734775000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1796398000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1786922000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1802321000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1840031000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1819939000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1830813000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1837751000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1812825000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1814038000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1830049000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1884553000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1931795000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1967785000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1935248000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1931219000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1902831000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3087598000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3063977000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3198348000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4324442000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4247210000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4296871000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4321741000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4365500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4441639000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4382200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4327400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4356591000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4414500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4462700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4415500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4415600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4390031000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4274209000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4259671000.0</v>
       </c>
-      <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>235293000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
         <v>35</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>392764000.0</v>
+      </c>
       <c r="C24">
+        <v>392581000.0</v>
+      </c>
+      <c r="D24">
         <v>846083000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>847884000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>850261000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>852099000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>853942000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>855857000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>857220000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>858946000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>860700000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>862400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>864128000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>865900000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>867600000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>869300000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>871086000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>872800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>874591000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1395900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1401573000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1400369000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1905007000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1898943000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>862394000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>864128000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>867604000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>869341000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>871086000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>872839000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>874591000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1395887000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1401573000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1400369000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>346495000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>350511000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>349308000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>410400000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>409187000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>413171000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>440198000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>441800000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>438400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>437172000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>436000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>426700000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>426300000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>436074000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>446100000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>455265000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>458000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>455285000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>458452000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>479454000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>476668000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
-        <v>-159000000.0</v>
+        <v>-119200000.0</v>
       </c>
       <c r="C28">
+        <v>233542000.0</v>
+      </c>
+      <c r="D28">
         <v>813541000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>824152000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>764955000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>753152000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>764762000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>803246000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>788737000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>811828000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>857725000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>871753000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>839019000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>802614000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>784758000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>757015000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>781126000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>785823000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>809698000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1379870000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1377939000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1316273000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1810312000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1868096000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1915827000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1843894000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1989000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2086418000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2117000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2056000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2111774000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2195300000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2189000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2164300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2583000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2625591000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2521876000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2491456000.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>25155000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
         <v>40</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>967949000.0</v>
+      </c>
       <c r="C29">
+        <v>996021000.0</v>
+      </c>
+      <c r="D29">
         <v>1462679000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1549001000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1557675000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1561289000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1592042000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1579688000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1577576000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1573410000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1547500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1539100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1547200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1582200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1616100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1656500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1645800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1622500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1590907000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2610200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2588796000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2677495000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3720032000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3680357000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>94100000.0</v>
+      </c>
+      <c r="C30">
         <v>85300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>83272000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>103472000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>76940000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>77937000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>74023000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>85218000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>78432000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>81314000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>83793000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>78171000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>66609000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>74758000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>106969000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>113177000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>91106000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>80802000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>81131000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>66050000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>56987000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45943000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>196082000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>197777000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>197080000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>140044000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>214626000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>243744000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>195662000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>196770000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>230388000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>242014000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>207368000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>193456000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>212018000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>224605000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>179413000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>164777000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30"/>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>154966000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>140083000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>143650000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>174134000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>206000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>238000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>218673000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>189000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>152040000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>643800000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>623057000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>33085000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-102138000.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31"/>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
         <v>43</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>176371000.0</v>
+      </c>
       <c r="C32">
+        <v>198542000.0</v>
+      </c>
+      <c r="D32">
         <v>164973000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>149726000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>187930000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>188588000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>171715000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>166929000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>161022000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>126906000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>103900000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>94200000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>112300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>138300000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>189500000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>222500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>189200000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>146600000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>113467000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>187500000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>176617000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>226802000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>413275000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>366586000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32"/>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>942300000.0</v>
+      </c>
+      <c r="C33">
         <v>941600000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1437715000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1526985000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1494959000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1498607000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1556502000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1555983000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1562284000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1591764000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1608508000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1616826000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1608696000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1616849000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1607581000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1611213000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1632950000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1639550000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1651366000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2700270000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2694738000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2769681000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3676941000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3659506000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3685788000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3752254000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3773500000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3804718000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3811900000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3768800000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3780957000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3812500000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3873000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3866500000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3869800000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3851657000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3775225000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3766993000.0</v>
       </c>
-      <c r="AM33"/>
       <c r="AN33"/>
-      <c r="AO33">
+      <c r="AO33"/>
+      <c r="AP33">
         <v>-25155000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:41">
+    <row r="34" spans="1:42">
       <c r="A34" t="s">
         <v>45</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1776000.0</v>
+      </c>
       <c r="C34">
+        <v>2188000.0</v>
+      </c>
+      <c r="D34">
         <v>2809000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3700000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4512000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>88000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>18782000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>18170000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>20050000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>71000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>21200000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>23300000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>46209000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>25800000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>21000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>20600000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>44873000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>24200000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>52368000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>14300000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>15247000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3995000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>101417000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>93996000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34"/>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>543500000.0</v>
+      </c>
+      <c r="C35">
         <v>536700000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>994822000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>984324000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>984205000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>986735000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>998847000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1005629000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1011950000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1013206000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1034547000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1043243000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1046928000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1047921000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1057597000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1055453000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1056543000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1045401000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1057517000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1682972000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1684872000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1719304000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2286030000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2249918000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2309377000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2266059000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2366100000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2463672000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2444200000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2407600000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2452048000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2505000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2525100000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2495200000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3037800000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3036045000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2991737000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2989335000.0</v>
       </c>
-      <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35"/>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>38000000.0</v>
+      </c>
+      <c r="C36">
         <v>36500000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>526907000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>38941000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>39674000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>43951000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>36315000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>35239000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>33813000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>29361000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>36609000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>33923000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>29745000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>34587000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>36282000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>31023000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>30237000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>15374000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-130543235000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1054898000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1050560000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1161889000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>102873000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>101656000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>103956000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>691017000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-214805900000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-206902145000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-197434500000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>108300000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-194551833000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-197598700000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-97953000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>74700000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-245238000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>76536000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>62826000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>68197000.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36">
         <v>-25155000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:41">
+    <row r="37" spans="1:42">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-      <c r="T37">
-[...1 lines deleted...]
-      </c>
+      <c r="T37"/>
       <c r="U37">
         <v>-740000.0</v>
       </c>
       <c r="V37">
+        <v>-740000.0</v>
+      </c>
+      <c r="W37">
         <v>53000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37"/>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>-41000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>2000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>20805000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>16594000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>18723000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>36300000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>31100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>30300000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>15400000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>14700000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1054900000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1050275000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>542405000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>102873000.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38"/>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>15400000.0</v>
+      </c>
+      <c r="C39">
         <v>10100000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>107678000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>29444000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>28757000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>22638000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>32323000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>43393000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>34458000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>31193000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>33944000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>42259000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>47297000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>37664000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>46070000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>35953000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>26696000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>16165000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17514000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>217569000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>208147000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>216558000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>37409000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>34667000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>41294000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>237960000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>39055000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>35700000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>38780000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>39244000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>37439000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>39036000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>39651000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>26929000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>29010000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>26804000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>32124000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>30111000.0</v>
       </c>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39"/>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>67900000.0</v>
+      </c>
+      <c r="C40">
         <v>63300000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>66418999.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>54042000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>52023000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>46003000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>61713000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>48544000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>56756000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>47259000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>50611000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>50318000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>57770000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>62839000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>65071000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>58836000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>43127000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>60726000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>71681000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>140040000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>143152000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>151498000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>86117000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>88893000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>95310000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>128597000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>108189000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>98813000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>101097000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>94868000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>91510000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>76356000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>102715000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>91129000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>112788000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>75052000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>112566000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>88899000.0</v>
       </c>
-      <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40"/>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>156008000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>159159000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>152326000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>169000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>164700000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>163000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>150900000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>160100000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>264000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>258171000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>284800000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>325874000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41"/>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
-        <v>847400000.0</v>
+        <v>813900000.0</v>
       </c>
       <c r="C42">
+        <v>847394001.0</v>
+      </c>
+      <c r="D42">
         <v>864702000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>866935000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>885561000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>883966000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>880306000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>877222000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>878366000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>875871000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>872506000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>876791000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>915993000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>941851000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1002110000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1063065000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1066481000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1060858000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1056264000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1479783000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1472248000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1466778000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1704970000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1698995000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1692624000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1690416000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1687068000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1682683000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1674057000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1671783000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1666268000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1662690000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1658887000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1655114000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1169778000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1169726000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1168550000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1166898000.0</v>
       </c>
-      <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42"/>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43"/>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44"/>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" t="s">
         <v>56</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>520936000.0</v>
+      </c>
       <c r="C45">
+        <v>1001084000.0</v>
+      </c>
+      <c r="D45">
         <v>521732000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>640023000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>604621000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1138788000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1120004000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1100519000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1082684000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1068483000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>607200000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>616800000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>611300000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>613200000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>611100000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>625800000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>624727000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1031474000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1191989000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1182958000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1201534000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1244065000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1232717000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1248273000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1259135000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1208979000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1204901000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1217002000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1245672000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1230384000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1209047000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1203925000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>1181388000.0</v>
       </c>
-      <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45"/>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>521000000.0</v>
+      </c>
+      <c r="C46">
         <v>519100000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>521732000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>640023000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>604621000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>602833000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>597407000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>597860000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>598120000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>601185000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>607240000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>616853000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>611278000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>613154000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>611137000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>613675000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>619681000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>626346000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>626060000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>625866000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>624727000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>620653000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1191989000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1182958000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1201534000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1059573000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1232700000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1248273000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1259200000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1209000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1204901000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1217000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1245700000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1230400000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1209000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1203925000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1185141000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1181388000.0</v>
       </c>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
-    </row>
-    <row r="47" spans="1:41">
+      <c r="AP46"/>
+    </row>
+    <row r="47" spans="1:42">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>607240000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>587204000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>583703000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>613154000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>611100000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>613600000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>588733000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>626300000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>595088000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>625800000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>624727000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1031474000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1191989000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-    </row>
-    <row r="48" spans="1:41">
+      <c r="AP47"/>
+    </row>
+    <row r="48" spans="1:42">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-244300000.0</v>
+      </c>
+      <c r="C48">
         <v>-248600000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-254374000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-175119000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-181105000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-177508000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-147089000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-161340000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-169635000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-170856000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-200785000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-217359000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-243481000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-242010000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-267262000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-288587000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-307832000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-315707000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-341142000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-269883000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-268393000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-175758000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>126675000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>119163000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>103237000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>103013000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>83900000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>57199000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>26600000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>25500000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-2596000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-16800000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-32600000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-32800000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-97800000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-94443000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-92834000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-90380000.0</v>
       </c>
-      <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
-    </row>
-    <row r="49" spans="1:41">
+      <c r="AP48"/>
+    </row>
+    <row r="49" spans="1:42">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-217359000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-243481000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-267262000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-288587000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-307832000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-315707000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-341142000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-269883000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-268393000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-175758000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
-    </row>
-    <row r="50" spans="1:41">
+      <c r="AP49"/>
+    </row>
+    <row r="50" spans="1:42">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
-[...1 lines deleted...]
-      </c>
+      <c r="C50"/>
       <c r="D50">
         <v>8730000.0</v>
       </c>
       <c r="E50">
         <v>8730000.0</v>
       </c>
       <c r="F50">
         <v>8730000.0</v>
       </c>
       <c r="G50">
         <v>8730000.0</v>
       </c>
       <c r="H50">
+        <v>8730000.0</v>
+      </c>
+      <c r="I50">
         <v>6548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="J50">
         <v>9000000.0</v>
       </c>
       <c r="K50">
         <v>9000000.0</v>
       </c>
       <c r="L50">
         <v>9000000.0</v>
       </c>
       <c r="M50">
         <v>9000000.0</v>
       </c>
       <c r="N50">
         <v>9000000.0</v>
       </c>
       <c r="O50">
         <v>9000000.0</v>
       </c>
       <c r="P50">
         <v>9000000.0</v>
       </c>
       <c r="Q50">
         <v>9000000.0</v>
       </c>
       <c r="R50">
         <v>9000000.0</v>
       </c>
       <c r="S50">
         <v>9000000.0</v>
       </c>
       <c r="T50">
         <v>9000000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="U50">
+        <v>9000000.0</v>
+      </c>
+      <c r="V50"/>
+      <c r="W50">
         <v>6500000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>14538000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>8602000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-    </row>
-    <row r="51" spans="1:41">
+      <c r="AP50"/>
+    </row>
+    <row r="51" spans="1:42">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
-        <v>38200000.0</v>
+        <v>43400000.0</v>
       </c>
       <c r="C51">
+        <v>430742000.0</v>
+      </c>
+      <c r="D51">
         <v>895517000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>893749000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>892433000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>899165000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>888236000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>886564000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>891873000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>900193000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>896042000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>900985000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>900638000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>913534000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>906204000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>908243000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>910874000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>926712000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>914450000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1435627000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1433110000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1429650000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1974660000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1956736000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2023494000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1897755000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2067500000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2168618000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2169300000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2113900000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2168458000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2247900000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2247800000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2230500000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2651800000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2676048000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2576002000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2562198000.0</v>
       </c>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
-    </row>
-    <row r="52" spans="1:41">
+      <c r="AP51"/>
+    </row>
+    <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>10300000.0</v>
+      </c>
+      <c r="C52">
         <v>9500000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>18584000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>17709000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>17483000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>21062000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>16712000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>14288000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>17207000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>20262000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>17503000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>18098000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>17070000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>20010000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>17576000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>17374000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>17422000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>20487000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>17082000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>16536000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7458000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6960000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>31312000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>22994000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>23724000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>19623000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>22481000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>24207000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>25356000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>7237000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>21372000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>54071000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>51922000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>45166000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>54255000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>86335000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>24624000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>14481000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-    </row>
-    <row r="53" spans="1:41">
+      <c r="AP52"/>
+    </row>
+    <row r="53" spans="1:42">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>11000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-13000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-813000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>12270000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>13490000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>13419000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>16374000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>17329000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>436734800000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>18510000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>17347000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>9413000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2982000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>-15000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>458452000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>479454000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-32000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>49000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>29000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>44000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>69000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>28000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>11000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1825000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>45000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>36000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>-24000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>-34000.0</v>
       </c>
-      <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>50310000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:41">
+    <row r="54" spans="1:42">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
-    </row>
-    <row r="55" spans="1:41">
+      <c r="AP54"/>
+    </row>
+    <row r="55" spans="1:42">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>1246600000.0</v>
+      </c>
+      <c r="C55">
         <v>1261000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1734775000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1796398000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1786922000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1802321000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1840031000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1819939000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1830813000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1837751000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1812825000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1814038000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1830049000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1884553000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1931795000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1967785000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1935248000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1931219000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1902831000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3087598000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3063977000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3198348000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4324442000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4247210000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4296871000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4321741000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4365500000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4441639000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4382200000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4327400000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4356591000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4414500000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4462700000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4415500000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4415600000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4390031000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4274209000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4259671000.0</v>
       </c>
-      <c r="AM55"/>
       <c r="AN55"/>
       <c r="AO55"/>
-    </row>
-    <row r="56" spans="1:41">
+      <c r="AP55"/>
+    </row>
+    <row r="56" spans="1:42">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>304300000.0</v>
+      </c>
+      <c r="C56">
         <v>319400000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>297060000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>269413000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>291963000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>303714000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>283529000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>263956000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>268529000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>245987000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>204317000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>197212000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>221353000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>267704000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>324214000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>356572000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>302298000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>291669000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>251465000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>387328000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>369239000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>428667000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>647501000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>587704000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>611083000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>569487000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>592000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>636921000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>570300000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>558600000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>575634000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>602000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>589700000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>549000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>545800000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>538374000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>498984000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>492678000.0</v>
       </c>
-      <c r="AM56"/>
       <c r="AN56"/>
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56">
         <v>25155000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:41">
+    <row r="57" spans="1:42">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>127900000.0</v>
+      </c>
+      <c r="C57">
         <v>120800000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>132086999.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>119687000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>104033000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>115126000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>111814000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>97027000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>107507000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>119081000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>100422000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>103031000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>108970000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>129403000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>134673000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>134148000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>113074000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>145081000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>137998000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>200017000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>192622000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>201865000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>234226000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>221118000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>246354000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>270364000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>262800000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>258615000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>262800000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>255600000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>242070000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>270200000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>290600000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>288400000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>296800000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>289570000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>241804000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>242392000.0</v>
       </c>
-      <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57"/>
-    </row>
-    <row r="58" spans="1:41">
+      <c r="AP57"/>
+    </row>
+    <row r="58" spans="1:42">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>671400000.0</v>
+      </c>
+      <c r="C58">
         <v>657500000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1126909000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1104011000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1088238000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1101861000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1110661000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1102656000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1119457000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1132287000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1134969000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1146274000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1155898000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1177324000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1192270000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1189601000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1169617000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1190482000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1195515000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1882989000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1877494000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1921169000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2520256000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2471036000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2555731000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2536423000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2628900000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2722287000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2707000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2663200000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2694118000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2775200000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2815700000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2783600000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3334600000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3325615000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3233541000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3231727000.0</v>
       </c>
-      <c r="AM58"/>
       <c r="AN58"/>
       <c r="AO58"/>
-    </row>
-    <row r="59" spans="1:41">
+      <c r="AP58"/>
+    </row>
+    <row r="59" spans="1:42">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
-    </row>
-    <row r="60" spans="1:41">
+      <c r="AP59"/>
+    </row>
+    <row r="60" spans="1:42">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>575200000.0</v>
+      </c>
+      <c r="C60">
         <v>603500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>607866000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>692387000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>698684000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>700460000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>729370000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>717283000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>711356000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>705464000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>677856000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>667764000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>674151000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>707229000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>739525000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>778184000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>765631000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>740737000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>707316000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1205349000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1187223000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1277126000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1800487000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1772812000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1738475000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1779450000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1731600000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1714033000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1670000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1659600000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1657383000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1635100000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1641400000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1628000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1076100000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1059558000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1036049000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1022880000.0</v>
       </c>
-      <c r="AM60"/>
       <c r="AN60"/>
-      <c r="AO60">
+      <c r="AO60"/>
+      <c r="AP60">
         <v>235293000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:41">
+    <row r="61" spans="1:42">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-224494000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-180340000.0</v>
       </c>
-      <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-86594000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-21725000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-12883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12551000.0</v>
       </c>
       <c r="S61">
         <v>-12551000.0</v>
       </c>
       <c r="T61">
         <v>-12551000.0</v>
       </c>
       <c r="U61">
         <v>-12551000.0</v>
       </c>
       <c r="V61">
+        <v>-12551000.0</v>
+      </c>
+      <c r="W61">
         <v>-11081000.0</v>
       </c>
-      <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-    </row>
-    <row r="62" spans="1:41">
+      <c r="AP61"/>
+    </row>
+    <row r="62" spans="1:42">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
+      <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8596,1014 +8759,1024 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
-        <v>565400000.0</v>
+        <v>565429000.0</v>
       </c>
       <c r="C2">
         <v>502971000.0</v>
       </c>
       <c r="D2">
         <v>493153000.0</v>
       </c>
       <c r="E2">
         <v>595529000.0</v>
       </c>
       <c r="F2">
         <v>434540000.0</v>
       </c>
       <c r="G2">
         <v>344967000.0</v>
       </c>
       <c r="H2">
         <v>365537000.0</v>
       </c>
       <c r="I2">
         <v>1226520000.0</v>
       </c>
       <c r="J2">
         <v>1095265000.0</v>
       </c>
       <c r="K2">
         <v>810085000.0</v>
       </c>
       <c r="L2">
         <v>278791000.0</v>
       </c>
       <c r="M2">
         <v>295989000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
-        <v>67800000.0</v>
+        <v>78597000.0</v>
       </c>
       <c r="C3">
         <v>89362000.0</v>
       </c>
       <c r="D3">
         <v>84598000.0</v>
       </c>
       <c r="E3">
         <v>79163000.0</v>
       </c>
       <c r="F3">
         <v>79741000.0</v>
       </c>
       <c r="G3">
         <v>76926000.0</v>
       </c>
       <c r="H3">
         <v>74781000.0</v>
       </c>
       <c r="I3">
         <v>185234000.0</v>
       </c>
       <c r="J3">
         <v>177140000.0</v>
       </c>
       <c r="K3">
         <v>128289000.0</v>
       </c>
       <c r="L3">
         <v>39000000.0</v>
       </c>
       <c r="M3">
         <v>45413000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>3902000.0</v>
       </c>
       <c r="F4">
         <v>-141410000.0</v>
       </c>
       <c r="G4">
         <v>-102506000.0</v>
       </c>
       <c r="H4">
         <v>14403000.0</v>
       </c>
       <c r="I4">
         <v>9029000.0</v>
       </c>
       <c r="J4">
         <v>9029000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
-        <v>60000000.0</v>
+        <v>59989000.0</v>
       </c>
       <c r="C5">
         <v>44404000.0</v>
       </c>
       <c r="D5">
         <v>126669000.0</v>
       </c>
       <c r="E5">
         <v>131952000.0</v>
       </c>
       <c r="F5">
         <v>50931000.0</v>
       </c>
       <c r="G5">
         <v>52624000.0</v>
       </c>
       <c r="H5">
         <v>110291000.0</v>
       </c>
       <c r="I5">
         <v>202595000.0</v>
       </c>
       <c r="J5">
         <v>185713000.0</v>
       </c>
       <c r="K5">
         <v>139040000.0</v>
       </c>
       <c r="L5">
         <v>55775000.0</v>
       </c>
       <c r="M5">
         <v>47395000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>127800000.0</v>
+        <v>138586000.0</v>
       </c>
       <c r="C6">
         <v>133766000.0</v>
       </c>
       <c r="D6">
         <v>211267000.0</v>
       </c>
       <c r="E6">
         <v>211115000.0</v>
       </c>
       <c r="F6">
         <v>130672000.0</v>
       </c>
       <c r="G6">
         <v>129550000.0</v>
       </c>
       <c r="H6">
         <v>185072000.0</v>
       </c>
       <c r="I6">
         <v>387829000.0</v>
       </c>
       <c r="J6">
         <v>362853000.0</v>
       </c>
       <c r="K6">
         <v>267329000.0</v>
       </c>
       <c r="L6">
         <v>94775000.0</v>
       </c>
       <c r="M6">
         <v>92808000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
-        <v>158100000.0</v>
+        <v>158086000.0</v>
       </c>
       <c r="C9">
         <v>201522000.0</v>
       </c>
       <c r="D9">
         <v>197965000.0</v>
       </c>
       <c r="E9">
         <v>224630000.0</v>
       </c>
       <c r="F9">
         <v>176661000.0</v>
       </c>
       <c r="G9">
         <v>150953000.0</v>
       </c>
       <c r="H9">
         <v>167210000.0</v>
       </c>
       <c r="I9">
         <v>381634000.0</v>
       </c>
       <c r="J9">
         <v>376836000.0</v>
       </c>
       <c r="K9">
         <v>254092000.0</v>
       </c>
       <c r="L9">
         <v>110084000.0</v>
       </c>
       <c r="M9">
         <v>101373000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
-        <v>25800000.0</v>
+        <v>25786000.0</v>
       </c>
       <c r="C10">
         <v>-5022000.0</v>
       </c>
       <c r="D10">
         <v>81939000.0</v>
       </c>
       <c r="E10">
         <v>94735000.0</v>
       </c>
       <c r="F10">
         <v>13941000.0</v>
       </c>
       <c r="G10">
         <v>2215000.0</v>
       </c>
       <c r="H10">
         <v>43419000.0</v>
       </c>
       <c r="I10">
         <v>88616000.0</v>
       </c>
       <c r="J10">
         <v>-60634000.0</v>
       </c>
       <c r="K10">
         <v>-69117000.0</v>
       </c>
       <c r="L10">
         <v>11427000.0</v>
       </c>
       <c r="M10">
         <v>23086000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
-        <v>19500000.0</v>
+        <v>19498000.0</v>
       </c>
       <c r="C11">
         <v>1630000.0</v>
       </c>
       <c r="D11">
         <v>10785000.0</v>
       </c>
       <c r="E11">
         <v>24940000.0</v>
       </c>
       <c r="F11">
         <v>12147000.0</v>
       </c>
       <c r="G11">
         <v>-52065000.0</v>
       </c>
       <c r="H11">
         <v>12299000.0</v>
       </c>
       <c r="I11">
         <v>28995000.0</v>
       </c>
       <c r="J11">
         <v>-119197000.0</v>
       </c>
       <c r="K11">
         <v>10041000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11">
         <v>14602000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
-        <v>34200000.0</v>
+        <v>34203000.0</v>
       </c>
       <c r="C12">
         <v>49426000.0</v>
       </c>
       <c r="D12">
         <v>44730000.0</v>
       </c>
       <c r="E12">
         <v>37217000.0</v>
       </c>
       <c r="F12">
         <v>36990000.0</v>
       </c>
       <c r="G12">
         <v>50409000.0</v>
       </c>
       <c r="H12">
         <v>66872000.0</v>
       </c>
       <c r="I12">
         <v>90758000.0</v>
       </c>
       <c r="J12">
         <v>179044000.0</v>
       </c>
       <c r="K12">
         <v>140315000.0</v>
       </c>
       <c r="L12">
         <v>44348000.0</v>
       </c>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>-333000.0</v>
       </c>
       <c r="G14">
         <v>53000.0</v>
       </c>
       <c r="H14">
         <v>5868000.0</v>
       </c>
       <c r="I14">
         <v>4585000.0</v>
       </c>
       <c r="J14">
         <v>3919000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
-        <v>-71100000.0</v>
+        <v>-71126000.0</v>
       </c>
       <c r="C15">
         <v>-6652000.0</v>
       </c>
       <c r="D15">
         <v>71154000.0</v>
       </c>
       <c r="E15">
         <v>73697000.0</v>
       </c>
       <c r="F15">
         <v>-139949000.0</v>
       </c>
       <c r="G15">
         <v>-278771000.0</v>
       </c>
       <c r="H15">
         <v>79539000.0</v>
       </c>
       <c r="I15">
         <v>58300000.0</v>
       </c>
       <c r="J15">
         <v>57600000.0</v>
       </c>
       <c r="K15">
         <v>-79746000.0</v>
       </c>
       <c r="L15">
         <v>11427000.0</v>
       </c>
       <c r="M15">
         <v>-22061000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>73697000.0</v>
       </c>
       <c r="F16">
         <v>1800000.0</v>
       </c>
       <c r="G16">
         <v>-278771000.0</v>
       </c>
       <c r="H16">
         <v>79539000.0</v>
       </c>
       <c r="I16">
         <v>58300000.0</v>
       </c>
       <c r="J16">
         <v>57603000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>120</v>
+      </c>
+      <c r="B17">
+        <v>6288000.0</v>
+      </c>
       <c r="C17">
         <v>-6652000.0</v>
       </c>
       <c r="D17">
         <v>62575000.0</v>
       </c>
       <c r="E17">
         <v>69800000.0</v>
       </c>
       <c r="F17">
         <v>1800000.0</v>
       </c>
       <c r="G17">
         <v>-179463000.0</v>
       </c>
       <c r="H17">
         <v>80310000.0</v>
       </c>
       <c r="I17">
         <v>59621000.0</v>
       </c>
       <c r="J17">
         <v>58563000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>121</v>
+      </c>
+      <c r="B18">
+        <v>-34203000.0</v>
+      </c>
       <c r="C18">
         <v>-49426000.0</v>
       </c>
       <c r="D18">
         <v>-41149000.0</v>
       </c>
       <c r="E18">
         <v>-37200000.0</v>
       </c>
       <c r="F18">
         <v>-37000000.0</v>
       </c>
       <c r="G18">
         <v>-66979000.0</v>
       </c>
       <c r="H18">
         <v>-111525000.0</v>
       </c>
       <c r="I18">
         <v>-113723000.0</v>
       </c>
       <c r="J18">
         <v>-179044000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-3676000.0</v>
       </c>
       <c r="G19">
         <v>2318000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>260000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
-        <v>64900000.0</v>
+        <v>78430000.0</v>
       </c>
       <c r="C21">
         <v>98094000.0</v>
       </c>
       <c r="D21">
         <v>96650000.0</v>
       </c>
       <c r="E21">
         <v>104385000.0</v>
       </c>
       <c r="F21">
         <v>54607000.0</v>
       </c>
       <c r="G21">
         <v>51566000.0</v>
       </c>
       <c r="H21">
         <v>65967000.0</v>
       </c>
       <c r="I21">
         <v>183556000.0</v>
       </c>
       <c r="J21">
         <v>167504000.0</v>
       </c>
       <c r="K21">
         <v>84190000.0</v>
       </c>
       <c r="L21">
         <v>55775000.0</v>
       </c>
       <c r="M21">
         <v>47395000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
-        <v>658600000.0</v>
+        <v>645085000.0</v>
       </c>
       <c r="C23">
         <v>606399000.0</v>
       </c>
       <c r="D23">
         <v>594468000.0</v>
       </c>
       <c r="E23">
         <v>715774000.0</v>
       </c>
       <c r="F23">
         <v>556594000.0</v>
       </c>
       <c r="G23">
         <v>444354000.0</v>
       </c>
       <c r="H23">
         <v>466780000.0</v>
       </c>
       <c r="I23">
         <v>1437132000.0</v>
       </c>
       <c r="J23">
         <v>1282899000.0</v>
       </c>
       <c r="K23">
         <v>951316000.0</v>
       </c>
       <c r="L23">
         <v>320801000.0</v>
       </c>
       <c r="M23">
         <v>365720000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>128</v>
+      </c>
+      <c r="B25">
+        <v>78597000.0</v>
+      </c>
       <c r="C25">
         <v>89362000.0</v>
       </c>
       <c r="D25">
         <v>82816000.0</v>
       </c>
       <c r="E25">
         <v>79100000.0</v>
       </c>
       <c r="F25">
         <v>79800000.0</v>
       </c>
       <c r="G25">
         <v>151840000.0</v>
       </c>
       <c r="H25">
         <v>182090000.0</v>
       </c>
       <c r="I25">
         <v>185234000.0</v>
       </c>
       <c r="J25">
         <v>177140000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>7797000.0</v>
       </c>
       <c r="E26">
         <v>7232000.0</v>
       </c>
       <c r="F26">
         <v>7499000.0</v>
       </c>
       <c r="G26">
         <v>7137000.0</v>
       </c>
       <c r="H26">
         <v>12514000.0</v>
       </c>
       <c r="I26">
         <v>15565000.0</v>
       </c>
       <c r="J26">
         <v>13859000.0</v>
       </c>
       <c r="K26">
         <v>7266000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
-        <v>-83371000.0</v>
+        <v>83371000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>131</v>
+      </c>
+      <c r="B28">
+        <v>66016000.0</v>
+      </c>
       <c r="C28">
         <v>83876000.0</v>
       </c>
       <c r="D28">
         <v>77015000.0</v>
       </c>
       <c r="E28">
         <v>85300000.0</v>
       </c>
       <c r="F28">
         <v>97800000.0</v>
       </c>
       <c r="G28">
         <v>125294000.0</v>
       </c>
       <c r="H28">
         <v>166880000.0</v>
       </c>
       <c r="I28">
         <v>168628000.0</v>
       </c>
       <c r="J28">
         <v>148884000.0</v>
       </c>
       <c r="K28">
         <v>111185000.0</v>
       </c>
       <c r="L28">
         <v>35203000.0</v>
       </c>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>132</v>
+      </c>
+      <c r="B29">
+        <v>19498000.0</v>
+      </c>
       <c r="C29">
         <v>1630000.0</v>
       </c>
       <c r="D29">
         <v>20582000.0</v>
       </c>
       <c r="E29">
         <v>24900000.0</v>
       </c>
       <c r="F29">
         <v>12100000.0</v>
       </c>
       <c r="G29">
         <v>-48122000.0</v>
       </c>
       <c r="H29">
         <v>40699000.0</v>
       </c>
       <c r="I29">
         <v>28995000.0</v>
       </c>
       <c r="J29">
         <v>-119197000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
-        <v>93200000.0</v>
+        <v>79656000.0</v>
       </c>
       <c r="C30">
         <v>103428000.0</v>
       </c>
       <c r="D30">
         <v>101315000.0</v>
       </c>
       <c r="E30">
         <v>120245000.0</v>
       </c>
       <c r="F30">
         <v>122054000.0</v>
       </c>
       <c r="G30">
         <v>99387000.0</v>
       </c>
       <c r="H30">
         <v>101243000.0</v>
       </c>
       <c r="I30">
         <v>210612000.0</v>
       </c>
       <c r="J30">
         <v>187634000.0</v>
       </c>
       <c r="K30">
         <v>141231000.0</v>
       </c>
       <c r="L30">
         <v>42010000.0</v>
       </c>
       <c r="M30">
         <v>69731000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
-        <v>-39100000.0</v>
+        <v>-52644000.0</v>
       </c>
       <c r="C31">
         <v>-103116000.0</v>
       </c>
       <c r="D31">
         <v>-14711000.0</v>
       </c>
       <c r="E31">
         <v>-9650000.0</v>
       </c>
       <c r="F31">
         <v>-40666000.0</v>
       </c>
       <c r="G31">
         <v>-49351000.0</v>
       </c>
       <c r="H31">
         <v>-22548000.0</v>
       </c>
       <c r="I31">
         <v>-99536000.0</v>
       </c>
       <c r="J31">
         <v>-226522000.0</v>
       </c>
       <c r="K31">
         <v>-150656000.0</v>
       </c>
       <c r="L31">
         <v>-44348000.0</v>
       </c>
       <c r="M31">
         <v>-24309000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
-        <v>723500000.0</v>
+        <v>723515000.0</v>
       </c>
       <c r="C32">
         <v>704493000.0</v>
       </c>
       <c r="D32">
         <v>691118000.0</v>
       </c>
       <c r="E32">
         <v>820159000.0</v>
       </c>
       <c r="F32">
         <v>611201000.0</v>
       </c>
       <c r="G32">
         <v>495920000.0</v>
       </c>
       <c r="H32">
         <v>532747000.0</v>
       </c>
       <c r="I32">
         <v>1608154000.0</v>
       </c>
       <c r="J32">
         <v>1472101000.0</v>
       </c>
@@ -9616,3102 +9789,3184 @@
       <c r="M32">
         <v>397362000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
-        <v>125612000.0</v>
+        <v>180696000.0</v>
       </c>
       <c r="C2">
-        <v>152800000.0</v>
+        <v>152681000.0</v>
       </c>
       <c r="D2">
-        <v>150406000.0</v>
+        <v>152832000.0</v>
       </c>
       <c r="E2">
-        <v>136582000.0</v>
+        <v>153061000.0</v>
       </c>
       <c r="F2">
+        <v>126141000.0</v>
+      </c>
+      <c r="G2">
         <v>128028000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>124472000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>129157000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>121314000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>125491000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>120142000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>123140000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>124381000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>133373000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>164864000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>165313000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>131979000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>115772000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>113784000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>108479000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>96505000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10504000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>89844000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>80768000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>87850000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>271155000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>310904000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>316180000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>278311000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>292432000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>319703000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>326309000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>288076000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>273923000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>289270000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>281853000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>250219000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>252337000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>274680000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>197542000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>67812000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
-        <v>9784000.0</v>
+        <v>20490000.0</v>
       </c>
       <c r="C3">
-        <v>10934000.0</v>
+        <v>20581000.0</v>
       </c>
       <c r="D3">
+        <v>10950000.0</v>
+      </c>
+      <c r="E3">
         <v>23942000.0</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>18304000.0</v>
+      </c>
+      <c r="G3">
         <v>22578000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23227000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>21624000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>21933000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>22142000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21290000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20969000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20197000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20360000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>19599000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19658000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19546000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19657000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20599000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>19985000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19500000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15527000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>19122000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18746000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18675000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>46860000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>44246000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>45090000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>45900000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>45936000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>43827000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>46983000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>48488000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>48005000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>45929000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>42620000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>40586000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>42687000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>43611000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>31764000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10227000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
-[...1 lines deleted...]
-      </c>
+      <c r="N4"/>
       <c r="O4">
         <v>3900000.0</v>
       </c>
-      <c r="P4"/>
+      <c r="P4">
+        <v>3900000.0</v>
+      </c>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>17712000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-75872000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>6400000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-89887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33800000.0</v>
       </c>
       <c r="W4">
         <v>-33800000.0</v>
       </c>
-      <c r="X4"/>
+      <c r="X4">
+        <v>-33800000.0</v>
+      </c>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
-        <v>10099000.0</v>
+        <v>14932000.0</v>
       </c>
       <c r="C5">
-        <v>29000000.0</v>
+        <v>17575000.0</v>
       </c>
       <c r="D5">
-        <v>19167000.0</v>
+        <v>28935000.0</v>
       </c>
       <c r="E5">
-        <v>6861000.0</v>
+        <v>21750000.0</v>
       </c>
       <c r="F5">
+        <v>145000.0</v>
+      </c>
+      <c r="G5">
         <v>-25728000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>30053000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>24270000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>15809000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>37007000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>36276000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>44077000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9308000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>34644000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>39833000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>35430000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>22045000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>23563000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>16285000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8565000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2518000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-279997000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9081000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>24823000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10286000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>47228000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>71234000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>79566000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>34506000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>36129000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>54859000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>54778000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>29700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-23899000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>54894000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>58387000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>41442000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>31425000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>52917000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>38119000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>16139000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>19883000.0</v>
+        <v>35422000.0</v>
       </c>
       <c r="C6">
-        <v>39934000.0</v>
+        <v>38156000.0</v>
       </c>
       <c r="D6">
-        <v>43109000.0</v>
+        <v>39885000.0</v>
       </c>
       <c r="E6">
-        <v>29985000.0</v>
+        <v>45692000.0</v>
       </c>
       <c r="F6">
+        <v>18449000.0</v>
+      </c>
+      <c r="G6">
         <v>-3150000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>53280000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>45894000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>37742000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>59149000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>57566000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>65046000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>29505000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>55004000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>59432000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>55088000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>41591000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>43220000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>36884000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28550000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22018000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-264470000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>28203000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>43569000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>28961000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>94088000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>115480000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>124656000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>80406000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>82065000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>98686000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>101761000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>78188000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>24106000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>100823000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>101007000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>82028000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>74112000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>96528000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>69883000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>26366000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
-        <v>30663000.0</v>
+        <v>34256000.0</v>
       </c>
       <c r="C9">
-        <v>52100000.0</v>
+        <v>46752000.0</v>
       </c>
       <c r="D9">
-        <v>49722000.0</v>
+        <v>52075000.0</v>
       </c>
       <c r="E9">
-        <v>25615000.0</v>
+        <v>47067000.0</v>
       </c>
       <c r="F9">
+        <v>16968000.0</v>
+      </c>
+      <c r="G9">
         <v>53933000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>54703000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>53663000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>39223000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>47317000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>53184000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>60970000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>36493000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>49367000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>67669000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>59859000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>47735000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>54425000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>53644000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>38473000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30119000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4583000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>40831000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>34873000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>37704000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>81220000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>112897000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>115495000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>80910000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>87609000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>107500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>108404000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>78121000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>84151000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>102559000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>107414000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>82712000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>70394000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>95299000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>80012000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>26101000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
-        <v>8700000.0</v>
+        <v>9335000.0</v>
       </c>
       <c r="C10">
-        <v>20600000.0</v>
+        <v>8174000.0</v>
       </c>
       <c r="D10">
+        <v>20567000.0</v>
+      </c>
+      <c r="E10">
         <v>8050000.0</v>
       </c>
-      <c r="E10">
-[...1 lines deleted...]
-      </c>
       <c r="F10">
+        <v>-10372000.0</v>
+      </c>
+      <c r="G10">
         <v>-37545000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18748000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11375000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23089000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>24465000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34909000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-524000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>24307000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30291000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>26542000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13595000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14775000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7280000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-176000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7938000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-281604000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1349000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9687000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5012000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>20558000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>43537000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>51026000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5888000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>35875000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>22906000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29808000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>27000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-58902000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2156000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1337000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5225000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-15445000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-13142000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-37549000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2981000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
-        <v>-500000.0</v>
+        <v>3589000.0</v>
       </c>
       <c r="C11">
-        <v>20200000.0</v>
+        <v>-476000.0</v>
       </c>
       <c r="D11">
+        <v>20195000.0</v>
+      </c>
+      <c r="E11">
         <v>2064000.0</v>
       </c>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
       <c r="F11">
+        <v>-2238000.0</v>
+      </c>
+      <c r="G11">
         <v>-7126000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4497000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3080000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1179000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-6840000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>7891000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8787000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>947000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2957000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8966000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7297000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5720000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7052000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2591000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7694000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5190000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-77575000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>21310000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-24630000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1665000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1227000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16718000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>20307000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2447000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7405000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8470000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>13649000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-529000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-124466000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5172000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3007000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2910000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-25972000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-3536000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>39399000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
-        <v>8800000.0</v>
+        <v>2799000.0</v>
       </c>
       <c r="C12">
-        <v>8400000.0</v>
+        <v>9401000.0</v>
       </c>
       <c r="D12">
-        <v>11117000.0</v>
+        <v>8368000.0</v>
       </c>
       <c r="E12">
-        <v>11010000.0</v>
+        <v>9032000.0</v>
       </c>
       <c r="F12">
+        <v>6213000.0</v>
+      </c>
+      <c r="G12">
         <v>11817000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11305000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12895000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13409000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13918000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11811000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9168000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9832000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10337000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9542000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8888000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8450000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8788000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9005000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8741000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10456000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1607000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10430000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15136000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15298000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>26670000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>27697000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>28540000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28618000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>29101000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>28238000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>27221000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>29163000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>35003000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>49079000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>48176000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>46785000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>45953000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>48610000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
+      <c r="P14"/>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
         <v>-76000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-700000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-740000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>53000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3699000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
-        <v>5800000.0</v>
+        <v>4314000.0</v>
       </c>
       <c r="C15">
-        <v>-79300000.0</v>
+        <v>5740000.0</v>
       </c>
       <c r="D15">
+        <v>-79255000.0</v>
+      </c>
+      <c r="E15">
         <v>5986000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-3597000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-30419000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14251000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8295000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1221000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>29929000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>16574000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>26122000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1471000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>25252000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>21325000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>19245000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7875000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>25435000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-71259000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1490000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-92635000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-302433000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7512000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15926000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>224000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>19101000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>26700000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>30574000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3200000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>28200000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14185000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>15800000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>200000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>65000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-3400000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1609000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2454000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10664000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-10017000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-77262000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-3131000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:41">
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>16574000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>26122000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1471000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>25400000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>21300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>19200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7875000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-71259000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-92635000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-216700000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7512000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>120</v>
+      </c>
+      <c r="B17">
+        <v>5746000.0</v>
+      </c>
       <c r="C17">
+        <v>8650000.0</v>
+      </c>
+      <c r="D17">
         <v>372000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>5986000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-3597000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-30419000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>14251000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>8295000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1221000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>29929000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>16600000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>26100000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1471000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>21500000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>21300000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>19200000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>7875000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7800000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>4689000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-7900000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-2748000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-204029000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7810000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>16247000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>121</v>
+      </c>
+      <c r="B18">
+        <v>-3172000.0</v>
+      </c>
       <c r="C18">
+        <v>-9401000.0</v>
+      </c>
+      <c r="D18">
         <v>-8368000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11117000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11010000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11817000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11305000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12895000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-13409000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-13918000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11800000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9900000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-10300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8500000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9005000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10456000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1607000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-18642000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-22275000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>10764000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>650000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>1297000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>8019000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>5609000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>5584000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-6209000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3087000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>36000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5487000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>260000000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
-        <v>19703000.0</v>
+        <v>14932000.0</v>
       </c>
       <c r="C21">
-        <v>28300000.0</v>
+        <v>25533000.0</v>
       </c>
       <c r="D21">
-        <v>17809000.0</v>
+        <v>34223000.0</v>
       </c>
       <c r="E21">
-        <v>-912000.0</v>
+        <v>21750000.0</v>
       </c>
       <c r="F21">
+        <v>145000.0</v>
+      </c>
+      <c r="G21">
         <v>24752000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>31541000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>27848000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13953000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22750000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>31929000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>33313000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8658000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22002000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>38536000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>27411000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16436000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>17979000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>22494000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>11652000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2482000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-274510000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>18754000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9846000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11974000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>30464000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>57574000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>70301000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29463000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>57459000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>48854000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>49054000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>28189000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>27882000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>46557000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>55080000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>37652000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>15139000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>44254000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>38119000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>16139000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
-        <v>136572000.0</v>
+        <v>200020000.0</v>
       </c>
       <c r="C23">
-        <v>176600000.0</v>
+        <v>173900000.0</v>
       </c>
       <c r="D23">
-        <v>182319000.0</v>
+        <v>170684000.0</v>
       </c>
       <c r="E23">
-        <v>163109000.0</v>
+        <v>178378000.0</v>
       </c>
       <c r="F23">
+        <v>142964000.0</v>
+      </c>
+      <c r="G23">
         <v>157209000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>147634000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>154972000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>146584000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>150058000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>141397000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>150797000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>152216000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>160738000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>193997000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>197761000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>163278000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>152218000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>144934000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>135300000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>124142000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>280431000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>111921000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>105795000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>113580000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>321911000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>362161000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>371033000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>328938000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>345895000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>372659000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>381020000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>337558000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>325786000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>336706000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>328380000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>292360000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>298170000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>322127000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>280380000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>85865000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>128</v>
+      </c>
+      <c r="B25">
+        <v>20490000.0</v>
+      </c>
       <c r="C25">
+        <v>20581000.0</v>
+      </c>
+      <c r="D25">
         <v>10950000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23942000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23124000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22578000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23227000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21624000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21933000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>22142000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21234000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>20903000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>20200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>20297000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19596000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19754000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19716000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>20599000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>20000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15527000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>45820000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>44823000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>45670000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>46860000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>44246000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>45090000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>45894000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>45936000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>43827000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>46983000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>48488000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>48005000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>45929000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>42620000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>40586000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>42687000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>43611000.0</v>
       </c>
-      <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>7797000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>7499000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>7137000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>15565000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>13859000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>7266000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>23252000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9142000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>9929000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8664000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8963000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>11729000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11478000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9919000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>11075000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>10811000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>11234000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8864000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>12636000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>10017000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9919000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6179000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>10998000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>10194000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>131</v>
+      </c>
+      <c r="B28">
+        <v>19126000.0</v>
+      </c>
       <c r="C28">
+        <v>16248000.0</v>
+      </c>
+      <c r="D28">
         <v>15658000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22661000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21345000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19616000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19950000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22707000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21604000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19755000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21119000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23536000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>29000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>24836000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21900000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22130000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>37070000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>38926000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>43298000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>43269000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>39528000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>43375000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>40708000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>42388000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>42145000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>43477000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>40618000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>39227000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>37419000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>36608000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>35962000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>34835000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>37253000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>132</v>
+      </c>
+      <c r="B29">
+        <v>3589000.0</v>
+      </c>
       <c r="C29">
+        <v>-476000.0</v>
+      </c>
+      <c r="D29">
         <v>20195000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2064000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-552000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-7126000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4497000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3080000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1179000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6840000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2591000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7700000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5190000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-77575000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11764000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16262000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
-        <v>10960000.0</v>
+        <v>19324000.0</v>
       </c>
       <c r="C30">
-        <v>23800000.0</v>
+        <v>21219000.0</v>
       </c>
       <c r="D30">
-        <v>31913000.0</v>
+        <v>17852000.0</v>
       </c>
       <c r="E30">
-        <v>26527000.0</v>
+        <v>25317000.0</v>
       </c>
       <c r="F30">
+        <v>16823000.0</v>
+      </c>
+      <c r="G30">
         <v>29181000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23162000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25815000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25270000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24567000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21255000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>27657000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27835000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27365000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29133000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>32448000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>31299000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36446000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>31150000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26821000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>27637000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>269927000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>22077000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>25027000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>25730000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>50756000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>51257000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>54853000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>50627000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>53463000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>52956000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>54711000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>49482000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>51863000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>47436000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>46527000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>42141000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>45833000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>47447000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>82838000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>18053000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
-        <v>-13100000.0</v>
+        <v>-5597000.0</v>
       </c>
       <c r="C31">
-        <v>-7700000.0</v>
+        <v>-17359000.0</v>
       </c>
       <c r="D31">
-        <v>-9759000.0</v>
+        <v>-13656000.0</v>
       </c>
       <c r="E31">
-        <v>-3237000.0</v>
+        <v>-13700000.0</v>
       </c>
       <c r="F31">
+        <v>-10517000.0</v>
+      </c>
+      <c r="G31">
         <v>-62297000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12793000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-16473000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11553000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>339000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7464000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1596000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-9182000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2305000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8245000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-869000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2841000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3204000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-15214000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-11828000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10420000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7094000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-20103000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-159000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-16986000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-9906000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-14037000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-19275000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-23575000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-21584000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-25948000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-19246000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-28162000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-87117000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-44229000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-53743000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-42877000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-30584000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-57396000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-54298000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-11029000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
-        <v>156275000.0</v>
+        <v>214952000.0</v>
       </c>
       <c r="C32">
-        <v>204900000.0</v>
+        <v>199433000.0</v>
       </c>
       <c r="D32">
+        <v>204907000.0</v>
+      </c>
+      <c r="E32">
         <v>200128000.0</v>
       </c>
-      <c r="E32">
-[...1 lines deleted...]
-      </c>
       <c r="F32">
+        <v>143109000.0</v>
+      </c>
+      <c r="G32">
         <v>181961000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>179175000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>182820000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>160537000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>172808000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>173326000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>184110000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>160874000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>182740000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>232533000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>225172000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>179714000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>170197000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>167428000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>146952000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>126624000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5921000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>130675000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>115641000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>125554000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>352375000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>423801000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>431675000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>359221000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>380041000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>427203000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>434713000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>366197000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>358074000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>391829000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>389267000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>332931000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>322731000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>369979000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>277554000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>93913000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -12758,1032 +13013,1034 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
-        <v>35267000.0</v>
+        <v>146013000.0</v>
       </c>
       <c r="C2">
         <v>88365000.0</v>
       </c>
       <c r="D2">
         <v>110920000.0</v>
       </c>
       <c r="E2">
         <v>140900000.0</v>
       </c>
       <c r="F2">
         <v>137200000.0</v>
       </c>
       <c r="G2">
         <v>73917000.0</v>
       </c>
       <c r="H2">
         <v>59700000.0</v>
       </c>
       <c r="I2">
         <v>67200000.0</v>
       </c>
       <c r="J2">
         <v>70700000.0</v>
       </c>
       <c r="K2">
         <v>25155000.0</v>
       </c>
       <c r="L2">
         <v>22627000.0</v>
       </c>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>70400000</v>
+        <v>70410000</v>
       </c>
       <c r="C3">
         <v>68953000</v>
       </c>
       <c r="D3">
         <v>65335000</v>
       </c>
       <c r="E3">
         <v>58900000</v>
       </c>
       <c r="F3">
         <v>60000000</v>
       </c>
       <c r="G3">
         <v>51598000</v>
       </c>
       <c r="H3">
         <v>127600000</v>
       </c>
       <c r="I3">
         <v>131700000</v>
       </c>
       <c r="J3">
         <v>140500000</v>
       </c>
       <c r="K3">
         <v>121421000</v>
       </c>
       <c r="L3">
         <v>40994000</v>
       </c>
       <c r="M3">
         <v>35582000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>1417000.0</v>
       </c>
       <c r="G4">
         <v>52250000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>26823000.0</v>
       </c>
       <c r="G5">
         <v>62752000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
-        <v>51187000.0</v>
+        <v>51180000.0</v>
       </c>
       <c r="C6">
         <v>57648000.0</v>
       </c>
       <c r="D6">
         <v>-22555000.0</v>
       </c>
       <c r="E6">
         <v>-30000000.0</v>
       </c>
       <c r="F6">
         <v>3700000.0</v>
       </c>
       <c r="G6">
         <v>63302000.0</v>
       </c>
       <c r="H6">
         <v>14200000.0</v>
       </c>
       <c r="I6">
         <v>-7500000.0</v>
       </c>
       <c r="J6">
         <v>-4500000.0</v>
       </c>
       <c r="K6">
         <v>45587000.0</v>
       </c>
       <c r="L6">
         <v>2528000.0</v>
       </c>
       <c r="M6">
         <v>22627000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
-        <v>-14600000.0</v>
+        <v>-14536000.0</v>
       </c>
       <c r="C7">
         <v>-20832000.0</v>
       </c>
       <c r="D7">
         <v>-20761000.0</v>
       </c>
       <c r="E7">
         <v>-2100000.0</v>
       </c>
       <c r="F7">
         <v>-18100000.0</v>
       </c>
       <c r="G7">
         <v>14519000.0</v>
       </c>
       <c r="H7">
         <v>-4900000.0</v>
       </c>
       <c r="I7">
         <v>-21900000.0</v>
       </c>
       <c r="J7">
         <v>-41400000.0</v>
       </c>
       <c r="K7">
         <v>13046000.0</v>
       </c>
       <c r="L7">
         <v>1783000.0</v>
       </c>
       <c r="M7">
         <v>5849000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-33476000.0</v>
       </c>
       <c r="G8">
         <v>7031000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
-        <v>-22100000.0</v>
+        <v>-22118000.0</v>
       </c>
       <c r="C9">
         <v>3102000.0</v>
       </c>
       <c r="D9">
         <v>-6093000.0</v>
       </c>
       <c r="E9">
         <v>5500.0</v>
       </c>
       <c r="F9">
         <v>-33500000.0</v>
       </c>
       <c r="G9">
         <v>47163000.0</v>
       </c>
       <c r="H9">
         <v>11407000.0</v>
       </c>
       <c r="I9">
         <v>-10500000.0</v>
       </c>
       <c r="J9">
         <v>-11463000.0</v>
       </c>
       <c r="K9">
         <v>10257000.0</v>
       </c>
       <c r="L9">
         <v>10747000.0</v>
       </c>
       <c r="M9">
         <v>-11986000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
-        <v>-5600000.0</v>
+        <v>-5571000.0</v>
       </c>
       <c r="C10">
         <v>-11180000.0</v>
       </c>
       <c r="D10">
         <v>-1399000.0</v>
       </c>
       <c r="E10">
         <v>9900000.0</v>
       </c>
       <c r="F10">
         <v>600000.0</v>
       </c>
       <c r="G10">
         <v>-2976000.0</v>
       </c>
       <c r="H10">
         <v>-18900000.0</v>
       </c>
       <c r="I10">
         <v>-9000000.0</v>
       </c>
       <c r="J10">
         <v>-21200000.0</v>
       </c>
       <c r="K10">
         <v>-2305000.0</v>
       </c>
       <c r="L10">
         <v>-1738000.0</v>
       </c>
       <c r="M10">
         <v>-361000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-10127000.0</v>
       </c>
       <c r="F11">
         <v>10000000.0</v>
       </c>
       <c r="G11">
         <v>4163000.0</v>
       </c>
       <c r="H11">
         <v>-576000.0</v>
       </c>
       <c r="I11">
         <v>-3491000.0</v>
       </c>
       <c r="J11">
         <v>4343000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>33880000.0</v>
       </c>
       <c r="F12">
         <v>64500000.0</v>
       </c>
       <c r="G12">
         <v>337612000.0</v>
       </c>
       <c r="H12">
         <v>25611000.0</v>
       </c>
       <c r="I12">
         <v>44171000.0</v>
       </c>
       <c r="J12">
         <v>-40001000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-7443000.0</v>
       </c>
       <c r="F13">
         <v>4800000.0</v>
       </c>
       <c r="G13">
         <v>-11419000.0</v>
       </c>
       <c r="H13">
         <v>6180000.0</v>
       </c>
       <c r="I13">
         <v>2859000.0</v>
       </c>
       <c r="J13">
         <v>-9982000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
-        <v>67800000.0</v>
+        <v>78597000.0</v>
       </c>
       <c r="C14">
         <v>89362000.0</v>
       </c>
       <c r="D14">
         <v>84598000.0</v>
       </c>
       <c r="E14">
         <v>79100000.0</v>
       </c>
       <c r="F14">
         <v>79800000.0</v>
       </c>
       <c r="G14">
         <v>76926000.0</v>
       </c>
       <c r="H14">
         <v>182000000.0</v>
       </c>
       <c r="I14">
         <v>185200000.0</v>
       </c>
       <c r="J14">
         <v>177200000.0</v>
       </c>
       <c r="K14">
         <v>128289000.0</v>
       </c>
       <c r="L14">
         <v>39000000.0</v>
       </c>
       <c r="M14">
         <v>45413000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15">
-        <v>-80000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="C15">
         <v>76000000.0</v>
       </c>
       <c r="D15">
         <v>56000000.0</v>
       </c>
       <c r="E15">
         <v>70000000.0</v>
       </c>
       <c r="F15">
         <v>435600000.0</v>
       </c>
       <c r="G15">
         <v>243749000.0</v>
       </c>
       <c r="H15">
         <v>80000000.0</v>
       </c>
       <c r="I15">
-        <v>-80000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="J15">
-        <v>-44071000.0</v>
+        <v>44071000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
-        <v>26163000.0</v>
+        <v>197193000.0</v>
       </c>
       <c r="C16">
         <v>146013000.0</v>
       </c>
       <c r="D16">
         <v>88365000.0</v>
       </c>
       <c r="E16">
         <v>110900000.0</v>
       </c>
       <c r="F16">
         <v>140900000.0</v>
       </c>
       <c r="G16">
         <v>137219000.0</v>
       </c>
       <c r="H16">
         <v>73900000.0</v>
       </c>
       <c r="I16">
         <v>59700000.0</v>
       </c>
       <c r="J16">
         <v>66200000.0</v>
       </c>
       <c r="K16">
         <v>70742000.0</v>
       </c>
       <c r="L16">
         <v>25155000.0</v>
       </c>
       <c r="M16">
         <v>22627000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
-        <v>47700000.0</v>
+        <v>69895000.0</v>
       </c>
       <c r="C18">
         <v>80937000.0</v>
       </c>
       <c r="D18">
         <v>72262000.0</v>
       </c>
       <c r="E18">
         <v>127700000.0</v>
       </c>
       <c r="F18">
         <v>69900000.0</v>
       </c>
       <c r="G18">
         <v>172000000.0</v>
       </c>
       <c r="H18">
         <v>140100000.0</v>
       </c>
       <c r="I18">
         <v>116900000.0</v>
       </c>
       <c r="J18">
         <v>-24400000.0</v>
       </c>
       <c r="K18">
         <v>-1701000.0</v>
       </c>
       <c r="L18">
         <v>3721000.0</v>
       </c>
       <c r="M18">
         <v>19954000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-73453000.0</v>
       </c>
       <c r="D19">
         <v>-73038000.0</v>
       </c>
       <c r="E19">
         <v>-63000000.0</v>
       </c>
       <c r="F19">
         <v>835700000.0</v>
       </c>
       <c r="G19">
         <v>1761000.0</v>
       </c>
       <c r="H19">
         <v>1761000.0</v>
       </c>
       <c r="I19">
         <v>-5000000.0</v>
       </c>
       <c r="J19">
         <v>-9000000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>155</v>
+      </c>
+      <c r="B21">
+        <v>-476995000.0</v>
+      </c>
       <c r="C21">
         <v>-11823000.0</v>
       </c>
       <c r="D21">
         <v>-11847000.0</v>
       </c>
       <c r="E21">
         <v>-11692000.0</v>
       </c>
       <c r="F21">
         <v>-518500000.0</v>
       </c>
       <c r="G21">
         <v>-450794000.0</v>
       </c>
       <c r="H21">
         <v>-215000000.0</v>
       </c>
       <c r="I21">
         <v>-125959000.0</v>
       </c>
       <c r="J21">
         <v>-407329000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
-        <v>-71100000.0</v>
+        <v>6288000.0</v>
       </c>
       <c r="C22">
         <v>-6652000.0</v>
       </c>
       <c r="D22">
         <v>71154000.0</v>
       </c>
       <c r="E22">
         <v>73700000.0</v>
       </c>
       <c r="F22">
         <v>-139600000.0</v>
       </c>
       <c r="G22">
         <v>-281704000.0</v>
       </c>
       <c r="H22">
         <v>80300000.0</v>
       </c>
       <c r="I22">
         <v>59600000.0</v>
       </c>
       <c r="J22">
         <v>58600000.0</v>
       </c>
       <c r="K22">
         <v>-79158000.0</v>
       </c>
       <c r="L22">
         <v>11427000.0</v>
       </c>
       <c r="M22">
         <v>8484000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
-        <v>75600000.0</v>
+        <v>-1017000.0</v>
       </c>
       <c r="C23">
         <v>-1008000.0</v>
       </c>
       <c r="D23">
         <v>-2934000.0</v>
       </c>
       <c r="E23">
         <v>70300000.0</v>
       </c>
       <c r="F23">
         <v>903700000.0</v>
       </c>
       <c r="G23">
         <v>-21412000.0</v>
       </c>
       <c r="H23">
         <v>207000000.0</v>
       </c>
       <c r="I23">
         <v>71679000.0</v>
       </c>
       <c r="J23">
         <v>-36267000.0</v>
       </c>
       <c r="K23">
         <v>-16789000.0</v>
       </c>
       <c r="L23">
         <v>1538000.0</v>
       </c>
       <c r="M23">
         <v>-49095000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
-        <v>-21100000.0</v>
+        <v>-21125000.0</v>
       </c>
       <c r="C24">
         <v>47000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>81000.0</v>
       </c>
       <c r="F24">
         <v>-40100000.0</v>
       </c>
       <c r="G24">
         <v>-4785000.0</v>
       </c>
       <c r="H24">
         <v>30485000.0</v>
       </c>
       <c r="I24">
         <v>13500000.0</v>
       </c>
       <c r="J24">
         <v>8400000.0</v>
       </c>
       <c r="K24">
         <v>-30519000.0</v>
       </c>
       <c r="L24">
         <v>-1696000.0</v>
       </c>
       <c r="M24">
         <v>-177000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
-        <v>116300000.0</v>
+        <v>28004000.0</v>
       </c>
       <c r="C25">
         <v>81896000.0</v>
       </c>
       <c r="D25">
         <v>3647000.0</v>
       </c>
       <c r="E25">
         <v>13600000.0</v>
       </c>
       <c r="F25">
         <v>171500000.0</v>
       </c>
       <c r="G25">
         <v>456723000.0</v>
       </c>
       <c r="H25">
         <v>-26200000.0</v>
       </c>
       <c r="I25">
         <v>2800000.0</v>
       </c>
       <c r="J25">
         <v>53100000.0</v>
       </c>
       <c r="K25">
         <v>51276000.0</v>
       </c>
       <c r="L25">
         <v>-1625000.0</v>
       </c>
       <c r="M25">
         <v>-4745000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
-        <v>-46900000.0</v>
+        <v>-46948000.0</v>
       </c>
       <c r="C26">
         <v>-5010000.0</v>
       </c>
       <c r="D26">
         <v>-78717000.0</v>
       </c>
       <c r="E26">
         <v>-136700000.0</v>
       </c>
       <c r="F26">
         <v>746000.0</v>
       </c>
       <c r="G26">
         <v>-4598000.0</v>
       </c>
       <c r="H26">
         <v>-3600000.0</v>
       </c>
       <c r="I26">
         <v>-2920000.0</v>
       </c>
       <c r="J26">
         <v>-113029000.0</v>
       </c>
       <c r="K26">
         <v>-2540000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
-        <v>9700000.0</v>
+        <v>9746000.0</v>
       </c>
       <c r="C27">
         <v>14043000.0</v>
       </c>
       <c r="D27">
         <v>16031000.0</v>
       </c>
       <c r="E27">
         <v>20600000.0</v>
       </c>
       <c r="F27">
         <v>31800000.0</v>
       </c>
       <c r="G27">
         <v>17194000.0</v>
       </c>
       <c r="H27">
         <v>18200000.0</v>
       </c>
       <c r="I27">
         <v>19500000.0</v>
       </c>
       <c r="J27">
         <v>8800000.0</v>
       </c>
       <c r="K27">
         <v>5432000.0</v>
       </c>
       <c r="L27">
         <v>2256000.0</v>
       </c>
       <c r="M27">
         <v>535000.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
-        <v>-525000000.0</v>
+        <v>-524960000.0</v>
       </c>
       <c r="C28">
         <v>-17841000.0</v>
       </c>
       <c r="D28">
         <v>-93498000.0</v>
       </c>
       <c r="E28">
         <v>-148100000.0</v>
       </c>
       <c r="F28">
         <v>-964200000.0</v>
       </c>
       <c r="G28">
         <v>-722820000.0</v>
       </c>
       <c r="H28">
         <v>-216100000.0</v>
       </c>
       <c r="I28">
         <v>-137200000.0</v>
       </c>
       <c r="J28">
         <v>19833000.0</v>
       </c>
       <c r="K28">
         <v>1861433000.0</v>
       </c>
       <c r="L28">
         <v>-3462000.0</v>
       </c>
       <c r="M28">
         <v>888290000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
-        <v>140300000.0</v>
+        <v>140305000.0</v>
       </c>
       <c r="C29">
         <v>149890000.0</v>
       </c>
       <c r="D29">
         <v>137597000.0</v>
       </c>
       <c r="E29">
         <v>186600000.0</v>
       </c>
       <c r="F29">
         <v>129900000.0</v>
       </c>
       <c r="G29">
         <v>223598000.0</v>
       </c>
       <c r="H29">
         <v>267700000.0</v>
       </c>
       <c r="I29">
         <v>248600000.0</v>
       </c>
       <c r="J29">
         <v>116100000.0</v>
       </c>
       <c r="K29">
         <v>119720000.0</v>
       </c>
       <c r="L29">
         <v>44715000.0</v>
       </c>
       <c r="M29">
         <v>55536000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
-        <v>435400000.0</v>
+        <v>435412000.0</v>
       </c>
       <c r="C30">
         <v>-73453000.0</v>
       </c>
       <c r="D30">
         <v>-65335000.0</v>
       </c>
       <c r="E30">
         <v>-63021000.0</v>
       </c>
       <c r="F30">
         <v>835700000.0</v>
       </c>
       <c r="G30">
         <v>551472000.0</v>
       </c>
       <c r="H30">
         <v>-35359000.0</v>
       </c>
       <c r="I30">
         <v>-119300000.0</v>
       </c>
       <c r="J30">
         <v>-182700000.0</v>
       </c>
@@ -13796,3158 +14053,3228 @@
       <c r="M30">
         <v>-921199000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO30"/>
+  <dimension ref="A1:AP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>197193000.0</v>
+      </c>
+      <c r="C2">
         <v>81976000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>69597000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>127478000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>146013000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>123474000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>83318000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>103136000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>88365000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38317000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29232000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>61619000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>110920000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>121400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>151228000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>129748000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>140889000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>104752000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57408000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>56762000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>137219000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>166291000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>90588000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>110288000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>55192000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>80255000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>83959000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>54085000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>59700000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>58017000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>53885000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>60000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>67200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>68800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>50457000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>63111000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>85077000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>71923000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>47494000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>33438000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25155000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>14137000</v>
+      </c>
+      <c r="C3">
         <v>18804000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2071000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>25272000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24253000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17228000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15076000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19277000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17372000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11693000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14415000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20529000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18698000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13639000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15085000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10750000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15397000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16609000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15476000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12563000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>20371000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12335000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12228000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10005000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>35989000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>26178000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>31848000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>33600000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36366000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>29256000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>32800000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>33300000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>50300000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>29616000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>28164000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>32449000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>51623000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>31438000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>29646000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8714000</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-29811000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-48154000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-28301000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>21988000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-10545000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>29203000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>31083000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>2255000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-61124000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-46079000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>7514000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6219000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-1388000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6506000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-608000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>14014000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3822000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8840000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>147000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12010000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>-34641000.0</v>
+      </c>
+      <c r="C6">
         <v>115224000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12379000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-57881000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-18535000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>22539000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>40156000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-19818000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14771000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>50048000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9085000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-32387000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-49301000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-29782000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>21480000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11141000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>36137000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>47344000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>646000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-63832000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-29072000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>75703000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-19700000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>55096000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-6338000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3704000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>29874000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1709000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4132000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6100000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7200000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2600000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18381000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-12654000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-21966000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1181000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>24429000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>14056000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8283000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>-9985000.0</v>
+      </c>
+      <c r="C7">
         <v>-12281000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>22278000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-8688000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15909000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5295000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>30556000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-32721000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-13372000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14308000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7317000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-23665000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-18721000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>40400000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9033000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10905000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-40767000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>439000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3392000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-10738000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4378000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>48652000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>20156000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-47361000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6478000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>16477000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>38695000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-40333000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-19900000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>21150000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>38901000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-47100000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-34800000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-15900000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>51104000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-47851000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-28840000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-6238000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>48880000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-27948000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>3761000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:41">
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-11383000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>8364000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>4709000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-22766000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-10386000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>354000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-15454000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-8972000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-9404000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>27701000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>-8789000.0</v>
+      </c>
+      <c r="C9">
         <v>-1709000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5431000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-16278000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1318000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4486000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11664000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6873000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2797000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2846000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5920000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-11383000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8364000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>43552000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4709000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-22766000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-10386000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>354000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-15454000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-8972000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-9404000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>27701000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2652000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>258000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1219000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>37010000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-297011000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-429309000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1121000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>43106000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>11218000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-43259000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-11100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5055000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>51121000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-312724000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-16518000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3339000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>35699000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-8444000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>430000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>-5433000.0</v>
+      </c>
+      <c r="C10">
         <v>-2494000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2923000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4575000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1454000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3776000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-711000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>401000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7094000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2510000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-922000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1664000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1323000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6297000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2057000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1034000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5489000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>619000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>937000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4564000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>779000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3235000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5176000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3495000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-17150000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10398000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6961000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-19200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-17758000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18631000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-19500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-26100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2882000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7038000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5023000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-16137000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10996000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3110000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-274000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-2226000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-14626000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-16030000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3203000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7546000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-25757000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-96000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18092000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2052000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4652000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>17377000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5246000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-13439000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13092000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3593000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13084000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5708000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17828000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19825000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-142765000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>82624000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>24096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94404000.0</v>
       </c>
       <c r="V12">
         <v>94404000.0</v>
       </c>
       <c r="W12">
+        <v>94404000.0</v>
+      </c>
+      <c r="X12">
         <v>8929000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>16385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11096000.0</v>
       </c>
       <c r="M13">
         <v>-11096000.0</v>
       </c>
       <c r="N13">
         <v>-11096000.0</v>
       </c>
       <c r="O13">
+        <v>-11096000.0</v>
+      </c>
+      <c r="P13">
         <v>5800000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6401000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-31500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5694000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3960000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4190000.0</v>
       </c>
       <c r="V13">
         <v>-4190000.0</v>
       </c>
       <c r="W13">
+        <v>-4190000.0</v>
+      </c>
+      <c r="X13">
         <v>-2146000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>20490000.0</v>
+      </c>
+      <c r="C14">
         <v>9784000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10950000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23942000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23124000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22578000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23227000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>21624000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>21933000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22142000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21290000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20969000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20197000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19599000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19658000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19546000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19657000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20599000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19985000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15527000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19122000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18746000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18675000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>46860000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>44246000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>45090000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>45900000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>45936000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>43827000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>47000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>48500000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>48100000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>45929000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>42620000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>40586000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>42687000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>43611000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>31764000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>10227000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>10000000000.0</v>
       </c>
       <c r="F15">
+        <v>10000000000.0</v>
+      </c>
+      <c r="G15">
         <v>33000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>33000000000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>28000000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>56000000.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>25000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1810000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>30000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7000.0</v>
       </c>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
       <c r="T15">
+        <v>435593000.0</v>
+      </c>
+      <c r="U15">
         <v>435600000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5000000000.0</v>
       </c>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
       <c r="W15">
+        <v>243749000.0</v>
+      </c>
+      <c r="X15">
         <v>15098000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>80000000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
-        <v>-80000000.0</v>
-[...1 lines deleted...]
-      <c r="AE15"/>
+        <v>5000000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>80000000.0</v>
+      </c>
       <c r="AF15"/>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
+      <c r="AG15"/>
       <c r="AH15">
-        <v>-44071000.0</v>
-[...1 lines deleted...]
-      <c r="AI15"/>
+        <v>10819000.0</v>
+      </c>
+      <c r="AI15">
+        <v>44071000.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>162552000.0</v>
+      </c>
+      <c r="C16">
         <v>197200000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>81976000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>69597000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>127478000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>146013000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>123474000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>83318000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>103136000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>88365000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38317000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>29232000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>61619000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>110900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>121446000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>151228000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>129748000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>140889000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>104752000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>57408000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>73387000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>137219000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>166291000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>90588000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>110288000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>73917000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>80255000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>83959000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>54100000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>59726000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>58017000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>53900000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>60000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>66200000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>68838000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>50457000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>63111000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>70742000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>71923000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>47494000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>33438000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:41">
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
-        <v>749000.0</v>
+        <v>2801000.0</v>
       </c>
       <c r="C18">
+        <v>22944000.0</v>
+      </c>
+      <c r="D18">
         <v>53183000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7765000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13997000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>26267000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>44859000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9320000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>19131000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>52498000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>17851000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>16497000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-14584000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>57900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>42831000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>31347000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4327000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>29655000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18959000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>16399000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4860000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>52621000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>76162000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>45350000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5474000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>49880000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>95724000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1306000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6800000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>46275000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>86609000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-4700000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-11300000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-44000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>58449000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-13109000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-25753000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-21211000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>62242000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-52132000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>9400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:41">
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-17620000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-66587000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-24253000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-17228000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-19376000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-19477000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-17372000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-11693000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-14373000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-20502000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-18700000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-19375000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-14102000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-15087000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-14400000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-16269000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>954012000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-25431000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-76569000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>593523000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5829000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-14024000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>155</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
+        <v>-470447000.0</v>
+      </c>
+      <c r="D21">
         <v>-531000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3058000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2959000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2786000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1478000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-2904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2250000.0</v>
       </c>
       <c r="M21">
         <v>-2250000.0</v>
       </c>
       <c r="N21">
+        <v>-2250000.0</v>
+      </c>
+      <c r="O21">
         <v>-2982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2250000.0</v>
       </c>
       <c r="P21">
         <v>-2250000.0</v>
       </c>
       <c r="Q21">
         <v>-2250000.0</v>
       </c>
       <c r="R21">
+        <v>-2250000.0</v>
+      </c>
+      <c r="S21">
         <v>-1741000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-537094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="U21">
         <v>-2200000.0</v>
       </c>
       <c r="V21">
         <v>-2200000.0</v>
       </c>
       <c r="W21">
+        <v>-2200000.0</v>
+      </c>
+      <c r="X21">
         <v>12835000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>5746000.0</v>
+      </c>
+      <c r="C22">
         <v>-73861000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>372000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5986000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3597000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-30419000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14251000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8295000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1221000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>29929000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>16574000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>26122000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1471000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>25300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>21325000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>19245000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7875000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7723000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4689000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-7870000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2748000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-204029000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-22659000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>34317000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3632000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19331000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>26819000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>30719000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3500000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>28470000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14436000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>16100000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>600000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>65600000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-3016000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1670000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2315000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10527000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-9606000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-77262000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-3131000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>-1103000.0</v>
+      </c>
+      <c r="C23">
         <v>-523023000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2003000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>41000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-15000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-37953000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>112000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-722000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>21000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-19000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2343000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-535000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-769000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>25600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>39000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>702000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6956000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2073000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-508000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3893000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-15994000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-7040000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6167000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-128000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>195000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-447000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5000346000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>80277000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-91000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-65000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4440000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>17093000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>51520000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-785000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>37000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-564000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-51000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2409777000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>238000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>157</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>562664000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-15549000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-41315000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-4300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-200000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-32000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>100000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-81000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>81000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>918000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-8941000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-9998000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-22012000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-10362000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-11494000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1796000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-16329000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>17600000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5292000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>26670000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>500000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>12403000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4616000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>200000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2100000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2676000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-42948000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-16497000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1357000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-15274000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-105000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>-1242000.0</v>
+      </c>
+      <c r="C25">
         <v>101618000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4084000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7814000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2784000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>56525000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-8292000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10778000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>22885000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10389000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-14098000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10105000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2749000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>604000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11105000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3134000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7940000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3502000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15536000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3088000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>284246000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>65040000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>46254000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3335000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2934000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1358000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-17355000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-7300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-22451000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>16083000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>31400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>184000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>24083000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2420000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>814000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>16931000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>47758000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6681000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:41">
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26">
+        <v>-36339000.0</v>
+      </c>
+      <c r="C26">
         <v>28934000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-5540000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-21917000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1477000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5010000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-5000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-5010000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1218000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>78777000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-5344000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-43523000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-29850000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-63000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-66584000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-7127000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-332000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1470000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1470000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1470000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1470000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-547000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1992000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1830000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-3889000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1328000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-896000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-1339000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2152000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58000.0</v>
       </c>
       <c r="AG26">
         <v>-58000.0</v>
       </c>
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>-58000.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>-2540000.0</v>
       </c>
-      <c r="AO26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>3428000.0</v>
+      </c>
+      <c r="C27">
         <v>3233000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1084000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3395000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3072000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3583000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2953000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3827000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3680000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3484000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3477000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5002000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4068000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3200000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4740000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5385000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7294000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9001000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10193000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6339000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6305000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3104000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4355000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4675000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5900000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4649000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4806000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5370000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3400000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7585000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="AG27">
         <v>3800000.0</v>
       </c>
       <c r="AH27">
+        <v>3800000.0</v>
+      </c>
+      <c r="AI27">
         <v>4900000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1041000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1176000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1652000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>528000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1126000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3202000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>576000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:41">
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>-37442000.0</v>
+      </c>
+      <c r="C28">
         <v>-487541000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-8074000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-24934000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4451000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2729000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-764000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10165000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4183000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3029000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-10591000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-46308000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-33570000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-65500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-70644000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-9359000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2555000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>388000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-958497000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4146000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1978000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-712594000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4271000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-64256000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>58301000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-112842000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-102850000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2151000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-59460000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-82419000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>39800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-37641000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>59904000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6915000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>40038000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-38079000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1860486000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1012000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>16938000.0</v>
+      </c>
+      <c r="C29">
         <v>41753000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>55254000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33037000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10256000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>43495000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>59935000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9957000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>36503000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>64191000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32266000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37026000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4114000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>77300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>56470000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>46432000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6423000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>45052000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>35568000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>31875000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>17423000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>72992000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>88497000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>57578000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4531000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>85869000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>121902000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>33154000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>26800000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>82641000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>115865000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>28100000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>22000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6300000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>88065000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>15055000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>6696000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>30412000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>93680000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-22486000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>18114000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:41">
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-14137000.0</v>
+      </c>
+      <c r="C30">
         <v>543860000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-17620000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-66587000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-24253000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-17228000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-19376000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-19477000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-17372000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-11693000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-14415000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-20529000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-18698000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-20529000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-14127000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-15085000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14413000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-16237000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>954012000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-25474000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-76569000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>593523000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5829000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-14024000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-22198000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19384000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-20886000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4590000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-29200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-23383000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-29640000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-33200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-33100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-48200000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-30940000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-71112000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-32444000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-68120000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-30081000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1822660000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8819000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>