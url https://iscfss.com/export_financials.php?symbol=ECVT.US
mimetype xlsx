--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1802,51 +1802,51 @@
       </c>
       <c r="J29">
         <v>3858486000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
         <v>85300000.0</v>
       </c>
       <c r="C30">
         <v>77937000.0</v>
       </c>
       <c r="D30">
         <v>81314000.0</v>
       </c>
       <c r="E30">
         <v>74758000.0</v>
       </c>
       <c r="F30">
-        <v>80802000.0</v>
+        <v>87541000.0</v>
       </c>
       <c r="G30">
         <v>45943000.0</v>
       </c>
       <c r="H30">
         <v>140044000.0</v>
       </c>
       <c r="I30">
         <v>196770000.0</v>
       </c>
       <c r="J30">
         <v>193456000.0</v>
       </c>
       <c r="K30">
         <v>164777000.0</v>
       </c>
       <c r="L30">
         <v>34333000.0</v>
       </c>
       <c r="M30"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>42</v>
       </c>
@@ -2105,51 +2105,51 @@
       </c>
       <c r="J38">
         <v>73728000.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
         <v>10100000.0</v>
       </c>
       <c r="C39">
         <v>22638000.0</v>
       </c>
       <c r="D39">
         <v>31193000.0</v>
       </c>
       <c r="E39">
         <v>37664000.0</v>
       </c>
       <c r="F39">
-        <v>16165000.0</v>
+        <v>9426000.0</v>
       </c>
       <c r="G39">
         <v>216558000.0</v>
       </c>
       <c r="H39">
         <v>237960000.0</v>
       </c>
       <c r="I39">
         <v>39244000.0</v>
       </c>
       <c r="J39">
         <v>26929000.0</v>
       </c>
       <c r="K39">
         <v>30111000.0</v>
       </c>
       <c r="L39">
         <v>1858000.0</v>
       </c>
       <c r="M39"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>51</v>
       </c>
@@ -5574,51 +5574,51 @@
       <c r="K30">
         <v>81314000.0</v>
       </c>
       <c r="L30">
         <v>83793000.0</v>
       </c>
       <c r="M30">
         <v>78171000.0</v>
       </c>
       <c r="N30">
         <v>66609000.0</v>
       </c>
       <c r="O30">
         <v>74758000.0</v>
       </c>
       <c r="P30">
         <v>106969000.0</v>
       </c>
       <c r="Q30">
         <v>113177000.0</v>
       </c>
       <c r="R30">
         <v>91106000.0</v>
       </c>
       <c r="S30">
-        <v>80802000.0</v>
+        <v>87541000.0</v>
       </c>
       <c r="T30">
         <v>81131000.0</v>
       </c>
       <c r="U30">
         <v>66050000.0</v>
       </c>
       <c r="V30">
         <v>56987000.0</v>
       </c>
       <c r="W30">
         <v>45943000.0</v>
       </c>
       <c r="X30">
         <v>196082000.0</v>
       </c>
       <c r="Y30">
         <v>197777000.0</v>
       </c>
       <c r="Z30">
         <v>197080000.0</v>
       </c>
       <c r="AA30">
         <v>140044000.0</v>
       </c>
@@ -6452,51 +6452,51 @@
       <c r="K39">
         <v>31193000.0</v>
       </c>
       <c r="L39">
         <v>33944000.0</v>
       </c>
       <c r="M39">
         <v>42259000.0</v>
       </c>
       <c r="N39">
         <v>47297000.0</v>
       </c>
       <c r="O39">
         <v>37664000.0</v>
       </c>
       <c r="P39">
         <v>46070000.0</v>
       </c>
       <c r="Q39">
         <v>35953000.0</v>
       </c>
       <c r="R39">
         <v>26696000.0</v>
       </c>
       <c r="S39">
-        <v>16165000.0</v>
+        <v>9426000.0</v>
       </c>
       <c r="T39">
         <v>17514000.0</v>
       </c>
       <c r="U39">
         <v>217569000.0</v>
       </c>
       <c r="V39">
         <v>208147000.0</v>
       </c>
       <c r="W39">
         <v>216558000.0</v>
       </c>
       <c r="X39">
         <v>37409000.0</v>
       </c>
       <c r="Y39">
         <v>34667000.0</v>
       </c>
       <c r="Z39">
         <v>41294000.0</v>
       </c>
       <c r="AA39">
         <v>237960000.0</v>
       </c>
@@ -10251,63 +10251,63 @@
       </c>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>108</v>
       </c>
       <c r="B5">
-        <v>14932000.0</v>
+        <v>12134000.0</v>
       </c>
       <c r="C5">
         <v>17575000.0</v>
       </c>
       <c r="D5">
         <v>28935000.0</v>
       </c>
       <c r="E5">
-        <v>21750000.0</v>
+        <v>17082000.0</v>
       </c>
       <c r="F5">
-        <v>145000.0</v>
+        <v>-4159000.0</v>
       </c>
       <c r="G5">
         <v>-25728000.0</v>
       </c>
       <c r="H5">
         <v>30053000.0</v>
       </c>
       <c r="I5">
         <v>24270000.0</v>
       </c>
       <c r="J5">
         <v>15809000.0</v>
       </c>
       <c r="K5">
         <v>37007000.0</v>
       </c>
       <c r="L5">
         <v>36276000.0</v>
       </c>
       <c r="M5">
         <v>44077000.0</v>
       </c>
       <c r="N5">
         <v>9308000.0</v>
       </c>
@@ -10379,63 +10379,63 @@
       </c>
       <c r="AK5">
         <v>58387000.0</v>
       </c>
       <c r="AL5">
         <v>41442000.0</v>
       </c>
       <c r="AM5">
         <v>31425000.0</v>
       </c>
       <c r="AN5">
         <v>52917000.0</v>
       </c>
       <c r="AO5">
         <v>38119000.0</v>
       </c>
       <c r="AP5">
         <v>16139000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
-        <v>35422000.0</v>
+        <v>32624000.0</v>
       </c>
       <c r="C6">
         <v>38156000.0</v>
       </c>
       <c r="D6">
         <v>39885000.0</v>
       </c>
       <c r="E6">
-        <v>45692000.0</v>
+        <v>41024000.0</v>
       </c>
       <c r="F6">
-        <v>18449000.0</v>
+        <v>14145000.0</v>
       </c>
       <c r="G6">
         <v>-3150000.0</v>
       </c>
       <c r="H6">
         <v>53280000.0</v>
       </c>
       <c r="I6">
         <v>45894000.0</v>
       </c>
       <c r="J6">
         <v>37742000.0</v>
       </c>
       <c r="K6">
         <v>59149000.0</v>
       </c>
       <c r="L6">
         <v>57566000.0</v>
       </c>
       <c r="M6">
         <v>65046000.0</v>
       </c>
       <c r="N6">
         <v>29505000.0</v>
       </c>
@@ -14591,51 +14591,51 @@
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>140</v>
       </c>
       <c r="B6">
         <v>-34641000.0</v>
       </c>
       <c r="C6">
         <v>115224000.0</v>
       </c>
       <c r="D6">
-        <v>12379000.0</v>
+        <v>29511000.0</v>
       </c>
       <c r="E6">
         <v>-57881000.0</v>
       </c>
       <c r="F6">
         <v>-18535000.0</v>
       </c>
       <c r="G6">
         <v>22539000.0</v>
       </c>
       <c r="H6">
         <v>40156000.0</v>
       </c>
       <c r="I6">
         <v>-19818000.0</v>
       </c>
       <c r="J6">
         <v>14771000.0</v>
       </c>
       <c r="K6">
         <v>50048000.0</v>
       </c>
       <c r="L6">
         <v>9085000.0</v>
       </c>
@@ -15601,51 +15601,51 @@
       <c r="AH15">
         <v>10819000.0</v>
       </c>
       <c r="AI15">
         <v>44071000.0</v>
       </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>150</v>
       </c>
       <c r="B16">
         <v>162552000.0</v>
       </c>
       <c r="C16">
         <v>197200000.0</v>
       </c>
       <c r="D16">
-        <v>81976000.0</v>
+        <v>99108000.0</v>
       </c>
       <c r="E16">
         <v>69597000.0</v>
       </c>
       <c r="F16">
         <v>127478000.0</v>
       </c>
       <c r="G16">
         <v>146013000.0</v>
       </c>
       <c r="H16">
         <v>123474000.0</v>
       </c>
       <c r="I16">
         <v>83318000.0</v>
       </c>
       <c r="J16">
         <v>103136000.0</v>
       </c>
       <c r="K16">
         <v>88365000.0</v>
       </c>
       <c r="L16">
         <v>38317000.0</v>
       </c>
@@ -16125,51 +16125,51 @@
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
         <v>118</v>
       </c>
       <c r="B22">
         <v>5746000.0</v>
       </c>
       <c r="C22">
         <v>-73861000.0</v>
       </c>
       <c r="D22">
-        <v>372000.0</v>
+        <v>-4751000.0</v>
       </c>
       <c r="E22">
         <v>5986000.0</v>
       </c>
       <c r="F22">
         <v>-3597000.0</v>
       </c>
       <c r="G22">
         <v>-30419000.0</v>
       </c>
       <c r="H22">
         <v>14251000.0</v>
       </c>
       <c r="I22">
         <v>8295000.0</v>
       </c>
       <c r="J22">
         <v>1221000.0</v>
       </c>
       <c r="K22">
         <v>29929000.0</v>
       </c>
       <c r="L22">
         <v>16574000.0</v>
       </c>
@@ -16487,57 +16487,57 @@
       </c>
       <c r="AK24">
         <v>-42948000.0</v>
       </c>
       <c r="AL24">
         <v>5000.0</v>
       </c>
       <c r="AM24">
         <v>-16497000.0</v>
       </c>
       <c r="AN24">
         <v>1357000.0</v>
       </c>
       <c r="AO24">
         <v>-15274000.0</v>
       </c>
       <c r="AP24">
         <v>-105000.0</v>
       </c>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
         <v>158</v>
       </c>
       <c r="B25">
-        <v>-1242000.0</v>
+        <v>-4670000.0</v>
       </c>
       <c r="C25">
         <v>101618000.0</v>
       </c>
       <c r="D25">
-        <v>4084000.0</v>
+        <v>8123000.0</v>
       </c>
       <c r="E25">
         <v>7814000.0</v>
       </c>
       <c r="F25">
         <v>2784000.0</v>
       </c>
       <c r="G25">
         <v>56525000.0</v>
       </c>
       <c r="H25">
         <v>-8292000.0</v>
       </c>
       <c r="I25">
         <v>10778000.0</v>
       </c>
       <c r="J25">
         <v>22885000.0</v>
       </c>
       <c r="K25">
         <v>10389000.0</v>
       </c>
       <c r="L25">
         <v>-14098000.0</v>
       </c>