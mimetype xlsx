--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1472,102 +1478,106 @@
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>596000.0</v>
+      </c>
       <c r="C7">
         <v>1065000.0</v>
       </c>
       <c r="D7">
         <v>2818000.0</v>
       </c>
       <c r="E7">
         <v>5675000.0</v>
       </c>
       <c r="F7">
         <v>7005000.0</v>
       </c>
       <c r="G7">
         <v>8288000.0</v>
       </c>
       <c r="H7">
         <v>8121000.0</v>
       </c>
       <c r="I7">
         <v>7563000.0</v>
       </c>
       <c r="J7">
         <v>6069000.0</v>
       </c>
       <c r="K7">
         <v>5091000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>217000.0</v>
+      </c>
       <c r="C8">
         <v>237000.0</v>
       </c>
       <c r="D8">
         <v>235000.0</v>
       </c>
       <c r="E8">
         <v>233000.0</v>
       </c>
       <c r="F8">
         <v>245000.0</v>
       </c>
       <c r="G8">
         <v>313000.0</v>
       </c>
       <c r="H8">
         <v>311000.0</v>
       </c>
       <c r="I8">
         <v>309000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2338,51 +2348,53 @@
       </c>
       <c r="S20">
         <v>15985000.0</v>
       </c>
       <c r="T20">
         <v>15985000.0</v>
       </c>
       <c r="U20">
         <v>13735000.0</v>
       </c>
       <c r="V20">
         <v>14148000.0</v>
       </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
         <v>48</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>536291000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21">
         <v>48000.0</v>
       </c>
       <c r="E21">
         <v>22112000.0</v>
       </c>
       <c r="F21">
         <v>36320000.0</v>
       </c>
       <c r="G21">
         <v>45012000.0</v>
       </c>
       <c r="H21">
         <v>51371000.0</v>
       </c>
       <c r="I21">
         <v>60581000.0</v>
       </c>
       <c r="J21">
         <v>75736000.0</v>
       </c>
       <c r="K21">
         <v>28243000.0</v>
       </c>
@@ -2559,51 +2571,53 @@
         <v>201142000.0</v>
       </c>
       <c r="X23">
         <v>138285000.0</v>
       </c>
       <c r="Y23">
         <v>89974000.0</v>
       </c>
       <c r="Z23">
         <v>77711000.0</v>
       </c>
       <c r="AA23">
         <v>71101000.0</v>
       </c>
       <c r="AB23">
         <v>101500000.0</v>
       </c>
       <c r="AC23">
         <v>34800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>4000697000.0</v>
+      </c>
       <c r="C24">
         <v>3671697000.0</v>
       </c>
       <c r="D24">
         <v>2815567000.0</v>
       </c>
       <c r="E24">
         <v>1807886000.0</v>
       </c>
       <c r="F24">
         <v>2110248000.0</v>
       </c>
       <c r="G24">
         <v>2314208000.0</v>
       </c>
       <c r="H24">
         <v>3505076000.0</v>
       </c>
       <c r="I24">
         <v>3483070000.0</v>
       </c>
       <c r="J24">
         <v>3440807000.0</v>
       </c>
       <c r="K24">
@@ -2685,51 +2699,53 @@
       <c r="L25">
         <v>2950189000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>4371532000.0</v>
+      </c>
       <c r="C26">
         <v>3776369000.0</v>
       </c>
       <c r="D26">
         <v>3468432000.0</v>
       </c>
       <c r="E26">
         <v>3088261000.0</v>
       </c>
       <c r="F26">
         <v>3065553000.0</v>
       </c>
       <c r="G26">
         <v>3291918000.0</v>
       </c>
       <c r="H26">
         <v>3283984000.0</v>
       </c>
       <c r="I26">
         <v>3137893000.0</v>
       </c>
       <c r="J26">
         <v>2890613000.0</v>
       </c>
       <c r="K26">
@@ -2858,104 +2874,106 @@
         <v>17097000.0</v>
       </c>
       <c r="X28">
         <v>3026000.0</v>
       </c>
       <c r="Y28">
         <v>47281000.0</v>
       </c>
       <c r="Z28">
         <v>69039000.0</v>
       </c>
       <c r="AA28">
         <v>54615000.0</v>
       </c>
       <c r="AB28">
         <v>48300000.0</v>
       </c>
       <c r="AC28">
         <v>2800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4977447000.0</v>
+      </c>
       <c r="C29">
         <v>4439028000.0</v>
       </c>
       <c r="D29">
         <v>4251751000.0</v>
       </c>
       <c r="E29">
         <v>4072773000.0</v>
       </c>
       <c r="F29">
         <v>4175587000.0</v>
       </c>
       <c r="G29">
         <v>4490954000.0</v>
       </c>
       <c r="H29">
         <v>4527269000.0</v>
       </c>
       <c r="I29">
         <v>4301079000.0</v>
       </c>
       <c r="J29">
         <v>4022669000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>4371532000.0</v>
+        <v>34241000.0</v>
       </c>
       <c r="C30">
-        <v>3776369000.0</v>
+        <v>29866000.0</v>
       </c>
       <c r="D30">
         <v>9080000.0</v>
       </c>
       <c r="E30">
         <v>16094000.0</v>
       </c>
       <c r="F30">
         <v>22610000.0</v>
       </c>
       <c r="G30">
         <v>26539000.0</v>
       </c>
       <c r="H30">
         <v>45013000.0</v>
       </c>
       <c r="I30">
         <v>75398000.0</v>
       </c>
       <c r="J30">
         <v>44606000.0</v>
       </c>
       <c r="K30">
         <v>39276000.0</v>
       </c>
@@ -3051,104 +3069,106 @@
       </c>
       <c r="O31">
         <v>349883000.0</v>
       </c>
       <c r="P31">
         <v>355088000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>9885000.0</v>
+      </c>
       <c r="C32">
         <v>12322000.0</v>
       </c>
       <c r="D32">
         <v>-480485000.0</v>
       </c>
       <c r="E32">
         <v>-1074836000.0</v>
       </c>
       <c r="F32">
         <v>-851151000.0</v>
       </c>
       <c r="G32">
         <v>-884527000.0</v>
       </c>
       <c r="H32">
         <v>-1159415000.0</v>
       </c>
       <c r="I32">
         <v>-1219672000.0</v>
       </c>
       <c r="J32">
         <v>-893326000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>618371000.0</v>
+        <v>5148775000.0</v>
       </c>
       <c r="C33">
-        <v>4543862000.0</v>
+        <v>4513996000.0</v>
       </c>
       <c r="D33">
         <v>4421397000.0</v>
       </c>
       <c r="E33">
         <v>4299719000.0</v>
       </c>
       <c r="F33">
         <v>4349612000.0</v>
       </c>
       <c r="G33">
         <v>4586230000.0</v>
       </c>
       <c r="H33">
         <v>4717615000.0</v>
       </c>
       <c r="I33">
         <v>4474457000.0</v>
       </c>
       <c r="J33">
         <v>4278573000.0</v>
       </c>
       <c r="K33">
         <v>3520732000.0</v>
       </c>
@@ -3189,51 +3209,53 @@
         <v>10016000.0</v>
       </c>
       <c r="X33">
         <v>8464000.0</v>
       </c>
       <c r="Y33">
         <v>13693000.0</v>
       </c>
       <c r="Z33">
         <v>8319000.0</v>
       </c>
       <c r="AA33">
         <v>10160000.0</v>
       </c>
       <c r="AB33">
         <v>10200000.0</v>
       </c>
       <c r="AC33">
         <v>4100000.0</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>131496000.0</v>
+      </c>
       <c r="C34">
         <v>116091000.0</v>
       </c>
       <c r="D34">
         <v>185989000.0</v>
       </c>
       <c r="E34">
         <v>231695000.0</v>
       </c>
       <c r="F34">
         <v>195947000.0</v>
       </c>
       <c r="G34">
         <v>146893000.0</v>
       </c>
       <c r="H34">
         <v>147436000.0</v>
       </c>
       <c r="I34">
         <v>33609000.0</v>
       </c>
       <c r="J34">
         <v>35151000.0</v>
       </c>
       <c r="K34">
@@ -3340,54 +3362,54 @@
       </c>
       <c r="X35">
         <v>41638000.0</v>
       </c>
       <c r="Y35">
         <v>48033000.0</v>
       </c>
       <c r="Z35">
         <v>1236000.0</v>
       </c>
       <c r="AA35">
         <v>2233000.0</v>
       </c>
       <c r="AB35">
         <v>56500000.0</v>
       </c>
       <c r="AC35">
         <v>15700000.0</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>-4389886000.0</v>
+        <v>78123000.0</v>
       </c>
       <c r="C36">
-        <v>112581000.0</v>
+        <v>82715000.0</v>
       </c>
       <c r="D36">
         <v>158187000.0</v>
       </c>
       <c r="E36">
         <v>166089000.0</v>
       </c>
       <c r="F36">
         <v>109824000.0</v>
       </c>
       <c r="G36">
         <v>109675000.0</v>
       </c>
       <c r="H36">
         <v>405261000.0</v>
       </c>
       <c r="I36">
         <v>328010000.0</v>
       </c>
       <c r="J36">
         <v>363918000.0</v>
       </c>
       <c r="K36">
         <v>229557000.0</v>
       </c>
@@ -3430,52 +3452,56 @@
       <c r="X36">
         <v>4320000.0</v>
       </c>
       <c r="Y36">
         <v>3339000.0</v>
       </c>
       <c r="Z36">
         <v>3075000.0</v>
       </c>
       <c r="AA36">
         <v>2736000.0</v>
       </c>
       <c r="AB36">
         <v>2300000.0</v>
       </c>
       <c r="AC36">
         <v>200000.0</v>
       </c>
     </row>
     <row r="37" spans="1:29">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37"/>
-      <c r="E37"/>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>0.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37">
         <v>2468000.0</v>
       </c>
       <c r="H37">
         <v>3213000.0</v>
       </c>
       <c r="I37">
         <v>1679000.0</v>
       </c>
       <c r="J37">
         <v>-9929000.0</v>
       </c>
       <c r="K37">
         <v>-7539000.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>3981000.0</v>
       </c>
       <c r="N37">
         <v>4010000.0</v>
       </c>
@@ -3568,51 +3594,51 @@
       </c>
       <c r="W38">
         <v>6656000.0</v>
       </c>
       <c r="X38">
         <v>5678000.0</v>
       </c>
       <c r="Y38">
         <v>10152000.0</v>
       </c>
       <c r="Z38">
         <v>3075000.0</v>
       </c>
       <c r="AA38">
         <v>2736000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39"/>
       <c r="C39">
-        <v>-3730367000.0</v>
+        <v>46002000.0</v>
       </c>
       <c r="D39">
         <v>41645000.0</v>
       </c>
       <c r="E39">
         <v>48635000.0</v>
       </c>
       <c r="F39">
         <v>46258000.0</v>
       </c>
       <c r="G39">
         <v>62570000.0</v>
       </c>
       <c r="H39">
         <v>-237348000.0</v>
       </c>
       <c r="I39">
         <v>51653000.0</v>
       </c>
       <c r="J39">
         <v>102463000.0</v>
       </c>
       <c r="K39">
         <v>39832000.0</v>
       </c>
@@ -3986,51 +4012,53 @@
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44">
         <v>10000.0</v>
       </c>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
     </row>
     <row r="45" spans="1:29">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>341594000.0</v>
+      </c>
       <c r="C45">
         <v>322778000.0</v>
       </c>
       <c r="D45">
         <v>340118000.0</v>
       </c>
       <c r="E45">
         <v>339128000.0</v>
       </c>
       <c r="F45">
         <v>119857000.0</v>
       </c>
       <c r="G45">
         <v>199461000.0</v>
       </c>
       <c r="H45">
         <v>195305000.0</v>
       </c>
       <c r="I45">
         <v>115518000.0</v>
       </c>
       <c r="J45">
         <v>76276000.0</v>
       </c>
       <c r="K45">
@@ -4074,51 +4102,51 @@
       </c>
       <c r="X45">
         <v>2786000.0</v>
       </c>
       <c r="Y45">
         <v>3541000.0</v>
       </c>
       <c r="Z45">
         <v>5244000.0</v>
       </c>
       <c r="AA45">
         <v>7424000.0</v>
       </c>
       <c r="AB45">
         <v>7900000.0</v>
       </c>
       <c r="AC45">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="46" spans="1:29">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>82080000.0</v>
+        <v>138709000.0</v>
       </c>
       <c r="C46">
         <v>138686000.0</v>
       </c>
       <c r="D46">
         <v>170978000.0</v>
       </c>
       <c r="E46">
         <v>183974000.0</v>
       </c>
       <c r="F46">
         <v>188669000.0</v>
       </c>
       <c r="G46">
         <v>199461000.0</v>
       </c>
       <c r="H46">
         <v>120051000.0</v>
       </c>
       <c r="I46">
         <v>115518000.0</v>
       </c>
       <c r="J46">
         <v>76276000.0</v>
       </c>
@@ -4816,54 +4844,54 @@
       </c>
       <c r="X55">
         <v>138285000.0</v>
       </c>
       <c r="Y55">
         <v>89974000.0</v>
       </c>
       <c r="Z55">
         <v>77711000.0</v>
       </c>
       <c r="AA55">
         <v>71101000.0</v>
       </c>
       <c r="AB55">
         <v>101500000.0</v>
       </c>
       <c r="AC55">
         <v>34800000.0</v>
       </c>
     </row>
     <row r="56" spans="1:29">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>4528316000.0</v>
+        <v>191025000.0</v>
       </c>
       <c r="C56">
-        <v>245867000.0</v>
+        <v>275733000.0</v>
       </c>
       <c r="D56">
         <v>209089000.0</v>
       </c>
       <c r="E56">
         <v>208641000.0</v>
       </c>
       <c r="F56">
         <v>258513000.0</v>
       </c>
       <c r="G56">
         <v>278293000.0</v>
       </c>
       <c r="H56">
         <v>192335000.0</v>
       </c>
       <c r="I56">
         <v>157418000.0</v>
       </c>
       <c r="J56">
         <v>212139000.0</v>
       </c>
       <c r="K56">
         <v>149765000.0</v>
       </c>
@@ -5148,63 +5176,63 @@
       <c r="AC59"/>
     </row>
     <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
         <v>976750000.0</v>
       </c>
       <c r="C60">
         <v>767331000.0</v>
       </c>
       <c r="D60">
         <v>936538000.0</v>
       </c>
       <c r="E60">
         <v>1179627000.0</v>
       </c>
       <c r="F60">
         <v>1185261000.0</v>
       </c>
       <c r="G60">
         <v>1217608000.0</v>
       </c>
       <c r="H60">
-        <v>1022193000.0</v>
+        <v>1025406000.0</v>
       </c>
       <c r="I60">
-        <v>818009000.0</v>
+        <v>819688000.0</v>
       </c>
       <c r="J60">
-        <v>581862000.0</v>
+        <v>723911000.0</v>
       </c>
       <c r="K60">
-        <v>562299000.0</v>
+        <v>600515000.0</v>
       </c>
       <c r="L60">
-        <v>602579000.0</v>
+        <v>648488000.0</v>
       </c>
       <c r="M60">
         <v>632073000.0</v>
       </c>
       <c r="N60">
         <v>571897000.0</v>
       </c>
       <c r="O60">
         <v>405816000.0</v>
       </c>
       <c r="P60">
         <v>371535000.0</v>
       </c>
       <c r="Q60">
         <v>302697000.0</v>
       </c>
       <c r="R60">
         <v>243091000.0</v>
       </c>
       <c r="S60">
         <v>195890000.0</v>
       </c>
       <c r="T60">
         <v>171520000.0</v>
       </c>
@@ -5327,713 +5355,723 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>190810000.0</v>
+      </c>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2">
         <v>214663000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2">
         <v>197555000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>180206000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>173928000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>171746000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>203050000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>179971000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>180417000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>197471000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>201168000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>229839000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>195068000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>214486000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>190707000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>189529000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>192663000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>221837000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>218471000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>168481000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>223911000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>208994000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>218837000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>195686000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>287945000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>274213000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>286386000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>244948000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>284774000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>269927000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>256982000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>224788000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>234398000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>217242000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>217215000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>238203000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>290608000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>239151000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>214621000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>195887000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>231967000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>192309000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>163958000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>124803000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>137272000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>106632000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>76846000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>42120000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>43909000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>43108000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>41149000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>31161000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>29628000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>27924000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>25942000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>26142000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>26539000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>20606000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>22028000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>18253000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>21815000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>19775000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>19410000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>17805000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>18204000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>18189000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>20156000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>17210000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>20346000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>18823000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>18752000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>19570000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>23744000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>19609000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>19679000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>18938000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>23101000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>22952000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>17540000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>14273000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>17418000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>14029000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>13018000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>12735000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>11644000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>10100000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>8530000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>12926000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>10688000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>8659000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>14530000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>7600000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>7240000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>6736000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>6317000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>5684000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>5519000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>6189000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>8610000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>5642000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>10600000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>1500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>1900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6101,52 +6139,54 @@
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
+      <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6214,641 +6254,657 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-131391000.0</v>
+      </c>
+      <c r="C5">
+        <v>-132445000.0</v>
+      </c>
+      <c r="D5">
         <v>-128107000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-131290000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-119481000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-147542000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-162130000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-104382000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-129958000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-127436000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-123920000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-129491000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-70900000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-90368000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-98816000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-165721000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-118577000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-63908000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-53548000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-59627000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-59040000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-64541000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-68813000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-121098000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-152190000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-153355000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-88766000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-146158000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-117427000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-105864000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-110987000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-103394000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-96900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-61463000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-77356000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-74153000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-83110000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-93773000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-104911000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-103320000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-92536000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-68360000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-57822000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-29279000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-14796000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-23058000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-922000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>3274000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>10936000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>6932000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>5195000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>455000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-3425000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1268000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1774000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1235000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-3076000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-1286000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1968000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-1124000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>122000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>658000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-21733000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-530000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-661000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-603000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-1246000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-1415000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-1621000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-1937000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-2121000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-1001000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-1011000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-1848000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-995000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-13000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>1000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>465000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>443000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>344000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>318000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>330000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>211000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>204000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>106000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>92000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>171000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>82000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>102000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>85000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>106000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>91000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>107000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>259000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>367000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>539000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>676000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>872000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>1196000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>1592000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>1999000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>2500000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>2921000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>4953000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>5234000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>5627000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-2100000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>4600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>4700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>-1500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6">
         <v>207985000.0</v>
       </c>
-      <c r="AF6">
-[...4 lines deleted...]
-      </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>42646000.0</v>
       </c>
-      <c r="AI6">
-[...4 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>103392000.0</v>
       </c>
-      <c r="AM6">
-[...4 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
+        <v>0.0</v>
+      </c>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
+      <c r="AZ6">
         <v>575907000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>548040000.0</v>
       </c>
-      <c r="AZ6">
-[...4 lines deleted...]
-      </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
+      <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>448000.0</v>
+      </c>
       <c r="C7">
-        <v>797000.0</v>
+        <v>515000.0</v>
       </c>
       <c r="D7">
-        <v>996000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="E7">
         <v>797000.0</v>
       </c>
       <c r="F7">
+        <v>996000.0</v>
+      </c>
+      <c r="G7">
+        <v>797000.0</v>
+      </c>
+      <c r="H7">
         <v>1065000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1511000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1778000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2262000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2818000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3426000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>3930000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4716000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>5675000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>6774000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>8800000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>7720000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>7005000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>8003000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>8951000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>9953000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>8288000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>8487000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>9021000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>8642000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>8121000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>7893000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>8429000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>5904000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6883,112 +6939,120 @@
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>212000.0</v>
+      </c>
       <c r="C8">
+        <v>215000.0</v>
+      </c>
+      <c r="D8">
+        <v>217000.0</v>
+      </c>
+      <c r="E8">
         <v>229000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>231000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>235000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="H8">
         <v>237000.0</v>
       </c>
       <c r="I8">
         <v>237000.0</v>
       </c>
       <c r="J8">
-        <v>235000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="K8">
-        <v>235000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="L8">
         <v>235000.0</v>
       </c>
       <c r="M8">
         <v>235000.0</v>
       </c>
       <c r="N8">
-        <v>233000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="O8">
         <v>235000.0</v>
       </c>
       <c r="P8">
+        <v>233000.0</v>
+      </c>
+      <c r="Q8">
+        <v>235000.0</v>
+      </c>
+      <c r="R8">
         <v>240000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>244000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>245000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>296000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>304000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7032,580 +7096,590 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>3906000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
         <v>105326000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>143827000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>167655000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>230440000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>227113000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>227030000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>222403000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>222590000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>221814000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>211508000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>208374000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>208498000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>207985000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>68820000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>45906000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>42646000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>43006000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>43076000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>113532000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>103392000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>83521000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>112959000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>109228000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>110533000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>106454000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>101288000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>128135000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>125310000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>121491000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>116037000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>132290000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>171819000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>171548000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>163753000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>89189000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>88029000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>133005000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>128615000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>124638000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>123406000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>122082000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>119560000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>182932000.0</v>
+      </c>
+      <c r="C10">
+        <v>227204000.0</v>
+      </c>
+      <c r="D10">
         <v>156784000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>172488000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>172896000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>187117000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>199865000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>247353000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>250621000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>172990000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>158364000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>144711000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>184871000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>158774000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>143912000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>147035000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>154295000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>160217000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>189645000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>158243000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>198516000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>184598000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>189184000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>169983000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>293800000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>188199000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>192335000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>186677000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>168565000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>167096000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>157418000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>204649000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>181657000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>217138000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>212139000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>188246000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>146647000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>159931000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>149765000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>157672000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>139009000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>144613000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>153593000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>175220000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>138158000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>136209000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>124163000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>115440000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>123407000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>196389000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>126213000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>110156000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>222171000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>29904000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>17510000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>19263000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>15014000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>15446000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>8047000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>10672000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>14660000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>22375000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>10905000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>11531000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>10402000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>7575000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>8388000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>6940000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>5935000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>4261000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>10341000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>5403000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>5047000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>9024000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>4900000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>4478000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>4495000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>6873000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>10791000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>16303000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>10078000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>6739000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>7026000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>10459000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>18949000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>15098000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>49731000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>44131000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>33692000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>36803000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>38612000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>10883000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>4250000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>2066000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>752000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>1229000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>1289000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>954000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>1412000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>611000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>941000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>1697000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>888000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>2714000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>1116000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>394000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>400000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>2800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7673,1575 +7747,1599 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>182932000.0</v>
+      </c>
+      <c r="C12">
+        <v>227204000.0</v>
+      </c>
+      <c r="D12">
         <v>156784000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>172488000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>172896000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>187117000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>199865000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>247353000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>250621000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>172990000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>158364000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>144711000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>184871000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>158774000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>143912000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>147035000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>154295000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>160217000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>189645000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>158243000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>198516000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>184598000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>189184000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>169983000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>293800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>188199000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>192335000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>186677000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>168565000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>167096000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>157418000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>204649000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>181657000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>217138000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>212139000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>188246000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>146647000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>159931000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>149765000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>157672000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>139009000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>144613000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>153593000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>175220000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>138158000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>136209000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>124163000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>115440000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>123407000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>196389000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>126213000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>110156000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>222171000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>29904000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>17510000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>19263000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>15014000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>15446000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>8047000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>10672000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>14660000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>22375000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>10905000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>11531000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>577217000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>557235000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>8388000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>541596000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>512643000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>477745000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>471687000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>450366000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>419606000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>407231000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>397109000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>353296000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>332081000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>6873000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>311139000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>283027000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>263515000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>259148000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>263359000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>245687000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>265019000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>173167000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>187694000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>143413000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>125247000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>123011000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>127748000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>89380000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>81160000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>68957000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>64920000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>58680000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>50125000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>49868000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>48413000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>44185000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>37383000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>27770000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>26857000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>2714000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>1116000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>394000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>400000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>700000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>2800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>212000.0</v>
+      </c>
+      <c r="C13">
+        <v>215000.0</v>
+      </c>
+      <c r="D13">
         <v>217000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>229000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>231000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>235000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="H13">
         <v>237000.0</v>
       </c>
       <c r="I13">
         <v>237000.0</v>
       </c>
       <c r="J13">
-        <v>235000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="K13">
-        <v>235000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="L13">
         <v>235000.0</v>
       </c>
       <c r="M13">
         <v>235000.0</v>
       </c>
       <c r="N13">
-        <v>233000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="O13">
         <v>235000.0</v>
       </c>
       <c r="P13">
+        <v>233000.0</v>
+      </c>
+      <c r="Q13">
+        <v>235000.0</v>
+      </c>
+      <c r="R13">
         <v>240000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>244000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>245000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>296000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>304000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>310000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>313000.0</v>
       </c>
       <c r="X13">
         <v>313000.0</v>
       </c>
       <c r="Y13">
+        <v>313000.0</v>
+      </c>
+      <c r="Z13">
+        <v>313000.0</v>
+      </c>
+      <c r="AA13">
         <v>312000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>311000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>311000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>310000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>310000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>309000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>309000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>259000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>259000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>258000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>257000.0</v>
       </c>
       <c r="AK13">
         <v>257000.0</v>
       </c>
       <c r="AL13">
+        <v>257000.0</v>
+      </c>
+      <c r="AM13">
+        <v>257000.0</v>
+      </c>
+      <c r="AN13">
         <v>256000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="AO13">
         <v>255000.0</v>
       </c>
       <c r="AP13">
+        <v>255000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>255000.0</v>
+      </c>
+      <c r="AR13">
         <v>253000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>253000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>252000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>260000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>258000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>256000.0</v>
       </c>
       <c r="AW13">
         <v>257000.0</v>
       </c>
       <c r="AX13">
+        <v>256000.0</v>
+      </c>
+      <c r="AY13">
+        <v>257000.0</v>
+      </c>
+      <c r="AZ13">
         <v>255000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>254000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>253000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>233000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>232000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>250000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>248000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>247000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>245000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>245000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>244000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>242000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>240000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>239000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>238000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>235000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>234000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>232000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="BR13">
         <v>231000.0</v>
       </c>
       <c r="BS13">
-        <v>230000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="BT13">
-        <v>230000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="BU13">
         <v>230000.0</v>
       </c>
       <c r="BV13">
         <v>230000.0</v>
       </c>
       <c r="BW13">
         <v>230000.0</v>
       </c>
       <c r="BX13">
-        <v>228000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="BY13">
-        <v>228000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="BZ13">
         <v>228000.0</v>
       </c>
       <c r="CA13">
         <v>228000.0</v>
       </c>
       <c r="CB13">
         <v>228000.0</v>
       </c>
       <c r="CC13">
         <v>228000.0</v>
       </c>
       <c r="CD13">
+        <v>228000.0</v>
+      </c>
+      <c r="CE13">
+        <v>228000.0</v>
+      </c>
+      <c r="CF13">
         <v>227000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>226000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>224000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>223000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>222000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>221000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>221000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>220000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>220000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="CO13">
         <v>74000.0</v>
       </c>
       <c r="CP13">
         <v>74000.0</v>
       </c>
       <c r="CQ13">
         <v>74000.0</v>
       </c>
       <c r="CR13">
         <v>74000.0</v>
       </c>
       <c r="CS13">
+        <v>74000.0</v>
+      </c>
+      <c r="CT13">
+        <v>74000.0</v>
+      </c>
+      <c r="CU13">
         <v>72000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>72000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="CW13">
         <v>76000.0</v>
       </c>
       <c r="CX13">
         <v>76000.0</v>
       </c>
       <c r="CY13">
         <v>76000.0</v>
       </c>
       <c r="CZ13">
         <v>76000.0</v>
       </c>
       <c r="DA13">
+        <v>76000.0</v>
+      </c>
+      <c r="DB13">
+        <v>76000.0</v>
+      </c>
+      <c r="DC13">
         <v>72000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DD13">
         <v>100000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>100000.0</v>
       </c>
-      <c r="DD13"/>
-      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>22791000.0</v>
+      </c>
+      <c r="C14">
+        <v>22320000.0</v>
+      </c>
+      <c r="D14">
         <v>22776000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>23520000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>23578000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>24269000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>23873000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>24407000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>24097000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>24468000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>23741000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>24382000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>24280000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>24942000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>23544000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>25919000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>26411000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>27482000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>30040000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>31362000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>31415000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>31832000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>31826000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>31826000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>31560000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>31308000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>31612000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>31657000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>31426000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>31359000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>31270000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>30121000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>26409000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>26416000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>26405000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>26736000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>26391000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>26087000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>25993000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>25777000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>25874000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>25868000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>25489000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>25450000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>26919000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>27315000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>27254000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>27332000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>27492000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>28196000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>28141000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>27183000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>24855000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>24414000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>23446000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>26047000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>25825000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>25740000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>24779000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>25604000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>25610000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>25451000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>24260000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>25154000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>24958000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>24685000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>23494000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>24199000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>23971000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>23631000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>23122000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>23675000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>23512000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>23431000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>22992000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>23473000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>22803000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>23314000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>22783000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>23383000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>23391000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>23813000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>22331000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>24085000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>23517000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>23580000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>22227000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>23471000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>23439000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>23443000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>22158000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>20197000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>20000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>18681000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>17150000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>17841000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>17838000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>12012000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7161000.0</v>
       </c>
       <c r="CV14">
         <v>7161000.0</v>
       </c>
       <c r="CW14">
         <v>7161000.0</v>
       </c>
       <c r="CX14">
+        <v>7161000.0</v>
+      </c>
+      <c r="CY14">
+        <v>7161000.0</v>
+      </c>
+      <c r="CZ14">
         <v>7591000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>7591000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>7279000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>7191000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>7142857.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>5584000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>4941000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>235000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>233000.0</v>
       </c>
       <c r="O15">
         <v>235000.0</v>
       </c>
       <c r="P15">
+        <v>233000.0</v>
+      </c>
+      <c r="Q15">
+        <v>235000.0</v>
+      </c>
+      <c r="R15">
         <v>240000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>244000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>245000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>296000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>304000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>310000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>313000.0</v>
       </c>
       <c r="X15">
         <v>313000.0</v>
       </c>
       <c r="Y15">
+        <v>313000.0</v>
+      </c>
+      <c r="Z15">
+        <v>313000.0</v>
+      </c>
+      <c r="AA15">
         <v>312000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>311000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>311000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>310000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>310000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>309000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>309000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>259000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>259000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>258000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>257000.0</v>
       </c>
       <c r="AK15">
         <v>257000.0</v>
       </c>
       <c r="AL15">
+        <v>257000.0</v>
+      </c>
+      <c r="AM15">
+        <v>257000.0</v>
+      </c>
+      <c r="AN15">
         <v>256000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="AO15">
         <v>255000.0</v>
       </c>
       <c r="AP15">
+        <v>255000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>255000.0</v>
+      </c>
+      <c r="AR15">
         <v>253000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>253000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>252000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>260000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>258000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>256000.0</v>
       </c>
       <c r="AW15">
         <v>257000.0</v>
       </c>
       <c r="AX15">
+        <v>256000.0</v>
+      </c>
+      <c r="AY15">
+        <v>257000.0</v>
+      </c>
+      <c r="AZ15">
         <v>255000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>254000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>253000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>233000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>232000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>250000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>248000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>247000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>245000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>245000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>244000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>242000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>240000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>239000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>238000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>235000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>234000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>232000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="BR15">
         <v>231000.0</v>
       </c>
       <c r="BS15">
-        <v>230000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="BT15">
-        <v>230000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="BU15">
         <v>230000.0</v>
       </c>
       <c r="BV15">
         <v>230000.0</v>
       </c>
       <c r="BW15">
         <v>230000.0</v>
       </c>
       <c r="BX15">
-        <v>228000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="BY15">
-        <v>228000.0</v>
+        <v>230000.0</v>
       </c>
       <c r="BZ15">
         <v>228000.0</v>
       </c>
       <c r="CA15">
         <v>228000.0</v>
       </c>
       <c r="CB15">
         <v>228000.0</v>
       </c>
       <c r="CC15">
         <v>228000.0</v>
       </c>
       <c r="CD15">
+        <v>228000.0</v>
+      </c>
+      <c r="CE15">
+        <v>228000.0</v>
+      </c>
+      <c r="CF15">
         <v>227000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>226000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>224000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>223000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>222000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>221000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>221000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>220000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>220000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="CO15">
         <v>74000.0</v>
       </c>
       <c r="CP15">
         <v>74000.0</v>
       </c>
       <c r="CQ15">
         <v>74000.0</v>
       </c>
       <c r="CR15">
         <v>74000.0</v>
       </c>
       <c r="CS15">
+        <v>74000.0</v>
+      </c>
+      <c r="CT15">
+        <v>74000.0</v>
+      </c>
+      <c r="CU15">
         <v>72000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>72000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="CW15">
         <v>76000.0</v>
       </c>
       <c r="CX15">
         <v>76000.0</v>
       </c>
       <c r="CY15">
         <v>76000.0</v>
       </c>
       <c r="CZ15">
         <v>76000.0</v>
       </c>
       <c r="DA15">
+        <v>76000.0</v>
+      </c>
+      <c r="DB15">
+        <v>76000.0</v>
+      </c>
+      <c r="DC15">
         <v>72000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>100000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>100000.0</v>
       </c>
-      <c r="DD15"/>
-      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>-180206000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-173928000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-171746000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-203050000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-179971000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-180417000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-197471000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-201168000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-229839000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-195068000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-214486000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-190707000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-189529000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-192663000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-221837000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-218471000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-168481000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-5049000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16">
+        <v>-5049000.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16">
         <v>-37999.0</v>
       </c>
-      <c r="AD16"/>
-[...1 lines deleted...]
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16">
         <v>-7211000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-477000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-2248000.0</v>
       </c>
       <c r="AJ16"/>
       <c r="AK16">
-        <v>-818000.0</v>
+        <v>-2248000.0</v>
       </c>
       <c r="AL16"/>
       <c r="AM16">
+        <v>-818000.0</v>
+      </c>
+      <c r="AN16"/>
+      <c r="AO16">
         <v>-72000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-3623000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-342000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>-1010000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-576000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-474000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>-1449000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-1418000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-2233000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>-5567000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-4056000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16">
         <v>-334628000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16">
         <v>3857000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>4228000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>4808000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>5464000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>5481000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>5675000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>5400000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>5229000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>5203000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>4897000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>4370000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>4083000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>3898000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>3034000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>2636000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>2387000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>2156000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>1930000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>1524000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>4344000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>3326000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>4320000.0</v>
       </c>
-      <c r="CF16"/>
-[...1 lines deleted...]
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>-66567000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>-34374000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>-26918000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>-12070000.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9309,235 +9407,239 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18">
         <v>100172000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>94011000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>92595000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>96207000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>95918000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>94017000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>90872000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>85887000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>79963000.0</v>
       </c>
-      <c r="AI18">
-[...4 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>65187000.0</v>
       </c>
-      <c r="AM18">
-[...4 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>75239000.0</v>
       </c>
-      <c r="AQ18">
-[...4 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
         <v>98916000.0</v>
       </c>
-      <c r="AU18">
-[...4 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
         <v>7164000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>110453000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>104303000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>8443000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>8236000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>17532000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>15799000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>16333000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>15709000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>16154000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>17464000.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9605,1507 +9707,1535 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>528742000.0</v>
+      </c>
+      <c r="C20">
+        <v>529487000.0</v>
+      </c>
+      <c r="D20">
         <v>536291000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>535626000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>542912000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>519410000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>507808000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>628131000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>602811000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>602400000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>606475000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>826010000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>852196000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>834174000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>821214000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>769548000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>824210000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>876541000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>897795000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>895515000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>915067000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>912170000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>906962000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>866657000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>838024000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>839301000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>884185000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>831549000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>865527000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>882884000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>868126000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>898591000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>909063000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>957120000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>928993000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>853162000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>831556000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>796408000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>785032000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>819785000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>840544000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>890504000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>924847000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>940181000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>969928000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>865701000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>897933000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>921519000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>879910000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>844567000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>504213000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>489520000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>119788000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>51437000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>55446000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>55446000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>55318000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>6047000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15985000.0</v>
       </c>
       <c r="BH20">
         <v>15985000.0</v>
       </c>
       <c r="BI20">
         <v>15985000.0</v>
       </c>
       <c r="BJ20">
         <v>15985000.0</v>
       </c>
       <c r="BK20">
         <v>15985000.0</v>
       </c>
       <c r="BL20">
         <v>15985000.0</v>
       </c>
       <c r="BM20">
         <v>15985000.0</v>
       </c>
       <c r="BN20">
         <v>15985000.0</v>
       </c>
       <c r="BO20">
         <v>15985000.0</v>
       </c>
       <c r="BP20">
         <v>15985000.0</v>
       </c>
       <c r="BQ20">
         <v>15985000.0</v>
       </c>
       <c r="BR20">
         <v>15985000.0</v>
       </c>
       <c r="BS20">
         <v>15985000.0</v>
       </c>
       <c r="BT20">
         <v>15985000.0</v>
       </c>
       <c r="BU20">
         <v>15985000.0</v>
       </c>
       <c r="BV20">
         <v>15985000.0</v>
       </c>
       <c r="BW20">
-        <v>13735000.0</v>
+        <v>15985000.0</v>
       </c>
       <c r="BX20">
-        <v>13735000.0</v>
+        <v>15985000.0</v>
       </c>
       <c r="BY20">
         <v>13735000.0</v>
       </c>
       <c r="BZ20">
         <v>13735000.0</v>
       </c>
       <c r="CA20">
         <v>13735000.0</v>
       </c>
       <c r="CB20">
+        <v>13735000.0</v>
+      </c>
+      <c r="CC20">
+        <v>13735000.0</v>
+      </c>
+      <c r="CD20">
         <v>14205000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>14148000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>14148000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>3796000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CH20">
         <v>5000000.0</v>
       </c>
-      <c r="CG20"/>
-      <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21"/>
+      <c r="D21">
+        <v>536291000.0</v>
+      </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>48000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>18797000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>20746000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>21369000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>22112000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>25477000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>29374000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>33437000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>36320000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>38224000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>41193000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>42991000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>45012000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>44617000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>44636000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>46371000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>51371000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>49717000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>56441000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>59383000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>60581000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>64067000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>67186000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>75620000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>75736000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>29267000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>29702000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>27490000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>28243000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>31113000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>33125000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>35691000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>15712000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>19511000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>24330000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>18770000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>21564000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>17034000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>18224000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>22579000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>23549000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>10481000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>3834000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>462000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>487000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>515000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>550000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>6047000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>462000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>534000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>605000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>676000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>748000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>846000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>943000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1041000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1139000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1268000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>1418000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1578000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>1739000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>1943000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>2148000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>2352000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>2557000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>2825000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>3092000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>3360000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>3628000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>4027000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>4427000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>4827000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>5227000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>23082000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>5000000.0</v>
       </c>
-      <c r="CG21"/>
-      <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>-3555000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-10039000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-17311000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-24018000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-34957000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-30672000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-64729000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-40282000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-18658000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-13120000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-68868000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-788000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-727000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-101347000.0</v>
       </c>
       <c r="W22">
         <v>-854000.0</v>
       </c>
       <c r="X22">
+        <v>-101347000.0</v>
+      </c>
+      <c r="Y22">
+        <v>-854000.0</v>
+      </c>
+      <c r="Z22">
         <v>-1416000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2149999.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-114002000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-165999.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-310999.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-450999.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-127051000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-123367000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2201000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-3984000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-147069000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-2724000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-79108000.0</v>
       </c>
       <c r="AM22">
         <v>1.0</v>
       </c>
       <c r="AN22">
-        <v>0.0</v>
+        <v>-79108000.0</v>
       </c>
       <c r="AO22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>-50161000.0</v>
       </c>
-      <c r="AQ22">
-[...4 lines deleted...]
-      </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
         <v>-38316000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AW22">
         <v>1.0</v>
       </c>
       <c r="AX22">
+        <v>1.0</v>
+      </c>
+      <c r="AY22">
+        <v>1.0</v>
+      </c>
+      <c r="AZ22">
         <v>-28496000.0</v>
       </c>
-      <c r="AY22">
-[...2 lines deleted...]
-      <c r="AZ22">
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
         <v>1.0</v>
       </c>
-      <c r="BA22">
-[...4 lines deleted...]
-      </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>5565263000.0</v>
+      </c>
+      <c r="C23">
+        <v>5450561000.0</v>
+      </c>
+      <c r="D23">
         <v>5339800000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>5257943000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5191386000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4969586000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4789729000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4993716000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4816844000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4687175000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4630486000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4760288000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4876570000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>4685965000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4508360000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>4327865000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4459484000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4614381000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4608125000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4549966000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4679752000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4770169000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4864523000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4732053000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4740854000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4614954000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4909950000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4708055000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4811025000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4813607000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4631875000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4647404000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4606207000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4642260000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4490712000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4173786000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3918797000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3764662000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3670497000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>3705483000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>3770445000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3823619000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>4219852000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4103010000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4113978000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>3648187000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3750135000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3722086000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3592797000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3434696000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2685274000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2591003000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1805447000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1132479000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1171340000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1109085000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1167945000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>837972000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>812483000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>747440000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>762980000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>754185000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>736468000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>664074000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>645643000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>622503000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>595159000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>602882000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>585316000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>551527000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>549298000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>527358000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>495475000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>487428000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>483495000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>432502000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>416875000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>406657000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>395338000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>373553000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>357259000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>358738000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>361204000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>340596000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>329904000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>187435000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>201142000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>159231000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>142332000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>140910000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>138285000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>99973000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>92357000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>98191000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>89974000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>80408000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>73806000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>77485000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>77711000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>77334000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>74036000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>68894000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>71101000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>82572000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>88184000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>106027000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>101500000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>79100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>56100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>40300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3487419000.0</v>
+      </c>
       <c r="C24">
+        <v>3351519000.0</v>
+      </c>
+      <c r="D24">
+        <v>4000697000.0</v>
+      </c>
+      <c r="E24">
         <v>3005811000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2964791000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2873492000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3671697000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>3542063000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>3443582000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2496918000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2815567000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1838362000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1904978000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3081786000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1807886000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1695883000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1811489000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1914087000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2110248000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2130463000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2175949000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2139093000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2314208000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2206088000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>3344709000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3395785000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3505076000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>3421450000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3521288000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3587002000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>3483070000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>3553462000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>3522785000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>3602043000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>3411627000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>3148497000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>2963929000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2870607000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2581589000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2848443000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>2849066000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2893434000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>3167938000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>3116444000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>3134187000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>2690882000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2687018000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>2790746000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>2715866000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>2612133000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1809442000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1806680000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1107659000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>646011000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>679773000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>615131000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>702316000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>398246000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>381203000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>344196000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>378172000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>382380000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>381367000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>334922000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>328656000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>318014000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>261440000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>324394000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>320340000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>296356000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>310883000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>292943000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>265635000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>270000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>272169000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>232698000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>222759000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>206823000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>199886000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>170573000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>159634000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>175433000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>189389000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>170923000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>161822000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>22261000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>29901000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>34680000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>27269000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>28050000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>41638000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>42582000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>41731000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>46202000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>48033000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>52831000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>52081000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>58018000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>70451000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>70422000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>66146000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>57275000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>55503000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>60868000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>62838000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>61335000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>3404427000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3513197000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3429343000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>3529717000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3592906000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3490633000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -11139,139 +11269,147 @@
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>4609705000.0</v>
+      </c>
       <c r="C26">
+        <v>4437415000.0</v>
+      </c>
+      <c r="D26">
+        <v>4371532000.0</v>
+      </c>
+      <c r="E26">
         <v>4270016000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>4184780000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3952531000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3776369000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>3719260000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>3583322000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3531387000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3468432000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>3320544000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3330986000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3214792000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>3088261000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2976202000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>3035123000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3137386000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>3065553000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>3100557000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>3171027000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3242980000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>3291918000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3265992000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3201241000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>3166018000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>3283984000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>3188167000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>3224568000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>3211587000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
@@ -11306,52 +11444,54 @@
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11419,456 +11559,470 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>4688231000.0</v>
+      </c>
+      <c r="C28">
+        <v>3806097000.0</v>
+      </c>
+      <c r="D28">
         <v>3975384999.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3761370000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3792569000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3603581000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3472897000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3303221000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3204509000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3191039000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3159667000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2969464000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3018554000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2923012000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2754909000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2543185000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2638714000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2773816000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2807686000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2637981000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2800780000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2967330000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3092450000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3082118000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3059930000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3216228000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3320862000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3242666000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3361152000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3425810000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3333215000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3356818000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3348758000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3389963000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3234737000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2960251000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2817282000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2710676000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2656218000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2690771000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2710057000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2748821000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>3062979000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2941224000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2996029000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2554673000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2649391000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2675306000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2592459000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2415744000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1724218000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1696524000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>885488000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>616107000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>688526000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>595868000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>687302000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>382800000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>380903000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>333524000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>363512000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>360005000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>374359000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>323391000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>318254000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>310439000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>294687000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>317454000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>314405000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>292095000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>300978000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>287540000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>260588000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>261144000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>267520000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>228470000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>218514000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>200198000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>189341000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>169498000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>167291000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>179767000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>191095000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>174226000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>161124000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>31255000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>17097000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-9451000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-6423000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-8753000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>3026000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>31699000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>37481000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>44136000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>47281000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>51602000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>50792000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>57064000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>69039000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>69811000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>65205000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>55578000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>54615000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>58154000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>61722000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>60941000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>48300000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>34900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>29300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>13300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>5257784000.0</v>
+      </c>
       <c r="C29">
+        <v>5067594000.0</v>
+      </c>
+      <c r="D29">
+        <v>4977447000.0</v>
+      </c>
+      <c r="E29">
         <v>4885975000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4860440000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4608962000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4439028000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4597168000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4441479000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4315626000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4251751000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4309532000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4433330000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4265942000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4072773000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3876375000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4015809000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4172688000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4175587000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4187041000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4344695000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4418155000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4490954000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4368290000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>4383560000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4298511000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11907,653 +12061,671 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>4371532000.0</v>
+        <v>4609705000.0</v>
       </c>
       <c r="C30">
+        <v>30467000.0</v>
+      </c>
+      <c r="D30">
+        <v>34241000.0</v>
+      </c>
+      <c r="E30">
         <v>36186000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>31863000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3952531000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="H30">
+        <v>29866000.0</v>
+      </c>
+      <c r="I30">
         <v>11014000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>11292000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9669000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>9080000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>10239000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>13253000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>16126000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>16094000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>18530000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>16212000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>22547000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>22610000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>29819000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>28325000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>42754000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>26539000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>40963000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>33221000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>38999000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>45013000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>33131000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>50879000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>62532000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>75398000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>72785000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>32546000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>42859000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>63470000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>46112000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>45996000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>42592000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>33888000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>38480000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>37735000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>34098000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>33588000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>345174000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>359772000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>264691000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>259432000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>276081000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>305354000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>242978000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>212814000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>205703000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>218558000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>158201000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>139142000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>141841000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>145281000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>3615000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>2237000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>3703000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2998000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>4474000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>3331000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>2983000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2478000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>2523000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>3134000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3211000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3385000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1775000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1757000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>4364000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>3588000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>3238000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>4136000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>4915000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>3768000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>4407000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>2599000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>4520000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>3565000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>3504000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>5515000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>3205000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30">
         <v>72000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>1231000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>3798000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>5446000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>8256000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>9624000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>11085000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>14775000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>17926000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>21058000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>24422000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>28248000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>31616000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>65518000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>69526000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>88291000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>88000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>40200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>46200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>31900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>381639000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>349982000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>358413000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>423381000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>407390000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>369834000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>287466000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>503305000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>398090000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>364010000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>310646000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>258019000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>200827000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>63425000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>138008000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>89391000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>34968000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-10621000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-50117000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-119307000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-148268000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-191039000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-195153000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-121113000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-151636000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-147781000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-176978000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-204529000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-175771000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-234891000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-283644000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-284461000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-292199000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-195795000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-236975000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-284726000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-269094000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-249670000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>94248000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>66644000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>390582000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>375032000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>349883000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>375221000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>347773000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>378810000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>355088000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>337402000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>320684000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-630941000.0</v>
+      </c>
       <c r="C32">
+        <v>-628158000.0</v>
+      </c>
+      <c r="D32">
+        <v>9885000.0</v>
+      </c>
+      <c r="E32">
         <v>-935950000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-966312000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-912089000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>12322000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>110395000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>122058000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-814370000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-480485000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-1224275000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-1219944000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-21197000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-1074836000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-998541000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-978277000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-1030514000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-851151000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-661095000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-751351000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-930290000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-884527000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-969274000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-995253000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-1080414000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12592,3018 +12764,3072 @@
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:109">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>618371000.0</v>
+        <v>772626000.0</v>
       </c>
       <c r="C33">
+        <v>5145175000.0</v>
+      </c>
+      <c r="D33">
+        <v>5148775000.0</v>
+      </c>
+      <c r="E33">
         <v>5006759000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>4943357000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>4731266000.0</v>
       </c>
-      <c r="F33">
-[...4 lines deleted...]
-      </c>
       <c r="H33">
+        <v>4513996000.0</v>
+      </c>
+      <c r="I33">
+        <v>4653480000.0</v>
+      </c>
+      <c r="J33">
         <v>4487461000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4456490000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4421397000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4521530000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4598947000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>4457452000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>4299719000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>4141372000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>4263873000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>4402830000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>4349612000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>4338817000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>4426000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>4508048000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>4586230000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>4441964000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>4352311000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>4322618000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>4717615000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>4432005000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>4533832000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>4530512000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>4474457000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>4442755000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>4340288000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>4304712000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>4278573000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3891887000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3678697000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>3516920000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3520732000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>3464836000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3548707000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3615596000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3759879000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>3508864000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>3574822000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>3183527000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>3366540000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>3221907000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>3090387000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>2951387000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>2346247000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>2237459000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1330533000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>935637000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1008289000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>947981000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1007650000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>818911000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>801171000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>733065000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>745322000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>727336000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>722232000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>646898000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>65948000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>37142000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>583637000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>58075000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>69288000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>72007000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>47519000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>67728000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>67114000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>67702000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>68128000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>66123000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>69005000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>386857000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>73213000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>73987000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>76821000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>78320000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>88118000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>89219000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>61955000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>9588000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>10016000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>12269000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>13990000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>12460000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>8464000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>9848000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>6806000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>20040000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>13693000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>8099000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>8371000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>8350000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>8319000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>9029000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>9467000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>9567000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>10160000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>10951000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>13698000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>12901000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>10200000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>35700000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>7100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>6200000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:109">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>116221000.0</v>
+      </c>
       <c r="C34">
+        <v>130175000.0</v>
+      </c>
+      <c r="D34">
+        <v>131496000.0</v>
+      </c>
+      <c r="E34">
         <v>111287000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>115287000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>125827000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>116091000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>172196000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>176032000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>189081000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>185989000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>256684000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>236260000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>240052000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>231695000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>247245000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>233707000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>204134000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>195947000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>140436000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>135399000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>149928000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>146893000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>130859000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>126266000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>136235000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>147436000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>145721000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>159514000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>150458000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>33609000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>33279000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>37732000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>33187000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>35151000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>32207000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>29776000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>29794000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>29601000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>27718000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>30451000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>27975000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>60549000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>87735000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>83877000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>87458000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>79675000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>98864000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>99209000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>99469000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>87936000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>6967000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>6269000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>1738000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>2722000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>2132000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>5040000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>5297000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>6661000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>5245000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>4128000.0</v>
       </c>
-      <c r="BI34"/>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:109">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>4296184000.0</v>
+      </c>
+      <c r="C35">
+        <v>3482209000.0</v>
+      </c>
+      <c r="D35">
         <v>4362729000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3117895000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3081074000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3000116000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3788853000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>3666660000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>3621392000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3165831000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3474710000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2468072000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2540146000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2511111000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3062126000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2262721000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2392174000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2488088000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2679173000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2633182000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>2677317000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2644571000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2800970000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2641413000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2748647000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2336393000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>3660633000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>2370393000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>2416253000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>2423606000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>3524242000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>3594746000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>2506003000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>2581547000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>3482027000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>2537306000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>2295413000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>2221548000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>2835584000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>2194840000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>2221266000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>2279910000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>3277121000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2094645000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>2150296000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>2095564000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>2853229000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>2258516000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>2346721000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2180403000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1945531000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1422831000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>603490000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>338650000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>341393000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>634795000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>723155000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>419876000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>411320000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>365595000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>399764000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>403728000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>407232000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>356955000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>329722000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>319335000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>305111000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>347920000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>343856000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>320014000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>314802000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>309024000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>280962000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>286331000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>287731000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>244603000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>235812000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>220779000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>211433000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>185801000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>177369000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>186506000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>198121000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>184685000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>180073000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>46353000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>66828000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>35205000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>27269000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>28050000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>41638000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>42582000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>41731000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>46202000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>48033000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>500000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>730000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>973000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>1236000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>1485000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>1744000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>1975000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>2233000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>60868000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>62838000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>67434000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>56500000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>43100000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>39300000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>23100000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:109">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>-4389886000.0</v>
+        <v>-4446436000.0</v>
       </c>
       <c r="C36">
+        <v>42181000.0</v>
+      </c>
+      <c r="D36">
+        <v>78123000.0</v>
+      </c>
+      <c r="E36">
         <v>53003000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>64207000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>109476000.0</v>
       </c>
-      <c r="F36">
-[...4 lines deleted...]
-      </c>
       <c r="H36">
+        <v>82715000.0</v>
+      </c>
+      <c r="I36">
+        <v>126327000.0</v>
+      </c>
+      <c r="J36">
         <v>123599000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>142975000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>158187000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>169501000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>198543000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>189033000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>166089000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>158051000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>140811000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>122193000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>109824000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>76989000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>74163000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>82061000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>109675000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>40297000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>47385000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>51107000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>405261000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>148709000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>161508000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>157393000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>328010000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>324243000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>169031000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>150592000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>363918000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>151543000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>135575000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>130123000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>229557000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>105317000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>116061000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>118927000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>293553000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>148302000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>152337000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>145051000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>224362000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>128348000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>123954000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>99843000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>182028000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>78537000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>5857000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>3242000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>1999000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>23068000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>21592000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>11842000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>11968000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>11236000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>13727000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>13892000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>13301000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>11784000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>37786000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>10194000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>4252000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>32124000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>5073000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>4703000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>-448125000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>44618000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>43637000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>44375000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>45196000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>44913000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>47224000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>364562000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>50601000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>51357000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>53414000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>54534000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>61590000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>59000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>51002000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>6230000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>6295000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>9457000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>9244000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>4527000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>4320000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>6484000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>3334000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>14787000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>3339000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>4066000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>3998000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>3682000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>3075000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>3076000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>2924000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>2636000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>2736000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>3011000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>4955000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>4059000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>2300000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>30900000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>2500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:109">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-      <c r="U37">
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37">
         <v>2604000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>2468000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>2580000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>3536000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>3085000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>3213000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>3057000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>2462000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>2294000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>1679000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>-839000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>-9121000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>-9057000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>-9929000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>-8894000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>-11810000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>-9154000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>-7539000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>-3176000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>8940000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>8394000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>7285000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>3960000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>3564000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>4054000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>3981000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>3374000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>2948000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>3394000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>4010000.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>4107000.0</v>
       </c>
-      <c r="AZ37">
-[...4 lines deleted...]
-      </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
-      <c r="BJ37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:109">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38">
+        <v>163269000.0</v>
+      </c>
+      <c r="C38">
+        <v>177163000.0</v>
+      </c>
+      <c r="D38">
         <v>193113000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>197772000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>206743000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>228514000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>3955457000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>3921799000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3809009000.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
+        <v>3809009000.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>3687359000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>3732285000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>3582833000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>341073000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>331029000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>336265000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>324521000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>335275000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1308452000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1327235000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>323137000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>349162000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>71132000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>78048000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>75248000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>184835000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>169287000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>163999000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>138144000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>160598000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>145788000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>183929000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>158254000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1183356000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1119438000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1078614000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>1033937000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>1007705000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>1000302000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>1011686000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>1060456000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1140878000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1122598000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>1156642000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>1080519000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1082820000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>1101634000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>1062528000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1006633000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>591767000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>197047000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>108186000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>110603000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>134857000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>134840000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>52228000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>61636000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>59487000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>61086000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>60070000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>57140000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>51859000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>49477000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>49794000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>45605000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>47709000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>61090000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>61921000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>60674000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>61464000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>60255000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>62434000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>63294000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>61473000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>64051000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>65135000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>66853000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>69119000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>72046000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>73509000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>76938000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>82580000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>58472000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>6308000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>6632000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>9457000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>11083000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>9616000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>5678000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>4343000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>3334000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>16618000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>10152000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>4066000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>3998000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>3682000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>3075000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>3076000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>2924000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>2636000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>2736000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>3011000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>4955000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>4059000.0</v>
       </c>
-      <c r="DB38"/>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:109">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>47715000.0</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39">
         <v>42510000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>43270000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>51203000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>46002000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>81869000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>67470000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>48026000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>41645000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>83808000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>79499000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>53613000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>48635000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>20928000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>25104000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>28787000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>46258000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>23087000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>26911000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>34769000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>62570000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>79143000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>61522000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>65138000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>68989000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>56242000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>57749000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>53467000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>51653000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>50582000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>51716000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>77551000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>102463000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>47541000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>47457000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>45219000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>39832000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>44495000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>44994000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>29312000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>437385000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>73752000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>41226000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>23074000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>38316000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>68765000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>73649000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>43942000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>28496000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>37685000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>34185000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>8737000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>6399000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>13067000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>12131000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>5500000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>5232000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>7484000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>11623000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>4769000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>6681000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>2662000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>5237000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>25603000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>1728000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1668000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>1448000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>3807000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>28335000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>4900000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>5167000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>9257000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>14122000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>8168000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>12021000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>8520000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>8387000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>12019000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>13358000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>17766000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>17782000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>2485000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>2930000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>4680000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>3432000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>3549000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>3095000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>5367000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>842000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>745000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>593000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>3748000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>3105000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>4005000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>4225000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>4492000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>3053000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>3062000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>2764000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>3309000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>2468000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>3389000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>3844000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>4441000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>2900000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DE39">
         <v>2500000.0</v>
       </c>
-      <c r="DD39"/>
-      <c r="DE39"/>
+      <c r="DF39"/>
+      <c r="DG39"/>
     </row>
-    <row r="40" spans="1:109">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>67</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-691648000.0</v>
+      </c>
       <c r="C40">
+        <v>252277000.0</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
         <v>259884000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>214663000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>234000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>233545000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>278951000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>197555000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>180206000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>16000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>190646000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>203050000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>179971000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>198217000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>197471000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>201168000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>229839000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>229586000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>214486000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>190707000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>189529000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>215920000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>221837000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>218471000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>168481000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-1241841000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>575000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1272978000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>38000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>-1216196000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>788658000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>7211000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1058741000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1117000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>643398000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>698292000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>678853000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-685769000.0</v>
       </c>
-      <c r="AM40"/>
-      <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>-727349000.0</v>
       </c>
-      <c r="AQ40"/>
-      <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40"/>
+      <c r="AV40">
         <v>591368000.0</v>
       </c>
-      <c r="AU40"/>
-      <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>356000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-446963000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-610414000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>131542000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>119142000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>43108000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>41149000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>-31161000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>29628000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>27924000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>25942000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>-26142000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>-22682000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>-16378000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>-22028000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>-18253000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>-21815000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>-14100000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>-14010000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>12576000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>7264000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>-18189000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>-20156000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>-4802000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>-20346000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>-18823000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>-18752000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>-19570000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>-23744000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>-19609000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>-19679000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>-18938000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>18280000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>-20976000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>19171000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>22280000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>-45686000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>-14029000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>14919000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>14921000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>-11644000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>-10100000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>-8530000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>-12926000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>-10688000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>9420000.0</v>
       </c>
-      <c r="CR40"/>
-      <c r="CS40">
+      <c r="CT40"/>
+      <c r="CU40">
         <v>4813000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>2378000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40"/>
-      <c r="CZ40">
+      <c r="CZ40"/>
+      <c r="DA40"/>
+      <c r="DB40">
         <v>312000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>808000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>1400000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>1900000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>2400000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:109">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>202441000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>240052000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>111179000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>179577000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>233707000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>182415000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>195947000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>128796000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>131930000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>149928000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>146893000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>117548000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>112510000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>119323000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>44473000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>40153000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>39217000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>37443000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>28491000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>31871000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>30521000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>32691000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>25628000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>32207000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>29776000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>29794000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>21943000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>27718000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>30451000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>27975000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>56719000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>87735000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>83877000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>87458000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>54842000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>98864000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>99209000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>99469000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>87936000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>6967000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>6269000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>1738000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>2722000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>2132000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>5040000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>5297000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>6661000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>5245000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>4128000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>3780000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>4342000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>5261000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>5874000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>6785000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>7517000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>7981000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>8048000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>8405000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>8686000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>6547000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>6038000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>7155000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>5540000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>3827000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>2948000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>8634000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>9659000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>14075000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>15452000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>27404000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>21630000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>21881000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>18042000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>19560000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>20881000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>20272000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>18603000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>15586000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>12749000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>11360000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>11140000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>11232000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>11180000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>9420000.0</v>
       </c>
-      <c r="CR41"/>
-      <c r="CS41">
+      <c r="CT41"/>
+      <c r="CU41">
         <v>4813000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>9618000.0</v>
       </c>
-      <c r="CU41"/>
-      <c r="CV41"/>
       <c r="CW41"/>
-      <c r="CX41">
-[...1 lines deleted...]
-      </c>
+      <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41">
+        <v>5419000.0</v>
+      </c>
+      <c r="DA41"/>
+      <c r="DB41">
         <v>312000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>808000.0</v>
       </c>
-      <c r="DB41"/>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:109">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>1209896000.0</v>
+      </c>
+      <c r="C42">
+        <v>1167038000.0</v>
+      </c>
+      <c r="D42">
         <v>1104640000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1083975000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1015221000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>9645000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>19297000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>17016000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>13257000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>8648000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>11052000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>8106000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>3906000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1179394000.0</v>
       </c>
       <c r="O42">
         <v>-1.0</v>
       </c>
       <c r="P42">
+        <v>1179394000.0</v>
+      </c>
+      <c r="Q42">
+        <v>-1.0</v>
+      </c>
+      <c r="R42">
         <v>1349937000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1310039000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1185016000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>105326000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>143827000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>167655000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>230440000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>227113000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>227030000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>222403000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>222590000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>221814000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>211508000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>208374000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>208498000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>207985000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>68820000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>45906000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>42646000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>43006000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>43076000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>113532000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>103392000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>83521000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>117547000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>114587000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>116659000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>113335000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>108913000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>136490000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>134383000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>131278000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>126525000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>143466000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>171819000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>171548000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>163753000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>89189000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>88029000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>133005000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>128615000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>124638000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>123406000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>122082000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>119560000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>115367000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>113563000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>112081000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>110117000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>106831000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>104261000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>101677000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>100321000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>99622000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>90985000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>78441000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>76963000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>74947000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>73310000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>71698000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>69678000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>67854000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>66532000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>64683000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>62652000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>60729000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>57989000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>58486000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>68407000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>67928000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>66788000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>66272000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>65851000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>65711000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>65387000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>31558000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>31534000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31479000.0</v>
       </c>
       <c r="CQ42">
         <v>31479000.0</v>
       </c>
       <c r="CR42">
+        <v>31479000.0</v>
+      </c>
+      <c r="CS42">
+        <v>31479000.0</v>
+      </c>
+      <c r="CT42">
         <v>31431000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>31664000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>34620000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>22048000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>21993000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>21974000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>21954000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>20448000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>20448000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>19777000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>26100000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>19700000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>200000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>6400000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:109">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15671,1850 +15897,1882 @@
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:109">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
         <v>77000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AL44">
         <v>192000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AM44">
         <v>312000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AN44">
         <v>2995000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AO44">
         <v>3798000.0</v>
       </c>
-      <c r="AN44">
+      <c r="AP44">
         <v>4588000.0</v>
       </c>
-      <c r="AO44">
+      <c r="AQ44">
         <v>5359000.0</v>
       </c>
-      <c r="AP44">
+      <c r="AR44">
         <v>6126000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AS44">
         <v>6881000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AT44">
         <v>7625000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AU44">
         <v>8355000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AV44">
         <v>9073000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AW44">
         <v>9787000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AX44">
         <v>10488000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AY44">
         <v>11176000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AZ44">
         <v>575907000.0</v>
       </c>
-      <c r="AY44">
+      <c r="BA44">
         <v>548040000.0</v>
       </c>
-      <c r="AZ44">
-[...4 lines deleted...]
-      </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
-      <c r="BJ44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
-      <c r="CM44">
-[...4 lines deleted...]
-      </c>
+      <c r="CM44"/>
+      <c r="CN44"/>
       <c r="CO44">
         <v>10000.0</v>
       </c>
       <c r="CP44">
         <v>10000.0</v>
       </c>
       <c r="CQ44">
         <v>10000.0</v>
       </c>
       <c r="CR44">
         <v>10000.0</v>
       </c>
       <c r="CS44">
         <v>10000.0</v>
       </c>
-      <c r="CT44"/>
-      <c r="CU44"/>
+      <c r="CT44">
+        <v>10000.0</v>
+      </c>
+      <c r="CU44">
+        <v>10000.0</v>
+      </c>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:109">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>130874000.0</v>
+      </c>
       <c r="C45">
+        <v>131937000.0</v>
+      </c>
+      <c r="D45">
+        <v>341594000.0</v>
+      </c>
+      <c r="E45">
         <v>142076000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>145109000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>141856000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>322778000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>164613000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>162669000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>166019000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>340118000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>170548000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>178604000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>181597000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>339128000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>175921000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>189241000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>194012000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>199461000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>192712000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>188470000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>193530000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>195305000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>192485000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>213955000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>208416000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>115518000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>96429000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>89071000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>81008000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>76276000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>71213000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>71135000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>71805000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>72257000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>66703000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>67428000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>68162000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>73504000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>63042000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>66413000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>64601000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>66969000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>64565000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>58839000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>55879000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>55783000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>50050000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>36788000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>24389000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>23223000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>19771000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>20161000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>19603000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>17796000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>16412000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>14830000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>13677000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>13658000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>11599000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>11234000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>9922000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>9427000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>8698000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>6750000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>6279000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>6272000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>5182000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>5344000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>4990000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>4390000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>4650000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>4954000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>5200000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>5249000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>4868000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>4775000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>4811000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>5113000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>4663000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>3483000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>3280000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>3360000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>2812000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>2907000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>2844000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>2786000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>3156000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>3472000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>3422000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>3541000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>4033000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>4373000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>4668000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>5244000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>5953000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>6543000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>6931000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>7424000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>7940000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>8743000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>8842000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>7900000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>4800000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>4600000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:109">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
-        <v>82080000.0</v>
+        <v>80615000.0</v>
       </c>
       <c r="C46">
+        <v>131937000.0</v>
+      </c>
+      <c r="D46">
+        <v>138709000.0</v>
+      </c>
+      <c r="E46">
         <v>142076000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>145109000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>141856000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>138686000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>164613000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>162669000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>166019000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>170978000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>170548000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>178604000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>181597000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>183974000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>175921000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>187993000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>182584000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>188669000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>193059000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>189241000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>194012000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>199461000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>192712000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>188470000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>193530000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>120051000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>192485000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>213955000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>208416000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>115518000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>96429000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>89071000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>81008000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>76276000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>71213000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>71135000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>71805000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>72257000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>66703000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>67428000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>68162000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>73504000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>63042000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>66413000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>64601000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>66969000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>64565000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>58839000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>55879000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>55783000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>50050000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>36788000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>24389000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>23223000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>19771000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>20161000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>19603000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>17796000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>16412000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>14830000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>13677000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>13658000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>11599000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>11234000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>9922000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>9427000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>8698000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>6750000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>6279000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>6272000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>5182000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>5344000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>4990000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>4390000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>4650000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>4954000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>5200000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>5249000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>4868000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>4775000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>4811000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>5113000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>4663000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>3483000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>3280000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>3360000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>2812000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>2907000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>2844000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>2786000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>3156000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>3472000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>3422000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>3541000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>4033000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>4373000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>4668000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>5244000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>5953000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>6543000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>6931000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>7424000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>7940000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>8743000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>8842000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>7900000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>4800000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>4600000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:109">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>107218000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>110184000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>113900000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>104051000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>109591000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>115716000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>119857000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>121097000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>189241000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>124586000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>127297000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>120125000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>117873000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>119417000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>195305000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>116633000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>118001000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>117371000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>115518000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>96429000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>89071000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>81008000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>76276000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>71213000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>71135000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>71805000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>72257000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>66703000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>67428000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>68162000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>73504000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>63042000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>66413000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>64601000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>66969000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>64565000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>58839000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>55879000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>55783000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>50050000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>36788000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>24389000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>23223000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>19771000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>20161000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>19603000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>17796000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>16412000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>14830000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>13677000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>13658000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>11599000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>11234000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>9922000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>9427000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>8698000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>6750000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>6279000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>6272000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>5182000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>5344000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>4990000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>4390000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>4650000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>4954000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>5200000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>5249000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>4868000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>4775000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>4811000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>5113000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>4663000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>3483000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>3280000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>3360000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>2812000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>2907000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>2844000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>2786000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>3156000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>3472000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>3422000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>3541000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>4033000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>4373000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>4668000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>5244000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>5953000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>6543000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>6931000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>7424000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>7940000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>8743000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>8842000.0</v>
       </c>
-      <c r="DB47"/>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:109">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>1209896000.0</v>
+      </c>
+      <c r="C48">
+        <v>1167038000.0</v>
+      </c>
+      <c r="D48">
         <v>1104640000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>1083975000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>1015221000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>956723000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>909927000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1135234000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1104591000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1072410000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1049171000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1319933000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1300594000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>1274289000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>1278210000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>1358415000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>1349937000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>1310039000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>1238564000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>1352825000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>1269259000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1172756000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1055668000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1018348000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>963698000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>833366000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>888058000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>844973000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>806104000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>769443000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>720189000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>673153000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>652428000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>626130000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>616314000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>602199000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>593290000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>580957000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>560567000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>597247000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>598771000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>569183000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>543489000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>544477000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>555436000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>527779000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>498354000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>471704000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>441369000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>417808000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>394628000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>371676000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>349789000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>338777000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>319329000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>299162000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>277854000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>261258000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>249852000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>232718000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>217348000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>202573000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>188894000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>174723000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>162433000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>150703000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>139842000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>131437000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>122433000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>115792000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>117809000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>117578000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>113805000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>106475000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>98975000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>94127000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>88769000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>89590000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>83933000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>77306000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>72098000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>64603000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>59925000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>52162000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>44383000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>36286000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>28834000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>23150000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>17268000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>11674000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>5658000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>1815000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-1163000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-4347000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-12388000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-22604000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-24996000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>-25564000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-25737000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>-23540000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>-22495000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>-18615000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>-14872000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>-9962000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>-9334000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>6667000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>8900000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>8200000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>7600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>8100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:109">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>1300594000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>1274289000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>1278210000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>1358415000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>1349937000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>1310039000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>1238564000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>1352825000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>1269259000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>1172756000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>1055668000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>1018348000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>963698000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>833366000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>888058000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>844973000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>806104000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>769443000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>720189000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>673153000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>652428000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>626130000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>616314000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>602199000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>593290000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>580957000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>560567000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>597247000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>598771000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>569183000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>543489000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>544477000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>555436000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>527779000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>498354000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>471704000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>441369000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>417808000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>394628000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>371676000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>349789000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>338777000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>319329000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>299162000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>277854000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>261258000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>249852000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>232718000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>217348000.0</v>
       </c>
-      <c r="BI49"/>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:109">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>77</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>691648000.0</v>
+      </c>
       <c r="C50">
+        <v>681267000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>927250000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>999678000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>916409000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="H50"/>
+      <c r="I50">
         <v>7000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>9770000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>864849000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>499646000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1272387000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1294517000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1184026000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1085260000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>987563000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>972720000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1012226000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>880078000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>657758000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>814396000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1002882000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>959138000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>1037526000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>1165325000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>1204269000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>9116000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>10839000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>10779000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>6967000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>4881000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>3530415000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>19000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>7000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>3148537000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>2963985000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>2870676000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>131000.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>352000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>2773554000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -17532,981 +17790,993 @@
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:109">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>4871163000.0</v>
+      </c>
+      <c r="C51">
+        <v>4033301000.0</v>
+      </c>
+      <c r="D51">
         <v>4132168999.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3933858000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3965465000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3790698000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>3672762000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>3550574000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3455130000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3364029000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3318031000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3114175000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3203425000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3081786000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2898821000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2690220000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>2793009000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2934033000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>2997331000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2796224000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2999296000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3151928000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3281634000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>3252101000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>3353730000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>4608696000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>4755038000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>4634014000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>4802695000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>4912664000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>4706829000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>3561467000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>3530415000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>3607101000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>3446876000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>3148497000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>2963929000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>2870607000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>2805983000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>2848443000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>2849066000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>2893434000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>3216572000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>3116444000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>3134187000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2690882000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>2773554000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>2790746000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>2715866000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>2612133000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1850431000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1806680000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1107659000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>646011000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>706036000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>615131000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>702316000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>398246000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>388950000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>344196000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>378172000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>382380000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>385264000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>334922000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>328656000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>318014000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>303075000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>324394000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>320340000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>296356000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>311319000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>292943000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>265635000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>270168000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>272420000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>232948000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>223009000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>207071000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>200132000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>185801000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>177369000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>186506000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>198121000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>184685000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>180073000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>46353000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>66828000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>34680000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>27269000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>28050000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>41638000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>42582000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>41731000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>46202000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>48033000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>52831000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>52081000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>58018000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>70451000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>70422000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>66146000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>57275000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>55503000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>60868000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>62838000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>61335000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>48700000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>35600000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>32100000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>15500000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:109">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>691648000.0</v>
+      </c>
+      <c r="C52">
+        <v>681267000.0</v>
+      </c>
+      <c r="D52">
         <v>321000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>927250000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>999678000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>916409000.0</v>
       </c>
-      <c r="F52"/>
-[...1 lines deleted...]
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52">
         <v>9770000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>387279000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>29310000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>902787000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>899539000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>810727000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>68390000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>674744000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>634542000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>650079000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>514105000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>303478000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>457378000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>657285000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>627557000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>741547000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>731349000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1204269000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1241841000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1204671000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1272978000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>1319758000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1216196000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>1179348000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>1062144000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1058741000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>967760000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>643398000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>698292000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>678853000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>685769000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>681321000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>658251000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>641499000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>730984000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1109534000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>1067768000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>682776000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>675597000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>631094000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>468354000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>531199000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>526630000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>501269000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>614741000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>186000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>258000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>615131000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>702316000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>398246000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>388950000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>344196000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>378172000.0</v>
       </c>
-      <c r="BI52"/>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52">
         <v>5188000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>2681000.0</v>
       </c>
-      <c r="BO52"/>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
-      <c r="CA52">
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52">
         <v>22805000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>22311000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>21722000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>16528000.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>179907000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>46139000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>66567000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>34374000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>26918000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>27656000.0</v>
       </c>
-      <c r="CL52"/>
-      <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52">
         <v>52331000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>51351000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>57045000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>69215000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>68937000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>64402000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>55300000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>53270000.0</v>
       </c>
-      <c r="CY52"/>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
+      <c r="DF52"/>
+      <c r="DG52"/>
     </row>
-    <row r="53" spans="1:109">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
         <v>3555000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>10039000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>17311000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>24018000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>34957000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>30672000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>36807000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>40282000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>18658000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>13120000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>3541000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>788000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>727000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>659000.0</v>
       </c>
       <c r="W53">
         <v>854000.0</v>
       </c>
       <c r="X53">
+        <v>659000.0</v>
+      </c>
+      <c r="Y53">
+        <v>854000.0</v>
+      </c>
+      <c r="Z53">
         <v>1416000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>2150000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>2460000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>166000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>311000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>451000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>2023000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>2450000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>2201000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>3984000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>3922000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>2724000.0</v>
       </c>
-      <c r="AJ53">
-[...4 lines deleted...]
-      </c>
       <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
         <v>1122000.0</v>
       </c>
-      <c r="AM53">
-[...4 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
         <v>16889000.0</v>
       </c>
-      <c r="AU53">
-[...4 lines deleted...]
-      </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
+      <c r="AZ53">
         <v>202000.0</v>
       </c>
-      <c r="AY53">
-[...4 lines deleted...]
-      </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
-      <c r="BJ53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
-      <c r="BL53">
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53">
         <v>566815000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>549660000.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>534656000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>506708000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>473484000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>461346000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>444963000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>414559000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>398207000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>392209000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>348818000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>327586000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>4139000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>300348000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>266724000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>253437000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>252409000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>256333000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>235228000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>246070000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>158069000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>137963000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CK53">
         <v>99282000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CL53">
         <v>91555000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CM53">
         <v>86208000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CN53">
         <v>89136000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CO53">
         <v>78497000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CP53">
         <v>76910000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CQ53">
         <v>66891000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CR53">
         <v>64168000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CS53">
         <v>57451000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CT53">
         <v>48836000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CU53">
         <v>48914000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CV53">
         <v>47001000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CW53">
         <v>43574000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CX53">
         <v>36442000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CY53">
         <v>26073000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CZ53">
         <v>25969000.0</v>
       </c>
-      <c r="CY53"/>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:109">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18515,1989 +18785,2023 @@
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
         <v>575907000.0</v>
       </c>
-      <c r="AY54">
+      <c r="BA54">
         <v>548040000.0</v>
       </c>
-      <c r="AZ54">
-[...4 lines deleted...]
-      </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
-      <c r="BJ54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:109">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>5565263000.0</v>
+      </c>
+      <c r="C55">
+        <v>5450561000.0</v>
+      </c>
+      <c r="D55">
         <v>5339800000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>5257943000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>5191386000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>4969586000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4789729000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4993716000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4816844000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4687175000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4630486000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>4760288000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>4876570000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>4685965000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>4508360000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>4327865000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>4459484000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>4614381000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>4608125000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>4549966000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>4679752000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4770169000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4864523000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>4732053000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>4740854000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>4614954000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>4909950000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4708055000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4811025000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>4813607000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>4631875000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>4647404000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>4606207000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>4642260000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>4490712000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>4173786000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>3918797000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>3764662000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>3670497000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>3705483000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>3770445000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>3823619000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>4219852000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>4103010000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>4113978000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>3648187000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>3750135000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>3722086000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>3592797000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>3434696000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2685274000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2591003000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1805447000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1132479000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1171340000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1109085000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1167945000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>837972000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>812483000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>747440000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>762980000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>754185000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>736468000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>664074000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>645643000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>622503000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>595159000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>602882000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>585316000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>551527000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>549298000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>527358000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>495475000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>487428000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>483495000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>432502000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>416875000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>406657000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>395338000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>373553000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>357259000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>358738000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>361204000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>340596000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>329904000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>187435000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>201142000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>159231000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>142332000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>140910000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>138285000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>99973000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>92357000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>98191000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>89974000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>80408000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>73806000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>77485000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>77711000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>77334000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>74036000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>68894000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>71101000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>82572000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>88184000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>106027000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>101500000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>79100000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>56100000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>40300000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:109">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>4528316000.0</v>
+        <v>4792637000.0</v>
       </c>
       <c r="C56">
+        <v>305386000.0</v>
+      </c>
+      <c r="D56">
+        <v>191025000.0</v>
+      </c>
+      <c r="E56">
         <v>251184000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>248029000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>238320000.0</v>
       </c>
-      <c r="F56">
-[...2 lines deleted...]
-      <c r="G56">
+      <c r="H56">
+        <v>275733000.0</v>
+      </c>
+      <c r="I56">
         <v>340236000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>329383000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>230685000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>209089000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>238758000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>277623000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>228513000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>208641000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>186493000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>195611000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>211551000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>258513000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>211149000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>253752000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>262121000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>278293000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>290089000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>388543000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>292336000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>192335000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>276050000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>277193000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>283095000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>157418000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>204649000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>265919000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>337548000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>212139000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>281899000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>240100000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>247742000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>149765000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>240647000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>221738000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>208023000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>459973000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>594146000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>539156000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>464660000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>383595000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>500179000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>502410000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>483309000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>339027000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>353544000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>474914000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>196842000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>163051000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>161104000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>160295000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>19061000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>11312000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>14375000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>17658000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>26849000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>14236000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>17176000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>579695000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>585361000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>11522000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>544807000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>516028000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>479520000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>501779000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>459630000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>428361000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>419726000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>415367000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>366379000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>347870000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>19800000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>322125000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>299566000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>280438000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>280418000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>273086000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>251377000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>267949000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>177847000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>191126000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>146962000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>128342000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>128450000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>129821000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>90125000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>85551000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>78151000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>76281000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>72309000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>65435000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>69135000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>69392000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>68305000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>64569000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>59327000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>60941000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>71621000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>74486000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>93126000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>91300000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>43400000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>49000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>34100000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:109">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>190810000.0</v>
+      </c>
+      <c r="C57">
+        <v>933544000.0</v>
+      </c>
+      <c r="D57">
         <v>321000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1187134000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1214341000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1150409000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>233545000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>278951000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>207325000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>567485000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>219238000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1093433000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1102589000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>990698000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>266607000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>872215000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>835710000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>879918000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>743691000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>517964000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>648085000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>846814000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>843477000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>963384000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>949820000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1372750000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>223911000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1413665000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1491815000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1515444000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>287945000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>274213000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1348530000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1303689000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>284774000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>913325000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>955274000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>903641000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>234398000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>898563000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>875466000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>879702000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>294243000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1348685000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1282389000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>878663000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>231967000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>823403000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>632312000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>656002000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>137272000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>607901000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>691587000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>366898000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>424131000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>43108000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>41149000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>33239000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>29628000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>27924000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>25942000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>31617000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>26539000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>20606000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>43794000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>46002000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>46957000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>23031000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>20096000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>17805000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>38606000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>23086000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>24526000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>21293000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>24244000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>21857000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>21388000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>27741000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>32769000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>45191000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>44594000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>46342000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>44731000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>44833000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>36711000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>36553000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>38299000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>34301000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>31621000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>35170000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>25276000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>23843000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>20064000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>24514000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>22399000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>70410000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>65881000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>69458000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>78833000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>75673000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>70719000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>60984000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>58789000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>6189000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>8922000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>6450000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>12000000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>3400000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>4300000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:109">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>4486546000.0</v>
+      </c>
+      <c r="C58">
+        <v>4415753000.0</v>
+      </c>
+      <c r="D58">
         <v>4363050000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4305029000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4295415000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>4150525000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4022398000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3945611000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3828717000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3733316000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3693948000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3561505000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3642735000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3501809000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3328733000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>3134936000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>3227884000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3368006000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>3422864000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3151146000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>3325402000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>3491385000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>3644447000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>3604797000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>3698467000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>3709143000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>3884544000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>3784058000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>3908068000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>3939050000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>3812187000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>3868959000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>3854533000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>3885236000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>3766801000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>3450631000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>3250687000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>3125189000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>3069982000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>3093403000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>3096732000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>3159612000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>3571364000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>3443330000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>3432685000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>2974227000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>3085196000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>3081919000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>2979033000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>2836405000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2082803000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>2030732000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1295077000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>705548000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>765524000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>677903000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>764304000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>453115000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>440948000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>393519000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>425706000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>435345000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>433771000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>377561000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>373516000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>365337000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>352068000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>370951000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>363952000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>337819000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>353408000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>332110000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>305488000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>307624000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>311975000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>266460000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>257200000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>248520000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>244202000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>230992000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>221963000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>232848000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>242852000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>229518000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>216784000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>82906000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>105127000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>69506000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>58890000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>63220000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>66914000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>66425000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>61795000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>70716000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>70432000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>70910000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>66611000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>70431000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>80069000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>77158000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>72463000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>62959000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>61022000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>67057000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>71760000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>73884000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>68500000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>46500000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>43600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>27300000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:109">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
         <v>777214000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>615486000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>601775000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>571933000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>562415000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>541703000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>591819000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>551765000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>574527000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AP59">
         <v>628389000.0</v>
       </c>
-      <c r="AO59">
-[...4 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
         <v>575907000.0</v>
       </c>
-      <c r="AY59">
+      <c r="BA59">
         <v>548040000.0</v>
       </c>
-      <c r="AZ59">
-[...4 lines deleted...]
-      </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
-      <c r="BJ59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:109">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>1078717000.0</v>
+      </c>
+      <c r="C60">
+        <v>1034808000.0</v>
+      </c>
+      <c r="D60">
         <v>976750000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>952914000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>895971000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>819061000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>767331000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1048105000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>988127000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>953859000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>936538000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1198783000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1233835000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1184156000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1179627000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1192929000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1231600000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1246375000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1185261000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1398820000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1354350000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1276180000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1217608000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1124676000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1038851000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>902726000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1022193000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>920940000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>900495000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>872263000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>818009000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>778053000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>624607000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>610832000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>581862000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>571386000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>553705000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>601285000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>562299000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>581501000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>624037000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>615665000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>602579000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>628786000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>649805000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>641471000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>632073000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>606513000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>579086000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>568463000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>571897000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>543933000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>510370000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>426931000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>405816000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>431182000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>403641000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>384857000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>371535000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>353921000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>337274000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>318840000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>302697000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>286513000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>272127000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>257166000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>243091000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>231931000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>221364000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>213708000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>195890000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>195248000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>189987000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>179804000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>171520000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>166042000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>159675000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>158137000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>151136000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>142561000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>135296000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>125890000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>118352000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>111078000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>113120000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>104529000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>96015000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>89725000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>83442000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>77690000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>71371000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>33548000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>30562000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>27475000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>19542000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>9498000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>7195000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>7054000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>-2358000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>176000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>1573000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>5935000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>10079000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>15515000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>16424000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>32143000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>33000000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>32600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>12500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>13000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:109">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -20506,238 +20810,244 @@
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
         <v>-575907000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-548040000.0</v>
       </c>
-      <c r="AZ61">
-[...4 lines deleted...]
-      </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
-      <c r="BJ61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
-      <c r="CU61">
-[...4 lines deleted...]
-      </c>
+      <c r="CU61"/>
+      <c r="CV61"/>
       <c r="CW61">
         <v>-128000.0</v>
       </c>
       <c r="CX61">
         <v>-128000.0</v>
       </c>
-      <c r="CY61"/>
-      <c r="CZ61"/>
+      <c r="CY61">
+        <v>-128000.0</v>
+      </c>
+      <c r="CZ61">
+        <v>-128000.0</v>
+      </c>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:109">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
-      <c r="AE62">
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62">
         <v>1231000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AH62">
         <v>136188000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AI62">
         <v>155249000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AJ62">
         <v>151978000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AK62">
         <v>160740000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AL62">
         <v>126407000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AM62">
         <v>47654000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AN62">
         <v>48750000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AO62">
         <v>37553000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AP62">
         <v>45324000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AQ62">
         <v>45307000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AR62">
         <v>44750000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AS62">
         <v>33815000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AT62">
         <v>35549000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AU62">
         <v>36790000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AV62">
         <v>37958000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AW62">
         <v>40067000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AX62">
         <v>42218000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AY62">
         <v>37610000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AZ62">
         <v>26564000.0</v>
       </c>
-      <c r="AY62">
+      <c r="BA62">
         <v>12231000.0</v>
       </c>
-      <c r="AZ62"/>
-      <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
@@ -20750,50 +21060,52 @@
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20874,51 +21186,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>546734000.0</v>
       </c>
       <c r="C2">
         <v>712804000.0</v>
       </c>
       <c r="D2">
         <v>651441000.0</v>
       </c>
       <c r="E2">
         <v>628647000.0</v>
       </c>
       <c r="F2">
         <v>686515000.0</v>
       </c>
       <c r="G2">
         <v>667001000.0</v>
       </c>
       <c r="H2">
         <v>642900000.0</v>
       </c>
       <c r="I2">
         <v>622216000.0</v>
       </c>
@@ -20963,185 +21275,185 @@
       </c>
       <c r="W2">
         <v>28202000.0</v>
       </c>
       <c r="X2">
         <v>27162000.0</v>
       </c>
       <c r="Y2">
         <v>18962000.0</v>
       </c>
       <c r="Z2">
         <v>38593000.0</v>
       </c>
       <c r="AA2">
         <v>29763000.0</v>
       </c>
       <c r="AB2">
         <v>5500000.0</v>
       </c>
       <c r="AC2">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>28760000.0</v>
       </c>
       <c r="C3">
         <v>32434000.0</v>
       </c>
       <c r="D3">
         <v>41737000.0</v>
       </c>
       <c r="E3">
         <v>46419000.0</v>
       </c>
       <c r="F3">
         <v>50079000.0</v>
       </c>
       <c r="G3">
         <v>42780000.0</v>
       </c>
       <c r="H3">
         <v>41029000.0</v>
       </c>
       <c r="I3">
         <v>41228000.0</v>
       </c>
       <c r="J3">
         <v>39977000.0</v>
       </c>
       <c r="K3">
         <v>34868000.0</v>
       </c>
       <c r="L3">
         <v>33160000.0</v>
       </c>
       <c r="M3">
-        <v>27101000.0</v>
+        <v>27100000.0</v>
       </c>
       <c r="N3">
         <v>13547000.0</v>
       </c>
       <c r="O3">
         <v>5840000.0</v>
       </c>
       <c r="P3">
         <v>4661000.0</v>
       </c>
       <c r="Q3">
         <v>3199000.0</v>
       </c>
       <c r="R3">
         <v>2592000.0</v>
       </c>
       <c r="S3">
         <v>2814000.0</v>
       </c>
       <c r="T3">
         <v>4570000.0</v>
       </c>
       <c r="U3">
         <v>5234000.0</v>
       </c>
       <c r="V3">
         <v>3594000.0</v>
       </c>
       <c r="W3">
         <v>2136000.0</v>
       </c>
       <c r="X3">
         <v>3496000.0</v>
       </c>
       <c r="Y3">
         <v>3225000.0</v>
       </c>
       <c r="Z3">
         <v>4084000.0</v>
       </c>
       <c r="AA3">
-        <v>2154000.0</v>
+        <v>1963000.0</v>
       </c>
       <c r="AB3">
         <v>-1100000.0</v>
       </c>
       <c r="AC3">
         <v>700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>-199000.0</v>
       </c>
       <c r="K4">
         <v>-2353000.0</v>
       </c>
       <c r="L4">
         <v>-23387000.0</v>
       </c>
       <c r="M4">
         <v>-1612000.0</v>
       </c>
       <c r="N4">
         <v>-1740000.0</v>
       </c>
       <c r="O4">
         <v>-9094000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B5">
         <v>623785000.0</v>
       </c>
       <c r="C5">
         <v>141567000.0</v>
       </c>
       <c r="D5">
         <v>21613000.0</v>
       </c>
       <c r="E5">
         <v>464297000.0</v>
       </c>
       <c r="F5">
         <v>606188000.0</v>
       </c>
       <c r="G5">
         <v>492254000.0</v>
       </c>
       <c r="H5">
         <v>419013000.0</v>
       </c>
       <c r="I5">
         <v>393843000.0</v>
       </c>
@@ -21186,212 +21498,212 @@
       </c>
       <c r="W5">
         <v>73486000.0</v>
       </c>
       <c r="X5">
         <v>42522000.0</v>
       </c>
       <c r="Y5">
         <v>27514000.0</v>
       </c>
       <c r="Z5">
         <v>1021000.0</v>
       </c>
       <c r="AA5">
         <v>-21701000.0</v>
       </c>
       <c r="AB5">
         <v>2000000.0</v>
       </c>
       <c r="AC5">
         <v>15500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>652545000.0</v>
       </c>
       <c r="C6">
         <v>174001000.0</v>
       </c>
       <c r="D6">
         <v>63350000.0</v>
       </c>
       <c r="E6">
         <v>510716000.0</v>
       </c>
       <c r="F6">
         <v>656267000.0</v>
       </c>
       <c r="G6">
         <v>535034000.0</v>
       </c>
       <c r="H6">
         <v>460042000.0</v>
       </c>
       <c r="I6">
         <v>435071000.0</v>
       </c>
       <c r="J6">
         <v>375364000.0</v>
       </c>
       <c r="K6">
         <v>277992000.0</v>
       </c>
       <c r="L6">
         <v>305857000.0</v>
       </c>
       <c r="M6">
-        <v>326636000.0</v>
+        <v>326635000.0</v>
       </c>
       <c r="N6">
         <v>203165000.0</v>
       </c>
       <c r="O6">
         <v>159440000.0</v>
       </c>
       <c r="P6">
         <v>122613000.0</v>
       </c>
       <c r="Q6">
         <v>96240000.0</v>
       </c>
       <c r="R6">
         <v>72495000.0</v>
       </c>
       <c r="S6">
         <v>46932000.0</v>
       </c>
       <c r="T6">
         <v>56732000.0</v>
       </c>
       <c r="U6">
         <v>76845000.0</v>
       </c>
       <c r="V6">
         <v>87608000.0</v>
       </c>
       <c r="W6">
         <v>75622000.0</v>
       </c>
       <c r="X6">
         <v>46018000.0</v>
       </c>
       <c r="Y6">
         <v>30739000.0</v>
       </c>
       <c r="Z6">
         <v>5105000.0</v>
       </c>
       <c r="AA6">
-        <v>-19547000.0</v>
+        <v>-19738000.0</v>
       </c>
       <c r="AB6">
         <v>900000.0</v>
       </c>
       <c r="AC6">
         <v>16200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-1399000.0</v>
       </c>
       <c r="K8">
         <v>-2353000.0</v>
       </c>
       <c r="L8">
         <v>-23387000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>1215784000.0</v>
       </c>
       <c r="C9">
         <v>603557000.0</v>
       </c>
       <c r="D9">
         <v>571239000.0</v>
       </c>
       <c r="E9">
         <v>769700000.0</v>
       </c>
       <c r="F9">
         <v>927984000.0</v>
       </c>
       <c r="G9">
         <v>834399000.0</v>
       </c>
       <c r="H9">
         <v>754781000.0</v>
       </c>
       <c r="I9">
         <v>739814000.0</v>
       </c>
@@ -21436,51 +21748,51 @@
       </c>
       <c r="W9">
         <v>150273000.0</v>
       </c>
       <c r="X9">
         <v>90340000.0</v>
       </c>
       <c r="Y9">
         <v>71418000.0</v>
       </c>
       <c r="Z9">
         <v>47845000.0</v>
       </c>
       <c r="AA9">
         <v>36560000.0</v>
       </c>
       <c r="AB9">
         <v>22700000.0</v>
       </c>
       <c r="AC9">
         <v>25000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B10">
         <v>336159000.0</v>
       </c>
       <c r="C10">
         <v>-96215000.0</v>
       </c>
       <c r="D10">
         <v>-180264000.0</v>
       </c>
       <c r="E10">
         <v>310989000.0</v>
       </c>
       <c r="F10">
         <v>436541000.0</v>
       </c>
       <c r="G10">
         <v>282898000.0</v>
       </c>
       <c r="H10">
         <v>201242000.0</v>
       </c>
       <c r="I10">
         <v>156488000.0</v>
       </c>
@@ -21525,51 +21837,51 @@
       </c>
       <c r="W10">
         <v>38846000.0</v>
       </c>
       <c r="X10">
         <v>29423000.0</v>
       </c>
       <c r="Y10">
         <v>8086000.0</v>
       </c>
       <c r="Z10">
         <v>-9716000.0</v>
       </c>
       <c r="AA10">
         <v>-30987000.0</v>
       </c>
       <c r="AB10">
         <v>-2200000.0</v>
       </c>
       <c r="AC10">
         <v>12600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B11">
         <v>79325000.0</v>
       </c>
       <c r="C11">
         <v>43029000.0</v>
       </c>
       <c r="D11">
         <v>26228000.0</v>
       </c>
       <c r="E11">
         <v>116425000.0</v>
       </c>
       <c r="F11">
         <v>85340000.0</v>
       </c>
       <c r="G11">
         <v>70374000.0</v>
       </c>
       <c r="H11">
         <v>32333000.0</v>
       </c>
       <c r="I11">
         <v>46752000.0</v>
       </c>
@@ -21614,51 +21926,51 @@
       </c>
       <c r="W11">
         <v>15670000.0</v>
       </c>
       <c r="X11">
         <v>11003000.0</v>
       </c>
       <c r="Y11">
         <v>-5703000.0</v>
       </c>
       <c r="Z11">
         <v>1149000.0</v>
       </c>
       <c r="AA11">
         <v>-7257000.0</v>
       </c>
       <c r="AB11">
         <v>-2100000.0</v>
       </c>
       <c r="AC11">
         <v>5100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B12">
         <v>287626000.0</v>
       </c>
       <c r="C12">
         <v>252545000.0</v>
       </c>
       <c r="D12">
         <v>201877000.0</v>
       </c>
       <c r="E12">
         <v>153308000.0</v>
       </c>
       <c r="F12">
         <v>169647000.0</v>
       </c>
       <c r="G12">
         <v>209356000.0</v>
       </c>
       <c r="H12">
         <v>217771000.0</v>
       </c>
       <c r="I12">
         <v>237355000.0</v>
       </c>
@@ -21703,94 +22015,94 @@
       </c>
       <c r="W12">
         <v>35330000.0</v>
       </c>
       <c r="X12">
         <v>20479000.0</v>
       </c>
       <c r="Y12">
         <v>18592000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>229719000.0</v>
       </c>
       <c r="I13">
         <v>249269000.0</v>
       </c>
       <c r="J13">
         <v>202406000.0</v>
       </c>
       <c r="K13">
         <v>190119000.0</v>
       </c>
       <c r="L13">
         <v>186556000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>419000.0</v>
       </c>
       <c r="G14">
         <v>676000.0</v>
       </c>
       <c r="H14">
         <v>-1040000.0</v>
       </c>
       <c r="I14">
         <v>6150000.0</v>
       </c>
       <c r="J14">
         <v>4250000.0</v>
       </c>
       <c r="K14">
@@ -21801,51 +22113,51 @@
       </c>
       <c r="M14">
         <v>5448000.0</v>
       </c>
       <c r="N14">
         <v>-1559000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>256834000.0</v>
       </c>
       <c r="C15">
         <v>-139244000.0</v>
       </c>
       <c r="D15">
         <v>-206492000.0</v>
       </c>
       <c r="E15">
         <v>194564000.0</v>
       </c>
       <c r="F15">
         <v>350782000.0</v>
       </c>
       <c r="G15">
         <v>211848000.0</v>
       </c>
       <c r="H15">
         <v>167869000.0</v>
       </c>
       <c r="I15">
         <v>115886000.0</v>
       </c>
@@ -21890,51 +22202,51 @@
       </c>
       <c r="W15">
         <v>23176000.0</v>
       </c>
       <c r="X15">
         <v>18420000.0</v>
       </c>
       <c r="Y15">
         <v>13789000.0</v>
       </c>
       <c r="Z15">
         <v>-10865000.0</v>
       </c>
       <c r="AA15">
         <v>-23730000.0</v>
       </c>
       <c r="AB15">
         <v>-100000.0</v>
       </c>
       <c r="AC15">
         <v>7300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>194564000.0</v>
       </c>
       <c r="F16">
         <v>350782000.0</v>
       </c>
       <c r="G16">
         <v>211848000.0</v>
       </c>
       <c r="H16">
         <v>167869000.0</v>
       </c>
       <c r="I16">
         <v>115886000.0</v>
       </c>
       <c r="J16">
         <v>83228000.0</v>
       </c>
       <c r="K16">
         <v>76570000.0</v>
       </c>
@@ -21965,53 +22277,55 @@
       <c r="T16">
         <v>15042000.0</v>
       </c>
       <c r="U16">
         <v>24008000.0</v>
       </c>
       <c r="V16">
         <v>31091000.0</v>
       </c>
       <c r="W16">
         <v>23176000.0</v>
       </c>
       <c r="X16">
         <v>18046000.0</v>
       </c>
       <c r="Y16">
         <v>13349000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>188</v>
+      </c>
+      <c r="B17">
+        <v>256834000.0</v>
+      </c>
       <c r="C17">
         <v>-139244000.0</v>
       </c>
       <c r="D17">
         <v>-206492000.0</v>
       </c>
       <c r="E17">
         <v>194564000.0</v>
       </c>
       <c r="F17">
         <v>351201000.0</v>
       </c>
       <c r="G17">
         <v>212524000.0</v>
       </c>
       <c r="H17">
         <v>168909000.0</v>
       </c>
       <c r="I17">
         <v>109736000.0</v>
       </c>
       <c r="J17">
         <v>79177000.0</v>
       </c>
       <c r="K17">
@@ -22026,102 +22340,104 @@
       <c r="N17">
         <v>75480000.0</v>
       </c>
       <c r="O17">
         <v>78571000.0</v>
       </c>
       <c r="P17">
         <v>60958000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>189</v>
+      </c>
+      <c r="B18">
+        <v>-293910000.0</v>
+      </c>
       <c r="C18">
         <v>-252545000.0</v>
       </c>
       <c r="D18">
         <v>-201877000.0</v>
       </c>
       <c r="E18">
         <v>-153308000.0</v>
       </c>
       <c r="F18">
         <v>-169647000.0</v>
       </c>
       <c r="G18">
         <v>-209356000.0</v>
       </c>
       <c r="H18">
         <v>-226760000.0</v>
       </c>
       <c r="I18">
         <v>-240048000.0</v>
       </c>
       <c r="J18">
         <v>-204161000.0</v>
       </c>
       <c r="K18">
         <v>-198367000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2123000.0</v>
       </c>
       <c r="F19">
         <v>-27084000.0</v>
       </c>
       <c r="G19">
         <v>-41308000.0</v>
       </c>
       <c r="H19">
         <v>-18343000.0</v>
       </c>
       <c r="I19">
         <v>-8764000.0</v>
       </c>
       <c r="J19">
         <v>10847000.0</v>
       </c>
       <c r="K19">
         <v>14228000.0</v>
       </c>
@@ -22134,51 +22450,51 @@
       <c r="N19">
         <v>-4222000.0</v>
       </c>
       <c r="O19">
         <v>1713000.0</v>
       </c>
       <c r="P19">
         <v>-394000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>217944000.0</v>
       </c>
       <c r="F20">
         <v>254280000.0</v>
       </c>
       <c r="G20">
         <v>239071000.0</v>
       </c>
       <c r="H20">
         <v>213388000.0</v>
       </c>
       <c r="I20">
         <v>205204000.0</v>
       </c>
       <c r="J20">
         <v>200058000.0</v>
       </c>
       <c r="K20">
         <v>200855000.0</v>
       </c>
@@ -22191,51 +22507,51 @@
       <c r="N20">
         <v>186959000.0</v>
       </c>
       <c r="O20">
         <v>168703000.0</v>
       </c>
       <c r="P20">
         <v>157050000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>623564000.0</v>
       </c>
       <c r="C21">
         <v>157330000.0</v>
       </c>
       <c r="D21">
         <v>16535000.0</v>
       </c>
       <c r="E21">
         <v>462174000.0</v>
       </c>
       <c r="F21">
         <v>633272000.0</v>
       </c>
       <c r="G21">
         <v>533562000.0</v>
       </c>
       <c r="H21">
         <v>446345000.0</v>
       </c>
       <c r="I21">
         <v>405300000.0</v>
       </c>
@@ -22280,84 +22596,84 @@
       </c>
       <c r="W21">
         <v>73486000.0</v>
       </c>
       <c r="X21">
         <v>42522000.0</v>
       </c>
       <c r="Y21">
         <v>27514000.0</v>
       </c>
       <c r="Z21">
         <v>1021000.0</v>
       </c>
       <c r="AA21">
         <v>-23089000.0</v>
       </c>
       <c r="AB21">
         <v>2000000.0</v>
       </c>
       <c r="AC21">
         <v>15500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>1138954000.0</v>
       </c>
       <c r="C23">
         <v>1159031000.0</v>
       </c>
       <c r="D23">
         <v>1206145000.0</v>
       </c>
       <c r="E23">
         <v>936173000.0</v>
       </c>
       <c r="F23">
         <v>981227000.0</v>
       </c>
       <c r="G23">
         <v>967838000.0</v>
       </c>
       <c r="H23">
         <v>951336000.0</v>
       </c>
       <c r="I23">
         <v>956730000.0</v>
       </c>
@@ -22402,133 +22718,135 @@
       </c>
       <c r="W23">
         <v>104989000.0</v>
       </c>
       <c r="X23">
         <v>74980000.0</v>
       </c>
       <c r="Y23">
         <v>62866000.0</v>
       </c>
       <c r="Z23">
         <v>46824000.0</v>
       </c>
       <c r="AA23">
         <v>59649000.0</v>
       </c>
       <c r="AB23">
         <v>26200000.0</v>
       </c>
       <c r="AC23">
         <v>11400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>28760000.0</v>
+      </c>
       <c r="C25">
         <v>32434000.0</v>
       </c>
       <c r="D25">
         <v>41737000.0</v>
       </c>
       <c r="E25">
         <v>50494000.0</v>
       </c>
       <c r="F25">
         <v>50079000.0</v>
       </c>
       <c r="G25">
         <v>42780000.0</v>
       </c>
       <c r="H25">
         <v>41029000.0</v>
       </c>
       <c r="I25">
         <v>41228000.0</v>
       </c>
       <c r="J25">
         <v>39977000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.15</v>
       </c>
       <c r="E26">
         <v>0.23</v>
       </c>
       <c r="F26">
         <v>0.28</v>
       </c>
       <c r="G26">
         <v>0.19</v>
       </c>
       <c r="H26">
         <v>0.14</v>
       </c>
       <c r="I26">
         <v>0.11</v>
       </c>
       <c r="J26">
         <v>0.11</v>
       </c>
       <c r="K26">
@@ -22543,51 +22861,51 @@
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>43703000.0</v>
       </c>
       <c r="K27">
         <v>36141000.0</v>
       </c>
       <c r="L27">
         <v>37858000.0</v>
       </c>
       <c r="M27">
         <v>33343000.0</v>
       </c>
       <c r="N27">
         <v>33097000.0</v>
       </c>
       <c r="O27">
@@ -22608,51 +22926,51 @@
       <c r="T27">
         <v>80851000.0</v>
       </c>
       <c r="U27">
         <v>110246000.0</v>
       </c>
       <c r="V27">
         <v>52410000.0</v>
       </c>
       <c r="W27">
         <v>65624000.0</v>
       </c>
       <c r="X27">
         <v>39286000.0</v>
       </c>
       <c r="Y27">
         <v>35137000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>165948000.0</v>
       </c>
       <c r="C28">
         <v>163847000.0</v>
       </c>
       <c r="D28">
         <v>144862000.0</v>
       </c>
       <c r="E28">
         <v>145798000.0</v>
       </c>
       <c r="F28">
         <v>137695000.0</v>
       </c>
       <c r="G28">
         <v>149113000.0</v>
       </c>
       <c r="H28">
         <v>148256000.0</v>
       </c>
       <c r="I28">
         <v>158352000.0</v>
       </c>
@@ -22693,104 +23011,106 @@
         <v>17310000.0</v>
       </c>
       <c r="V28">
         <v>13375000.0</v>
       </c>
       <c r="W28">
         <v>9212000.0</v>
       </c>
       <c r="X28">
         <v>6509000.0</v>
       </c>
       <c r="Y28">
         <v>6314000.0</v>
       </c>
       <c r="Z28">
         <v>5750000.0</v>
       </c>
       <c r="AA28">
         <v>5458000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>200</v>
+      </c>
+      <c r="B29">
+        <v>79325000.0</v>
+      </c>
       <c r="C29">
         <v>43029000.0</v>
       </c>
       <c r="D29">
         <v>26228000.0</v>
       </c>
       <c r="E29">
         <v>116425000.0</v>
       </c>
       <c r="F29">
         <v>85340000.0</v>
       </c>
       <c r="G29">
         <v>70374000.0</v>
       </c>
       <c r="H29">
         <v>32333000.0</v>
       </c>
       <c r="I29">
         <v>46752000.0</v>
       </c>
       <c r="J29">
         <v>52049000.0</v>
       </c>
       <c r="K29">
         <v>38205000.0</v>
       </c>
       <c r="L29">
         <v>27162000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>592220000.0</v>
       </c>
       <c r="C30">
         <v>446227000.0</v>
       </c>
       <c r="D30">
         <v>554704000.0</v>
       </c>
       <c r="E30">
         <v>307526000.0</v>
       </c>
       <c r="F30">
         <v>294712000.0</v>
       </c>
       <c r="G30">
         <v>300837000.0</v>
       </c>
       <c r="H30">
         <v>308436000.0</v>
       </c>
       <c r="I30">
         <v>334514000.0</v>
       </c>
@@ -22835,51 +23155,51 @@
       </c>
       <c r="W30">
         <v>76787000.0</v>
       </c>
       <c r="X30">
         <v>47818000.0</v>
       </c>
       <c r="Y30">
         <v>43904000.0</v>
       </c>
       <c r="Z30">
         <v>46824000.0</v>
       </c>
       <c r="AA30">
         <v>59649000.0</v>
       </c>
       <c r="AB30">
         <v>20700000.0</v>
       </c>
       <c r="AC30">
         <v>9500000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B31">
         <v>-287405000.0</v>
       </c>
       <c r="C31">
         <v>-253545000.0</v>
       </c>
       <c r="D31">
         <v>-196799000.0</v>
       </c>
       <c r="E31">
         <v>-151185000.0</v>
       </c>
       <c r="F31">
         <v>-196731000.0</v>
       </c>
       <c r="G31">
         <v>-250664000.0</v>
       </c>
       <c r="H31">
         <v>-245103000.0</v>
       </c>
       <c r="I31">
         <v>-248812000.0</v>
       </c>
@@ -22924,51 +23244,51 @@
       </c>
       <c r="W31">
         <v>-34640000.0</v>
       </c>
       <c r="X31">
         <v>-13099000.0</v>
       </c>
       <c r="Y31">
         <v>-19428000.0</v>
       </c>
       <c r="Z31">
         <v>-10737000.0</v>
       </c>
       <c r="AA31">
         <v>-7898000.0</v>
       </c>
       <c r="AB31">
         <v>200000.0</v>
       </c>
       <c r="AC31">
         <v>-2900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B32">
         <v>1762518000.0</v>
       </c>
       <c r="C32">
         <v>1316361000.0</v>
       </c>
       <c r="D32">
         <v>1222680000.0</v>
       </c>
       <c r="E32">
         <v>1398347000.0</v>
       </c>
       <c r="F32">
         <v>1614499000.0</v>
       </c>
       <c r="G32">
         <v>1501400000.0</v>
       </c>
       <c r="H32">
         <v>1397681000.0</v>
       </c>
       <c r="I32">
         <v>1362030000.0</v>
       </c>
@@ -23032,1170 +23352,1184 @@
       <c r="AC32">
         <v>26900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>304970000.0</v>
+      </c>
+      <c r="C2">
+        <v>144107000.0</v>
+      </c>
+      <c r="D2">
         <v>30834000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>203729000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>117738000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>105932000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>181893000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>139306000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>178361000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>170339000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>162561000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>159387000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>163392000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>166101000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>152402000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>150016000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>163951000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>162278000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>160946000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>170796000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>178351000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>176422000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>186477000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>169065000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>138906000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>172553000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>161850000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>162952000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>161235000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>156863000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>156193000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>156789000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>154366000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>154868000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>155069000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>135948000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>140689000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>127797000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>118880000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>133563000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>131580000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>134070000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>138404000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>131136000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>131111000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>131235000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>122713000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>124434000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>121866000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>116238000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>110631000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>117364000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>82682000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>74419000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>285119000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>73168000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>70380000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>64898000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>121285000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>31600000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>29403000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>29136000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>102154000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>25678000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>25511000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>24599000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>84038000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>20445000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>21360000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>19937000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>32658000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>31408000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>29816000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>25957000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>23550000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>25855000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>27398000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>23365000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>-33046000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>28318000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>29250000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>22337000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>18132000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>19953000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>12781000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>12998000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>-2788000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>11978000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>10956000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>9596000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>7256000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>7376000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>6795000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>5734000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>6521000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>4648000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>4290000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>3527000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>-7268000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>2852000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>2543000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>1791000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>-4771000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>1465000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>1936000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>1447000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>1300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>1300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>1400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B3">
+        <v>7112000.0</v>
+      </c>
+      <c r="C3">
+        <v>6858000.0</v>
+      </c>
+      <c r="D3">
         <v>6935000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>7170000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7311000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7344000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>8967000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>8158000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7461000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7848000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>8969000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>11196000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10702000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>10870000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>15360000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>11659000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>11646000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>11829000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>12385000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>14136000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>12046000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>11512000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>11344000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>10609000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>10542000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>10285000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>11293000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>10000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>9741000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>9995000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>9996000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>9873000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>10923000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10436000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>14158000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>8522000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>8672000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>8625000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>8740000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>8032000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>8235000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>9861000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>9276000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>8043000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>7878000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>8137000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>8070000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>6933000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>6829000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>6117000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>5020000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>4523000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2158000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1846000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1647000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1533000.0</v>
       </c>
-      <c r="BD3">
-[...2 lines deleted...]
-      <c r="BE3">
+      <c r="BF3">
+        <v>1297000.0</v>
+      </c>
+      <c r="BG3">
         <v>1363000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>1775000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>1520000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>1270000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>1493000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>958000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>1892000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1884000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>1735000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>697000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>652000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>620000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>623000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>2029000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>674000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>766000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>722000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>1117000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>1137000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1144000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>1172000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1303000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1266000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>1305000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1360000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>1618000.0</v>
       </c>
-      <c r="CE3">
-[...2 lines deleted...]
-      <c r="CF3">
+      <c r="CG3">
+        <v>906000.0</v>
+      </c>
+      <c r="CH3">
         <v>543000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>582000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>577000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>563000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>515000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>481000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>1769000.0</v>
       </c>
-      <c r="CM3">
-[...2 lines deleted...]
-      <c r="CN3">
+      <c r="CO3">
+        <v>421000.0</v>
+      </c>
+      <c r="CP3">
         <v>648000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>658000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>756000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>849000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>810000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>810000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>1167000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>1775000.0</v>
       </c>
-      <c r="CV3">
-[...2 lines deleted...]
-      <c r="CW3">
+      <c r="CX3">
+        <v>247000.0</v>
+      </c>
+      <c r="CY3">
         <v>895000.0</v>
       </c>
-      <c r="CX3">
-[...2 lines deleted...]
-      <c r="CY3">
+      <c r="CZ3">
+        <v>830000.0</v>
+      </c>
+      <c r="DA3">
         <v>672000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>406000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>55000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>-200000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>-100000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>-400000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
-        <v>995000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI4">
-        <v>-1990000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>995000.0</v>
       </c>
       <c r="AK4">
+        <v>-1990000.0</v>
+      </c>
+      <c r="AL4">
+        <v>995000.0</v>
+      </c>
+      <c r="AM4">
         <v>-199000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3316000.0</v>
       </c>
       <c r="AN4">
         <v>829000.0</v>
       </c>
       <c r="AO4">
+        <v>-3316000.0</v>
+      </c>
+      <c r="AP4">
+        <v>829000.0</v>
+      </c>
+      <c r="AQ4">
         <v>-3182000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-23387000.0</v>
       </c>
-      <c r="AQ4">
-[...4 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>-1612000.0</v>
       </c>
-      <c r="AU4">
-[...4 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>-1432000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-308000.0</v>
       </c>
-      <c r="AZ4">
-[...4 lines deleted...]
-      </c>
       <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
         <v>-6702000.0</v>
       </c>
-      <c r="BC4">
-[...2 lines deleted...]
-      <c r="BD4">
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
         <v>-2392000.0</v>
       </c>
-      <c r="BE4">
-[...4 lines deleted...]
-      </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
@@ -24293,751 +24627,765 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
-      <c r="DC4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B5">
+        <v>156754000.0</v>
+      </c>
+      <c r="C5">
+        <v>182306000.0</v>
+      </c>
+      <c r="D5">
         <v>173013000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>170414000.0</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="F5">
+        <v>148531000.0</v>
+      </c>
+      <c r="G5">
         <v>127661000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-145173000.0</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="I5">
+        <v>103677000.0</v>
+      </c>
+      <c r="J5">
         <v>100106000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>82957000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-221412000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>77118000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>82611000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>67626000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-7128000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>78206000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>117125000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>261555000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>119479000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>145226000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>161398000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>163862000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>84178000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>121828000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>213664000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>45863000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>107834000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>94333000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>100549000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>104756000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>105819000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>82472000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>95341000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>87572000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>60219000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>109061000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>79770000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>72835000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>83914000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-20239000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>91861000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>87588000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>34866000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>27297000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>81036000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>82933000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>86702000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>81890000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>76815000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>65102000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>67185000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>59581000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>24749000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>38103000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>37779000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>41592000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>37766000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>34817000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>32464000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>30319000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>29610000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>27873000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>28249000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>23850000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>23359000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>21889000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>16973000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>18922000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>14765000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>19243000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-2217000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>10576000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>15218000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>16460000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>11306000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>10644000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>14623000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>15589000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>19961000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>15596000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>20264000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>15790000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>20382000.0</v>
       </c>
-      <c r="CE5">
-[...2 lines deleted...]
-      <c r="CF5">
+      <c r="CG5">
+        <v>21593000.0</v>
+      </c>
+      <c r="CH5">
         <v>21826000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>20158000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>18057000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>18208000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>18151000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>19071000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>11623000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>10072000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>10098000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>10732000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>10466000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>7904000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>4760000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>4383000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>1368000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>2193000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-1137000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-1644000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-22393000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>179000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>218000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>218000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>700000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>1400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>-259000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>-1300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>163866000.0</v>
+      </c>
+      <c r="C6">
+        <v>189164000.0</v>
+      </c>
+      <c r="D6">
         <v>179948000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>177584000.0</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="F6">
+        <v>155842000.0</v>
+      </c>
+      <c r="G6">
         <v>135005000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-136206000.0</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="I6">
+        <v>111835000.0</v>
+      </c>
+      <c r="J6">
         <v>107567000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>90805000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-212443000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>88314000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>93313000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>78496000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>8232000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>89865000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>128771000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>273384000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>131864000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>159362000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>173444000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>175374000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>95522000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>132437000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>224206000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>56148000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>119127000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>104333000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>110290000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>114751000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>115815000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>92345000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>106264000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>98008000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>74377000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>117583000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>88442000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>81460000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>92654000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-12207000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>100096000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>97449000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>44142000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>35340000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>88914000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>91070000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>94772000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>88823000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>83644000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>71219000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>72205000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>64104000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>26907000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>39949000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>39426000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>43125000.0</v>
       </c>
-      <c r="BD6">
-[...2 lines deleted...]
-      <c r="BE6">
+      <c r="BF6">
+        <v>39063000.0</v>
+      </c>
+      <c r="BG6">
         <v>36180000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>34239000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>31839000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>30880000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>29366000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>29207000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>25742000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>25243000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>23624000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>17670000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>19574000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>15385000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>19866000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-188000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>11250000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>15984000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>17182000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>12423000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>11781000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>15767000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>16761000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>21264000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>16862000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>21569000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>17150000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>22000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>22499000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>22369000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>20740000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>18634000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>18771000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>18666000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>19552000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>13392000.0</v>
       </c>
-      <c r="CM6">
-[...2 lines deleted...]
-      <c r="CN6">
+      <c r="CO6">
+        <v>10493000.0</v>
+      </c>
+      <c r="CP6">
         <v>10746000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>11390000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>11222000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>8753000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>5570000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>5193000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>2535000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>3968000.0</v>
       </c>
-      <c r="CV6">
-[...2 lines deleted...]
-      <c r="CW6">
+      <c r="CX6">
+        <v>-890000.0</v>
+      </c>
+      <c r="CY6">
         <v>-749000.0</v>
       </c>
-      <c r="CX6">
-[...2 lines deleted...]
-      <c r="CY6">
+      <c r="CZ6">
+        <v>-21563000.0</v>
+      </c>
+      <c r="DA6">
         <v>851000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>624000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>273000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>500000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>1300000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>-659000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25216,93 +25564,95 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
-      <c r="DC7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -25481,1403 +25831,1433 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
-      <c r="DC8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>186902000.0</v>
+      </c>
+      <c r="C9">
+        <v>328828000.0</v>
+      </c>
+      <c r="D9">
         <v>442718000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>256624000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>324384000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>286843000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>83726000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>227765000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>176924000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>158047000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>114826000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>150232000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>159652000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>146529000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>81594000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>157736000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>192966000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>337404000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>196357000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>241828000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>249384000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>240415000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>196133000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>234611000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>287127000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>116528000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>185944000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>192984000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>185639000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>190214000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>192528000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>179985000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>195381000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>171920000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>162412000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>170751000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>150228000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>144144000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>152504000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>45852000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>157862000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>154947000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>159353000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>147778000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>151551000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>146547000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>153858000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>148848000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>147329000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>137503000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>126468000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>118194000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>73439000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>70167000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-141507000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>72050000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>70866000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>61507000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>120675000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>115843000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>111093000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>110303000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>99772000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>97967000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>96231000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>87338000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>81552000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>80386000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>78035000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>76446000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>19284000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>66373000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>70020000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>67554000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>35167000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>36836000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>39830000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>42010000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>101176000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>32279000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>36683000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>38143000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>40244000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>39272000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>40977000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>37478000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>48766000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>34545000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>32630000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>32791000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>24194000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>22163000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>21596000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>22389000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>21127000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>19758000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>15839000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>14669000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>22426000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>10717000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>7898000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>6886000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>8458000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>8696000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>8118000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>6440000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>9000000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>6900000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>4141000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>82847000.0</v>
+      </c>
+      <c r="C10">
+        <v>111732000.0</v>
+      </c>
+      <c r="D10">
         <v>97818000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>99865000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>78016000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>60460000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-209979000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>40762000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>42510000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>30492000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-271696000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>30063000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>36334000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>25035000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-45887000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>42414000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>83689000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>230773000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>85145000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>108269000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>121394000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>121733000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>47711000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>74854000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>166354000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-6021000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>57118000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>42434000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>48575000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>53115000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>55128000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>29895000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>38282000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>33183000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>11386000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>59988000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>32607000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>27245000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>38868000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-65714000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>44284000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>39937000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-11767000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-18011000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>38445000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>42701000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>46388000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>40292000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>35363000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>30572000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>38926000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>31644000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>18279000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>32019000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>33528000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>35195000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>31834000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>29768000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>27485000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>25144000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>24241000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>22280000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>23246000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>18922000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>18479000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>17351000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>13014000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>14952000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>10807000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>14970000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>259000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>5436000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>10387000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>11260000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>8224000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>7075000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-1376000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>9550000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>11191000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>8897000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>13211000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>7889000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>12923000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>13127000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>13673000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>12503000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>9674000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>9890000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>9340000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>9944000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>5071000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>5190000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>5567000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>13596000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>4150000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>2648000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>836000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>452000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-1935000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-773000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-3546000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>-3462000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-4702000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-795000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>-21838000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-3652000.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>-700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>-1300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B11">
+        <v>18848000.0</v>
+      </c>
+      <c r="C11">
+        <v>25489000.0</v>
+      </c>
+      <c r="D11">
         <v>21161000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>25205000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>19295000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>13664000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>15328000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>10119000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>10329000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>7253000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-934000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>10724000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>10029000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6409000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>27231000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>10920000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>23250000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>55024000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>9062000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>24703000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>24607000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>26968000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>10499000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>19747000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>35570000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>4558000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>13886000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>3021000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>11753000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>3673000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>9095000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>16879000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>11308000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>9470000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>8607000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>17844000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>13531000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>12067000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>28374000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-13768000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>13451000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>10148000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-13363000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-6361000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>14921000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>14614000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>16819000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>10154000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>14010000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>11742000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>15278000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>10272000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>7267000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>12571000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>13361000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>13887000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>12846000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>11660000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>10351000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>9834000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>9475000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>8601000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>9075000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>6632000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>6749000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>6490000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>4609000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>5948000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>4166000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>5973000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>28000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>2408000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>4225000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>4509000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>3376000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>1717000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-555000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>3893000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>4564000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>3689000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>5716000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>3211000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>5160000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>5348000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>5576000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>5051000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>3990000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>4008000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>3745000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>3928000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>1230000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>2086000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>2258000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>5430000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-6193000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>127000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>144000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>219000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>262000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>272000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>334000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>281000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>207000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>-166000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>-5838000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>-1461000.0</v>
       </c>
-      <c r="DB11"/>
-      <c r="DC11">
+      <c r="DD11"/>
+      <c r="DE11">
         <v>300000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>-300000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B12">
+        <v>73907000.0</v>
+      </c>
+      <c r="C12">
+        <v>70574000.0</v>
+      </c>
+      <c r="D12">
         <v>75195000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>70549000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>70515000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>67201000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>79569000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>62915000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>61376000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>52465000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>54501000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>47055000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>49983000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>46835000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>38759000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>39308000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>37054000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>34633000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>38088000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>40874000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>44159000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>46526000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>51393000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>52974000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>50327000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>54662000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>53515000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>51899000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>51974000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>51641000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>50691000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>52577000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>57059000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>54389000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>48833000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>49073000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>47163000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>45590000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>45046000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>45475000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>47577000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>47651000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>46633000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>45308000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>42591000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>40232000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>40314000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>41598000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>41452000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>34530000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>28259000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>27937000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>6470000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>6084000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4251000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>6397000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>5932000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>5049000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>4979000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>5175000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>5369000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>5593000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>5003000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>4928000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>4880000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>4538000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>3959000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>3970000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>3958000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>4273000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>15629000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>5140000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>4831000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>5200000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>13904000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>3648000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>3336000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>6155000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>31032000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>6744000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>7337000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>7951000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>32717000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>8468000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>8384000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>8087000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>35330000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>8570000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>8977000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>9282000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>20479000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>4903000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>4546000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>4410000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>18592000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>5272000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>3990000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>3938000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>3242000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>3153000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>2463000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>2087000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>1789000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>2164000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>2021000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>1855000.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>52719000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>56211000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>54801000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>63740000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>54967000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -26912,187 +27292,185 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
-[...4 lines deleted...]
-      </c>
+      <c r="N14"/>
+      <c r="O14"/>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
+        <v>0.0</v>
+      </c>
+      <c r="V14">
         <v>284000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>135000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-108000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>457000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>452000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>-125000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-1933000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>544000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>161000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>188000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>11297000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>-7709000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>676000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1886000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>-1402000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>13950000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-1179000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>-7119000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>108017000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-50422000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1245000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>913000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>-1914000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1595000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>-2472000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>542000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>12203000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>-197000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>-2208000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>-4350000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>-737000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>-822000.0</v>
       </c>
-      <c r="AZ14">
-[...4 lines deleted...]
-      </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
@@ -27205,870 +27583,886 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
-      <c r="DC14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>63999000.0</v>
+      </c>
+      <c r="C15">
+        <v>86243000.0</v>
+      </c>
+      <c r="D15">
         <v>76657000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>74660000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>58721000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>46796000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-225307000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>30643000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>32181000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>23239000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-270762000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>19339000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>26305000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>18626000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-73118000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>31494000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>60439000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>175749000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>76083000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>83566000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>96503000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>94630000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>37320000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>54650000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>130332000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-10454000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>43085000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>38869000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>36661000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>49254000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>47036000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>20725000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>26298000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>21827000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>12681000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>28194000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>20255000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>22098000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>22812000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-1524000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>29588000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>25694000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-988000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-10959000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>27657000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>29425000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>26650000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>30335000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>23561000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>23180000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>22953000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>21886000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>11012000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>19448000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>20167000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>21308000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>16596000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>11406000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>17134000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>15370000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>14775000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>13679000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>14171000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>12290000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>11730000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>10861000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>8405000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>9004000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>6641000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>8997000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>231000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>3028000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>6162000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>6751000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>4848000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>5358000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-821000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>5657000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>6627000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>5208000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>7495000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>4678000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>7763000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>7779000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>8097000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>7452000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>5684000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>5882000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>5595000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>6016000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>3841000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>3104000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>3309000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>8166000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>10343000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>2521000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>692000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>233000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-2197000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-1045000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>-3880000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>-3743000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>-4909000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>-629000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>-16000000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>-2191000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>700000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>500000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>-400000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>26305000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>18626000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-73118000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>31494000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>60439000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>175749000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>76083000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>83566000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>96503000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>94630000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>37320000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>54650000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>130332000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-10454000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>43085000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>38869000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>36661000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>49254000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>47036000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>20725000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>26298000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>21827000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>12681000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>28194000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>20255000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>22098000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>22812000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-1524000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>29588000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>25694000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-988000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-10959000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>27657000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>29425000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>26650000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>30335000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>23561000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>23180000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>22953000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>21886000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>11012000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>19448000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>20167000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>21308000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>16596000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>11406000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>17235000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>15370000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>14775000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>13282000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>14171000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>12290000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>11730000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>10861000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>8405000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>9004000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>6641000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>8997000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>15806000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>3028000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>6162000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>6751000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>4848000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>5358000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>-5657000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>5657000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>6627000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>5208000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>7495000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>4678000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>7763000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>7779000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>8097000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>7452000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>5684000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>5882000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>5594000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>6016000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>3844000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>2977000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>3184000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>8041000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>10216000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>2393000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>567000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>173000.0</v>
       </c>
-      <c r="CT16">
-[...4 lines deleted...]
-      </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
         <v>0.0</v>
       </c>
       <c r="DA16">
         <v>0.0</v>
       </c>
-      <c r="DB16"/>
-      <c r="DC16"/>
+      <c r="DB16">
+        <v>0.0</v>
+      </c>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>188</v>
+      </c>
+      <c r="B17">
+        <v>63999000.0</v>
+      </c>
       <c r="C17">
+        <v>86243000.0</v>
+      </c>
+      <c r="D17">
+        <v>76657000.0</v>
+      </c>
+      <c r="E17">
         <v>74660000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>58721000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>46796000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-225307000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>30643000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>32181000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>23239000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-270762000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>19339000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>26305000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>18626000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-73118000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>31494000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>60439000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>175749000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>76083000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>83566000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>96787000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>94765000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>37212000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>55107000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>130784000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-10579000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>43232000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>39413000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>36822000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>49442000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>46033000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>13016000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>26974000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>23713000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>2779000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>42144000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>19076000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>15178000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>10494000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-51946000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>30833000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>29789000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>1596000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-9364000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>25185000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>29967000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>29569000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>30138000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>21353000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>18830000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>23648000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>21372000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>11012000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>19448000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>26869000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>21308000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>18988000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>11406000.0</v>
       </c>
-      <c r="BF17">
-[...2 lines deleted...]
-      <c r="BG17">
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>15370000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>14775000.0</v>
       </c>
-      <c r="BI17">
-[...4 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -28154,143 +28548,155 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
-      <c r="DC17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>189</v>
+      </c>
+      <c r="B18">
+        <v>-73907000.0</v>
+      </c>
       <c r="C18">
+        <v>-73050000.0</v>
+      </c>
+      <c r="D18">
+        <v>-75195000.0</v>
+      </c>
+      <c r="E18">
         <v>-74242000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-73943000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-70530000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-68498000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-66906000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-61376000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-55765000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-54501000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-50558000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-49983000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-46835000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-42313000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-39308000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-37054000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-34633000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-38088000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-40874000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-44159000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-46526000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-36405000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-67962000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-50327000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-54662000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-53515000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-54365000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-63913000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-54967000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28325,427 +28731,427 @@
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-1755000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1732000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1269000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>1205000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>1795000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>392000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-791000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-17504000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-8734000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-55000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-40097000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>361000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-3011000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1439000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-2577000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-11546000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1244000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-2976000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-3803000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-2539000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-4615000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>2193000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-1157000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>8873000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>2529000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>602000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-130000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>4100000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>3134000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>7124000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>647000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-924000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>395000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>2117000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>305000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-532000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>75000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>265000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-261000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-299000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-4122000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>460000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>333000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>1036000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>77000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>267000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-346000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>23000.0</v>
       </c>
-      <c r="BI19"/>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>57150000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>54101000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>54188000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>52891000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>55148000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>55717000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>56068000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>64170000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>66900000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>67142000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>149765000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>60383000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>-37356000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>66279000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>53224000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>59689000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>51448000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>49027000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>49621000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>50473000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>51255000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>53855000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>50598000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>48094000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>53409000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>47957000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>42808000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>56932000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>46807000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>54308000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>108290000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>58760000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>57076000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>54998000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>52065000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>53742000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>50029000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>49825000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>49265000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>50953000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>44483000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>42258000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>35151000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>43544000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>41024000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>48984000.0</v>
       </c>
-      <c r="BF20">
-[...2 lines deleted...]
-      <c r="BG20">
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>40169000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>40686000.0</v>
       </c>
-      <c r="BI20">
-[...4 lines deleted...]
-      </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
@@ -28831,422 +29237,430 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
-      <c r="DC20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>186902000.0</v>
+      </c>
+      <c r="C21">
+        <v>182981000.0</v>
+      </c>
+      <c r="D21">
         <v>173393000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>173178000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>150733000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>129343000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-134190000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>106090000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>101839000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>83591000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-217193000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>75518000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>88072000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>70138000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2305000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>80517000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>118948000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>265014000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>124024000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>166647000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>174287000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>168314000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>124213000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>142455000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>219692000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>47202000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>113210000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>108345000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>113732000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>111058000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>115887000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>97528000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>103433000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>88452000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>64235000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>103870000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>80594000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>75841000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>87445000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-21182000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>91747000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>83504000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>37773000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>30729000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>84300000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>82887000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>88347000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>84322000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>78506000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>68269000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>68633000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>61129000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>29883000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>38714000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>39740000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>41597000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>38437000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>35011000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>32651000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>30661000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>29575000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>27757000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>28183000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>23702000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>23449000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>21697000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>16964000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>18861000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>14541000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>16271000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-2217000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>10608000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>14159000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>16439000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>11306000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>10644000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>14623000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>15589000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>19961000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>15596000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>20264000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>15790000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>20382000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>21593000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>21854000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>20185000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>18057000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>18208000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>18151000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>19071000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>11623000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>10072000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>10098000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>10732000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>10466000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>7904000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>4760000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>4383000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>1368000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>2193000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>-1137000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>-1644000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-23781000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>179000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>218000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>218000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>2300000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>1400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>-259000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>-1300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -29425,387 +29839,399 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>304970000.0</v>
+      </c>
+      <c r="C23">
+        <v>289954000.0</v>
+      </c>
+      <c r="D23">
         <v>300159000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>287175000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>291389000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>263432000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>399809000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>260981000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>253446000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>244795000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>494580000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>234101000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>234972000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>242492000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>236301000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>227235000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>237969000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>234668000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>233279000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>245977000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>253448000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>248523000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>258397000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>261221000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>206341000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>241879000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>234584000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>247591000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>233142000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>236019000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>232834000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>239246000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>246314000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>238336000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>253246000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>202829000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>210323000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>196100000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>183939000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>200597000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>197695000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>205513000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>259984000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>248185000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>198362000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>194895000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>188224000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>188960000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>190689000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>185472000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>168466000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>174429000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>126238000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>105872000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>103872000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>103621000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>102809000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>91394000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>88024000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>85182000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>81518000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>82546000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>71589000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>74265000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>72782000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>65641000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>64588000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>61525000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>63494000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>60175000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>54159000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>55765000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>55861000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>51115000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>47411000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>52047000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>52605000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>49786000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>48169000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>45001000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>45669000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>44690000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>37994000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>37632000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>31904000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>30291000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>27921000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>28315000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>25435000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>23316000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>19827000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>19467000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>18293000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>17391000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>17182000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>16502000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>15369000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>13813000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>13790000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>11376000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>11578000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>10321000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>32239000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>9982000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>9836000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>7669000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>8000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>6800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>5800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>5500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29871,416 +30297,422 @@
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>196</v>
+      </c>
+      <c r="B25">
+        <v>7112000.0</v>
+      </c>
       <c r="C25">
+        <v>6858000.0</v>
+      </c>
+      <c r="D25">
+        <v>6935000.0</v>
+      </c>
+      <c r="E25">
         <v>7170000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7311000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7344000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>8967000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>8158000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7461000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>7848000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>8969000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>11196000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10702000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>10870000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>15360000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>11659000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11646000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11829000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>12385000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>14136000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>12046000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>11512000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>11344000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>10609000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>10542000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>10285000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>11293000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>10000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>9741000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>9995000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>9996000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>9873000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>10923000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>10436000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>14158000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>8522000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>8672000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>8625000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>8740000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>8032000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>8235000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>9861000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>9276000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>8235000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>8084000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>8350000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>8070000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>6933000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>6829000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>6117000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>5020000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>4523000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>2158000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1846000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-444000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2414000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2041000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>1829000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1775000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>1660000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1566000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>1493000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>958000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>816000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>752000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>673000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>697000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>652000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>620000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>623000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>2029000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>66000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>1061000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>1035000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1117000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1137000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>1144000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>1172000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>1303000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>1266000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>1305000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>1360000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>1618000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>851000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>543000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>582000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>577000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>563000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>515000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>481000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>1769000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>421000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>648000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>658000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>756000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>849000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>810000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>810000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>1167000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>1775000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>247000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>895000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>830000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>672000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>406000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>55000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>-200000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>-100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>-400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -30459,697 +30891,717 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
-      <c r="DC26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>106608000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>10025000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>10622000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>11494000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>11562000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>7899000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>8848000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>9274000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>10120000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>9326000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>9381000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>8466000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>10685000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>8068000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>9153000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>8276000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>10380000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>14158000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>5230000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3329000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>12352000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>4227000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>4166000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>3959000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>3388000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>3264000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>3596000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>3914000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>3287000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>5389000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>6413000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>5296000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>5795000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>5795000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>4797000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>2891000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>1404000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>2996000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>3781000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>4031000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>5573000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>20897000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>20135000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>21281000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>62903000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>11331000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>12151000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>17660000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CF27">
         <v>5287000.0</v>
       </c>
-      <c r="CE27"/>
-      <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
-[...1 lines deleted...]
-      </c>
+      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27">
+        <v>20958000.0</v>
+      </c>
+      <c r="CK27"/>
+      <c r="CL27">
         <v>11852000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CM27">
         <v>11624000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CN27">
         <v>5560000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CO27">
         <v>9872000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CP27">
         <v>9482000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CQ27">
         <v>9647000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CR27">
         <v>4201000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CS27">
         <v>8820000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CT27">
         <v>8934000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CU27">
         <v>8268000.0</v>
       </c>
-      <c r="CT27"/>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>38724000.0</v>
+      </c>
+      <c r="C28">
+        <v>39629000.0</v>
+      </c>
+      <c r="D28">
         <v>44383000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>39220000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>41327000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>41018000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>52019000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>38808000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>36779000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>36241000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>36809000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>35559000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>34529000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>37965000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>40023000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>37274000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>34967000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>33534000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>34905000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>35819000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>34823000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>32148000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>35159000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>53459000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>28618000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>31877000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>37921000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>38168000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>32620000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>39547000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>35189000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>41893000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>41986000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>39284000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>55330000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>32500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>36932000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>33318000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>31002000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>34871000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>32934000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>35239000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>37047000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>86789000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>37638000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>31197000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>35778000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>35532000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>38282000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>36694000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>32284000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>33486000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>27601000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>16342000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>180627000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>14091000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>18582000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>13658000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>73708000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>70960000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>68714000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>67483000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>58610000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>58548000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>56590000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>50558000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>50695000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>49044000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>51479000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>50681000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>19445000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>46077000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>45327000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>40711000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>17478000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>4462000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>4232000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>4271000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>17310000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>4388000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>3300000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>3733000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>13375000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>17121000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>2869000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>2158000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>9212000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>12457000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>2154000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>1653000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>6509000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1712000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>1539000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>1474000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>6314000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1919000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>1547000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>1425000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>1569000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>1464000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>1422000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>1295000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>951000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>72000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>1445000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>2990000.0</v>
       </c>
-      <c r="DB28"/>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
+      <c r="DF28"/>
+      <c r="DG28"/>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>200</v>
+      </c>
+      <c r="B29">
+        <v>18848000.0</v>
+      </c>
       <c r="C29">
+        <v>25489000.0</v>
+      </c>
+      <c r="D29">
+        <v>21161000.0</v>
+      </c>
+      <c r="E29">
         <v>25205000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>19295000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>13664000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>15328000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>10119000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10329000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>7253000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-934000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>10724000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10029000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6409000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>27231000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>10920000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>23250000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>55024000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9062000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>24703000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>24607000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>26968000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>10499000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>19747000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>35570000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4558000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>13886000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>3021000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>11753000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3673000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -31184,1033 +31636,1053 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>216416000.0</v>
+      </c>
+      <c r="C30">
+        <v>145847000.0</v>
+      </c>
+      <c r="D30">
         <v>269325000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>83446000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>173651000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>157500000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>217916000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>121675000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>75085000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>74456000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>332019000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>74714000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>71580000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>76391000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>83899000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>77219000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>74018000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>72390000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>72333000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>75181000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>75097000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>72101000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>71920000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>92156000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>67435000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>69326000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>72734000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>84639000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>71907000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>79156000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>76641000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>82457000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>91948000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>83468000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>98177000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>66881000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>69634000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>68303000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>65059000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>67034000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>66115000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>71443000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>121580000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>117049000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>67251000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>63660000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>65511000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>64526000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>68823000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>69234000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>57835000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>57065000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>43556000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>31453000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-181247000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>30453000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>32429000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>26496000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>88024000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>85182000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>81518000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>82546000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>71589000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>74265000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>72782000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>65641000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>64588000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>61525000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>63494000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>60175000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>21501000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>55765000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>55861000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>51115000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>23861000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>26192000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>25207000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>26421000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>81215000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>16683000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>16419000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>22353000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>19862000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>17679000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>19123000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>17293000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>30709000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>16337000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>14479000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>13720000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>12571000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>12091000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>11498000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>11657000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>10661000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>11854000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>11079000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>10286000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>21058000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>8524000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>9035000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>8530000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>32239000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>8517000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>7900000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>6222000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>6700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>5500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>4400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B31">
+        <v>-104055000.0</v>
+      </c>
+      <c r="C31">
+        <v>-71249000.0</v>
+      </c>
+      <c r="D31">
         <v>-75575000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-73313000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-72717000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-68883000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-75789000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-65328000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-59329000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-53099000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-54503000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-45455000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-51738000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-45103000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-43582000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-38103000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-35259000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-34241000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-38879000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-58378000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-52893000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-46581000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-76502000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-67601000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-53338000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-53223000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-56092000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-65911000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-65157000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-57943000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-60759000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-67633000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-65151000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-55269000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-52849000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-43882000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-47987000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-48596000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-48577000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-44532000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-47463000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-43567000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-49540000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-48740000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-45855000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-40186000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-41959000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-44030000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-43143000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-37697000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-29707000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-29485000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-11604000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-6695000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-6212000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-6402000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-6603000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-5243000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-5166000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-5517000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-5334000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-5477000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-4937000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-4780000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-4970000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-4346000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-3950000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-3909000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-3734000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-1301000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>2476000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-5172000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-3772000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-5179000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-3082000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-3569000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-15999000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-6039000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-8770000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-6699000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-7053000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-7901000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-7459000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-8466000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-8181000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-7682000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-8383000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-8318000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-8811000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-9127000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-6552000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-4882000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-4531000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>2864000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-6316000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-5256000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-3924000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-3931000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-3303000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-2966000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-2409000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-1818000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>19079000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-974000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-22056000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-3870000.0</v>
       </c>
-      <c r="DB31"/>
-      <c r="DC31">
+      <c r="DD31"/>
+      <c r="DE31">
         <v>-600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DF31">
         <v>-441000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B32">
+        <v>491872000.0</v>
+      </c>
+      <c r="C32">
+        <v>472935000.0</v>
+      </c>
+      <c r="D32">
         <v>473552000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>460353000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>442122000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>392775000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>265619000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>367071000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>355285000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>328386000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>277387000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>309619000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>323044000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>312630000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>233996000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>307752000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>356917000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>499682000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>357303000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>412624000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>427735000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>416837000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>382610000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>403676000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>426033000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>289081000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>347794000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>355936000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>346874000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>347077000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>348721000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>336774000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>349747000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>326788000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>317481000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>306699000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>290917000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>271941000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>271384000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>179415000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>289442000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>289017000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>297757000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>278914000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>282662000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>277782000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>276571000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>273282000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>269195000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>253741000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>237099000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>235558000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>156121000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>144586000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>143612000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>145218000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>141246000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>126405000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>120675000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>115843000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>111093000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>110303000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>99772000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>97967000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>96231000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>87338000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>81552000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>80386000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>78035000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>76446000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>51942000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>66373000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>70020000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>67554000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>58717000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>62691000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>67228000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>65375000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>68130000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>60597000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>65933000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>60480000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>58376000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>59225000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>53758000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>50476000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>45978000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>46523000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>43586000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>42387000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>31450000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>29539000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>28391000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>28123000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>27648000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>24406000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>20129000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>18196000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>15158000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>13569000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>10441000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>8677000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>8458000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>10161000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>10054000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>7887000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>10300000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>8200000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>5541000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>4200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -32293,51 +32765,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B2">
         <v>199865000.0</v>
       </c>
       <c r="C2">
         <v>158364000.0</v>
       </c>
       <c r="D2">
         <v>143912000.0</v>
       </c>
       <c r="E2">
         <v>189645000.0</v>
       </c>
       <c r="F2">
         <v>189184000.0</v>
       </c>
       <c r="G2">
         <v>192335000.0</v>
       </c>
       <c r="H2">
         <v>157418000.0</v>
       </c>
       <c r="I2">
         <v>212139000.0</v>
       </c>
@@ -32382,57 +32854,57 @@
       </c>
       <c r="W2">
         <v>38612000.0</v>
       </c>
       <c r="X2">
         <v>752000.0</v>
       </c>
       <c r="Y2">
         <v>1412000.0</v>
       </c>
       <c r="Z2">
         <v>888000.0</v>
       </c>
       <c r="AA2">
         <v>352000.0</v>
       </c>
       <c r="AB2">
         <v>4700000.0</v>
       </c>
       <c r="AC2">
         <v>500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>26270000</v>
       </c>
       <c r="C3">
-        <v>29007000</v>
+        <v>29219000</v>
       </c>
       <c r="D3">
         <v>51708000</v>
       </c>
       <c r="E3">
         <v>76564000</v>
       </c>
       <c r="F3">
         <v>33372000</v>
       </c>
       <c r="G3">
         <v>34600000</v>
       </c>
       <c r="H3">
         <v>39602000</v>
       </c>
       <c r="I3">
         <v>67475000</v>
       </c>
       <c r="J3">
         <v>28126000</v>
       </c>
       <c r="K3">
         <v>31668000</v>
       </c>
@@ -32471,51 +32943,51 @@
       </c>
       <c r="W3">
         <v>2525000</v>
       </c>
       <c r="X3">
         <v>1015000</v>
       </c>
       <c r="Y3">
         <v>749000</v>
       </c>
       <c r="Z3">
         <v>428000</v>
       </c>
       <c r="AA3">
         <v>786000</v>
       </c>
       <c r="AB3">
         <v>4100000</v>
       </c>
       <c r="AC3">
         <v>2800000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-26999000.0</v>
       </c>
       <c r="F4">
         <v>-12743000.0</v>
       </c>
       <c r="G4">
         <v>-7510000.0</v>
       </c>
       <c r="H4">
         <v>22630000.0</v>
       </c>
       <c r="I4">
         <v>-54721000.0</v>
       </c>
       <c r="J4">
         <v>62374000.0</v>
       </c>
       <c r="K4">
         <v>-3828000.0</v>
       </c>
@@ -32528,51 +33000,51 @@
       <c r="N4">
         <v>103515000.0</v>
       </c>
       <c r="O4">
         <v>9463000.0</v>
       </c>
       <c r="P4">
         <v>-2858000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-99867000.0</v>
       </c>
       <c r="F5">
         <v>-195209000.0</v>
       </c>
       <c r="G5">
         <v>1734000.0</v>
       </c>
       <c r="H5">
         <v>68795000.0</v>
       </c>
       <c r="I5">
         <v>-66310000.0</v>
       </c>
       <c r="J5">
         <v>-45337000.0</v>
       </c>
       <c r="K5">
         <v>55997000.0</v>
       </c>
@@ -32585,51 +33057,51 @@
       <c r="N5">
         <v>-20260000.0</v>
       </c>
       <c r="O5">
         <v>-8802000.0</v>
       </c>
       <c r="P5">
         <v>6654000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B6">
         <v>-43081000.0</v>
       </c>
       <c r="C6">
         <v>41501000.0</v>
       </c>
       <c r="D6">
         <v>14452000.0</v>
       </c>
       <c r="E6">
         <v>-45733000.0</v>
       </c>
       <c r="F6">
         <v>461000.0</v>
       </c>
       <c r="G6">
         <v>-3151000.0</v>
       </c>
       <c r="H6">
         <v>34917000.0</v>
       </c>
       <c r="I6">
         <v>-54721000.0</v>
       </c>
@@ -32674,53 +33146,55 @@
       </c>
       <c r="W6">
         <v>11119000.0</v>
       </c>
       <c r="X6">
         <v>37860000.0</v>
       </c>
       <c r="Y6">
         <v>-660000.0</v>
       </c>
       <c r="Z6">
         <v>524000.0</v>
       </c>
       <c r="AA6">
         <v>536000.0</v>
       </c>
       <c r="AB6">
         <v>-4300000.0</v>
       </c>
       <c r="AC6">
         <v>-8400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>209</v>
+      </c>
+      <c r="B7">
+        <v>6270000.0</v>
+      </c>
       <c r="C7">
         <v>28157000.0</v>
       </c>
       <c r="D7">
         <v>5451000.0</v>
       </c>
       <c r="E7">
         <v>-37717000.0</v>
       </c>
       <c r="F7">
         <v>2993000.0</v>
       </c>
       <c r="G7">
         <v>-54668000.0</v>
       </c>
       <c r="H7">
         <v>-60910000.0</v>
       </c>
       <c r="I7">
         <v>4263000.0</v>
       </c>
       <c r="J7">
         <v>-29145000.0</v>
       </c>
       <c r="K7">
@@ -32761,84 +33235,84 @@
       </c>
       <c r="W7">
         <v>9160000.0</v>
       </c>
       <c r="X7">
         <v>3877000.0</v>
       </c>
       <c r="Y7">
         <v>12447000.0</v>
       </c>
       <c r="Z7">
         <v>3230000.0</v>
       </c>
       <c r="AA7">
         <v>18265000.0</v>
       </c>
       <c r="AB7">
         <v>5600000.0</v>
       </c>
       <c r="AC7">
         <v>900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>-644048000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
@@ -32849,98 +33323,98 @@
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>414000.0</v>
       </c>
       <c r="Z9">
         <v>11266000.0</v>
       </c>
       <c r="AA9">
         <v>379000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-30995000.0</v>
       </c>
       <c r="F11">
         <v>-934000.0</v>
       </c>
       <c r="G11">
         <v>-63648000.0</v>
       </c>
       <c r="H11">
         <v>-87922000.0</v>
       </c>
       <c r="I11">
         <v>39889000.0</v>
       </c>
       <c r="J11">
         <v>-25044000.0</v>
       </c>
       <c r="K11">
         <v>27856000.0</v>
       </c>
@@ -32963,51 +33437,51 @@
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>1713000.0</v>
       </c>
       <c r="W11">
         <v>5872000.0</v>
       </c>
       <c r="X11">
         <v>2953000.0</v>
       </c>
       <c r="Y11">
         <v>13282000.0</v>
       </c>
       <c r="Z11">
         <v>4100000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>96485000.0</v>
       </c>
       <c r="F12">
         <v>97916000.0</v>
       </c>
       <c r="G12">
         <v>119474000.0</v>
       </c>
       <c r="H12">
         <v>53922000.0</v>
       </c>
       <c r="I12">
         <v>62248000.0</v>
       </c>
       <c r="J12">
         <v>75244000.0</v>
       </c>
       <c r="K12">
         <v>-5206000.0</v>
       </c>
@@ -33020,191 +33494,191 @@
       <c r="N12">
         <v>-21148000.0</v>
       </c>
       <c r="O12">
         <v>17487000.0</v>
       </c>
       <c r="P12">
         <v>691000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-6722000.0</v>
       </c>
       <c r="F13">
         <v>3927000.0</v>
       </c>
       <c r="G13">
         <v>8980000.0</v>
       </c>
       <c r="H13">
         <v>25379000.0</v>
       </c>
       <c r="I13">
         <v>-35626000.0</v>
       </c>
       <c r="J13">
         <v>-4101000.0</v>
       </c>
       <c r="K13">
         <v>-20364000.0</v>
       </c>
       <c r="L13">
         <v>-33430000.0</v>
       </c>
       <c r="M13">
         <v>-11282000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B14">
         <v>28760000.0</v>
       </c>
       <c r="C14">
         <v>32434000.0</v>
       </c>
       <c r="D14">
         <v>41737000.0</v>
       </c>
       <c r="E14">
         <v>46419000.0</v>
       </c>
       <c r="F14">
         <v>50079000.0</v>
       </c>
       <c r="G14">
         <v>42780000.0</v>
       </c>
       <c r="H14">
         <v>41029000.0</v>
       </c>
       <c r="I14">
         <v>41228000.0</v>
       </c>
       <c r="J14">
         <v>39977000.0</v>
       </c>
       <c r="K14">
         <v>34868000.0</v>
       </c>
       <c r="L14">
         <v>33160000.0</v>
       </c>
       <c r="M14">
         <v>27100000.0</v>
       </c>
       <c r="N14">
         <v>13547000.0</v>
       </c>
       <c r="O14">
         <v>5840000.0</v>
       </c>
       <c r="P14">
-        <v>6494000.0</v>
+        <v>4661000.0</v>
       </c>
       <c r="Q14">
         <v>3199000.0</v>
       </c>
       <c r="R14">
         <v>2592000.0</v>
       </c>
       <c r="S14">
         <v>2814000.0</v>
       </c>
       <c r="T14">
         <v>4570000.0</v>
       </c>
       <c r="U14">
         <v>5234000.0</v>
       </c>
       <c r="V14">
         <v>3594000.0</v>
       </c>
       <c r="W14">
         <v>2136000.0</v>
       </c>
       <c r="X14">
         <v>3496000.0</v>
       </c>
       <c r="Y14">
         <v>3225000.0</v>
       </c>
       <c r="Z14">
         <v>4084000.0</v>
       </c>
       <c r="AA14">
         <v>1963000.0</v>
       </c>
       <c r="AB14">
         <v>-1100000.0</v>
       </c>
       <c r="AC14">
         <v>700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>234101000.0</v>
       </c>
       <c r="J15">
         <v>29731000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
@@ -33213,51 +33687,51 @@
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>374000.0</v>
       </c>
       <c r="Y15">
         <v>250000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B16">
         <v>156784000.0</v>
       </c>
       <c r="C16">
         <v>199865000.0</v>
       </c>
       <c r="D16">
         <v>158364000.0</v>
       </c>
       <c r="E16">
         <v>143912000.0</v>
       </c>
       <c r="F16">
         <v>189645000.0</v>
       </c>
       <c r="G16">
         <v>189184000.0</v>
       </c>
       <c r="H16">
         <v>192335000.0</v>
       </c>
       <c r="I16">
         <v>157418000.0</v>
       </c>
@@ -33302,102 +33776,102 @@
       </c>
       <c r="W16">
         <v>49731000.0</v>
       </c>
       <c r="X16">
         <v>38612000.0</v>
       </c>
       <c r="Y16">
         <v>752000.0</v>
       </c>
       <c r="Z16">
         <v>1412000.0</v>
       </c>
       <c r="AA16">
         <v>888000.0</v>
       </c>
       <c r="AB16">
         <v>400000.0</v>
       </c>
       <c r="AC16">
         <v>-7900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-10373000.0</v>
       </c>
       <c r="J17">
         <v>12470000.0</v>
       </c>
       <c r="K17">
         <v>-8624000.0</v>
       </c>
       <c r="L17">
         <v>-14131000.0</v>
       </c>
       <c r="M17">
         <v>15280000.0</v>
       </c>
       <c r="N17">
         <v>5118000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B18">
         <v>126929000.0</v>
       </c>
       <c r="C18">
-        <v>127161000.0</v>
+        <v>126949000.0</v>
       </c>
       <c r="D18">
         <v>101283000.0</v>
       </c>
       <c r="E18">
         <v>134117000.0</v>
       </c>
       <c r="F18">
         <v>269681000.0</v>
       </c>
       <c r="G18">
         <v>278264000.0</v>
       </c>
       <c r="H18">
         <v>205131000.0</v>
       </c>
       <c r="I18">
         <v>119316000.0</v>
       </c>
       <c r="J18">
         <v>95692000.0</v>
       </c>
       <c r="K18">
         <v>98664000.0</v>
       </c>
@@ -33436,53 +33910,55 @@
       </c>
       <c r="W18">
         <v>33887000.0</v>
       </c>
       <c r="X18">
         <v>32956000.0</v>
       </c>
       <c r="Y18">
         <v>23941000.0</v>
       </c>
       <c r="Z18">
         <v>8425000.0</v>
       </c>
       <c r="AA18">
         <v>-13223000.0</v>
       </c>
       <c r="AB18">
         <v>-7500000.0</v>
       </c>
       <c r="AC18">
         <v>600000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>221</v>
+      </c>
+      <c r="B19">
+        <v>-252073000.0</v>
+      </c>
       <c r="C19">
         <v>-440430000.0</v>
       </c>
       <c r="D19">
         <v>-360289000.0</v>
       </c>
       <c r="E19">
         <v>-81393000.0</v>
       </c>
       <c r="F19">
         <v>362349000.0</v>
       </c>
       <c r="G19">
         <v>93083000.0</v>
       </c>
       <c r="H19">
         <v>-169553000.0</v>
       </c>
       <c r="I19">
         <v>-339709000.0</v>
       </c>
       <c r="J19">
         <v>-336409000.0</v>
       </c>
       <c r="K19">
@@ -33497,86 +33973,88 @@
       <c r="N19">
         <v>250417000.0</v>
       </c>
       <c r="O19">
         <v>-153850000.0</v>
       </c>
       <c r="P19">
         <v>-85376000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>223</v>
+      </c>
+      <c r="B21">
+        <v>149603000.0</v>
+      </c>
       <c r="C21">
         <v>374253000.0</v>
       </c>
       <c r="D21">
         <v>289047000.0</v>
       </c>
       <c r="E21">
         <v>1918000.0</v>
       </c>
       <c r="F21">
         <v>-252878000.0</v>
       </c>
       <c r="G21">
         <v>-362378000.0</v>
       </c>
       <c r="H21">
         <v>23158000.0</v>
       </c>
       <c r="I21">
         <v>413916000.0</v>
       </c>
       <c r="J21">
         <v>415988000.0</v>
       </c>
       <c r="K21">
@@ -33591,51 +34069,51 @@
       <c r="N21">
         <v>246249000.0</v>
       </c>
       <c r="O21">
         <v>289954000.0</v>
       </c>
       <c r="P21">
         <v>-1822000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B22">
         <v>256834000.0</v>
       </c>
       <c r="C22">
         <v>-139244000.0</v>
       </c>
       <c r="D22">
         <v>-206492000.0</v>
       </c>
       <c r="E22">
         <v>194564000.0</v>
       </c>
       <c r="F22">
         <v>351201000.0</v>
       </c>
       <c r="G22">
         <v>212524000.0</v>
       </c>
       <c r="H22">
         <v>168909000.0</v>
       </c>
       <c r="I22">
         <v>109736000.0</v>
       </c>
@@ -33680,54 +34158,54 @@
       </c>
       <c r="W22">
         <v>23176000.0</v>
       </c>
       <c r="X22">
         <v>18420000.0</v>
       </c>
       <c r="Y22">
         <v>13789000.0</v>
       </c>
       <c r="Z22">
         <v>-10865000.0</v>
       </c>
       <c r="AA22">
         <v>-23730000.0</v>
       </c>
       <c r="AB22">
         <v>-100000.0</v>
       </c>
       <c r="AC22">
         <v>7500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B23">
-        <v>44854000.0</v>
+        <v>-4137000.0</v>
       </c>
       <c r="C23">
         <v>-56479000.0</v>
       </c>
       <c r="D23">
         <v>-7040000.0</v>
       </c>
       <c r="E23">
         <v>-24016000.0</v>
       </c>
       <c r="F23">
         <v>-12208000.0</v>
       </c>
       <c r="G23">
         <v>-40822000.0</v>
       </c>
       <c r="H23">
         <v>-36180000.0</v>
       </c>
       <c r="I23">
         <v>-285587000.0</v>
       </c>
       <c r="J23">
         <v>-57833000.0</v>
       </c>
@@ -33769,57 +34247,57 @@
       </c>
       <c r="W23">
         <v>-494000.0</v>
       </c>
       <c r="X23">
         <v>-7635000.0</v>
       </c>
       <c r="Y23">
         <v>-154000.0</v>
       </c>
       <c r="Z23">
         <v>-55000.0</v>
       </c>
       <c r="AA23">
         <v>-2658000.0</v>
       </c>
       <c r="AB23">
         <v>-4100000.0</v>
       </c>
       <c r="AC23">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B24">
-        <v>-216316000.0</v>
+        <v>35757000.0</v>
       </c>
       <c r="C24">
-        <v>-411423000.0</v>
+        <v>65320000.0</v>
       </c>
       <c r="D24">
         <v>78744000.0</v>
       </c>
       <c r="E24">
         <v>27722000.0</v>
       </c>
       <c r="F24">
         <v>10919000.0</v>
       </c>
       <c r="G24">
         <v>24343000.0</v>
       </c>
       <c r="H24">
         <v>6822000.0</v>
       </c>
       <c r="I24">
         <v>-6757000.0</v>
       </c>
       <c r="J24">
         <v>8794000.0</v>
       </c>
       <c r="K24">
         <v>-3195000.0</v>
       </c>
@@ -33858,140 +34336,140 @@
       </c>
       <c r="W24">
         <v>-47632000.0</v>
       </c>
       <c r="X24">
         <v>-18457000.0</v>
       </c>
       <c r="Y24">
         <v>-10409000.0</v>
       </c>
       <c r="Z24">
         <v>-21345000.0</v>
       </c>
       <c r="AA24">
         <v>9791000.0</v>
       </c>
       <c r="AB24">
         <v>-3700000.0</v>
       </c>
       <c r="AC24">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B25">
-        <v>-180483000.0</v>
+        <v>-186753000.0</v>
       </c>
       <c r="C25">
         <v>243089000.0</v>
       </c>
       <c r="D25">
         <v>354357000.0</v>
       </c>
       <c r="E25">
         <v>-54397000.0</v>
       </c>
       <c r="F25">
         <v>-154921000.0</v>
       </c>
       <c r="G25">
         <v>83770000.0</v>
       </c>
       <c r="H25">
         <v>62442000.0</v>
       </c>
       <c r="I25">
         <v>1770000.0</v>
       </c>
       <c r="J25">
         <v>-5560000.0</v>
       </c>
       <c r="K25">
         <v>109080000.0</v>
       </c>
       <c r="L25">
         <v>26674000.0</v>
       </c>
       <c r="M25">
         <v>3149000.0</v>
       </c>
       <c r="N25">
         <v>-7457000.0</v>
       </c>
       <c r="O25">
         <v>5324000.0</v>
       </c>
       <c r="P25">
-        <v>5722000.0</v>
+        <v>7555000.0</v>
       </c>
       <c r="Q25">
         <v>22642000.0</v>
       </c>
       <c r="R25">
         <v>19393000.0</v>
       </c>
       <c r="S25">
         <v>42949000.0</v>
       </c>
       <c r="T25">
         <v>16964000.0</v>
       </c>
       <c r="U25">
         <v>9007000.0</v>
       </c>
       <c r="V25">
         <v>4891000.0</v>
       </c>
       <c r="W25">
         <v>1016000.0</v>
       </c>
       <c r="X25">
         <v>2594000.0</v>
       </c>
       <c r="Y25">
         <v>1463000.0</v>
       </c>
       <c r="Z25">
         <v>11255000.0</v>
       </c>
       <c r="AA25">
         <v>-2096000.0</v>
       </c>
       <c r="AB25">
         <v>-7800000.0</v>
       </c>
       <c r="AC25">
         <v>-10800000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>-90402000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-10253000.0</v>
       </c>
       <c r="E26">
         <v>-87006000.0</v>
       </c>
       <c r="F26">
         <v>-390606000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>-234101000.0</v>
       </c>
       <c r="J26">
         <v>-29731000.0</v>
@@ -34010,51 +34488,51 @@
       </c>
       <c r="O26">
         <v>-49270000.0</v>
       </c>
       <c r="P26">
         <v>1263000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-128000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B27">
         <v>18269000.0</v>
       </c>
       <c r="C27">
         <v>14012000.0</v>
       </c>
       <c r="D27">
         <v>13854000.0</v>
       </c>
       <c r="E27">
         <v>15402000.0</v>
       </c>
       <c r="F27">
         <v>18330000.0</v>
       </c>
       <c r="G27">
         <v>16560000.0</v>
       </c>
       <c r="H27">
         <v>12557000.0</v>
       </c>
       <c r="I27">
         <v>12980000.0</v>
       </c>
@@ -34085,51 +34563,51 @@
       <c r="R27">
         <v>4384000.0</v>
       </c>
       <c r="S27">
         <v>3564000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27">
         <v>91000.0</v>
       </c>
       <c r="W27">
         <v>109000.0</v>
       </c>
       <c r="X27">
         <v>128000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B28">
         <v>44854000.0</v>
       </c>
       <c r="C28">
         <v>317774000.0</v>
       </c>
       <c r="D28">
         <v>268300000.0</v>
       </c>
       <c r="E28">
         <v>-107445000.0</v>
       </c>
       <c r="F28">
         <v>-655692000.0</v>
       </c>
       <c r="G28">
         <v>-403200000.0</v>
       </c>
       <c r="H28">
         <v>-19770000.0</v>
       </c>
       <c r="I28">
         <v>166377000.0</v>
       </c>
@@ -34174,51 +34652,51 @@
       </c>
       <c r="W28">
         <v>24864000.0</v>
       </c>
       <c r="X28">
         <v>23361000.0</v>
       </c>
       <c r="Y28">
         <v>-14192000.0</v>
       </c>
       <c r="Z28">
         <v>13444000.0</v>
       </c>
       <c r="AA28">
         <v>3968000.0</v>
       </c>
       <c r="AB28">
         <v>58600000.0</v>
       </c>
       <c r="AC28">
         <v>-8400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B29">
         <v>153199000.0</v>
       </c>
       <c r="C29">
         <v>156168000.0</v>
       </c>
       <c r="D29">
         <v>152991000.0</v>
       </c>
       <c r="E29">
         <v>210681000.0</v>
       </c>
       <c r="F29">
         <v>303053000.0</v>
       </c>
       <c r="G29">
         <v>312864000.0</v>
       </c>
       <c r="H29">
         <v>244733000.0</v>
       </c>
       <c r="I29">
         <v>186791000.0</v>
       </c>
@@ -34263,51 +34741,51 @@
       </c>
       <c r="W29">
         <v>36412000.0</v>
       </c>
       <c r="X29">
         <v>33971000.0</v>
       </c>
       <c r="Y29">
         <v>24690000.0</v>
       </c>
       <c r="Z29">
         <v>8853000.0</v>
       </c>
       <c r="AA29">
         <v>-12437000.0</v>
       </c>
       <c r="AB29">
         <v>-3400000.0</v>
       </c>
       <c r="AC29">
         <v>3400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>-242586000.0</v>
       </c>
       <c r="C30">
         <v>-440430000.0</v>
       </c>
       <c r="D30">
         <v>-401941000.0</v>
       </c>
       <c r="E30">
         <v>-130235000.0</v>
       </c>
       <c r="F30">
         <v>339896000.0</v>
       </c>
       <c r="G30">
         <v>82826000.0</v>
       </c>
       <c r="H30">
         <v>-202333000.0</v>
       </c>
       <c r="I30">
         <v>-397516000.0</v>
       </c>
@@ -34371,2122 +34849,2156 @@
       <c r="AC30">
         <v>9200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>172</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B2">
+        <v>227204000.0</v>
+      </c>
+      <c r="C2">
+        <v>156784000.0</v>
+      </c>
+      <c r="D2">
         <v>172488000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>172896000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>187117000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>199865000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>247353000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>250621000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>172990000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>158364000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>144711000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>184871000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>158774000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>143912000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>147035000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>154295000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>160217000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>189645000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>158243000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>198516000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>184598000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>189184000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>169983000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>293800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>188199000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>192335000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>186677000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>168565000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>167096000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>157418000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>204649000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>181657000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>217138000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>212139000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>188246000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>146647000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>159931000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>149765000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>157672000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>139009000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>144613000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>153593000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>175220000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>138158000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>136209000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>124163000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>115440000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>123407000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>196389000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>126213000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>110156000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>222171000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>29904000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>17510000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>19263000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>15014000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>15446000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>8047000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>10672000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>14660000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>22375000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>10905000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>11531000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>10402000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>7575000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>8388000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>6940000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>5935000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>4261000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>10341000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>5403000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>8696000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>12737000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>8676000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>4478000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>4495000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>6873000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>10791000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>16303000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>10078000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>6739000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>7026000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>10459000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>18949000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>15098000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>9731000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>44131000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>33692000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>36803000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>8612000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>10883000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>4250000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>2066000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>752000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>1229000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>1289000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>954000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>1412000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>611000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>941000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>1697000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>888000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>2714000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>1116000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>394000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>352000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>2800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>-13000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>4700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B3">
+        <v>3537000</v>
+      </c>
+      <c r="C3">
+        <v>4856000</v>
+      </c>
+      <c r="D3">
         <v>6932000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>6018000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6330000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6990000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>8768000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>6200000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7390000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6861000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>34943000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>7262000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4618000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4885000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>16156000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>9131000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4858000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7079000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>9209000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>13812000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>6559000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3792000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>11942000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>9630000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5490000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>7538000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>8890000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>13232000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>7253000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10227000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>30039000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>12781000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>13435000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>11220000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>7608000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>8534000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>5903000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>6081000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>15120000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>6454000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>7525000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2569000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>12893000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>5112000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>6371000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>4271000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>9640000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>4655000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>5965000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2978000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>5245000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2843000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>3020000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2315000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2600000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1070000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1040000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1555000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>2106000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>1997000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>831000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>630000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>999000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>76000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1439000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>208000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>1006000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>2226000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>931000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>469000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>137000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>105000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>917000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>1117000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>283000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>261000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>326000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>552000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>983000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>657000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>525000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>265000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>980000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>832000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>620000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>431000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>1087000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>400000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>536000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>502000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>421000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>191000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>14000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>417000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>145000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>283000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>304000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>17000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>115000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>14000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>177000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>122000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>194000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>71000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>127000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>782000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>2500000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>400000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>300000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>900000</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>23431000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>15572000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-511000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-4525000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>4433000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-26396000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>27132000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-59890000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>15739000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>4276000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>2824000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-121468000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>105346000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>5788000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-7671000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>9591000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>7686000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>13024000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-47231000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>22992000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-35481000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>4999000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>23893000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>41599000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-13284000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>10166000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-7907000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>18663000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-5604000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-8980000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-21627000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>37062000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>1949000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>12046000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>8723000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-7967000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-72982000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>70176000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>13383000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-114529000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>192267000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>12394000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-1753000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>4249000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-432000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>7399000.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-29105000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>6362000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>42658000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>10811000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>12440000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-165776000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-31901000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-64067000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-50888000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-48353000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-14736000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-28101000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-57467000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>102038000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>35325000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>13161000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2951000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>17358000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-15301000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-10200000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-25187000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-15622000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>7996000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-33798000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-15228000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-4307000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-27467000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>96331000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-6510000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-6357000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-3286000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-16274000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-11150000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-17888000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-3986000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1500000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-12010000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-18443000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-18129000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>9226000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-8887000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-2470000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-10044000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>3397000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-869000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-1286000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B6">
+        <v>-44272000.0</v>
+      </c>
+      <c r="C6">
+        <v>70420000.0</v>
+      </c>
+      <c r="D6">
         <v>-15704000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-408000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-14221000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-12748000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-47488000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3268000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>77631000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>14626000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>13653000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-40160000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>26097000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>14862000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3123000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-7260000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-5922000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-29428000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>31402000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-40273000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>13918000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4586000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>19201000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-123817000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>105601000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4136000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>5658000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>18112000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1469000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>9678000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-47231000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>22992000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-35481000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>4999000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>23893000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>41599000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-13284000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>10166000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-7907000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>18663000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-5604000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-8980000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-21627000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>37062000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>1949000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>12046000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>8723000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-7967000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-72982000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>70176000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>16057000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-112015000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>192267000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>12394000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1753000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>4249000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-432000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>7399000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-2625000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-3988000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-7715000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>11470000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-626000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>1129000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>2827000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-813000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>1448000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>1005000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>1674000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-6080000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>4938000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>1142000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-4041000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>4061000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>422000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-17000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-2378000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-3918000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-5512000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>6225000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>3339000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-287000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-3433000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-8490000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>3851000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>5367000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>5600000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>10439000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-3111000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-809000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>27729000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>6633000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>2184000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>1314000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-477000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-60000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>335000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-458000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>801000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-330000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-756000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>809000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-1826000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>1598000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>722000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>42000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-300000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-2100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>15800000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>7100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B7">
+        <v>-71546000.0</v>
+      </c>
+      <c r="C7">
+        <v>40172000.0</v>
+      </c>
+      <c r="D7">
+        <v>-37385000.0</v>
+      </c>
+      <c r="E7">
+        <v>54920000.0</v>
+      </c>
+      <c r="F7">
+        <v>-15167000.0</v>
+      </c>
+      <c r="G7">
         <v>3902000.0</v>
       </c>
-      <c r="C7">
-[...8 lines deleted...]
-      <c r="F7">
+      <c r="H7">
         <v>32348000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4978000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-8686000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-483000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>38869000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3804000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-25966000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-11256000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-28409000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-10393000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-17380000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>18465000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-27434000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>20525000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>12306000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2404000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-30595000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-50848000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>54904000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-28129000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-43116000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>37263000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>22607000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-79297000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>8300000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-19907000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>59465000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-43595000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-15115000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-25698000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>14793000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-3125000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>26551000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>3583000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-28676000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>6034000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>10792000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>2469000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-22776000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-22107000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>6415000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>26243000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>5305000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-21794000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>35760000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-1528000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-23411000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-337000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>19827000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-3185000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-3823000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>1324000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>3638000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>7075000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-8704000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>2601000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>206000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-3069000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-3361000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-1369000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>3365000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>5959000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>3035000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>2469000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-3863000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-2354000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>4562000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>925000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-6046000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>1970000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-11269000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-8399000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>2640000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-1752000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-300000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-4236000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-5394000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>852000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>1308000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-3054000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>7539000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>2003000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-5533000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>5151000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>974000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>3015000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>9030000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-9142000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>6133000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>3708000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>1370000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>1236000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>2500000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>319000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>374000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>37000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>22332000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-19933000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>20404000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>-4538000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>6100000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>-500000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>800000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -36552,98 +37064,96 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9">
         <v>-306549000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-167025000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-126089000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-517959000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...4 lines deleted...]
-      </c>
+      <c r="AE9"/>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
@@ -36684,153 +37194,155 @@
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-31724000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>50420000.0</v>
       </c>
-      <c r="CH9"/>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>414000.0</v>
       </c>
-      <c r="CQ9"/>
-      <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9">
         <v>11266000.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>379000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>416000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>118000.0</v>
       </c>
-      <c r="DA9"/>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
+      <c r="AE10"/>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -36871,663 +37383,673 @@
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>6625000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-8117000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>15081000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-8124000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-54970000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>17018000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-18041000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>18679000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-5731000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1412000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-25308000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-53198000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>46364000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-31506000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-23080000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>15587000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>17593000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-98022000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>24389000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-13736000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>67020000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-37784000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-31108000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-11555000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>18454000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-835000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>54487000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-4655000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-26777000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>4801000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>11273000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>20445000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-14789000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-10172000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>5449000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>33716000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>13859000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-21323000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>49354000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-10435000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-18072000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1334000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>17859000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-5476000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-4116000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2983000.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11">
         <v>1713000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>2214000.0</v>
       </c>
-      <c r="CF11"/>
-[...1 lines deleted...]
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>5872000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>9919000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>1391000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>7058000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>2953000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>1438000.0</v>
       </c>
-      <c r="CN11"/>
-      <c r="CO11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>2345000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>13282000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>8630000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>2396000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>3387000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>4100000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>1217000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>797000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>166000.0</v>
       </c>
-      <c r="CX11"/>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>12183000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8172000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>55824000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10506000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14445000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>15710000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>52537000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10711000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-41009000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>9783000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>54370000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>55850000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>8687000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>567000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-18983000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>9965000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>30722000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>32218000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1652000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>23442000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>16868000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>20286000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>48302000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5088000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>13156000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>8698000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-2019000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-11574000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>11446000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-3059000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>32185000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>12927000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>28833000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>992000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-3720000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-18136000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1437000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>6974000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-24856000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2376000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-686000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2018000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1561000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>10394000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-6639000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>12171000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12">
         <v>4239000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>1106000.0</v>
       </c>
-      <c r="CD12"/>
-[...1 lines deleted...]
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12">
         <v>1153000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>2744000.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-3139000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-43490000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-2269000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>37590000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1447000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-9393000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1846000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>15290000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-3816000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-5287000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2350000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>8540000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3377000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-20036000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>21676000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>5014000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>18725000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-16089000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-6171000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-7555000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-5811000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-4101000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-14143000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-3538000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>12847000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-20364000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>493000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-15463000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-33430000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-11282000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -37545,433 +38067,437 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B14">
+        <v>7112000.0</v>
+      </c>
+      <c r="C14">
+        <v>6858000.0</v>
+      </c>
+      <c r="D14">
         <v>6935000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>7170000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>7311000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>7344000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>8967000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>8158000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7461000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7848000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>8969000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11196000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>10702000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>10870000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>15360000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>11659000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>11646000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>11829000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>12385000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>14136000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>12046000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>11512000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>11344000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>10609000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>10542000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>10285000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>11293000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>10000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>9741000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>9995000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>9996000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>9873000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>10923000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>10436000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>14158000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>8522000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>8672000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>8625000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>8740000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>8032000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>8235000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>9861000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>9276000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>8043000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>7878000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>8137000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>8070000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>6933000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>6829000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>6117000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>5020000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>4523000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2158000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1846000.0</v>
       </c>
-      <c r="BB14">
-[...2 lines deleted...]
-      <c r="BC14">
+      <c r="BD14">
+        <v>1647000.0</v>
+      </c>
+      <c r="BE14">
         <v>1533000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1297000.0</v>
       </c>
-      <c r="BE14">
-[...2 lines deleted...]
-      <c r="BF14">
+      <c r="BG14">
+        <v>1363000.0</v>
+      </c>
+      <c r="BH14">
         <v>1775000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1520000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1270000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1493000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>958000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1892000.0</v>
       </c>
-      <c r="BL14">
-[...2 lines deleted...]
-      <c r="BM14">
+      <c r="BN14">
+        <v>1884000.0</v>
+      </c>
+      <c r="BO14">
         <v>1735000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>697000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>652000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>620000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>623000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>2029000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>674000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>766000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>722000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1117000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>1137000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1144000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>1172000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>1303000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>1266000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1305000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>1360000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>1618000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>906000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>543000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>582000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>577000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>563000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>515000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>481000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>1769000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>421000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>648000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>658000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>756000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>849000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>810000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>810000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>1167000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>1775000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>247000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>895000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>830000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>672000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>406000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>55000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>-200000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>-100000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>-400000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>234101000.0</v>
       </c>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>29731000.0</v>
       </c>
-      <c r="AI15">
-[...4 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
@@ -37980,561 +38506,573 @@
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
         <v>227819000.0</v>
       </c>
-      <c r="BC15">
-[...4 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15">
         <v>1000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>125000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="CP15">
         <v>250000.0</v>
       </c>
       <c r="CQ15">
         <v>250000.0</v>
       </c>
-      <c r="CR15"/>
-      <c r="CS15"/>
+      <c r="CR15">
+        <v>250000.0</v>
+      </c>
+      <c r="CS15">
+        <v>250000.0</v>
+      </c>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B16">
+        <v>182932000.0</v>
+      </c>
+      <c r="C16">
+        <v>227204000.0</v>
+      </c>
+      <c r="D16">
         <v>156784000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>172488000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>172896000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>187117000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>199865000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>247353000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>250621000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>172990000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>158364000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>144711000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>184871000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>158774000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>143912000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>147035000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>154295000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>160217000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>189645000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>158243000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>198516000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>184598000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>189184000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>169983000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>293800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>188199000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>192335000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>186677000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>168565000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>167096000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>157418000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>204649000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>181657000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>217138000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>212139000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>188246000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>146647000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>159931000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>149765000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>157672000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>139009000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>144613000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>153593000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>175220000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>138158000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>136209000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>124163000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>115440000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>123407000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>196389000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>126213000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>110156000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>222171000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>29904000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>17510000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>19263000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>15014000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>15446000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>8047000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>10672000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>14660000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>22375000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>10905000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>11531000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>10402000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>7575000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>8388000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>6940000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>5935000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>4261000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>10341000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>9838000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>8696000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>12737000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>4900000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>4478000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>4495000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>6873000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>10791000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>16303000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>10078000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>6739000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>7026000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>10459000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>18949000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>15098000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>49731000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>44131000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>33692000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>7803000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>38612000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>10883000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>4250000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>2066000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>752000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>1229000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>1289000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>954000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>1412000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>611000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>941000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>1697000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>888000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>2714000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>1116000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>394000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>400000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>700000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>2800000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>11800000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-4005000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>1889000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-12077000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>3820000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>3209000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>4443000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>1114000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>3704000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-5361000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-3808000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-1313000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>1858000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-10857000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>2056000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-5768000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>438000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>13626000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>5956000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-9206000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>4904000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>2604000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>2514000.0</v>
       </c>
-      <c r="AZ17"/>
-      <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
@@ -38547,606 +39085,622 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B18">
+        <v>-32917000.0</v>
+      </c>
+      <c r="C18">
+        <v>77470000.0</v>
+      </c>
+      <c r="D18">
         <v>9879000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>75563000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3194000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>38293000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>14776000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>39727000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>28323000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>44123000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1837000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>46326000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>22092000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>31028000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>39649000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>47215000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>39142000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>47451000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>81854000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>49213000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>73287000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>65327000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>50940000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>30637000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>133420000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>63267000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>38897000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>74894000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>90576000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>764000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>36730000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>9614000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>83163000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-10191000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>34519000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1867000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>38227000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>21079000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>29944000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>29734000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>9702000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>29284000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>38151000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>10857000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>21651000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>15119000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>3141000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>41735000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>34257000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>9173000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>29664000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>25772000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-15462000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>21378000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>29767000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>20478000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>16462000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>25548000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>24242000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>24491000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>5838000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>23005000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>21706000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>17603000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>11605000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>20320000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>19141000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>19998000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>15855000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>16419000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>18309000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>11793000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>16639000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>14713000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>12708000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>11777000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-11568000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>1495000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>11291000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>8947000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>10945000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>4414000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>6064000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>9650000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>7291000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>5358000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>12071000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>10735000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>3390000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>7691000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>7490000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>6176000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>15043000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>4247000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>10915000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>7383000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>2408000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>3235000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>6328000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>942000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>4653000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-3498000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>6767000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-4964000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>-3574000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>-11452000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>4800000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>-4700000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>-2500000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>-5100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>221</v>
+      </c>
+      <c r="B19">
+        <v>-104216000.0</v>
+      </c>
       <c r="C19">
+        <v>-31068000.0</v>
+      </c>
+      <c r="D19">
+        <v>-32142000.0</v>
+      </c>
+      <c r="E19">
         <v>-45897000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-69374000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-100278000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-264725000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-43819000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-41004000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-90882000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-131215000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-56480000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-94758000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-107943000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-80136000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-70063000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>19795000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>49011000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>32177000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>84001000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>145430000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>101418000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>70941000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>29958000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>31315000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-39131000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-711000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-73986000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-37549000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-57307000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-44274000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-77569000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-143359000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-74507000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-152615000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-81767000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-58060000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-43967000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-44176000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-28670000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-66252000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-100194000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-63416000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-21456000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-93719000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>9060000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-37795000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-11669000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-89182000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-92286000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>41628000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>113402000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>39299000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>56088000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-60353000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>67349000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-134613000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-26233000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39212,3022 +39766,3086 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>223</v>
+      </c>
+      <c r="B21">
+        <v>120207000.0</v>
+      </c>
       <c r="C21">
+        <v>53836000.0</v>
+      </c>
+      <c r="D21">
+        <v>40196000.0</v>
+      </c>
+      <c r="E21">
         <v>-19244000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>68056000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>60595000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>237297000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-3733000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>83806000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>111008000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>47463000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>47038000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-9320000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-83263000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>210414000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-152700000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-167099000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-132876000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-126887000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-151557000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-72343000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-11591000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-15666000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>8717000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-46302000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>76409000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-37560000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>320672000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>41830000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>88974000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>254930000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>117798000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>12006000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>31254000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>35249000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>26310000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>55973000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-55348000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>51900000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>39166000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>351282000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-4764000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>26882000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>136396000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>58163000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>422254000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-23516000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-129310000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>463253000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-64178000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>69384000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-87503000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>300758000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>7315000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B22">
+        <v>63999000.0</v>
+      </c>
+      <c r="C22">
+        <v>86243000.0</v>
+      </c>
+      <c r="D22">
         <v>76657000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>74660000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>58721000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>46796000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-225307000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>30643000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>32181000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>23239000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-270762000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>19339000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>26305000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>18626000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-73118000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>31494000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>60439000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>175749000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>76083000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>83566000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>96787000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>94765000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>37212000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>55107000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>130784000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-10579000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>43232000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>39413000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>36822000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>49442000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>46033000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>13016000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>26974000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>23713000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2779000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>42144000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>19076000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>15178000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>10494000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-51946000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>30833000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>29789000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1596000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-11650000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>23524000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>28087000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>27957000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>30138000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>21353000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>18830000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>22216000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>21064000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>11012000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>19448000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>22583000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>21308000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>19012000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>11406000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>17134000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>15370000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>14775000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>13679000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>14171000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>12290000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>11730000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>10861000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>8405000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>9004000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>6641000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>8997000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>231000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>3028000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>6162000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>6751000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>4848000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>5358000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-821000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>5657000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>6627000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>5208000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>7495000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>4678000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>7763000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>7779000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>8097000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>7452000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>5684000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>5882000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>5594000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>6016000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>3841000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>3103000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>3310000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>8166000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>10343000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>2520000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>693000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>233000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-2197000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>-1045000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>-3880000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>-3743000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-4909000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-629000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>-16001000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>-2191000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>700000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>500000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>-500000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B23">
-        <v>-5702000.0</v>
+        <v>-5047000.0</v>
       </c>
       <c r="C23">
+        <v>-14026000.0</v>
+      </c>
+      <c r="D23">
+        <v>-23083999.0</v>
+      </c>
+      <c r="E23">
         <v>-7316000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-5952000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-10254000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-50010000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-23436000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3605000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>13362000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2571000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-8505000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2296000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-6484000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-5622000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-6212000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1462000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-9061000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>758000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1628000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-15407000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-6844000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-8422000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-28766000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6537000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-10171000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-9886000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-22519000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3124000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-4862000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-6126000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-247717000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>183000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-5455000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-46664000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-10524000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-5143000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-103000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-34271000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-3152000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-5835000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-9881000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-6589000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-369000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-38392000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-11788000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1560000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-1308000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-21296000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-50005000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-9114000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-7592000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-28116000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-4662000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-74931000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-763000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>441000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>35000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-247000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>107000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2306000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>906000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>927000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-1154000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>2648000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-3283000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1823000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>95000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>36000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>21000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>4000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>8000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-17000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>5000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>15000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>560000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>71000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>52000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>14000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>5000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>19000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>730000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>13858000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-17571000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-2103000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-20474000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>32146000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-36000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-458000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-13587000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>376000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>812000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>13000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-1865000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-240000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>256000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-510000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-150000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>39000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>455000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>-506000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-43000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-1043000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-2641000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>155000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>-1898000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>12200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>20000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B24">
-        <v>-20105000.0</v>
+        <v>9366000.0</v>
       </c>
       <c r="C24">
-        <v>-39879000.0</v>
+        <v>8517000.0</v>
       </c>
       <c r="D24">
-        <v>-63044000.0</v>
+        <v>12037000.0</v>
       </c>
       <c r="E24">
-        <v>-93288000.0</v>
+        <v>8061000.0</v>
       </c>
       <c r="F24">
+        <v>5824000.0</v>
+      </c>
+      <c r="G24">
+        <v>9835000.0</v>
+      </c>
+      <c r="H24">
         <v>17688000.0</v>
       </c>
-      <c r="G24">
-[...2 lines deleted...]
-      <c r="H24">
+      <c r="I24">
+        <v>18140000.0</v>
+      </c>
+      <c r="J24">
         <v>17181000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>12311000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>38375000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>15510000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>15845000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-17887000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>6729000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>3415000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-17058000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-4842000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>4120000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1922000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>7236000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-2359000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>16252000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-1740000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6417000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3414000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5226000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>4948000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-5000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-3347000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>4745000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>5166000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>395000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1239000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>6639000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-2404000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>5444000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-885000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-17880000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-3502000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>4177000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>14010000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-12472000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>20498000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-49436000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-12216000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>9656000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>15058000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-34760000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>2962000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-480000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>11647000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-50760000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-15634000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-23297000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>8660000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-192595000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-25499000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-82524000.0</v>
       </c>
-      <c r="BG24">
-[...4 lines deleted...]
-      </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
         <v>-9564000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-140085000.0</v>
       </c>
-      <c r="BK24"/>
-[...1 lines deleted...]
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-30664000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-74539000.0</v>
       </c>
-      <c r="BO24"/>
-[...1 lines deleted...]
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24">
         <v>-18034000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-104976000.0</v>
       </c>
-      <c r="BS24"/>
-[...1 lines deleted...]
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-8407000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-2250000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-1148000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>1148000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-37427000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>43668000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-151154000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-4105000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-38681000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-7727000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-5275000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>4051000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-9581000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-234000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-7824000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-818000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-6562000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-7914000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>4127000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-60000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>-5671000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-4793000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>-13580000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>7016000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-3017000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>9203000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>3901000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>3227000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-21000000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DF24">
         <v>-12700000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B25">
-        <v>-105723000.0</v>
+        <v>-34988000.0</v>
       </c>
       <c r="C25">
+        <v>-55522000.0</v>
+      </c>
+      <c r="D25">
+        <v>-64436000.0</v>
+      </c>
+      <c r="E25">
         <v>-59510000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-46624000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-16183000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>229253000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-4117000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1100000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>16853000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>313735000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>17990000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10380000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>12252000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>94518000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>21967000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-16717000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-158240000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-19273000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-55642000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-45149000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-34857000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>14582000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>19484000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-57027000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>106731000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>15906000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>16410000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>20783000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>9343000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1831000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3929000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-7118000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>3128000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2581000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-15866000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-2047000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>9772000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2535000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>97408000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>5098000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>4039000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>56743000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>12973000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>8157000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3644000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2933000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>546000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-2829000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-605000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-3602000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-2507000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-876000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-472000.0</v>
       </c>
-      <c r="BB25">
-[...2 lines deleted...]
-      <c r="BC25">
+      <c r="BD25">
+        <v>-13774000.0</v>
+      </c>
+      <c r="BE25">
         <v>-1747000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-989000.0</v>
       </c>
-      <c r="BE25">
-[...2 lines deleted...]
-      <c r="BF25">
+      <c r="BG25">
+        <v>10121000.0</v>
+      </c>
+      <c r="BH25">
         <v>19651000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>1428000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-2378000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>4155000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>5262000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>5203000.0</v>
       </c>
-      <c r="BL25">
-[...2 lines deleted...]
-      <c r="BM25">
+      <c r="BN25">
+        <v>1484000.0</v>
+      </c>
+      <c r="BO25">
         <v>7423000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>5196000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>5271000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>5281000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>3574000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>15716000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>8901000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>4243000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>6897000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>5978000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>5202000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-746000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>238000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-3125000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>2838000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>6000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>774000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>3006000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>949000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>355000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>526000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>317000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>339000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>99000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>261000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>2722000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>-1000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>1000.0</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25">
+      <c r="CQ25"/>
+      <c r="CR25">
         <v>552000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>463000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-306000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>754000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>4710000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-364000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>7755000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>-846000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>-12305000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>15163000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>-2419000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>-2535000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>700000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>-4500000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>-1800000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B26">
+        <v>-26937000.0</v>
+      </c>
+      <c r="C26">
+        <v>-20092000.0</v>
+      </c>
+      <c r="D26">
         <v>-55073000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-10114000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-15211000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-10004000.0</v>
       </c>
-      <c r="F26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>-10253000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-25918000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-25143000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-25692000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-302487000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-40698000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-27031000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-20390000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-234101000.0</v>
       </c>
-      <c r="AE26">
-[...2 lines deleted...]
-      <c r="AF26">
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-80000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-2571000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-29731000.0</v>
       </c>
-      <c r="AI26">
-[...2 lines deleted...]
-      <c r="AJ26">
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>-392000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-2065000.0</v>
       </c>
-      <c r="AL26">
-[...2 lines deleted...]
-      <c r="AM26">
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-45000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-714000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-3354000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-33185000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-790000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-33891000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-4554000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-16815000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-981000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-29946000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-5244000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-1050000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>729000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-7123000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-729000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-49270000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-2693000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>1522000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1061000.0</v>
       </c>
-      <c r="BF26">
-[...4 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B27">
+        <v>6043000.0</v>
+      </c>
+      <c r="C27">
+        <v>4575000.0</v>
+      </c>
+      <c r="D27">
         <v>5221000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4341000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5283000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3424000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2281000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3737000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4637000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3357000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2837000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3092000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3873000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4052000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3171000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3191000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>5119000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3921000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>5427000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3847000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>5651000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3405000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>3371000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3884000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4778000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>4527000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>3145000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>4005000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>3581000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1826000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2528000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>5007000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>3169000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2276000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3358000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>3531000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2760000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>750000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>3125000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>633000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>5151000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>3718000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>4749000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>5156000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>6198000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>5905000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3621000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>4009000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>4715000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>4836000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3486000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>3983000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2179000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3001000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>2084000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1905000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2539000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>2266000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1729000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>2405000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1810000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>1765000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1254000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>1549000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>1446000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1761000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1049000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1261000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>994000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>1080000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>3564000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>860000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>1228000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>1094000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>4287000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>1204000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>801000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>5669000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>1464000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>1381000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>109000.0</v>
       </c>
-      <c r="CI27"/>
-      <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27">
         <v>128000.0</v>
       </c>
-      <c r="CM27"/>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B28">
+        <v>88223000.0</v>
+      </c>
+      <c r="C28">
+        <v>18609000.0</v>
+      </c>
+      <c r="D28">
         <v>-5702000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-36674000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>46893000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>40337000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>187287000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-9005000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>83702000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>55790000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>109428000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-31754000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>80252000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>110374000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>33247000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>14908000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-37584000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-118016000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-91019000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-195026000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-209537000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-160110000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-135309000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-180323000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-65806000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-21762000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-51083000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3735000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-43969000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>71547000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-38550000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>83892000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>36397000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>84638000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>222908000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>119460000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>7556000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>28293000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>29566000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>24909000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>50265000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-61487000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>55990000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>42060000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>316068000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-12273000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>33272000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>149985000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>36955000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>406111000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-18680000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-131473000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>462083000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-65950000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>27649000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-83104000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>302818000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>7350000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>42619000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-34975000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-3583000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-1971000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>47699000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2922000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>11216000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>9531000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-20485000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2985000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>23607000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-4934000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>24643000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>27021000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-3573000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-2245000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>39491000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>10579000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>16259000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>7005000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>14348000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>8440000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-9120000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-10740000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>11958000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-13373000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>131714000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-19886000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>32210000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>7431000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-1226000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-13551000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>29820000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>691000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-5035000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-2115000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-4830000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>471000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-6200000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-3633000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>59000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>3521000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>8171000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>1693000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-5576000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-2641000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>395000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>11790000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>12200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>23500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>15800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>7100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B29">
+        <v>-29380000.0</v>
+      </c>
+      <c r="C29">
+        <v>82326000.0</v>
+      </c>
+      <c r="D29">
         <v>16811000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>81581000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9524000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>45283000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>23544000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>45927000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>35713000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>50984000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>36780000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>53588000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>26710000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>35913000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>55805000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>56346000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>44000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>54530000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>91063000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>63025000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>79846000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>69119000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>62882000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>40267000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>138910000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>70805000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>47787000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>88126000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>97829000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>10991000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>66769000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>22395000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>96598000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1029000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>42127000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>10401000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>44130000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>27160000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>45064000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>36188000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>17227000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>31853000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>51044000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>15969000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>28022000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>19390000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>12781000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>46390000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>40222000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>12151000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>34909000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>28615000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-12442000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>23693000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>32367000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>21548000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>17502000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>27103000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>26348000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>26488000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>6669000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>23635000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>22705000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>17679000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>13044000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>20528000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>20147000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>22224000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>16786000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>16888000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>18446000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>11898000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>17556000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>15830000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>12991000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>12038000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-11242000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>2047000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>12274000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>9604000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>11470000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>4679000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>7044000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>10482000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>7911000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>5789000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>13158000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>11135000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>3926000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>8193000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>7911000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>6367000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>15029000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>4664000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>11060000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>7666000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>2712000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>3252000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>6443000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>956000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>4830000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-3376000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>6573000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>-4893000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>-3447000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>-10670000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>7300000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>-4300000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>-2200000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>-4200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>-103243000.0</v>
+      </c>
+      <c r="C30">
+        <v>-27407000.0</v>
+      </c>
+      <c r="D30">
         <v>-27037000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-45897000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-69374000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-100278000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-264725000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-43819000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-41004000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-90882000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-131215000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-56480000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-83531000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-130715000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-89563000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-75779000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2121000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>37090000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>27088000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>72111000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>145430000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>95267000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>75251000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>18588000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>32242000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-43255000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-4375000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-82270000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-46174000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-69514000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-71445000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-85184000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-156399000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-84488000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-244351000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-92705000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-66084000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-48991000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-77176000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-38626000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-71783000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>18796000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-117804000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-23023000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-336373000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4491000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-50956000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-210298000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-140953000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-352990000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-2846000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-11671000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-257374000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>54651000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-61769000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>65805000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-320752000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-27054000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-71592000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>4499000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-10801000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-10194000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-71030000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-19472000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-21433000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-30872000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1786000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-24204000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-38719000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-18034000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-41927000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-37777000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-18024000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-9524000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-52060000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-22634000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-7395000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-12970000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-32134000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-11819000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>989000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>5774000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-22435000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-5599000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-135774000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>19464000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-39768000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-8127000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-5811000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>4549000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-10002000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-425000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-7810000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-1235000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-6707000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-8197000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>3823000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-77000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-5701000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-4807000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-13757000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>2492000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-2823000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>9132000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>3774000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-1078000.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30">
+      <c r="DD30"/>
+      <c r="DE30">
         <v>-21400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-13000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-5300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>