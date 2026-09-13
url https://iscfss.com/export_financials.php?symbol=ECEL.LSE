--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
@@ -3187,395 +3190,401 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>100</v>
       </c>
       <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
         <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AQ1" t="s">
         <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
         <v>116</v>
       </c>
       <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BF1" t="s">
         <v>118</v>
       </c>
       <c r="BG1" t="s">
         <v>119</v>
       </c>
       <c r="BH1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>70300000.0</v>
+      </c>
+      <c r="C2">
         <v>54000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>59600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49200000.0</v>
       </c>
       <c r="H2">
         <v>49200000.0</v>
       </c>
       <c r="I2">
+        <v>49200000.0</v>
+      </c>
+      <c r="J2">
         <v>33900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="L2">
         <v>59000000.0</v>
       </c>
       <c r="M2">
-        <v>37400000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="N2">
         <v>37400000.0</v>
       </c>
       <c r="O2">
-        <v>54800000.0</v>
+        <v>37400000.0</v>
       </c>
       <c r="P2">
         <v>54800000.0</v>
       </c>
       <c r="Q2">
-        <v>28500000.0</v>
+        <v>54800000.0</v>
       </c>
       <c r="R2">
         <v>28500000.0</v>
       </c>
       <c r="S2">
-        <v>31400000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="T2">
         <v>31400000.0</v>
       </c>
       <c r="U2">
-        <v>28600000.0</v>
+        <v>31400000.0</v>
       </c>
       <c r="V2">
         <v>28600000.0</v>
       </c>
       <c r="W2">
-        <v>42559000.0</v>
+        <v>28600000.0</v>
       </c>
       <c r="X2">
         <v>42559000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Y2">
+        <v>42559000.0</v>
+      </c>
+      <c r="Z2"/>
+      <c r="AA2">
         <v>29700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39630000.0</v>
       </c>
       <c r="AC2">
         <v>39630000.0</v>
       </c>
-      <c r="AD2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD2">
+        <v>39630000.0</v>
+      </c>
+      <c r="AE2"/>
       <c r="AF2">
         <v>23179000.0</v>
       </c>
       <c r="AG2">
-        <v>36478000.0</v>
+        <v>23179000.0</v>
       </c>
       <c r="AH2">
         <v>36478000.0</v>
       </c>
-      <c r="AI2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI2">
+        <v>36478000.0</v>
+      </c>
+      <c r="AJ2"/>
       <c r="AK2">
         <v>18398000.0</v>
       </c>
       <c r="AL2">
-        <v>30017000.0</v>
+        <v>18398000.0</v>
       </c>
       <c r="AM2">
         <v>30017000.0</v>
       </c>
-      <c r="AN2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN2">
+        <v>30017000.0</v>
+      </c>
+      <c r="AO2"/>
       <c r="AP2">
         <v>19393000.0</v>
       </c>
       <c r="AQ2">
-        <v>29515000.0</v>
+        <v>19393000.0</v>
       </c>
       <c r="AR2">
         <v>29515000.0</v>
       </c>
-      <c r="AS2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS2">
+        <v>29515000.0</v>
+      </c>
+      <c r="AT2"/>
       <c r="AU2">
         <v>13546000.0</v>
       </c>
-      <c r="AV2"/>
+      <c r="AV2">
+        <v>13546000.0</v>
+      </c>
       <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>15090000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-      <c r="BD2">
+      <c r="BD2"/>
+      <c r="BE2">
         <v>11186000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+    </row>
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3594,52 +3603,53 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3658,164 +3668,168 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
-        <v>2400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C5">
         <v>2400000.0</v>
       </c>
       <c r="D5">
+        <v>2400000.0</v>
+      </c>
+      <c r="E5">
         <v>2300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1400000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1200000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>900000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>1800000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1100000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>1000000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>500000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>600000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>900000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>565000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>400000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>401000.0</v>
       </c>
-      <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>480000.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>701000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>348000.0</v>
       </c>
-      <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>530000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>380000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>75999.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-4214000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>0.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3834,430 +3848,441 @@
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>65600000.0</v>
+      </c>
+      <c r="C7">
         <v>76100000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>69700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>59400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>56600000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>58600000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>60600000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>63700000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>56900000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>58700000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>53600000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>48400000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>52100000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>34100000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>32630000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>100000.0</v>
       </c>
       <c r="C8">
         <v>100000.0</v>
       </c>
       <c r="D8">
         <v>100000.0</v>
       </c>
       <c r="E8">
         <v>100000.0</v>
       </c>
       <c r="F8">
         <v>100000.0</v>
       </c>
       <c r="G8">
         <v>100000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>100000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>100000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>100000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="M8"/>
+      <c r="N8">
         <v>100000.0</v>
       </c>
-      <c r="P8"/>
+      <c r="O8"/>
+      <c r="P8">
+        <v>100000.0</v>
+      </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>21500000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>21100000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>20000000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>2400000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>2381000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>7600000.0</v>
+      </c>
+      <c r="C10">
         <v>6300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2100000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>5100000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>9000000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>6600000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>7900000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>7100000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>2900000.0</v>
       </c>
-      <c r="T10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U10"/>
       <c r="V10">
         <v>4900000.0</v>
       </c>
       <c r="W10">
-        <v>4708000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="X10">
         <v>4708000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Y10">
+        <v>4708000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>5900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4441000.0</v>
       </c>
       <c r="AC10">
         <v>4441000.0</v>
       </c>
-      <c r="AD10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD10">
+        <v>4441000.0</v>
+      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>11361000.0</v>
       </c>
       <c r="AG10">
-        <v>4993000.0</v>
+        <v>11361000.0</v>
       </c>
       <c r="AH10">
         <v>4993000.0</v>
       </c>
-      <c r="AI10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI10">
+        <v>4993000.0</v>
+      </c>
+      <c r="AJ10"/>
       <c r="AK10">
         <v>5559000.0</v>
       </c>
       <c r="AL10">
+        <v>5559000.0</v>
+      </c>
+      <c r="AM10">
         <v>2580000.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>1176000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>7431000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>1601000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>3308000.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
-      <c r="BD10">
+      <c r="BD10"/>
+      <c r="BE10">
         <v>793000.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4276,166 +4301,170 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>7600000.0</v>
+      </c>
+      <c r="C12">
         <v>6300000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6400000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2100000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>5100000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>9000000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>6600000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>7900000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>7100000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>2900000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>4900000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>4708000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>5900000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>4441000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>11361000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>4993000.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>5559000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>2580000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>1176000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>7431000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>1601000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>3308000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>793000.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>100000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>100000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>100000.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
       <c r="I13">
@@ -4464,462 +4493,472 @@
       </c>
       <c r="Q13">
         <v>100000.0</v>
       </c>
       <c r="R13">
         <v>100000.0</v>
       </c>
       <c r="S13">
         <v>100000.0</v>
       </c>
       <c r="T13">
         <v>100000.0</v>
       </c>
       <c r="U13">
         <v>100000.0</v>
       </c>
       <c r="V13">
         <v>100000.0</v>
       </c>
       <c r="W13">
         <v>100000.0</v>
       </c>
       <c r="X13">
         <v>100000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Y13">
         <v>100000.0</v>
       </c>
+      <c r="Z13"/>
       <c r="AA13">
         <v>100000.0</v>
       </c>
       <c r="AB13">
-        <v>101000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AC13">
         <v>101000.0</v>
       </c>
-      <c r="AD13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD13">
+        <v>101000.0</v>
+      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>100000.0</v>
       </c>
       <c r="AG13">
         <v>100000.0</v>
       </c>
       <c r="AH13">
         <v>100000.0</v>
       </c>
-      <c r="AI13"/>
-      <c r="AJ13">
+      <c r="AI13">
         <v>100000.0</v>
       </c>
+      <c r="AJ13"/>
       <c r="AK13">
         <v>100000.0</v>
       </c>
       <c r="AL13">
         <v>100000.0</v>
       </c>
       <c r="AM13">
         <v>100000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AN13">
         <v>100000.0</v>
       </c>
+      <c r="AO13"/>
       <c r="AP13">
         <v>100000.0</v>
       </c>
       <c r="AQ13">
         <v>100000.0</v>
       </c>
       <c r="AR13">
         <v>100000.0</v>
       </c>
-      <c r="AS13"/>
-      <c r="AT13">
+      <c r="AS13">
+        <v>100000.0</v>
+      </c>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>2000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>52000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>2000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-      <c r="BD13">
+      <c r="BD13"/>
+      <c r="BE13">
         <v>1000000.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>98799548.0</v>
+      </c>
+      <c r="C14">
         <v>99851000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>101270370.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>105441717.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>109781208.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>112095184.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>112160472.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>112805368.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>112771388.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>111895784.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>112057161.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>111486709.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>105431314.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>100717521.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>100724244.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100720559.0</v>
       </c>
       <c r="Y14">
         <v>100720559.0</v>
       </c>
       <c r="Z14">
+        <v>100720559.0</v>
+      </c>
+      <c r="AA14">
         <v>100732669.0</v>
       </c>
-      <c r="AA14"/>
-      <c r="AB14">
+      <c r="AB14"/>
+      <c r="AC14">
         <v>100521447.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100627058.0</v>
       </c>
       <c r="AD14">
         <v>100627058.0</v>
       </c>
       <c r="AE14">
+        <v>100627058.0</v>
+      </c>
+      <c r="AF14">
         <v>100190037.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>100412105.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100301071.0</v>
       </c>
       <c r="AI14">
         <v>100301071.0</v>
       </c>
       <c r="AJ14">
+        <v>100301071.0</v>
+      </c>
+      <c r="AK14">
         <v>100454136.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100227068.0</v>
       </c>
       <c r="AN14">
         <v>100227068.0</v>
       </c>
       <c r="AO14">
+        <v>100227068.0</v>
+      </c>
+      <c r="AP14">
         <v>100003047.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>99816141.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>99629235.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>99816141.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98899860.0</v>
       </c>
       <c r="AT14">
         <v>98899860.0</v>
       </c>
       <c r="AU14">
+        <v>98899860.0</v>
+      </c>
+      <c r="AV14">
         <v>100000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>98899860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="AX14">
         <v>100000000.0</v>
       </c>
       <c r="AY14">
         <v>100000000.0</v>
       </c>
       <c r="AZ14">
         <v>100000000.0</v>
       </c>
       <c r="BA14">
         <v>100000000.0</v>
       </c>
       <c r="BB14">
         <v>100000000.0</v>
       </c>
       <c r="BC14">
         <v>100000000.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14">
+      <c r="BD14">
         <v>100000000.0</v>
       </c>
+      <c r="BE14"/>
       <c r="BF14">
         <v>100000000.0</v>
       </c>
       <c r="BG14">
         <v>100000000.0</v>
       </c>
       <c r="BH14">
         <v>100000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14">
+        <v>100000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>100000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>100000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>100000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>100000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>100000.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>100000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>101000.0</v>
       </c>
-      <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>100000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>100000.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>100000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>100000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>100000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>100000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>2000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
+        <v>100000.0</v>
+      </c>
+      <c r="C16">
         <v>600000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>1.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>1.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>700000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>1800000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>1995000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>-18000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-42000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>-1327000.0</v>
       </c>
-      <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>-12897000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4938,52 +4977,53 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5002,52 +5042,53 @@
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5066,688 +5107,702 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>33</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>36100000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>10800000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>10800000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>10800000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>11000000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>11000000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>16800000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>16500000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>16546000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>8550000.0</v>
       </c>
-      <c r="AG20"/>
+      <c r="AG20">
+        <v>8550000.0</v>
+      </c>
       <c r="AH20"/>
       <c r="AI20"/>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ20"/>
       <c r="AK20">
         <v>8328000.0</v>
       </c>
-      <c r="AL20"/>
+      <c r="AL20">
+        <v>8328000.0</v>
+      </c>
       <c r="AM20"/>
       <c r="AN20"/>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
+      <c r="AO20"/>
       <c r="AP20">
         <v>6085000.0</v>
       </c>
-      <c r="AQ20"/>
+      <c r="AQ20">
+        <v>6085000.0</v>
+      </c>
       <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
+      <c r="AT20"/>
       <c r="AU20">
         <v>5934000.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>5934000.0</v>
+      </c>
       <c r="AW20"/>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>5934000.0</v>
       </c>
-      <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>41100000.0</v>
+      </c>
+      <c r="C21">
         <v>4700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>39900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3800000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>16900000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>17900000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>18600000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>19000000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>19900000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>20400000.0</v>
       </c>
-      <c r="T21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U21"/>
       <c r="V21">
         <v>27000000.0</v>
       </c>
       <c r="W21">
-        <v>27662000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="X21">
         <v>27662000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Y21">
+        <v>27662000.0</v>
+      </c>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>11300000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19200000.0</v>
       </c>
       <c r="AC21">
         <v>19200000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AD21">
+        <v>19200000.0</v>
+      </c>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>10881000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>19431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20151000.0</v>
       </c>
       <c r="AH21">
         <v>20151000.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21">
+      <c r="AI21">
+        <v>20151000.0</v>
+      </c>
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>11385000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>19713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20119000.0</v>
       </c>
       <c r="AM21">
         <v>20119000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AN21">
+        <v>20119000.0</v>
+      </c>
+      <c r="AO21"/>
+      <c r="AP21">
         <v>8432000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>14517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13879000.0</v>
       </c>
       <c r="AR21">
         <v>13879000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AS21">
+        <v>13879000.0</v>
+      </c>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>8233000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>14167000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>8601000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>1817000.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>53800000.0</v>
+      </c>
+      <c r="C22">
         <v>53600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>52500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>47200000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>48000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>46700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53500000.0</v>
       </c>
       <c r="H22">
         <v>53500000.0</v>
       </c>
       <c r="I22">
-        <v>59900000.0</v>
+        <v>53500000.0</v>
       </c>
       <c r="J22">
         <v>59900000.0</v>
       </c>
       <c r="K22">
-        <v>66000000.0</v>
+        <v>59900000.0</v>
       </c>
       <c r="L22">
         <v>66000000.0</v>
       </c>
       <c r="M22">
-        <v>55900000.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="N22">
         <v>55900000.0</v>
       </c>
       <c r="O22">
-        <v>41200000.0</v>
+        <v>55900000.0</v>
       </c>
       <c r="P22">
         <v>41200000.0</v>
       </c>
       <c r="Q22">
-        <v>38100000.0</v>
+        <v>41200000.0</v>
       </c>
       <c r="R22">
         <v>38100000.0</v>
       </c>
       <c r="S22">
-        <v>33900000.0</v>
+        <v>38100000.0</v>
       </c>
       <c r="T22">
         <v>33900000.0</v>
       </c>
       <c r="U22">
-        <v>37300000.0</v>
+        <v>33900000.0</v>
       </c>
       <c r="V22">
         <v>37300000.0</v>
       </c>
       <c r="W22">
-        <v>32420000.0</v>
+        <v>37300000.0</v>
       </c>
       <c r="X22">
         <v>32420000.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Y22">
+        <v>32420000.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22">
         <v>28300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>28323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23903000.0</v>
       </c>
       <c r="AC22">
         <v>23903000.0</v>
       </c>
-      <c r="AD22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD22">
+        <v>23903000.0</v>
+      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>21094000.0</v>
       </c>
       <c r="AG22">
-        <v>20846000.0</v>
+        <v>21094000.0</v>
       </c>
       <c r="AH22">
         <v>20846000.0</v>
       </c>
-      <c r="AI22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI22">
+        <v>20846000.0</v>
+      </c>
+      <c r="AJ22"/>
       <c r="AK22">
         <v>17404000.0</v>
       </c>
       <c r="AL22">
-        <v>18886000.0</v>
+        <v>17404000.0</v>
       </c>
       <c r="AM22">
         <v>18886000.0</v>
       </c>
-      <c r="AN22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN22">
+        <v>18886000.0</v>
+      </c>
+      <c r="AO22"/>
       <c r="AP22">
         <v>18054000.0</v>
       </c>
       <c r="AQ22">
-        <v>17283000.0</v>
+        <v>18054000.0</v>
       </c>
       <c r="AR22">
         <v>17283000.0</v>
       </c>
-      <c r="AS22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS22">
+        <v>17283000.0</v>
+      </c>
+      <c r="AT22"/>
       <c r="AU22">
         <v>14730000.0</v>
       </c>
-      <c r="AV22"/>
+      <c r="AV22">
+        <v>14730000.0</v>
+      </c>
       <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>15245000.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-      <c r="BD22">
+      <c r="BD22"/>
+      <c r="BE22">
         <v>15055000.0</v>
       </c>
-      <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>294300000.0</v>
+      </c>
+      <c r="C23">
         <v>287800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>292200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>223800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>228400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>224300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>244400000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>254900000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>262200000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>240200000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>221000000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>201400000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>189800000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>189600000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>186316000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>137294000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>118874000.0</v>
       </c>
-      <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>114631000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>110133000.0</v>
       </c>
-      <c r="AH23"/>
       <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>100093000.0</v>
       </c>
-      <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>100553000.0</v>
       </c>
-      <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>86326000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>90888000.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
-      <c r="AT23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>82039000.0</v>
       </c>
-      <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>81933000.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
-      <c r="BD23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>70157000.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+    </row>
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>34300000.0</v>
+      </c>
+      <c r="C24">
         <v>27700000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>33600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4400000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>0.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17300000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>20300000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>21300000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>11700000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>6600000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>12500000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>26400000.0</v>
       </c>
-      <c r="T24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24">
         <v>39500000.0</v>
       </c>
       <c r="W24">
-        <v>41439000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="X24">
         <v>41439000.0</v>
       </c>
-      <c r="Y24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y24">
+        <v>41439000.0</v>
+      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>29376000.0</v>
       </c>
       <c r="AB24">
-        <v>20884000.0</v>
+        <v>29376000.0</v>
       </c>
       <c r="AC24">
         <v>20884000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD24">
+        <v>20884000.0</v>
+      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>25851000.0</v>
       </c>
       <c r="AG24">
-        <v>25818000.0</v>
+        <v>25851000.0</v>
       </c>
       <c r="AH24">
         <v>25818000.0</v>
       </c>
-      <c r="AI24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI24">
+        <v>25818000.0</v>
+      </c>
+      <c r="AJ24"/>
       <c r="AK24">
         <v>25785000.0</v>
       </c>
       <c r="AL24">
-        <v>33832000.0</v>
+        <v>25785000.0</v>
       </c>
       <c r="AM24">
         <v>33832000.0</v>
       </c>
-      <c r="AN24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN24">
+        <v>33832000.0</v>
+      </c>
+      <c r="AO24"/>
       <c r="AP24">
         <v>25720000.0</v>
       </c>
       <c r="AQ24">
-        <v>40687000.0</v>
+        <v>25720000.0</v>
       </c>
       <c r="AR24">
         <v>40687000.0</v>
       </c>
-      <c r="AS24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS24">
+        <v>40687000.0</v>
+      </c>
+      <c r="AT24"/>
       <c r="AU24">
         <v>25376000.0</v>
       </c>
-      <c r="AV24"/>
+      <c r="AV24">
+        <v>25376000.0</v>
+      </c>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>29243000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>21600000.0</v>
       </c>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -5766,52 +5821,53 @@
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -5830,52 +5886,53 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5894,736 +5951,755 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>93600000.0</v>
+      </c>
+      <c r="C28">
         <v>97500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>110400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>62500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>73000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>58200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>75800000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>78900000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>71900000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>69700000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>52300000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>58300000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>75600000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>68700000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>69361000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>23476000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>16443000.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>14490000.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>20843000.0</v>
       </c>
-      <c r="AH28"/>
       <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>20268000.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>31252000.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>25871000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>33256000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>38000000.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>44175000.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>20813000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>134000000.0</v>
+      </c>
+      <c r="C29">
         <v>132500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>138500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>108900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>112600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>114300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>126600000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>135200000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>136500000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>123800000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>105600000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>104200000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>102900000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>70200000.0</v>
+      </c>
+      <c r="C30">
         <v>52300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>62600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>37500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>50500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55500000.0</v>
       </c>
       <c r="H30">
         <v>55500000.0</v>
       </c>
       <c r="I30">
+        <v>55500000.0</v>
+      </c>
+      <c r="J30">
         <v>41600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>50200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55500000.0</v>
       </c>
       <c r="L30">
         <v>55500000.0</v>
       </c>
       <c r="M30">
-        <v>37800000.0</v>
+        <v>55500000.0</v>
       </c>
       <c r="N30">
         <v>37800000.0</v>
       </c>
       <c r="O30">
-        <v>48000000.0</v>
+        <v>37800000.0</v>
       </c>
       <c r="P30">
         <v>48000000.0</v>
       </c>
       <c r="Q30">
-        <v>34800000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="R30">
         <v>34800000.0</v>
       </c>
       <c r="S30">
-        <v>37100000.0</v>
+        <v>34800000.0</v>
       </c>
       <c r="T30">
         <v>37100000.0</v>
       </c>
       <c r="U30">
-        <v>37600000.0</v>
+        <v>37100000.0</v>
       </c>
       <c r="V30">
         <v>37600000.0</v>
       </c>
       <c r="W30">
-        <v>47577000.0</v>
+        <v>37600000.0</v>
       </c>
       <c r="X30">
         <v>47577000.0</v>
       </c>
-      <c r="Y30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y30">
+        <v>47577000.0</v>
+      </c>
+      <c r="Z30"/>
       <c r="AA30">
         <v>37257000.0</v>
       </c>
       <c r="AB30">
-        <v>40222000.0</v>
+        <v>37257000.0</v>
       </c>
       <c r="AC30">
         <v>40222000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AD30">
+        <v>40222000.0</v>
+      </c>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>27599000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>27702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34267000.0</v>
       </c>
       <c r="AH30">
         <v>34267000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AI30">
+        <v>34267000.0</v>
+      </c>
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>25281000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>25287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31255000.0</v>
       </c>
       <c r="AM30">
         <v>31255000.0</v>
       </c>
-      <c r="AN30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN30">
+        <v>31255000.0</v>
+      </c>
+      <c r="AO30"/>
       <c r="AP30">
         <v>21500000.0</v>
       </c>
       <c r="AQ30">
-        <v>25947000.0</v>
+        <v>21500000.0</v>
       </c>
       <c r="AR30">
         <v>25947000.0</v>
       </c>
-      <c r="AS30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS30">
+        <v>25947000.0</v>
+      </c>
+      <c r="AT30"/>
       <c r="AU30">
         <v>19001000.0</v>
       </c>
-      <c r="AV30"/>
+      <c r="AV30">
+        <v>19001000.0</v>
+      </c>
       <c r="AW30"/>
       <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>19136000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-      <c r="BD30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>18179000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+    </row>
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>93300000.0</v>
       </c>
       <c r="I31">
-        <v>98000000.0</v>
+        <v>93300000.0</v>
       </c>
       <c r="J31">
         <v>98000000.0</v>
       </c>
       <c r="K31">
-        <v>94600000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="L31">
         <v>94600000.0</v>
       </c>
       <c r="M31">
-        <v>87600000.0</v>
+        <v>94600000.0</v>
       </c>
       <c r="N31">
         <v>87600000.0</v>
       </c>
       <c r="O31">
-        <v>80000000.0</v>
+        <v>87600000.0</v>
       </c>
       <c r="P31">
         <v>80000000.0</v>
       </c>
       <c r="Q31">
-        <v>67300000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="R31">
         <v>67300000.0</v>
       </c>
       <c r="S31">
-        <v>56100000.0</v>
+        <v>67300000.0</v>
       </c>
       <c r="T31">
         <v>56100000.0</v>
       </c>
       <c r="U31">
-        <v>43500000.0</v>
+        <v>56100000.0</v>
       </c>
       <c r="V31">
         <v>43500000.0</v>
       </c>
       <c r="W31">
-        <v>35077000.0</v>
+        <v>43500000.0</v>
       </c>
       <c r="X31">
         <v>35077000.0</v>
       </c>
-      <c r="Y31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y31">
+        <v>35077000.0</v>
+      </c>
+      <c r="Z31"/>
       <c r="AA31">
         <v>32293000.0</v>
       </c>
       <c r="AB31">
-        <v>33189000.0</v>
+        <v>32293000.0</v>
       </c>
       <c r="AC31">
         <v>33189000.0</v>
       </c>
-      <c r="AD31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD31">
+        <v>33189000.0</v>
+      </c>
+      <c r="AE31"/>
       <c r="AF31">
         <v>29943000.0</v>
       </c>
       <c r="AG31">
-        <v>21552000.0</v>
+        <v>29943000.0</v>
       </c>
       <c r="AH31">
         <v>21552000.0</v>
       </c>
-      <c r="AI31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI31">
+        <v>21552000.0</v>
+      </c>
+      <c r="AJ31"/>
       <c r="AK31">
         <v>18413000.0</v>
       </c>
-      <c r="AL31"/>
+      <c r="AL31">
+        <v>18413000.0</v>
+      </c>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+    </row>
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>39200000.0</v>
+      </c>
+      <c r="C32">
         <v>39000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>44200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>33300000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>36900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>38300000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>48500000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>55400000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>56500000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>39800000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>31900000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>26000000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>32500000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
-    </row>
-    <row r="33" spans="1:60">
+      <c r="BI32"/>
+    </row>
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>162700000.0</v>
+      </c>
+      <c r="C33">
         <v>175600000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>168700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>129400000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>128400000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>131300000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>133300000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>139700000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>131700000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>133200000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>123900000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>117700000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>115900000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>106500000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33">
+      <c r="W33"/>
+      <c r="X33">
         <v>101611000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>62800000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33">
         <v>50308000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
-      <c r="AE33">
+      <c r="AE33"/>
+      <c r="AF33">
         <v>50598000.0</v>
       </c>
-      <c r="AF33"/>
-      <c r="AG33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>50027000.0</v>
       </c>
-      <c r="AH33"/>
       <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>49007000.0</v>
       </c>
-      <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>47832000.0</v>
       </c>
-      <c r="AM33"/>
       <c r="AN33"/>
-      <c r="AO33">
+      <c r="AO33"/>
+      <c r="AP33">
         <v>42152000.0</v>
       </c>
-      <c r="AP33"/>
-      <c r="AQ33">
+      <c r="AQ33"/>
+      <c r="AR33">
         <v>40227000.0</v>
       </c>
-      <c r="AR33"/>
       <c r="AS33"/>
-      <c r="AT33">
+      <c r="AT33"/>
+      <c r="AU33">
         <v>39839000.0</v>
       </c>
-      <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
-      <c r="AY33">
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>42537000.0</v>
       </c>
-      <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
-      <c r="BD33">
+      <c r="BD33"/>
+      <c r="BE33">
         <v>34183000.0</v>
       </c>
-      <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
-    </row>
-    <row r="34" spans="1:60">
+      <c r="BI33"/>
+    </row>
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>3500000.0</v>
+      </c>
+      <c r="C34">
         <v>8600000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>8500000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
@@ -6636,272 +6712,277 @@
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-    </row>
-    <row r="35" spans="1:60">
+      <c r="BI34"/>
+    </row>
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>103500000.0</v>
+      </c>
+      <c r="C35">
         <v>109800000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>109600000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>57300000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>58500000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>54800000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>72500000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>79400000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>75700000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>66800000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>56800000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>56500000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>71900000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>69000000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35">
+      <c r="W35"/>
+      <c r="X35">
         <v>70082000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>29400000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35">
+      <c r="AB35"/>
+      <c r="AC35">
         <v>20884000.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>25851000.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35">
         <v>25818000.0</v>
       </c>
-      <c r="AH35"/>
       <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>25785000.0</v>
       </c>
-      <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>33832000.0</v>
       </c>
-      <c r="AM35"/>
       <c r="AN35"/>
-      <c r="AO35">
+      <c r="AO35"/>
+      <c r="AP35">
         <v>25720000.0</v>
       </c>
-      <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>40687000.0</v>
       </c>
-      <c r="AR35"/>
       <c r="AS35"/>
-      <c r="AT35">
+      <c r="AT35"/>
+      <c r="AU35">
         <v>42249000.0</v>
       </c>
-      <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
-      <c r="AY35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>38070000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
-      <c r="BD35">
+      <c r="BD35"/>
+      <c r="BE35">
         <v>22310000.0</v>
       </c>
-      <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
-    </row>
-    <row r="36" spans="1:60">
+      <c r="BI35"/>
+    </row>
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>15200000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>10800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-133300000.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>800000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>-131700000.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>-132600000.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>-123900000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>-11000000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>-115900000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-16800000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36">
         <v>-101611000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-62800000.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>-50308000.0</v>
       </c>
-      <c r="AC36"/>
       <c r="AD36"/>
-      <c r="AE36">
+      <c r="AE36"/>
+      <c r="AF36">
         <v>-50598000.0</v>
       </c>
-      <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-50027000.0</v>
       </c>
-      <c r="AH36"/>
       <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>-49007000.0</v>
       </c>
-      <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-47832000.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36">
         <v>-42152000.0</v>
       </c>
-      <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>-40227000.0</v>
       </c>
-      <c r="AR36"/>
       <c r="AS36"/>
-      <c r="AT36">
+      <c r="AT36"/>
+      <c r="AU36">
         <v>-39839000.0</v>
       </c>
-      <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>-42537000.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
-    </row>
-    <row r="37" spans="1:60">
+      <c r="BI36"/>
+    </row>
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -6920,698 +7001,708 @@
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
-    </row>
-    <row r="38" spans="1:60">
+      <c r="BI37"/>
+    </row>
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
-      <c r="AB38">
-[...1 lines deleted...]
-      </c>
+      <c r="AB38"/>
       <c r="AC38">
         <v>19200000.0</v>
       </c>
-      <c r="AD38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD38">
+        <v>19200000.0</v>
+      </c>
+      <c r="AE38"/>
       <c r="AF38">
         <v>19431000.0</v>
       </c>
       <c r="AG38">
-        <v>20151000.0</v>
+        <v>19431000.0</v>
       </c>
       <c r="AH38">
         <v>20151000.0</v>
       </c>
-      <c r="AI38"/>
-      <c r="AJ38">
+      <c r="AI38">
+        <v>20151000.0</v>
+      </c>
+      <c r="AJ38"/>
+      <c r="AK38">
         <v>1.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>19713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20119000.0</v>
       </c>
       <c r="AM38">
         <v>20119000.0</v>
       </c>
-      <c r="AN38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN38">
+        <v>20119000.0</v>
+      </c>
+      <c r="AO38"/>
       <c r="AP38">
         <v>14517000.0</v>
       </c>
       <c r="AQ38">
-        <v>13879000.0</v>
+        <v>14517000.0</v>
       </c>
       <c r="AR38">
         <v>13879000.0</v>
       </c>
-      <c r="AS38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS38">
+        <v>13879000.0</v>
+      </c>
+      <c r="AT38"/>
       <c r="AU38">
         <v>14167000.0</v>
       </c>
-      <c r="AV38"/>
+      <c r="AV38">
+        <v>14167000.0</v>
+      </c>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>14535000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
-      <c r="BD38">
+      <c r="BD38"/>
+      <c r="BE38">
         <v>3803000.0</v>
       </c>
-      <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
-    </row>
-    <row r="39" spans="1:60">
+      <c r="BI38"/>
+    </row>
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>2000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9300000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>7900000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1000000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>8600000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>800000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>299999.0</v>
       </c>
-      <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>6700000.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39">
+      <c r="O39"/>
+      <c r="P39">
         <v>99999.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39">
         <v>3700000.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39">
+      <c r="S39"/>
+      <c r="T39">
         <v>4500000.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="U39"/>
+      <c r="V39">
         <v>3300000.0</v>
       </c>
-      <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>40300000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39">
-[...1 lines deleted...]
-      </c>
+      <c r="AE39"/>
       <c r="AF39">
         <v>3876000.0</v>
       </c>
       <c r="AG39">
+        <v>3876000.0</v>
+      </c>
+      <c r="AH39">
         <v>0.0</v>
       </c>
-      <c r="AH39"/>
       <c r="AI39"/>
-      <c r="AJ39">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ39"/>
       <c r="AK39">
         <v>2836000.0</v>
       </c>
-      <c r="AL39"/>
+      <c r="AL39">
+        <v>2836000.0</v>
+      </c>
       <c r="AM39"/>
       <c r="AN39"/>
-      <c r="AO39">
+      <c r="AO39"/>
+      <c r="AP39">
         <v>24944000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3444000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>0.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>20407000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1406000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>3414000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
-      <c r="BD39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>1947000.0</v>
       </c>
-      <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
-    </row>
-    <row r="40" spans="1:60">
+      <c r="BI39"/>
+    </row>
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>8400000.0</v>
+      </c>
+      <c r="C40">
         <v>4200000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1200000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>9300000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-11900000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>200000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="H40">
         <v>200000.0</v>
       </c>
       <c r="I40">
+        <v>200000.0</v>
+      </c>
+      <c r="J40">
         <v>7300000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="L40">
         <v>500000.0</v>
       </c>
       <c r="M40">
+        <v>500000.0</v>
+      </c>
+      <c r="N40">
         <v>8300000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="P40">
         <v>500000.0</v>
       </c>
       <c r="Q40">
+        <v>500000.0</v>
+      </c>
+      <c r="R40">
         <v>15100000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="T40">
         <v>600000.0</v>
       </c>
       <c r="U40">
+        <v>600000.0</v>
+      </c>
+      <c r="V40">
         <v>11400000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>492000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2487000.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>8021000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2718000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>405000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2582000.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>5808000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>12685000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>48000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2233000.0</v>
       </c>
-      <c r="AI40"/>
-      <c r="AJ40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>6855000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>13565000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>48000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2028000.0</v>
       </c>
-      <c r="AN40"/>
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40">
         <v>5597000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>8971000.0</v>
       </c>
-      <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>-1873000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>11742000.0</v>
       </c>
-      <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>5452000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
-      <c r="BD40">
+      <c r="BD40"/>
+      <c r="BE40">
         <v>17493000.0</v>
       </c>
-      <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
-    </row>
-    <row r="41" spans="1:60">
+      <c r="BI40"/>
+    </row>
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>7800000.0</v>
       </c>
       <c r="I41">
         <v>7800000.0</v>
       </c>
       <c r="J41">
         <v>7800000.0</v>
       </c>
       <c r="K41">
-        <v>9300000.0</v>
+        <v>7800000.0</v>
       </c>
       <c r="L41">
         <v>9300000.0</v>
       </c>
       <c r="M41">
-        <v>7700000.0</v>
+        <v>9300000.0</v>
       </c>
       <c r="N41">
         <v>7700000.0</v>
       </c>
       <c r="O41">
-        <v>6500000.0</v>
+        <v>7700000.0</v>
       </c>
       <c r="P41">
         <v>6500000.0</v>
       </c>
       <c r="Q41">
-        <v>4500000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="R41">
         <v>4500000.0</v>
       </c>
       <c r="S41">
-        <v>2800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="T41">
         <v>2800000.0</v>
       </c>
       <c r="U41">
-        <v>3700000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="V41">
         <v>3700000.0</v>
       </c>
       <c r="W41">
-        <v>4462000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="X41">
         <v>4462000.0</v>
       </c>
-      <c r="Y41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y41">
+        <v>4462000.0</v>
+      </c>
+      <c r="Z41"/>
       <c r="AA41">
         <v>4873000.0</v>
       </c>
       <c r="AB41">
-        <v>3389000.0</v>
+        <v>4873000.0</v>
       </c>
       <c r="AC41">
         <v>3389000.0</v>
       </c>
-      <c r="AD41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD41">
+        <v>3389000.0</v>
+      </c>
+      <c r="AE41"/>
       <c r="AF41">
         <v>1372000.0</v>
       </c>
       <c r="AG41">
-        <v>1701000.0</v>
+        <v>1372000.0</v>
       </c>
       <c r="AH41">
         <v>1701000.0</v>
       </c>
-      <c r="AI41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI41">
+        <v>1701000.0</v>
+      </c>
+      <c r="AJ41"/>
       <c r="AK41">
         <v>1983000.0</v>
       </c>
       <c r="AL41">
-        <v>1797000.0</v>
+        <v>1983000.0</v>
       </c>
       <c r="AM41">
         <v>1797000.0</v>
       </c>
-      <c r="AN41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN41">
+        <v>1797000.0</v>
+      </c>
+      <c r="AO41"/>
       <c r="AP41">
         <v>1866000.0</v>
       </c>
       <c r="AQ41">
-        <v>1331000.0</v>
+        <v>1866000.0</v>
       </c>
       <c r="AR41">
         <v>1331000.0</v>
       </c>
-      <c r="AS41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS41">
+        <v>1331000.0</v>
+      </c>
+      <c r="AT41"/>
       <c r="AU41">
         <v>1421000.0</v>
       </c>
-      <c r="AV41"/>
+      <c r="AV41">
+        <v>1421000.0</v>
+      </c>
       <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>8004000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
-      <c r="BD41">
+      <c r="BD41"/>
+      <c r="BE41">
         <v>710000.0</v>
       </c>
-      <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
-    </row>
-    <row r="42" spans="1:60">
+      <c r="BI41"/>
+    </row>
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>21800000.0</v>
+      </c>
+      <c r="C42">
         <v>21300000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>22200000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>20200000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>20100000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>22100000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>21500000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1200000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>22200000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>900000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>22100000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1800000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>21900000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1100000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>21500000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>21100000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>500000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>20000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>600000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2400000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>900000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2381000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>565000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>2400000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>416000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2381000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>401000.0</v>
       </c>
-      <c r="AD42"/>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>2104000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>480000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1926000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>701000.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42">
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>1926000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>348000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1926000.0</v>
       </c>
-      <c r="AM42"/>
       <c r="AN42"/>
-      <c r="AO42">
+      <c r="AO42"/>
+      <c r="AP42">
         <v>1926000.0</v>
       </c>
-      <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>2002000.0</v>
       </c>
-      <c r="AR42"/>
       <c r="AS42"/>
-      <c r="AT42">
+      <c r="AT42"/>
+      <c r="AU42">
         <v>4363000.0</v>
       </c>
-      <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
-      <c r="AY42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>99000.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
-      <c r="BD42">
+      <c r="BD42"/>
+      <c r="BE42">
         <v>7500000.0</v>
       </c>
-      <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
-    </row>
-    <row r="43" spans="1:60">
+      <c r="BI42"/>
+    </row>
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7630,52 +7721,53 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
-    </row>
-    <row r="44" spans="1:60">
+      <c r="BI43"/>
+    </row>
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -7694,562 +7786,573 @@
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
-    </row>
-    <row r="45" spans="1:60">
+      <c r="BI44"/>
+    </row>
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>121600000.0</v>
+      </c>
+      <c r="C45">
         <v>233400000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>128800000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>200700000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>113200000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>185900000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>117300000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>121400000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>104900000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>97800000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>95500000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>79500000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>73949000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>35003000.0</v>
       </c>
-      <c r="AA45"/>
-      <c r="AB45">
+      <c r="AB45"/>
+      <c r="AC45">
         <v>31108000.0</v>
       </c>
-      <c r="AC45"/>
       <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>31167000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45">
         <v>29876000.0</v>
       </c>
-      <c r="AH45"/>
       <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>29294000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>27713000.0</v>
       </c>
-      <c r="AM45"/>
       <c r="AN45"/>
-      <c r="AO45">
+      <c r="AO45"/>
+      <c r="AP45">
         <v>27635000.0</v>
       </c>
-      <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>26348000.0</v>
       </c>
-      <c r="AR45"/>
       <c r="AS45"/>
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>25672000.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
-    </row>
-    <row r="46" spans="1:60">
+      <c r="BI45"/>
+    </row>
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>121600000.0</v>
+      </c>
+      <c r="C46">
         <v>134800000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>128800000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>114800000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>113200000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>115000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>117300000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>121400000.0</v>
       </c>
-      <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>113800000.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>114000000.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>104900000.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>97800000.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="S46"/>
+      <c r="T46">
         <v>95500000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>79500000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>73949000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>35000000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46">
+      <c r="AB46"/>
+      <c r="AC46">
         <v>31108000.0</v>
       </c>
-      <c r="AC46"/>
       <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>31167000.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>29876000.0</v>
       </c>
-      <c r="AH46"/>
       <c r="AI46"/>
-      <c r="AJ46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>29294000.0</v>
       </c>
-      <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>27713000.0</v>
       </c>
-      <c r="AM46"/>
       <c r="AN46"/>
-      <c r="AO46">
+      <c r="AO46"/>
+      <c r="AP46">
         <v>27635000.0</v>
       </c>
-      <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>26348000.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
-      <c r="AT46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>25672000.0</v>
       </c>
-      <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-      <c r="AY46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>28002000.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
-      <c r="BD46">
+      <c r="BD46"/>
+      <c r="BE46">
         <v>30380000.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
-    </row>
-    <row r="47" spans="1:60">
+      <c r="BI46"/>
+    </row>
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>117300000.0</v>
       </c>
       <c r="I47">
-        <v>121400000.0</v>
+        <v>117300000.0</v>
       </c>
       <c r="J47">
         <v>121400000.0</v>
       </c>
       <c r="K47">
-        <v>113800000.0</v>
+        <v>121400000.0</v>
       </c>
       <c r="L47">
         <v>113800000.0</v>
       </c>
       <c r="M47">
-        <v>114000000.0</v>
+        <v>113800000.0</v>
       </c>
       <c r="N47">
         <v>114000000.0</v>
       </c>
       <c r="O47">
-        <v>104900000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="P47">
         <v>104900000.0</v>
       </c>
       <c r="Q47">
-        <v>97800000.0</v>
+        <v>104900000.0</v>
       </c>
       <c r="R47">
         <v>97800000.0</v>
       </c>
       <c r="S47">
-        <v>95500000.0</v>
+        <v>97800000.0</v>
       </c>
       <c r="T47">
         <v>95500000.0</v>
       </c>
       <c r="U47">
-        <v>79500000.0</v>
+        <v>95500000.0</v>
       </c>
       <c r="V47">
         <v>79500000.0</v>
       </c>
       <c r="W47">
-        <v>73949000.0</v>
+        <v>79500000.0</v>
       </c>
       <c r="X47">
         <v>73949000.0</v>
       </c>
-      <c r="Y47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y47">
+        <v>73949000.0</v>
+      </c>
+      <c r="Z47"/>
       <c r="AA47">
         <v>35003000.0</v>
       </c>
       <c r="AB47">
-        <v>31108000.0</v>
+        <v>35003000.0</v>
       </c>
       <c r="AC47">
         <v>31108000.0</v>
       </c>
-      <c r="AD47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD47">
+        <v>31108000.0</v>
+      </c>
+      <c r="AE47"/>
       <c r="AF47">
         <v>31167000.0</v>
       </c>
       <c r="AG47">
-        <v>29876000.0</v>
+        <v>31167000.0</v>
       </c>
       <c r="AH47">
         <v>29876000.0</v>
       </c>
-      <c r="AI47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI47">
+        <v>29876000.0</v>
+      </c>
+      <c r="AJ47"/>
       <c r="AK47">
         <v>29294000.0</v>
       </c>
       <c r="AL47">
-        <v>27713000.0</v>
+        <v>29294000.0</v>
       </c>
       <c r="AM47">
         <v>27713000.0</v>
       </c>
-      <c r="AN47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN47">
+        <v>27713000.0</v>
+      </c>
+      <c r="AO47"/>
       <c r="AP47">
         <v>27635000.0</v>
       </c>
       <c r="AQ47">
-        <v>26348000.0</v>
+        <v>27635000.0</v>
       </c>
       <c r="AR47">
         <v>26348000.0</v>
       </c>
-      <c r="AS47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS47">
+        <v>26348000.0</v>
+      </c>
+      <c r="AT47"/>
       <c r="AU47">
         <v>25672000.0</v>
       </c>
-      <c r="AV47"/>
+      <c r="AV47">
+        <v>25672000.0</v>
+      </c>
       <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>28002000.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
-      <c r="BD47">
+      <c r="BD47"/>
+      <c r="BE47">
         <v>30380000.0</v>
       </c>
-      <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
-    </row>
-    <row r="48" spans="1:60">
+      <c r="BI47"/>
+    </row>
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>75000000.0</v>
+      </c>
+      <c r="C48">
         <v>81000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>78600000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>82800000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>85200000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>91200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86500000.0</v>
       </c>
       <c r="H48">
         <v>86500000.0</v>
       </c>
       <c r="I48">
-        <v>91700000.0</v>
+        <v>86500000.0</v>
       </c>
       <c r="J48">
         <v>91700000.0</v>
       </c>
       <c r="K48">
-        <v>88500000.0</v>
+        <v>91700000.0</v>
       </c>
       <c r="L48">
         <v>88500000.0</v>
       </c>
       <c r="M48">
-        <v>83100000.0</v>
+        <v>88500000.0</v>
       </c>
       <c r="N48">
         <v>83100000.0</v>
       </c>
       <c r="O48">
-        <v>76400000.0</v>
+        <v>83100000.0</v>
       </c>
       <c r="P48">
         <v>76400000.0</v>
       </c>
       <c r="Q48">
-        <v>65500000.0</v>
+        <v>76400000.0</v>
       </c>
       <c r="R48">
         <v>65500000.0</v>
       </c>
       <c r="S48">
-        <v>55800000.0</v>
+        <v>65500000.0</v>
       </c>
       <c r="T48">
         <v>55800000.0</v>
       </c>
       <c r="U48">
-        <v>67100000.0</v>
+        <v>55800000.0</v>
       </c>
       <c r="V48">
         <v>67100000.0</v>
       </c>
       <c r="W48">
-        <v>59693000.0</v>
+        <v>67100000.0</v>
       </c>
       <c r="X48">
         <v>59693000.0</v>
       </c>
-      <c r="Y48"/>
-      <c r="Z48">
+      <c r="Y48">
+        <v>59693000.0</v>
+      </c>
+      <c r="Z48"/>
+      <c r="AA48">
         <v>57200000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>57191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49506000.0</v>
       </c>
       <c r="AC48">
         <v>49506000.0</v>
       </c>
-      <c r="AD48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD48">
+        <v>49506000.0</v>
+      </c>
+      <c r="AE48"/>
       <c r="AF48">
         <v>46690000.0</v>
       </c>
       <c r="AG48">
-        <v>38976000.0</v>
+        <v>46690000.0</v>
       </c>
       <c r="AH48">
         <v>38976000.0</v>
       </c>
-      <c r="AI48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI48">
+        <v>38976000.0</v>
+      </c>
+      <c r="AJ48"/>
       <c r="AK48">
         <v>35752000.0</v>
       </c>
       <c r="AL48">
-        <v>27303000.0</v>
+        <v>35752000.0</v>
       </c>
       <c r="AM48">
         <v>27303000.0</v>
       </c>
-      <c r="AN48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN48">
+        <v>27303000.0</v>
+      </c>
+      <c r="AO48"/>
       <c r="AP48">
         <v>24150000.0</v>
       </c>
       <c r="AQ48">
-        <v>15918000.0</v>
+        <v>24150000.0</v>
       </c>
       <c r="AR48">
         <v>15918000.0</v>
       </c>
-      <c r="AS48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS48">
+        <v>15918000.0</v>
+      </c>
+      <c r="AT48"/>
       <c r="AU48">
         <v>11367000.0</v>
       </c>
-      <c r="AV48"/>
+      <c r="AV48">
+        <v>11367000.0</v>
+      </c>
       <c r="AW48"/>
       <c r="AX48"/>
-      <c r="AY48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>-415000.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
-      <c r="BD48">
+      <c r="BD48"/>
+      <c r="BE48">
         <v>7008000.0</v>
       </c>
-      <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
-    </row>
-    <row r="49" spans="1:60">
+      <c r="BI48"/>
+    </row>
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8268,382 +8371,392 @@
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
-    </row>
-    <row r="50" spans="1:60">
+      <c r="BI49"/>
+    </row>
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>1300000.0</v>
+      </c>
+      <c r="C50">
         <v>0.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1600000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G50">
         <v>0.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="H50">
         <v>0.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="I50"/>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50"/>
+      <c r="L50">
         <v>2700000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>5900000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>4500000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
-[...1 lines deleted...]
-      </c>
+      <c r="AB50"/>
       <c r="AC50">
         <v>20884000.0</v>
       </c>
-      <c r="AD50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD50">
+        <v>20884000.0</v>
+      </c>
+      <c r="AE50"/>
       <c r="AF50">
         <v>25851000.0</v>
       </c>
       <c r="AG50">
-        <v>25836000.0</v>
+        <v>25851000.0</v>
       </c>
       <c r="AH50">
         <v>25836000.0</v>
       </c>
-      <c r="AI50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI50">
+        <v>25836000.0</v>
+      </c>
+      <c r="AJ50"/>
       <c r="AK50">
         <v>25827000.0</v>
       </c>
-      <c r="AL50"/>
+      <c r="AL50">
+        <v>25827000.0</v>
+      </c>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
-    </row>
-    <row r="51" spans="1:60">
+      <c r="BI50"/>
+    </row>
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>101200000.0</v>
+      </c>
+      <c r="C51">
         <v>103800000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>116800000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>62900000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>74500000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>58600000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>77900000.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>84000000.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>80900000.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>76300000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>60200000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>65400000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>78500000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>73600000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>74069000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>29376000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>20884000.0</v>
       </c>
-      <c r="AC51"/>
       <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>25851000.0</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>25836000.0</v>
       </c>
-      <c r="AH51"/>
       <c r="AI51"/>
-      <c r="AJ51">
+      <c r="AJ51"/>
+      <c r="AK51">
         <v>25827000.0</v>
       </c>
-      <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>33832000.0</v>
       </c>
-      <c r="AM51"/>
       <c r="AN51"/>
-      <c r="AO51">
+      <c r="AO51"/>
+      <c r="AP51">
         <v>27047000.0</v>
       </c>
-      <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>40687000.0</v>
       </c>
-      <c r="AR51"/>
       <c r="AS51"/>
-      <c r="AT51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>39601000.0</v>
       </c>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>47483000.0</v>
       </c>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-      <c r="BD51">
+      <c r="BD51"/>
+      <c r="BE51">
         <v>21606000.0</v>
       </c>
-      <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
-    </row>
-    <row r="52" spans="1:60">
+      <c r="BI51"/>
+    </row>
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>13600000.0</v>
+      </c>
+      <c r="C52">
         <v>14400000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>18500000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>15500000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>25600000.0</v>
       </c>
-      <c r="F52">
-[...1 lines deleted...]
-      </c>
       <c r="G52">
+        <v>12900000.0</v>
+      </c>
+      <c r="H52">
         <v>13200000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>13000000.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>14500000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>17800000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>9900000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>13400000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>9400000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>8300000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>8449000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
+      <c r="AB52"/>
       <c r="AC52">
         <v>20884000.0</v>
       </c>
-      <c r="AD52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD52">
+        <v>20884000.0</v>
+      </c>
+      <c r="AE52"/>
       <c r="AF52">
         <v>25851000.0</v>
       </c>
       <c r="AG52">
+        <v>25851000.0</v>
+      </c>
+      <c r="AH52">
         <v>18000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>25836000.0</v>
       </c>
-      <c r="AI52"/>
-      <c r="AJ52">
+      <c r="AJ52"/>
+      <c r="AK52">
         <v>42000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>25827000.0</v>
       </c>
-      <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>1327000.0</v>
       </c>
-      <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>12897000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>18240000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52">
         <v>6000.0</v>
       </c>
-      <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-    </row>
-    <row r="53" spans="1:60">
+      <c r="BI52"/>
+    </row>
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -8662,52 +8775,53 @@
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-    </row>
-    <row r="54" spans="1:60">
+      <c r="BI53"/>
+    </row>
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -8726,616 +8840,629 @@
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
-    </row>
-    <row r="55" spans="1:60">
+      <c r="BI54"/>
+    </row>
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>294300000.0</v>
+      </c>
+      <c r="C55">
         <v>287800000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>292200000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>223800000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>228400000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>224300000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>244400000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>254900000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>262200000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>240200000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>221000000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>201400000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>189800000.0</v>
       </c>
-      <c r="T55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U55"/>
       <c r="V55">
         <v>189600000.0</v>
       </c>
       <c r="W55">
-        <v>186316000.0</v>
+        <v>189600000.0</v>
       </c>
       <c r="X55">
         <v>186316000.0</v>
       </c>
-      <c r="Y55"/>
-      <c r="Z55">
+      <c r="Y55">
+        <v>186316000.0</v>
+      </c>
+      <c r="Z55"/>
+      <c r="AA55">
         <v>137300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>137294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118874000.0</v>
       </c>
       <c r="AC55">
         <v>118874000.0</v>
       </c>
-      <c r="AD55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD55">
+        <v>118874000.0</v>
+      </c>
+      <c r="AE55"/>
       <c r="AF55">
         <v>114631000.0</v>
       </c>
       <c r="AG55">
-        <v>110133000.0</v>
+        <v>114631000.0</v>
       </c>
       <c r="AH55">
         <v>110133000.0</v>
       </c>
-      <c r="AI55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI55">
+        <v>110133000.0</v>
+      </c>
+      <c r="AJ55"/>
       <c r="AK55">
         <v>100093000.0</v>
       </c>
       <c r="AL55">
-        <v>100553000.0</v>
+        <v>100093000.0</v>
       </c>
       <c r="AM55">
         <v>100553000.0</v>
       </c>
-      <c r="AN55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN55">
+        <v>100553000.0</v>
+      </c>
+      <c r="AO55"/>
       <c r="AP55">
         <v>86326000.0</v>
       </c>
       <c r="AQ55">
-        <v>90888000.0</v>
+        <v>86326000.0</v>
       </c>
       <c r="AR55">
         <v>90888000.0</v>
       </c>
-      <c r="AS55"/>
-      <c r="AT55">
+      <c r="AS55">
+        <v>90888000.0</v>
+      </c>
+      <c r="AT55"/>
+      <c r="AU55">
         <v>76577000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>77727000.0</v>
       </c>
-      <c r="AV55"/>
       <c r="AW55"/>
       <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>81933000.0</v>
       </c>
-      <c r="AZ55"/>
       <c r="BA55"/>
       <c r="BB55"/>
       <c r="BC55"/>
-      <c r="BD55">
+      <c r="BD55"/>
+      <c r="BE55">
         <v>70157000.0</v>
       </c>
-      <c r="BE55"/>
       <c r="BF55"/>
       <c r="BG55"/>
       <c r="BH55"/>
-    </row>
-    <row r="56" spans="1:60">
+      <c r="BI55"/>
+    </row>
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>131600000.0</v>
+      </c>
+      <c r="C56">
         <v>112200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>123500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>94400000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>100000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111100000.0</v>
       </c>
       <c r="H56">
         <v>111100000.0</v>
       </c>
       <c r="I56">
+        <v>111100000.0</v>
+      </c>
+      <c r="J56">
         <v>115200000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>116000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130500000.0</v>
       </c>
       <c r="L56">
         <v>130500000.0</v>
       </c>
       <c r="M56">
-        <v>107000000.0</v>
+        <v>130500000.0</v>
       </c>
       <c r="N56">
         <v>107000000.0</v>
       </c>
       <c r="O56">
-        <v>97100000.0</v>
+        <v>107000000.0</v>
       </c>
       <c r="P56">
         <v>97100000.0</v>
       </c>
       <c r="Q56">
-        <v>83700000.0</v>
+        <v>97100000.0</v>
       </c>
       <c r="R56">
         <v>83700000.0</v>
       </c>
       <c r="S56">
-        <v>73900000.0</v>
+        <v>83700000.0</v>
       </c>
       <c r="T56">
         <v>73900000.0</v>
       </c>
       <c r="U56">
-        <v>83100000.0</v>
+        <v>73900000.0</v>
       </c>
       <c r="V56">
         <v>83100000.0</v>
       </c>
       <c r="W56">
-        <v>84705000.0</v>
+        <v>83100000.0</v>
       </c>
       <c r="X56">
         <v>84705000.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Y56">
+        <v>84705000.0</v>
+      </c>
+      <c r="Z56"/>
+      <c r="AA56">
         <v>74500000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>74496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68566000.0</v>
       </c>
       <c r="AC56">
         <v>68566000.0</v>
       </c>
-      <c r="AD56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD56">
+        <v>68566000.0</v>
+      </c>
+      <c r="AE56"/>
       <c r="AF56">
         <v>64033000.0</v>
       </c>
       <c r="AG56">
-        <v>60106000.0</v>
+        <v>64033000.0</v>
       </c>
       <c r="AH56">
         <v>60106000.0</v>
       </c>
-      <c r="AI56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI56">
+        <v>60106000.0</v>
+      </c>
+      <c r="AJ56"/>
       <c r="AK56">
         <v>51086000.0</v>
       </c>
       <c r="AL56">
+        <v>51086000.0</v>
+      </c>
+      <c r="AM56">
         <v>52721000.0</v>
       </c>
-      <c r="AM56"/>
       <c r="AN56"/>
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56">
         <v>44174000.0</v>
       </c>
-      <c r="AP56"/>
-      <c r="AQ56">
+      <c r="AQ56"/>
+      <c r="AR56">
         <v>50661000.0</v>
       </c>
-      <c r="AR56"/>
       <c r="AS56"/>
-      <c r="AT56">
+      <c r="AT56"/>
+      <c r="AU56">
         <v>36738000.0</v>
       </c>
-      <c r="AU56"/>
       <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
-      <c r="AY56">
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>39396000.0</v>
       </c>
-      <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
       <c r="BC56"/>
-      <c r="BD56">
+      <c r="BD56"/>
+      <c r="BE56">
         <v>35974000.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
-    </row>
-    <row r="57" spans="1:60">
+      <c r="BI56"/>
+    </row>
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>92400000.0</v>
+      </c>
+      <c r="C57">
         <v>73200000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>79300000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>61100000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>63100000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>54700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62600000.0</v>
       </c>
       <c r="H57">
         <v>62600000.0</v>
       </c>
       <c r="I57">
-        <v>60600000.0</v>
+        <v>62600000.0</v>
       </c>
       <c r="J57">
         <v>60600000.0</v>
       </c>
       <c r="K57">
-        <v>74000000.0</v>
+        <v>60600000.0</v>
       </c>
       <c r="L57">
         <v>74000000.0</v>
       </c>
       <c r="M57">
-        <v>67200000.0</v>
+        <v>74000000.0</v>
       </c>
       <c r="N57">
         <v>67200000.0</v>
       </c>
       <c r="O57">
-        <v>65200000.0</v>
+        <v>67200000.0</v>
       </c>
       <c r="P57">
         <v>65200000.0</v>
       </c>
       <c r="Q57">
-        <v>57700000.0</v>
+        <v>65200000.0</v>
       </c>
       <c r="R57">
         <v>57700000.0</v>
       </c>
       <c r="S57">
-        <v>41400000.0</v>
+        <v>57700000.0</v>
       </c>
       <c r="T57">
         <v>41400000.0</v>
       </c>
       <c r="U57">
-        <v>50100000.0</v>
+        <v>41400000.0</v>
       </c>
       <c r="V57">
         <v>50100000.0</v>
       </c>
       <c r="W57">
-        <v>53495000.0</v>
+        <v>50100000.0</v>
       </c>
       <c r="X57">
         <v>53495000.0</v>
       </c>
-      <c r="Y57"/>
-      <c r="Z57">
+      <c r="Y57">
+        <v>53495000.0</v>
+      </c>
+      <c r="Z57"/>
+      <c r="AA57">
         <v>43000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>42957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42212000.0</v>
       </c>
       <c r="AC57">
         <v>42212000.0</v>
       </c>
-      <c r="AD57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD57">
+        <v>42212000.0</v>
+      </c>
+      <c r="AE57"/>
       <c r="AF57">
         <v>35864000.0</v>
       </c>
       <c r="AG57">
-        <v>38729000.0</v>
+        <v>35864000.0</v>
       </c>
       <c r="AH57">
         <v>38729000.0</v>
       </c>
-      <c r="AI57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI57">
+        <v>38729000.0</v>
+      </c>
+      <c r="AJ57"/>
       <c r="AK57">
         <v>32005000.0</v>
       </c>
       <c r="AL57">
-        <v>32045000.0</v>
+        <v>32005000.0</v>
       </c>
       <c r="AM57">
         <v>32045000.0</v>
       </c>
-      <c r="AN57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN57">
+        <v>32045000.0</v>
+      </c>
+      <c r="AO57"/>
       <c r="AP57">
         <v>29691000.0</v>
       </c>
       <c r="AQ57">
-        <v>29515000.0</v>
+        <v>29691000.0</v>
       </c>
       <c r="AR57">
         <v>29515000.0</v>
       </c>
-      <c r="AS57"/>
-      <c r="AT57">
+      <c r="AS57">
+        <v>29515000.0</v>
+      </c>
+      <c r="AT57"/>
+      <c r="AU57">
         <v>28322000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>38185000.0</v>
       </c>
-      <c r="AV57"/>
       <c r="AW57"/>
       <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>44177000.0</v>
       </c>
-      <c r="AZ57"/>
       <c r="BA57"/>
       <c r="BB57"/>
       <c r="BC57"/>
-      <c r="BD57">
+      <c r="BD57"/>
+      <c r="BE57">
         <v>32339000.0</v>
       </c>
-      <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
-    </row>
-    <row r="58" spans="1:60">
+      <c r="BI57"/>
+    </row>
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>195900000.0</v>
+      </c>
+      <c r="C58">
         <v>183000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>188900000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>118400000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>121600000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>110000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>135100000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>140000000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>149700000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>134000000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>122000000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>114200000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>113300000.0</v>
       </c>
-      <c r="T58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U58"/>
       <c r="V58">
         <v>119100000.0</v>
       </c>
       <c r="W58">
-        <v>123577000.0</v>
+        <v>119100000.0</v>
       </c>
       <c r="X58">
         <v>123577000.0</v>
       </c>
-      <c r="Y58"/>
-      <c r="Z58">
+      <c r="Y58">
+        <v>123577000.0</v>
+      </c>
+      <c r="Z58"/>
+      <c r="AA58">
         <v>77200000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>77206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66485000.0</v>
       </c>
       <c r="AC58">
         <v>66485000.0</v>
       </c>
-      <c r="AD58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD58">
+        <v>66485000.0</v>
+      </c>
+      <c r="AE58"/>
       <c r="AF58">
         <v>65257000.0</v>
       </c>
       <c r="AG58">
-        <v>68430000.0</v>
+        <v>65257000.0</v>
       </c>
       <c r="AH58">
         <v>68430000.0</v>
       </c>
-      <c r="AI58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI58">
+        <v>68430000.0</v>
+      </c>
+      <c r="AJ58"/>
       <c r="AK58">
         <v>61967000.0</v>
       </c>
       <c r="AL58">
-        <v>70694000.0</v>
+        <v>61967000.0</v>
       </c>
       <c r="AM58">
         <v>70694000.0</v>
       </c>
-      <c r="AN58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN58">
+        <v>70694000.0</v>
+      </c>
+      <c r="AO58"/>
       <c r="AP58">
         <v>59770000.0</v>
       </c>
       <c r="AQ58">
-        <v>72868000.0</v>
+        <v>59770000.0</v>
       </c>
       <c r="AR58">
         <v>72868000.0</v>
       </c>
-      <c r="AS58"/>
-      <c r="AT58">
+      <c r="AS58">
+        <v>72868000.0</v>
+      </c>
+      <c r="AT58"/>
+      <c r="AU58">
         <v>70571000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>66209000.0</v>
       </c>
-      <c r="AV58"/>
       <c r="AW58"/>
       <c r="AX58"/>
-      <c r="AY58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>82247000.0</v>
       </c>
-      <c r="AZ58"/>
       <c r="BA58"/>
       <c r="BB58"/>
       <c r="BC58"/>
-      <c r="BD58">
+      <c r="BD58"/>
+      <c r="BE58">
         <v>54649000.0</v>
       </c>
-      <c r="BE58"/>
       <c r="BF58"/>
       <c r="BG58"/>
       <c r="BH58"/>
-    </row>
-    <row r="59" spans="1:60">
+      <c r="BI58"/>
+    </row>
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -9354,188 +9481,192 @@
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
-    </row>
-    <row r="60" spans="1:60">
+      <c r="BI59"/>
+    </row>
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>98400000.0</v>
+      </c>
+      <c r="C60">
         <v>104800000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>103300000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>105400000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>106800000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>114300000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>109300000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>114900000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>112500000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>106200000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>99000000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>87200000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>76500000.0</v>
       </c>
-      <c r="T60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U60"/>
       <c r="V60">
         <v>70500000.0</v>
       </c>
       <c r="W60">
-        <v>62739000.0</v>
+        <v>70500000.0</v>
       </c>
       <c r="X60">
         <v>62739000.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Y60">
+        <v>62739000.0</v>
+      </c>
+      <c r="Z60"/>
+      <c r="AA60">
         <v>60100000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>60088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52389000.0</v>
       </c>
       <c r="AC60">
         <v>52389000.0</v>
       </c>
-      <c r="AD60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD60">
+        <v>52389000.0</v>
+      </c>
+      <c r="AE60"/>
       <c r="AF60">
         <v>49374000.0</v>
       </c>
       <c r="AG60">
-        <v>41703000.0</v>
+        <v>49374000.0</v>
       </c>
       <c r="AH60">
         <v>41703000.0</v>
       </c>
-      <c r="AI60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI60">
+        <v>41703000.0</v>
+      </c>
+      <c r="AJ60"/>
       <c r="AK60">
         <v>38126000.0</v>
       </c>
       <c r="AL60">
-        <v>29859000.0</v>
+        <v>38126000.0</v>
       </c>
       <c r="AM60">
         <v>29859000.0</v>
       </c>
-      <c r="AN60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN60">
+        <v>29859000.0</v>
+      </c>
+      <c r="AO60"/>
       <c r="AP60">
         <v>26556000.0</v>
       </c>
       <c r="AQ60">
-        <v>18020000.0</v>
+        <v>26556000.0</v>
       </c>
       <c r="AR60">
         <v>18020000.0</v>
       </c>
-      <c r="AS60"/>
-      <c r="AT60">
+      <c r="AS60">
+        <v>18020000.0</v>
+      </c>
+      <c r="AT60"/>
+      <c r="AU60">
         <v>11468000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>11518000.0</v>
       </c>
-      <c r="AV60"/>
       <c r="AW60"/>
       <c r="AX60"/>
-      <c r="AY60">
+      <c r="AY60"/>
+      <c r="AZ60">
         <v>-314000.0</v>
       </c>
-      <c r="AZ60"/>
       <c r="BA60"/>
       <c r="BB60"/>
       <c r="BC60"/>
-      <c r="BD60">
+      <c r="BD60"/>
+      <c r="BE60">
         <v>15508000.0</v>
       </c>
-      <c r="BE60"/>
       <c r="BF60"/>
       <c r="BG60"/>
       <c r="BH60"/>
-    </row>
-    <row r="61" spans="1:60">
+      <c r="BI60"/>
+    </row>
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -9554,52 +9685,53 @@
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
-    </row>
-    <row r="62" spans="1:60">
+      <c r="BI61"/>
+    </row>
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9618,50 +9750,51 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9714,1181 +9847,1181 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>199500000.0</v>
       </c>
       <c r="C2">
         <v>169600000.0</v>
       </c>
       <c r="D2">
         <v>190700000.0</v>
       </c>
       <c r="E2">
         <v>198500000.0</v>
       </c>
       <c r="F2">
         <v>169600000.0</v>
       </c>
       <c r="G2">
         <v>132100000.0</v>
       </c>
       <c r="H2">
         <v>138000000.0</v>
       </c>
       <c r="I2">
         <v>128100000.0</v>
       </c>
       <c r="J2">
         <v>110282000.0</v>
       </c>
       <c r="K2">
         <v>98251000.0</v>
       </c>
       <c r="L2">
         <v>84945000.0</v>
       </c>
       <c r="M2">
         <v>89494000.0</v>
       </c>
       <c r="N2">
         <v>85049000.0</v>
       </c>
       <c r="O2">
         <v>78677000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>27400000.0</v>
       </c>
       <c r="C3">
         <v>25300000.0</v>
       </c>
       <c r="D3">
         <v>24700000.0</v>
       </c>
       <c r="E3">
         <v>23900000.0</v>
       </c>
       <c r="F3">
         <v>22700000.0</v>
       </c>
       <c r="G3">
         <v>20800000.0</v>
       </c>
       <c r="H3">
         <v>17800000.0</v>
       </c>
       <c r="I3">
         <v>7095000.0</v>
       </c>
       <c r="J3">
         <v>6677000.0</v>
       </c>
       <c r="K3">
         <v>6377000.0</v>
       </c>
       <c r="L3">
         <v>5392000.0</v>
       </c>
       <c r="M3">
         <v>4570000.0</v>
       </c>
       <c r="N3">
         <v>5215000.0</v>
       </c>
       <c r="O3">
         <v>5717000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-2300000.0</v>
       </c>
       <c r="F4">
         <v>-500000.0</v>
       </c>
       <c r="G4">
         <v>-500000.0</v>
       </c>
       <c r="H4">
         <v>-500000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
         <v>24100000.0</v>
       </c>
       <c r="C5">
         <v>16600000.0</v>
       </c>
       <c r="D5">
         <v>14900000.0</v>
       </c>
       <c r="E5">
         <v>29100000.0</v>
       </c>
       <c r="F5">
         <v>29700000.0</v>
       </c>
       <c r="G5">
         <v>300000.0</v>
       </c>
       <c r="H5">
         <v>24600000.0</v>
       </c>
       <c r="I5">
         <v>23005000.0</v>
       </c>
       <c r="J5">
         <v>24214000.0</v>
       </c>
       <c r="K5">
         <v>24497000.0</v>
       </c>
       <c r="L5">
         <v>20987000.0</v>
       </c>
       <c r="M5">
         <v>20356000.0</v>
       </c>
       <c r="N5">
         <v>3959000.0</v>
       </c>
       <c r="O5">
         <v>2061000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>51500000.0</v>
       </c>
       <c r="C6">
         <v>41900000.0</v>
       </c>
       <c r="D6">
         <v>39600000.0</v>
       </c>
       <c r="E6">
         <v>53000000.0</v>
       </c>
       <c r="F6">
         <v>52400000.0</v>
       </c>
       <c r="G6">
         <v>21100000.0</v>
       </c>
       <c r="H6">
         <v>42400000.0</v>
       </c>
       <c r="I6">
         <v>30100000.0</v>
       </c>
       <c r="J6">
         <v>30891000.0</v>
       </c>
       <c r="K6">
         <v>30874000.0</v>
       </c>
       <c r="L6">
         <v>26379000.0</v>
       </c>
       <c r="M6">
         <v>24926000.0</v>
       </c>
       <c r="N6">
         <v>9174000.0</v>
       </c>
       <c r="O6">
         <v>7778000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>204000000.0</v>
       </c>
       <c r="C9">
         <v>188300000.0</v>
       </c>
       <c r="D9">
         <v>173800000.0</v>
       </c>
       <c r="E9">
         <v>182700000.0</v>
       </c>
       <c r="F9">
         <v>170200000.0</v>
       </c>
       <c r="G9">
         <v>125800000.0</v>
       </c>
       <c r="H9">
         <v>141100000.0</v>
       </c>
       <c r="I9">
         <v>125600000.0</v>
       </c>
       <c r="J9">
         <v>114624000.0</v>
       </c>
       <c r="K9">
         <v>106565000.0</v>
       </c>
       <c r="L9">
         <v>91002000.0</v>
       </c>
       <c r="M9">
         <v>83599000.0</v>
       </c>
       <c r="N9">
         <v>71954000.0</v>
       </c>
       <c r="O9">
         <v>61489000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
         <v>12200000.0</v>
       </c>
       <c r="C10">
         <v>13800000.0</v>
       </c>
       <c r="D10">
         <v>11700000.0</v>
       </c>
       <c r="E10">
         <v>26200000.0</v>
       </c>
       <c r="F10">
         <v>27700000.0</v>
       </c>
       <c r="G10">
         <v>-1500000.0</v>
       </c>
       <c r="H10">
         <v>22700000.0</v>
       </c>
       <c r="I10">
         <v>22100000.0</v>
       </c>
       <c r="J10">
         <v>23661000.0</v>
       </c>
       <c r="K10">
         <v>23820000.0</v>
       </c>
       <c r="L10">
         <v>19696000.0</v>
       </c>
       <c r="M10">
         <v>16743000.0</v>
       </c>
       <c r="N10">
         <v>1385000.0</v>
       </c>
       <c r="O10">
         <v>392000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
         <v>2600000.0</v>
       </c>
       <c r="C11">
         <v>3300000.0</v>
       </c>
       <c r="D11">
         <v>2100000.0</v>
       </c>
       <c r="E11">
         <v>4200000.0</v>
       </c>
       <c r="F11">
         <v>6100000.0</v>
       </c>
       <c r="G11">
         <v>700000.0</v>
       </c>
       <c r="H11">
         <v>3400000.0</v>
       </c>
       <c r="I11">
         <v>2500000.0</v>
       </c>
       <c r="J11">
         <v>4019000.0</v>
       </c>
       <c r="K11">
         <v>4218000.0</v>
       </c>
       <c r="L11">
         <v>4213000.0</v>
       </c>
       <c r="M11">
         <v>4961000.0</v>
       </c>
       <c r="N11">
         <v>1196000.0</v>
       </c>
       <c r="O11">
         <v>385000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
         <v>5100000.0</v>
       </c>
       <c r="C12">
         <v>2800000.0</v>
       </c>
       <c r="D12">
         <v>3200000.0</v>
       </c>
       <c r="E12">
         <v>2600000.0</v>
       </c>
       <c r="F12">
         <v>2000000.0</v>
       </c>
       <c r="G12">
         <v>2200000.0</v>
       </c>
       <c r="H12">
         <v>1900000.0</v>
       </c>
       <c r="I12">
         <v>658000.0</v>
       </c>
       <c r="J12">
         <v>553000.0</v>
       </c>
       <c r="K12">
         <v>677000.0</v>
       </c>
       <c r="L12">
         <v>1246000.0</v>
       </c>
       <c r="M12">
         <v>3503000.0</v>
       </c>
       <c r="N12">
         <v>2574000.0</v>
       </c>
       <c r="O12">
         <v>1669000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>1800000.0</v>
       </c>
       <c r="H13">
         <v>1900000.0</v>
       </c>
       <c r="I13">
         <v>658000.0</v>
       </c>
       <c r="J13">
         <v>553000.0</v>
       </c>
       <c r="K13">
         <v>677000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>9600000.0</v>
       </c>
       <c r="C15">
         <v>10500000.0</v>
       </c>
       <c r="D15">
         <v>9600000.0</v>
       </c>
       <c r="E15">
         <v>19700000.0</v>
       </c>
       <c r="F15">
         <v>21100000.0</v>
       </c>
       <c r="G15">
         <v>-2200000.0</v>
       </c>
       <c r="H15">
         <v>19300000.0</v>
       </c>
       <c r="I15">
         <v>19619000.0</v>
       </c>
       <c r="J15">
         <v>19642000.0</v>
       </c>
       <c r="K15">
         <v>19602000.0</v>
       </c>
       <c r="L15">
         <v>15483000.0</v>
       </c>
       <c r="M15">
         <v>11782000.0</v>
       </c>
       <c r="N15">
         <v>189000.0</v>
       </c>
       <c r="O15">
         <v>7000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>19700000.0</v>
       </c>
       <c r="F16">
         <v>21100000.0</v>
       </c>
       <c r="G16">
         <v>-2200000.0</v>
       </c>
       <c r="H16">
         <v>19300000.0</v>
       </c>
       <c r="I16">
         <v>19600000.0</v>
       </c>
       <c r="J16">
         <v>19642000.0</v>
       </c>
       <c r="K16">
         <v>19602000.0</v>
       </c>
       <c r="L16">
         <v>15483000.0</v>
       </c>
       <c r="M16">
         <v>11782000.0</v>
       </c>
       <c r="N16">
         <v>189000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
         <v>9600000.0</v>
       </c>
       <c r="C17">
         <v>10500000.0</v>
       </c>
       <c r="D17">
         <v>9600000.0</v>
       </c>
       <c r="E17">
         <v>22500000.0</v>
       </c>
       <c r="F17">
         <v>21100000.0</v>
       </c>
       <c r="G17">
         <v>-2200000.0</v>
       </c>
       <c r="H17">
         <v>19300000.0</v>
       </c>
       <c r="I17">
         <v>19619000.0</v>
       </c>
       <c r="J17">
         <v>19642000.0</v>
       </c>
       <c r="K17">
         <v>19602000.0</v>
       </c>
       <c r="L17">
         <v>15483000.0</v>
       </c>
       <c r="M17">
         <v>11782000.0</v>
       </c>
       <c r="N17">
         <v>189000.0</v>
       </c>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>-5100000.0</v>
       </c>
       <c r="C18">
         <v>-2800000.0</v>
       </c>
       <c r="D18">
         <v>-3200000.0</v>
       </c>
       <c r="E18">
         <v>-2900000.0</v>
       </c>
       <c r="F18">
         <v>-2000000.0</v>
       </c>
       <c r="G18">
         <v>-2200000.0</v>
       </c>
       <c r="H18">
         <v>-1900000.0</v>
       </c>
       <c r="I18">
         <v>-793000.0</v>
       </c>
       <c r="J18">
         <v>-553000.0</v>
       </c>
       <c r="K18">
         <v>-648000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
         <v>24100000.0</v>
       </c>
       <c r="C21">
         <v>16600000.0</v>
       </c>
       <c r="D21">
         <v>14500000.0</v>
       </c>
       <c r="E21">
         <v>30200000.0</v>
       </c>
       <c r="F21">
         <v>29700000.0</v>
       </c>
       <c r="G21">
         <v>10300000.0</v>
       </c>
       <c r="H21">
         <v>24600000.0</v>
       </c>
       <c r="I21">
         <v>23200000.0</v>
       </c>
       <c r="J21">
         <v>25057000.0</v>
       </c>
       <c r="K21">
         <v>24952000.0</v>
       </c>
       <c r="L21">
         <v>24337000.0</v>
       </c>
       <c r="M21">
         <v>21627000.0</v>
       </c>
       <c r="N21">
         <v>3895000.0</v>
       </c>
       <c r="O21">
         <v>1962000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>379400000.0</v>
       </c>
       <c r="C23">
         <v>341300000.0</v>
       </c>
       <c r="D23">
         <v>349600000.0</v>
       </c>
       <c r="E23">
         <v>351000000.0</v>
       </c>
       <c r="F23">
         <v>310100000.0</v>
       </c>
       <c r="G23">
         <v>247600000.0</v>
       </c>
       <c r="H23">
         <v>254500000.0</v>
       </c>
       <c r="I23">
         <v>230900000.0</v>
       </c>
       <c r="J23">
         <v>200710000.0</v>
       </c>
       <c r="K23">
         <v>180348000.0</v>
       </c>
       <c r="L23">
         <v>155005000.0</v>
       </c>
       <c r="M23">
         <v>152847000.0</v>
       </c>
       <c r="N23">
         <v>153108000.0</v>
       </c>
       <c r="O23">
         <v>138204000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>27400000.0</v>
       </c>
       <c r="C25">
         <v>25300000.0</v>
       </c>
       <c r="D25">
         <v>24700000.0</v>
       </c>
       <c r="E25">
         <v>23900000.0</v>
       </c>
       <c r="F25">
         <v>22700000.0</v>
       </c>
       <c r="G25">
         <v>20800000.0</v>
       </c>
       <c r="H25">
         <v>17800000.0</v>
       </c>
       <c r="I25">
         <v>7095000.0</v>
       </c>
       <c r="J25">
         <v>6677000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>100000.0</v>
       </c>
       <c r="D26">
         <v>100000.0</v>
       </c>
       <c r="E26">
         <v>100000.0</v>
       </c>
       <c r="F26">
         <v>100000.0</v>
       </c>
       <c r="G26">
         <v>100000.0</v>
       </c>
       <c r="H26">
         <v>100000.0</v>
       </c>
       <c r="I26">
         <v>100000.0</v>
       </c>
       <c r="J26">
         <v>95000.0</v>
       </c>
       <c r="K26">
         <v>95000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>28000000.0</v>
       </c>
       <c r="C27">
         <v>25700000.0</v>
       </c>
       <c r="D27">
         <v>25300000.0</v>
       </c>
       <c r="E27">
         <v>24300000.0</v>
       </c>
       <c r="F27">
         <v>23000000.0</v>
       </c>
       <c r="G27">
         <v>15800000.0</v>
       </c>
       <c r="H27">
         <v>18700000.0</v>
       </c>
       <c r="I27">
         <v>18500000.0</v>
       </c>
       <c r="J27">
         <v>17254000.0</v>
       </c>
       <c r="K27">
         <v>15517000.0</v>
       </c>
       <c r="L27">
         <v>12310000.0</v>
       </c>
       <c r="M27">
         <v>10830000.0</v>
       </c>
       <c r="N27">
         <v>9160000.0</v>
       </c>
       <c r="O27">
         <v>9029000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>153200000.0</v>
       </c>
       <c r="C28">
         <v>139800000.0</v>
       </c>
       <c r="D28">
         <v>133900000.0</v>
       </c>
       <c r="E28">
         <v>132200000.0</v>
       </c>
       <c r="F28">
         <v>119400000.0</v>
       </c>
       <c r="G28">
         <v>97600000.0</v>
       </c>
       <c r="H28">
         <v>98100000.0</v>
       </c>
       <c r="I28">
         <v>83900000.0</v>
       </c>
       <c r="J28">
         <v>72313000.0</v>
       </c>
       <c r="K28">
         <v>66096000.0</v>
       </c>
       <c r="L28">
         <v>54355000.0</v>
       </c>
       <c r="M28">
         <v>51142000.0</v>
       </c>
       <c r="N28">
         <v>58899000.0</v>
       </c>
       <c r="O28">
         <v>50498000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>2600000.0</v>
       </c>
       <c r="C29">
         <v>3300000.0</v>
       </c>
       <c r="D29">
         <v>2100000.0</v>
       </c>
       <c r="E29">
         <v>3700000.0</v>
       </c>
       <c r="F29">
         <v>5900000.0</v>
       </c>
       <c r="G29">
         <v>700000.0</v>
       </c>
       <c r="H29">
         <v>3400000.0</v>
       </c>
       <c r="I29">
         <v>2474000.0</v>
       </c>
       <c r="J29">
         <v>4019000.0</v>
       </c>
       <c r="K29">
         <v>4218000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>179900000.0</v>
       </c>
       <c r="C30">
         <v>171700000.0</v>
       </c>
       <c r="D30">
         <v>158900000.0</v>
       </c>
       <c r="E30">
         <v>155400000.0</v>
       </c>
       <c r="F30">
         <v>142400000.0</v>
       </c>
       <c r="G30">
         <v>126700000.0</v>
       </c>
       <c r="H30">
         <v>116500000.0</v>
       </c>
       <c r="I30">
         <v>102800000.0</v>
       </c>
       <c r="J30">
         <v>90428000.0</v>
       </c>
       <c r="K30">
         <v>82097000.0</v>
       </c>
       <c r="L30">
         <v>70060000.0</v>
       </c>
       <c r="M30">
         <v>63353000.0</v>
       </c>
       <c r="N30">
         <v>68059000.0</v>
       </c>
       <c r="O30">
         <v>59527000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
         <v>-11900000.0</v>
       </c>
       <c r="C31">
         <v>-2800000.0</v>
       </c>
       <c r="D31">
         <v>-2800000.0</v>
       </c>
       <c r="E31">
         <v>-4000000.0</v>
       </c>
       <c r="F31">
         <v>-2000000.0</v>
       </c>
       <c r="G31">
         <v>-11800000.0</v>
       </c>
       <c r="H31">
         <v>-1900000.0</v>
       </c>
       <c r="I31">
         <v>-800000.0</v>
       </c>
       <c r="J31">
         <v>-553000.0</v>
       </c>
       <c r="K31">
         <v>-677000.0</v>
       </c>
       <c r="L31">
         <v>-4641000.0</v>
       </c>
       <c r="M31">
         <v>-3542000.0</v>
       </c>
       <c r="N31">
         <v>-2510000.0</v>
       </c>
       <c r="O31">
         <v>-1570000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
         <v>403500000.0</v>
       </c>
       <c r="C32">
         <v>357900000.0</v>
       </c>
       <c r="D32">
         <v>364500000.0</v>
       </c>
       <c r="E32">
         <v>381200000.0</v>
       </c>
       <c r="F32">
         <v>339800000.0</v>
       </c>
       <c r="G32">
         <v>257900000.0</v>
       </c>
       <c r="H32">
         <v>279100000.0</v>
       </c>
       <c r="I32">
         <v>253700000.0</v>
       </c>
@@ -10910,5846 +11043,575 @@
       <c r="O32">
         <v>140166000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG32"/>
+  <dimension ref="A1:BH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
-[...5233 lines deleted...]
-  <sheetData>
     <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>100</v>
       </c>
       <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
         <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AQ1" t="s">
         <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
       <c r="BC1" t="s">
         <v>116</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="BE1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BF1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BG1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BH1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="B2">
-        <v>6400000.0</v>
+        <v>103300000.0</v>
       </c>
       <c r="C2">
-        <v>400000.0</v>
+        <v>104200000.0</v>
       </c>
       <c r="D2">
-        <v>1500000.0</v>
+        <v>94700000.0</v>
       </c>
       <c r="E2">
-        <v>400000.0</v>
+        <v>86800000.0</v>
       </c>
       <c r="F2">
-        <v>2100000.0</v>
+        <v>84100000.0</v>
       </c>
       <c r="G2">
-        <v>5100000.0</v>
+        <v>92000000.0</v>
       </c>
       <c r="H2">
-        <v>5100000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>100400000.0</v>
+      </c>
+      <c r="I2"/>
       <c r="J2">
-        <v>9000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>103600000.0</v>
+      </c>
+      <c r="K2"/>
       <c r="L2">
-        <v>6600000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>94900000.0</v>
+      </c>
+      <c r="M2"/>
       <c r="N2">
-        <v>7900000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>86700000.0</v>
+      </c>
+      <c r="O2"/>
       <c r="P2">
-        <v>7100000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>84900000.0</v>
+      </c>
+      <c r="Q2"/>
       <c r="R2">
-        <v>2900000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>81500000.0</v>
+      </c>
+      <c r="S2"/>
       <c r="T2">
-        <v>4900000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>50600000.0</v>
+      </c>
+      <c r="U2"/>
       <c r="V2">
-        <v>1225000.0</v>
+        <v>70483000.0</v>
       </c>
       <c r="W2">
-        <v>1475000.0</v>
+        <v>34793000.0</v>
       </c>
       <c r="X2">
-        <v>1475000.0</v>
+        <v>67517000.0</v>
       </c>
       <c r="Y2">
-        <v>1475000.0</v>
+        <v>34050000.0</v>
       </c>
       <c r="Z2">
-        <v>4441000.0</v>
+        <v>34050000.0</v>
       </c>
       <c r="AA2">
-        <v>1465500.0</v>
+        <v>68750000.0</v>
       </c>
       <c r="AB2">
-        <v>2840250.0</v>
+        <v>34379000.0</v>
       </c>
       <c r="AC2">
-        <v>2840250.0</v>
+        <v>59350000.0</v>
       </c>
       <c r="AD2">
-        <v>2840250.0</v>
+        <v>32027000.0</v>
       </c>
       <c r="AE2">
-        <v>4993000.0</v>
+        <v>32027000.0</v>
       </c>
       <c r="AF2">
-        <v>2840250.0</v>
+        <v>57760000.0</v>
       </c>
       <c r="AG2">
-        <v>1389750.0</v>
+        <v>27197500.0</v>
       </c>
       <c r="AH2">
-        <v>1389750.0</v>
+        <v>52522000.0</v>
       </c>
       <c r="AI2">
-        <v>1389750.0</v>
+        <v>27570500.0</v>
       </c>
       <c r="AJ2">
-        <v>2580000.0</v>
+        <v>27570500.0</v>
       </c>
       <c r="AK2">
-        <v>1389750.0</v>
+        <v>51692000.0</v>
       </c>
       <c r="AL2">
-        <v>-37750.0</v>
+        <v>24192000.0</v>
       </c>
       <c r="AM2">
-        <v>-37750.0</v>
+        <v>46559000.0</v>
       </c>
       <c r="AN2">
-        <v>-37750.0</v>
+        <v>24562750.0</v>
       </c>
       <c r="AO2">
-        <v>7431000.0</v>
+        <v>24562750.0</v>
       </c>
       <c r="AP2">
-        <v>687750.0</v>
+        <v>45521000.0</v>
       </c>
       <c r="AQ2">
-        <v>687750.0</v>
+        <v>21236250.0</v>
       </c>
       <c r="AR2">
-        <v>687750.0</v>
+        <v>39424000.0</v>
       </c>
       <c r="AS2">
-        <v>3317000.0</v>
+        <v>21236250.0</v>
       </c>
       <c r="AT2">
-        <v>3317000.0</v>
+        <v>46261000.0</v>
       </c>
       <c r="AU2">
-        <v>827000.0</v>
+        <v>46261000.0</v>
       </c>
       <c r="AV2">
-        <v>827000.0</v>
+        <v>22373500.0</v>
       </c>
       <c r="AW2">
-        <v>827000.0</v>
+        <v>43233000.0</v>
       </c>
       <c r="AX2">
-        <v>827000.0</v>
+        <v>22373500.0</v>
       </c>
       <c r="AY2">
-        <v>793000.0</v>
+        <v>22373500.0</v>
       </c>
       <c r="AZ2">
-        <v>198250.0</v>
+        <v>42524500.0</v>
       </c>
       <c r="BA2">
-        <v>198250.0</v>
+        <v>21262250.0</v>
       </c>
       <c r="BB2">
-        <v>198250.0</v>
+        <v>42524500.0</v>
       </c>
       <c r="BC2">
-        <v>198250.0</v>
+        <v>21262250.0</v>
       </c>
       <c r="BD2">
-        <v>198250.0</v>
+        <v>21262250.0</v>
       </c>
       <c r="BE2">
-        <v>153000.0</v>
+        <v>19669250.0</v>
       </c>
       <c r="BF2">
-        <v>153000.0</v>
+        <v>39338500.0</v>
       </c>
       <c r="BG2">
-        <v>153000.0</v>
+        <v>19669250.0</v>
       </c>
       <c r="BH2">
-        <v>153000.0</v>
+        <v>19669250.0</v>
       </c>
     </row>
     <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>123</v>
       </c>
       <c r="B3">
-        <v>5400000</v>
+        <v>14300000.0</v>
       </c>
       <c r="C3">
-        <v>6900000</v>
+        <v>14300000.0</v>
       </c>
       <c r="D3">
-        <v>5200000</v>
+        <v>5500000.0</v>
       </c>
       <c r="E3">
-        <v>5000000</v>
+        <v>12800000.0</v>
       </c>
       <c r="F3">
-        <v>5000000</v>
+        <v>12500000.0</v>
       </c>
       <c r="G3">
-        <v>4100000</v>
+        <v>12600000.0</v>
       </c>
       <c r="H3">
-        <v>2000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>12100000.0</v>
+      </c>
+      <c r="I3"/>
       <c r="J3">
-        <v>2000000</v>
-[...3 lines deleted...]
-      </c>
+        <v>12000000.0</v>
+      </c>
+      <c r="K3"/>
       <c r="L3">
-        <v>3600000</v>
-[...3 lines deleted...]
-      </c>
+        <v>11900000.0</v>
+      </c>
+      <c r="M3"/>
       <c r="N3">
-        <v>4050000</v>
-[...3 lines deleted...]
-      </c>
+        <v>11400000.0</v>
+      </c>
+      <c r="O3"/>
       <c r="P3">
-        <v>3500000</v>
-[...3 lines deleted...]
-      </c>
+        <v>11300000.0</v>
+      </c>
+      <c r="Q3"/>
       <c r="R3">
-        <v>4450000</v>
-[...3 lines deleted...]
-      </c>
+        <v>10400000.0</v>
+      </c>
+      <c r="S3"/>
       <c r="T3">
-        <v>2450000</v>
-[...3 lines deleted...]
-      </c>
+        <v>10400000.0</v>
+      </c>
+      <c r="U3"/>
       <c r="V3">
-        <v>3162000</v>
-[...3 lines deleted...]
-      </c>
+        <v>9225000.0</v>
+      </c>
+      <c r="W3"/>
       <c r="X3">
-        <v>3800000</v>
+        <v>8575000.0</v>
       </c>
       <c r="Y3">
-        <v>3800000</v>
+        <v>4450000.0</v>
       </c>
       <c r="Z3">
-        <v>5437000</v>
+        <v>4450000.0</v>
       </c>
       <c r="AA3">
-        <v>2708500</v>
-[...3 lines deleted...]
-      </c>
+        <v>3472000.0</v>
+      </c>
+      <c r="AB3"/>
       <c r="AC3">
-        <v>2185500</v>
+        <v>3428000.0</v>
       </c>
       <c r="AD3">
-        <v>2185500</v>
+        <v>1773750.0</v>
       </c>
       <c r="AE3">
-        <v>4022000</v>
+        <v>1773750.0</v>
       </c>
       <c r="AF3">
-        <v>5057000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3207000.0</v>
+      </c>
+      <c r="AG3"/>
       <c r="AH3">
-        <v>1870250</v>
+        <v>3312000.0</v>
       </c>
       <c r="AI3">
-        <v>1870250</v>
+        <v>1669250.0</v>
       </c>
       <c r="AJ3">
-        <v>4213000</v>
+        <v>1669250.0</v>
       </c>
       <c r="AK3">
-        <v>4235500</v>
-[...3 lines deleted...]
-      </c>
+        <v>3191000.0</v>
+      </c>
+      <c r="AL3"/>
       <c r="AM3">
-        <v>1804750</v>
+        <v>3069000.0</v>
       </c>
       <c r="AN3">
-        <v>1804750</v>
+        <v>1594250.0</v>
       </c>
       <c r="AO3">
-        <v>3110000</v>
+        <v>1594250.0</v>
       </c>
       <c r="AP3">
-        <v>1588000</v>
+        <v>2836000.0</v>
       </c>
       <c r="AQ3">
-        <v>3157000</v>
+        <v>1359250.0</v>
       </c>
       <c r="AR3">
-        <v>1588000</v>
+        <v>2556000.0</v>
       </c>
       <c r="AS3">
-        <v>3098000</v>
+        <v>1359250.0</v>
       </c>
       <c r="AT3">
-        <v>3098000</v>
+        <v>2202000.0</v>
       </c>
       <c r="AU3">
-        <v>1280000</v>
+        <v>2202000.0</v>
       </c>
       <c r="AV3">
-        <v>1962000</v>
+        <v>1170000.0</v>
       </c>
       <c r="AW3">
-        <v>1280000</v>
+        <v>2368000.0</v>
       </c>
       <c r="AX3">
-        <v>1280000</v>
+        <v>1170000.0</v>
       </c>
       <c r="AY3">
-        <v>2297000</v>
+        <v>1170000.0</v>
       </c>
       <c r="AZ3">
-        <v>1148500</v>
+        <v>2607500.0</v>
       </c>
       <c r="BA3">
-        <v>2297000</v>
+        <v>1303750.0</v>
       </c>
       <c r="BB3">
-        <v>1148500</v>
+        <v>2607500.0</v>
       </c>
       <c r="BC3">
-        <v>1148500</v>
+        <v>1303750.0</v>
       </c>
       <c r="BD3">
-        <v>2152000</v>
+        <v>1303750.0</v>
       </c>
       <c r="BE3">
-        <v>587500</v>
+        <v>1429250.0</v>
       </c>
       <c r="BF3">
-        <v>1175000</v>
+        <v>2858500.0</v>
       </c>
       <c r="BG3">
-        <v>587500</v>
+        <v>1429250.0</v>
       </c>
       <c r="BH3">
-        <v>587500</v>
+        <v>1429250.0</v>
       </c>
     </row>
     <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16769,51 +11631,5394 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
     </row>
     <row r="5" spans="1:60">
       <c r="A5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B5">
+        <v>11300000.0</v>
+      </c>
+      <c r="C5">
+        <v>14000000.0</v>
+      </c>
+      <c r="D5">
+        <v>6100000.0</v>
+      </c>
+      <c r="E5">
+        <v>7700000.0</v>
+      </c>
+      <c r="F5">
+        <v>8900000.0</v>
+      </c>
+      <c r="G5">
+        <v>9800000.0</v>
+      </c>
+      <c r="H5">
+        <v>5100000.0</v>
+      </c>
+      <c r="I5">
+        <v>3650000.0</v>
+      </c>
+      <c r="J5">
+        <v>12500000.0</v>
+      </c>
+      <c r="K5"/>
+      <c r="L5">
+        <v>16600000.0</v>
+      </c>
+      <c r="M5">
+        <v>8300000.0</v>
+      </c>
+      <c r="N5">
+        <v>13700000.0</v>
+      </c>
+      <c r="O5">
+        <v>6750000.0</v>
+      </c>
+      <c r="P5">
+        <v>15300000.0</v>
+      </c>
+      <c r="Q5">
+        <v>7400000.0</v>
+      </c>
+      <c r="R5">
+        <v>15600000.0</v>
+      </c>
+      <c r="S5">
+        <v>4350000.0</v>
+      </c>
+      <c r="T5">
+        <v>-15300000.0</v>
+      </c>
+      <c r="U5">
+        <v>-6300000.0</v>
+      </c>
+      <c r="V5">
+        <v>13292000.0</v>
+      </c>
+      <c r="W5">
+        <v>6646000.0</v>
+      </c>
+      <c r="X5">
+        <v>11308000.0</v>
+      </c>
+      <c r="Y5">
+        <v>6150000.0</v>
+      </c>
+      <c r="Z5">
+        <v>6150000.0</v>
+      </c>
+      <c r="AA5">
+        <v>12297000.0</v>
+      </c>
+      <c r="AB5">
+        <v>6214000.0</v>
+      </c>
+      <c r="AC5">
+        <v>10784000.0</v>
+      </c>
+      <c r="AD5">
+        <v>5687750.0</v>
+      </c>
+      <c r="AE5">
+        <v>5687750.0</v>
+      </c>
+      <c r="AF5">
+        <v>13283000.0</v>
+      </c>
+      <c r="AG5">
+        <v>6711500.0</v>
+      </c>
+      <c r="AH5">
+        <v>11628000.0</v>
+      </c>
+      <c r="AI5">
+        <v>6053500.0</v>
+      </c>
+      <c r="AJ5">
+        <v>6053500.0</v>
+      </c>
+      <c r="AK5">
+        <v>13801000.0</v>
+      </c>
+      <c r="AL5">
+        <v>6900500.0</v>
+      </c>
+      <c r="AM5">
+        <v>11151000.0</v>
+      </c>
+      <c r="AN5">
+        <v>6117000.0</v>
+      </c>
+      <c r="AO5">
+        <v>6117000.0</v>
+      </c>
+      <c r="AP5">
+        <v>13855000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>5235500.0</v>
+      </c>
+      <c r="AR5">
+        <v>10482000.0</v>
+      </c>
+      <c r="AS5">
+        <v>5235500.0</v>
+      </c>
+      <c r="AT5">
+        <v>12317000.0</v>
+      </c>
+      <c r="AU5">
+        <v>12317000.0</v>
+      </c>
+      <c r="AV5">
+        <v>5061500.0</v>
+      </c>
+      <c r="AW5">
+        <v>9310000.0</v>
+      </c>
+      <c r="AX5">
+        <v>5061500.0</v>
+      </c>
+      <c r="AY5">
+        <v>5061500.0</v>
+      </c>
+      <c r="AZ5">
+        <v>1979500.0</v>
+      </c>
+      <c r="BA5">
+        <v>989750.0</v>
+      </c>
+      <c r="BB5">
+        <v>1979500.0</v>
+      </c>
+      <c r="BC5">
+        <v>989750.0</v>
+      </c>
+      <c r="BD5">
+        <v>989750.0</v>
+      </c>
+      <c r="BE5">
+        <v>515250.0</v>
+      </c>
+      <c r="BF5">
+        <v>1030500.0</v>
+      </c>
+      <c r="BG5">
+        <v>515250.0</v>
+      </c>
+      <c r="BH5">
+        <v>515250.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:60">
+      <c r="A6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B6">
+        <v>25600000.0</v>
+      </c>
+      <c r="C6">
+        <v>28300000.0</v>
+      </c>
+      <c r="D6">
+        <v>11600000.0</v>
+      </c>
+      <c r="E6">
+        <v>20500000.0</v>
+      </c>
+      <c r="F6">
+        <v>21400000.0</v>
+      </c>
+      <c r="G6">
+        <v>22400000.0</v>
+      </c>
+      <c r="H6">
+        <v>17200000.0</v>
+      </c>
+      <c r="I6"/>
+      <c r="J6">
+        <v>24500000.0</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6">
+        <v>28500000.0</v>
+      </c>
+      <c r="M6"/>
+      <c r="N6">
+        <v>25100000.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6">
+        <v>26600000.0</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6">
+        <v>26000000.0</v>
+      </c>
+      <c r="S6"/>
+      <c r="T6">
+        <v>-4900000.0</v>
+      </c>
+      <c r="U6"/>
+      <c r="V6">
+        <v>22517000.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6">
+        <v>19883000.0</v>
+      </c>
+      <c r="Y6">
+        <v>10600000.0</v>
+      </c>
+      <c r="Z6">
+        <v>10600000.0</v>
+      </c>
+      <c r="AA6">
+        <v>15769000.0</v>
+      </c>
+      <c r="AB6"/>
+      <c r="AC6">
+        <v>14212000.0</v>
+      </c>
+      <c r="AD6">
+        <v>7461500.0</v>
+      </c>
+      <c r="AE6">
+        <v>7461500.0</v>
+      </c>
+      <c r="AF6">
+        <v>16490000.0</v>
+      </c>
+      <c r="AG6"/>
+      <c r="AH6">
+        <v>14940000.0</v>
+      </c>
+      <c r="AI6">
+        <v>7722750.0</v>
+      </c>
+      <c r="AJ6">
+        <v>7722750.0</v>
+      </c>
+      <c r="AK6">
+        <v>16992000.0</v>
+      </c>
+      <c r="AL6"/>
+      <c r="AM6">
+        <v>14220000.0</v>
+      </c>
+      <c r="AN6">
+        <v>7711250.0</v>
+      </c>
+      <c r="AO6">
+        <v>7711250.0</v>
+      </c>
+      <c r="AP6">
+        <v>16691000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>6594750.0</v>
+      </c>
+      <c r="AR6">
+        <v>13038000.0</v>
+      </c>
+      <c r="AS6">
+        <v>6594750.0</v>
+      </c>
+      <c r="AT6">
+        <v>14519000.0</v>
+      </c>
+      <c r="AU6">
+        <v>14519000.0</v>
+      </c>
+      <c r="AV6">
+        <v>6231500.0</v>
+      </c>
+      <c r="AW6">
+        <v>11678000.0</v>
+      </c>
+      <c r="AX6">
+        <v>6231500.0</v>
+      </c>
+      <c r="AY6">
+        <v>6231500.0</v>
+      </c>
+      <c r="AZ6">
+        <v>4587000.0</v>
+      </c>
+      <c r="BA6">
+        <v>2293500.0</v>
+      </c>
+      <c r="BB6">
+        <v>4587000.0</v>
+      </c>
+      <c r="BC6">
+        <v>2293500.0</v>
+      </c>
+      <c r="BD6">
+        <v>2293500.0</v>
+      </c>
+      <c r="BE6">
+        <v>1944500.0</v>
+      </c>
+      <c r="BF6">
+        <v>3889000.0</v>
+      </c>
+      <c r="BG6">
+        <v>1944500.0</v>
+      </c>
+      <c r="BH6">
+        <v>1944500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:60">
+      <c r="A7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
+      <c r="A8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
+      <c r="A9" t="s">
+        <v>129</v>
+      </c>
+      <c r="B9">
+        <v>101900000.0</v>
+      </c>
+      <c r="C9">
+        <v>106100000.0</v>
+      </c>
+      <c r="D9">
+        <v>98500000.0</v>
+      </c>
+      <c r="E9">
+        <v>95400000.0</v>
+      </c>
+      <c r="F9">
+        <v>91600000.0</v>
+      </c>
+      <c r="G9">
+        <v>88100000.0</v>
+      </c>
+      <c r="H9">
+        <v>84000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9">
+        <v>87100000.0</v>
+      </c>
+      <c r="K9"/>
+      <c r="L9">
+        <v>95600000.0</v>
+      </c>
+      <c r="M9"/>
+      <c r="N9">
+        <v>88300000.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9">
+        <v>83200000.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9">
+        <v>82800000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9">
+        <v>43000000.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9">
+        <v>72285000.0</v>
+      </c>
+      <c r="W9">
+        <v>36591000.0</v>
+      </c>
+      <c r="X9">
+        <v>68815000.0</v>
+      </c>
+      <c r="Y9">
+        <v>35725000.0</v>
+      </c>
+      <c r="Z9">
+        <v>35725000.0</v>
+      </c>
+      <c r="AA9">
+        <v>66157000.0</v>
+      </c>
+      <c r="AB9">
+        <v>33070000.0</v>
+      </c>
+      <c r="AC9">
+        <v>59443000.0</v>
+      </c>
+      <c r="AD9">
+        <v>31395750.0</v>
+      </c>
+      <c r="AE9">
+        <v>31395750.0</v>
+      </c>
+      <c r="AF9">
+        <v>59017000.0</v>
+      </c>
+      <c r="AG9">
+        <v>31191000.0</v>
+      </c>
+      <c r="AH9">
+        <v>55607000.0</v>
+      </c>
+      <c r="AI9">
+        <v>28656000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>28656000.0</v>
+      </c>
+      <c r="AK9">
+        <v>55904000.0</v>
+      </c>
+      <c r="AL9">
+        <v>29606000.0</v>
+      </c>
+      <c r="AM9">
+        <v>50661000.0</v>
+      </c>
+      <c r="AN9">
+        <v>26641250.0</v>
+      </c>
+      <c r="AO9">
+        <v>26641250.0</v>
+      </c>
+      <c r="AP9">
+        <v>47881000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>22750500.0</v>
+      </c>
+      <c r="AR9">
+        <v>43121000.0</v>
+      </c>
+      <c r="AS9">
+        <v>22750500.0</v>
+      </c>
+      <c r="AT9">
+        <v>43695000.0</v>
+      </c>
+      <c r="AU9">
+        <v>43695000.0</v>
+      </c>
+      <c r="AV9">
+        <v>20899750.0</v>
+      </c>
+      <c r="AW9">
+        <v>39904000.0</v>
+      </c>
+      <c r="AX9">
+        <v>20899750.0</v>
+      </c>
+      <c r="AY9">
+        <v>20899750.0</v>
+      </c>
+      <c r="AZ9">
+        <v>35977000.0</v>
+      </c>
+      <c r="BA9">
+        <v>17988500.0</v>
+      </c>
+      <c r="BB9">
+        <v>35977000.0</v>
+      </c>
+      <c r="BC9">
+        <v>17988500.0</v>
+      </c>
+      <c r="BD9">
+        <v>17988500.0</v>
+      </c>
+      <c r="BE9">
+        <v>15372250.0</v>
+      </c>
+      <c r="BF9">
+        <v>30744500.0</v>
+      </c>
+      <c r="BG9">
+        <v>15372250.0</v>
+      </c>
+      <c r="BH9">
+        <v>15372250.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:60">
+      <c r="A10" t="s">
+        <v>130</v>
+      </c>
+      <c r="B10">
+        <v>-1400000.0</v>
+      </c>
+      <c r="C10">
+        <v>8400000.0</v>
+      </c>
+      <c r="D10">
+        <v>3800000.0</v>
+      </c>
+      <c r="E10">
+        <v>6200000.0</v>
+      </c>
+      <c r="F10">
+        <v>7600000.0</v>
+      </c>
+      <c r="G10">
+        <v>8200000.0</v>
+      </c>
+      <c r="H10">
+        <v>3500000.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10">
+        <v>11000000.0</v>
+      </c>
+      <c r="K10"/>
+      <c r="L10">
+        <v>15200000.0</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10">
+        <v>12800000.0</v>
+      </c>
+      <c r="O10"/>
+      <c r="P10">
+        <v>14200000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10">
+        <v>15000000.0</v>
+      </c>
+      <c r="S10"/>
+      <c r="T10">
+        <v>-16500000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
+        <v>12268000.0</v>
+      </c>
+      <c r="W10">
+        <v>6134000.0</v>
+      </c>
+      <c r="X10">
+        <v>10432000.0</v>
+      </c>
+      <c r="Y10">
+        <v>5675000.0</v>
+      </c>
+      <c r="Z10">
+        <v>5675000.0</v>
+      </c>
+      <c r="AA10">
+        <v>11586000.0</v>
+      </c>
+      <c r="AB10">
+        <v>5789500.0</v>
+      </c>
+      <c r="AC10">
+        <v>10514000.0</v>
+      </c>
+      <c r="AD10">
+        <v>5523250.0</v>
+      </c>
+      <c r="AE10">
+        <v>5523250.0</v>
+      </c>
+      <c r="AF10">
+        <v>12854000.0</v>
+      </c>
+      <c r="AG10">
+        <v>6427000.0</v>
+      </c>
+      <c r="AH10">
+        <v>10807000.0</v>
+      </c>
+      <c r="AI10">
+        <v>5915250.0</v>
+      </c>
+      <c r="AJ10">
+        <v>5915250.0</v>
+      </c>
+      <c r="AK10">
+        <v>13527000.0</v>
+      </c>
+      <c r="AL10">
+        <v>6763500.0</v>
+      </c>
+      <c r="AM10">
+        <v>10293000.0</v>
+      </c>
+      <c r="AN10">
+        <v>5955000.0</v>
+      </c>
+      <c r="AO10">
+        <v>5955000.0</v>
+      </c>
+      <c r="AP10">
+        <v>13379000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>4924000.0</v>
+      </c>
+      <c r="AR10">
+        <v>6317000.0</v>
+      </c>
+      <c r="AS10">
+        <v>4924000.0</v>
+      </c>
+      <c r="AT10">
+        <v>9401000.0</v>
+      </c>
+      <c r="AU10">
+        <v>9401000.0</v>
+      </c>
+      <c r="AV10">
+        <v>4185750.0</v>
+      </c>
+      <c r="AW10">
+        <v>7342000.0</v>
+      </c>
+      <c r="AX10">
+        <v>4185750.0</v>
+      </c>
+      <c r="AY10">
+        <v>4185750.0</v>
+      </c>
+      <c r="AZ10">
+        <v>692500.0</v>
+      </c>
+      <c r="BA10">
+        <v>346250.0</v>
+      </c>
+      <c r="BB10">
+        <v>692500.0</v>
+      </c>
+      <c r="BC10">
+        <v>346250.0</v>
+      </c>
+      <c r="BD10">
+        <v>346250.0</v>
+      </c>
+      <c r="BE10">
+        <v>98000.0</v>
+      </c>
+      <c r="BF10">
+        <v>196000.0</v>
+      </c>
+      <c r="BG10">
+        <v>98000.0</v>
+      </c>
+      <c r="BH10">
+        <v>98000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:60">
+      <c r="A11" t="s">
+        <v>131</v>
+      </c>
+      <c r="B11">
+        <v>-300000.0</v>
+      </c>
+      <c r="C11">
+        <v>1700000.0</v>
+      </c>
+      <c r="D11">
+        <v>900000.0</v>
+      </c>
+      <c r="E11">
+        <v>1500000.0</v>
+      </c>
+      <c r="F11">
+        <v>1800000.0</v>
+      </c>
+      <c r="G11">
+        <v>1500000.0</v>
+      </c>
+      <c r="H11">
+        <v>600000.0</v>
+      </c>
+      <c r="I11">
+        <v>300000.0</v>
+      </c>
+      <c r="J11">
+        <v>1500000.0</v>
+      </c>
+      <c r="K11"/>
+      <c r="L11">
+        <v>2700000.0</v>
+      </c>
+      <c r="M11">
+        <v>1350000.0</v>
+      </c>
+      <c r="N11">
+        <v>2700000.0</v>
+      </c>
+      <c r="O11">
+        <v>1350000.0</v>
+      </c>
+      <c r="P11">
+        <v>3200000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1600000.0</v>
+      </c>
+      <c r="R11">
+        <v>5500000.0</v>
+      </c>
+      <c r="S11">
+        <v>2750000.0</v>
+      </c>
+      <c r="T11">
+        <v>-4800000.0</v>
+      </c>
+      <c r="U11">
+        <v>-2400000.0</v>
+      </c>
+      <c r="V11">
+        <v>1689000.0</v>
+      </c>
+      <c r="W11">
+        <v>844500.0</v>
+      </c>
+      <c r="X11">
+        <v>1711000.0</v>
+      </c>
+      <c r="Y11">
+        <v>850000.0</v>
+      </c>
+      <c r="Z11">
+        <v>850000.0</v>
+      </c>
+      <c r="AA11">
+        <v>810000.0</v>
+      </c>
+      <c r="AB11">
+        <v>392000.0</v>
+      </c>
+      <c r="AC11">
+        <v>1690000.0</v>
+      </c>
+      <c r="AD11">
+        <v>618500.0</v>
+      </c>
+      <c r="AE11">
+        <v>618500.0</v>
+      </c>
+      <c r="AF11">
+        <v>2136000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1068000.0</v>
+      </c>
+      <c r="AH11">
+        <v>1883000.0</v>
+      </c>
+      <c r="AI11">
+        <v>1004750.0</v>
+      </c>
+      <c r="AJ11">
+        <v>1004750.0</v>
+      </c>
+      <c r="AK11">
+        <v>2278000.0</v>
+      </c>
+      <c r="AL11">
+        <v>1139000.0</v>
+      </c>
+      <c r="AM11">
+        <v>1940000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1054500.0</v>
+      </c>
+      <c r="AO11">
+        <v>1054500.0</v>
+      </c>
+      <c r="AP11">
+        <v>2447000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>1053250.0</v>
+      </c>
+      <c r="AR11">
+        <v>1766000.0</v>
+      </c>
+      <c r="AS11">
+        <v>1053250.0</v>
+      </c>
+      <c r="AT11">
+        <v>3012000.0</v>
+      </c>
+      <c r="AU11">
+        <v>3012000.0</v>
+      </c>
+      <c r="AV11">
+        <v>1240250.0</v>
+      </c>
+      <c r="AW11">
+        <v>1949000.0</v>
+      </c>
+      <c r="AX11">
+        <v>1240250.0</v>
+      </c>
+      <c r="AY11">
+        <v>1240250.0</v>
+      </c>
+      <c r="AZ11">
+        <v>598000.0</v>
+      </c>
+      <c r="BA11">
+        <v>299000.0</v>
+      </c>
+      <c r="BB11">
+        <v>598000.0</v>
+      </c>
+      <c r="BC11">
+        <v>299000.0</v>
+      </c>
+      <c r="BD11">
+        <v>299000.0</v>
+      </c>
+      <c r="BE11">
+        <v>96250.0</v>
+      </c>
+      <c r="BF11">
+        <v>192500.0</v>
+      </c>
+      <c r="BG11">
+        <v>96250.0</v>
+      </c>
+      <c r="BH11">
+        <v>96250.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:60">
+      <c r="A12" t="s">
+        <v>132</v>
+      </c>
+      <c r="B12">
+        <v>3100000.0</v>
+      </c>
+      <c r="C12">
+        <v>2800000.0</v>
+      </c>
+      <c r="D12">
+        <v>2300000.0</v>
+      </c>
+      <c r="E12">
+        <v>1500000.0</v>
+      </c>
+      <c r="F12">
+        <v>1300000.0</v>
+      </c>
+      <c r="G12">
+        <v>1600000.0</v>
+      </c>
+      <c r="H12">
+        <v>1600000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12">
+        <v>1500000.0</v>
+      </c>
+      <c r="K12"/>
+      <c r="L12">
+        <v>1400000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12">
+        <v>900000.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12">
+        <v>1100000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
+        <v>600000.0</v>
+      </c>
+      <c r="S12"/>
+      <c r="T12">
+        <v>1200000.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
+        <v>1024000.0</v>
+      </c>
+      <c r="W12">
+        <v>512000.0</v>
+      </c>
+      <c r="X12">
+        <v>876000.0</v>
+      </c>
+      <c r="Y12">
+        <v>475000.0</v>
+      </c>
+      <c r="Z12">
+        <v>475000.0</v>
+      </c>
+      <c r="AA12">
+        <v>144000.0</v>
+      </c>
+      <c r="AB12">
+        <v>144000.0</v>
+      </c>
+      <c r="AC12">
+        <v>164500.0</v>
+      </c>
+      <c r="AD12">
+        <v>164500.0</v>
+      </c>
+      <c r="AE12">
+        <v>164500.0</v>
+      </c>
+      <c r="AF12">
+        <v>126500.0</v>
+      </c>
+      <c r="AG12">
+        <v>126500.0</v>
+      </c>
+      <c r="AH12">
+        <v>138250.0</v>
+      </c>
+      <c r="AI12">
+        <v>138250.0</v>
+      </c>
+      <c r="AJ12">
+        <v>138250.0</v>
+      </c>
+      <c r="AK12">
+        <v>122500.0</v>
+      </c>
+      <c r="AL12">
+        <v>122500.0</v>
+      </c>
+      <c r="AM12">
+        <v>162000.0</v>
+      </c>
+      <c r="AN12">
+        <v>162000.0</v>
+      </c>
+      <c r="AO12">
+        <v>162000.0</v>
+      </c>
+      <c r="AP12">
+        <v>177500.0</v>
+      </c>
+      <c r="AQ12">
+        <v>311500.0</v>
+      </c>
+      <c r="AR12">
+        <v>311500.0</v>
+      </c>
+      <c r="AS12">
+        <v>311500.0</v>
+      </c>
+      <c r="AT12">
+        <v>311500.0</v>
+      </c>
+      <c r="AU12">
+        <v>311500.0</v>
+      </c>
+      <c r="AV12">
+        <v>875750.0</v>
+      </c>
+      <c r="AW12">
+        <v>875750.0</v>
+      </c>
+      <c r="AX12">
+        <v>875750.0</v>
+      </c>
+      <c r="AY12">
+        <v>875750.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1287000.0</v>
+      </c>
+      <c r="BA12">
+        <v>643500.0</v>
+      </c>
+      <c r="BB12">
+        <v>1287000.0</v>
+      </c>
+      <c r="BC12">
+        <v>643500.0</v>
+      </c>
+      <c r="BD12">
+        <v>643500.0</v>
+      </c>
+      <c r="BE12">
+        <v>417250.0</v>
+      </c>
+      <c r="BF12">
+        <v>834500.0</v>
+      </c>
+      <c r="BG12">
+        <v>417250.0</v>
+      </c>
+      <c r="BH12">
+        <v>417250.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:60">
+      <c r="A13" t="s">
+        <v>133</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
+        <v>1100000.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13">
+        <v>1000000.0</v>
+      </c>
+      <c r="S13"/>
+      <c r="T13">
+        <v>1200000.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13">
+        <v>1024000.0</v>
+      </c>
+      <c r="W13"/>
+      <c r="X13">
+        <v>876000.0</v>
+      </c>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
+      <c r="A14" t="s">
+        <v>134</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
+      <c r="A15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B15">
+        <v>-1100000.0</v>
+      </c>
+      <c r="C15">
+        <v>6700000.0</v>
+      </c>
+      <c r="D15">
+        <v>2900000.0</v>
+      </c>
+      <c r="E15">
+        <v>4700000.0</v>
+      </c>
+      <c r="F15">
+        <v>5800000.0</v>
+      </c>
+      <c r="G15">
+        <v>6700000.0</v>
+      </c>
+      <c r="H15">
+        <v>2900000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15">
+        <v>7200000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
+        <v>12500000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15">
+        <v>10100000.0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15">
+        <v>11000000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15">
+        <v>9500000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
+        <v>-11700000.0</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15">
+        <v>10579000.0</v>
+      </c>
+      <c r="W15">
+        <v>5289500.0</v>
+      </c>
+      <c r="X15">
+        <v>8721000.0</v>
+      </c>
+      <c r="Y15">
+        <v>4825000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4825000.0</v>
+      </c>
+      <c r="AA15">
+        <v>10776000.0</v>
+      </c>
+      <c r="AB15">
+        <v>5397500.0</v>
+      </c>
+      <c r="AC15">
+        <v>8824000.0</v>
+      </c>
+      <c r="AD15">
+        <v>4904750.0</v>
+      </c>
+      <c r="AE15">
+        <v>4904750.0</v>
+      </c>
+      <c r="AF15">
+        <v>10718000.0</v>
+      </c>
+      <c r="AG15">
+        <v>5359000.0</v>
+      </c>
+      <c r="AH15">
+        <v>8924000.0</v>
+      </c>
+      <c r="AI15">
+        <v>4910500.0</v>
+      </c>
+      <c r="AJ15">
+        <v>4910500.0</v>
+      </c>
+      <c r="AK15">
+        <v>11249000.0</v>
+      </c>
+      <c r="AL15">
+        <v>5624500.0</v>
+      </c>
+      <c r="AM15">
+        <v>8353000.0</v>
+      </c>
+      <c r="AN15">
+        <v>4900500.0</v>
+      </c>
+      <c r="AO15">
+        <v>4900500.0</v>
+      </c>
+      <c r="AP15">
+        <v>10932000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>3870750.0</v>
+      </c>
+      <c r="AR15">
+        <v>4551000.0</v>
+      </c>
+      <c r="AS15">
+        <v>3870750.0</v>
+      </c>
+      <c r="AT15">
+        <v>6389000.0</v>
+      </c>
+      <c r="AU15">
+        <v>6389000.0</v>
+      </c>
+      <c r="AV15">
+        <v>2945500.0</v>
+      </c>
+      <c r="AW15">
+        <v>5393000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2945500.0</v>
+      </c>
+      <c r="AY15">
+        <v>2945500.0</v>
+      </c>
+      <c r="AZ15">
+        <v>94500.0</v>
+      </c>
+      <c r="BA15">
+        <v>47250.0</v>
+      </c>
+      <c r="BB15">
+        <v>94500.0</v>
+      </c>
+      <c r="BC15">
+        <v>47250.0</v>
+      </c>
+      <c r="BD15">
+        <v>47250.0</v>
+      </c>
+      <c r="BE15">
+        <v>1750.0</v>
+      </c>
+      <c r="BF15">
+        <v>3500.0</v>
+      </c>
+      <c r="BG15">
+        <v>1750.0</v>
+      </c>
+      <c r="BH15">
+        <v>1750.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:60">
+      <c r="A16" t="s">
+        <v>136</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>1450000.0</v>
+      </c>
+      <c r="I16">
+        <v>1450000.0</v>
+      </c>
+      <c r="J16">
+        <v>1450000.0</v>
+      </c>
+      <c r="K16">
+        <v>1450000.0</v>
+      </c>
+      <c r="L16">
+        <v>6250000.0</v>
+      </c>
+      <c r="M16">
+        <v>6250000.0</v>
+      </c>
+      <c r="N16">
+        <v>5050000.0</v>
+      </c>
+      <c r="O16">
+        <v>5050000.0</v>
+      </c>
+      <c r="P16">
+        <v>5500000.0</v>
+      </c>
+      <c r="Q16">
+        <v>5500000.0</v>
+      </c>
+      <c r="R16">
+        <v>4750000.0</v>
+      </c>
+      <c r="S16">
+        <v>4750000.0</v>
+      </c>
+      <c r="T16">
+        <v>-5850000.0</v>
+      </c>
+      <c r="U16">
+        <v>-5850000.0</v>
+      </c>
+      <c r="V16">
+        <v>10579000.0</v>
+      </c>
+      <c r="W16">
+        <v>5289500.0</v>
+      </c>
+      <c r="X16">
+        <v>4360500.0</v>
+      </c>
+      <c r="Y16">
+        <v>4360500.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16">
+        <v>5397500.0</v>
+      </c>
+      <c r="AB16">
+        <v>5397500.0</v>
+      </c>
+      <c r="AC16">
+        <v>4412000.0</v>
+      </c>
+      <c r="AD16">
+        <v>4412000.0</v>
+      </c>
+      <c r="AE16"/>
+      <c r="AF16">
+        <v>5359000.0</v>
+      </c>
+      <c r="AG16">
+        <v>5359000.0</v>
+      </c>
+      <c r="AH16">
+        <v>4462000.0</v>
+      </c>
+      <c r="AI16">
+        <v>4462000.0</v>
+      </c>
+      <c r="AJ16"/>
+      <c r="AK16">
+        <v>5624500.0</v>
+      </c>
+      <c r="AL16">
+        <v>5624500.0</v>
+      </c>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
+      <c r="A17" t="s">
+        <v>137</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17">
+        <v>5289500.0</v>
+      </c>
+      <c r="W17">
+        <v>5289500.0</v>
+      </c>
+      <c r="X17">
+        <v>4360500.0</v>
+      </c>
+      <c r="Y17">
+        <v>4360500.0</v>
+      </c>
+      <c r="Z17"/>
+      <c r="AA17">
+        <v>5397500.0</v>
+      </c>
+      <c r="AB17">
+        <v>5397500.0</v>
+      </c>
+      <c r="AC17">
+        <v>4412000.0</v>
+      </c>
+      <c r="AD17">
+        <v>4412000.0</v>
+      </c>
+      <c r="AE17"/>
+      <c r="AF17">
+        <v>5359000.0</v>
+      </c>
+      <c r="AG17">
+        <v>5359000.0</v>
+      </c>
+      <c r="AH17">
+        <v>4462000.0</v>
+      </c>
+      <c r="AI17">
+        <v>4462000.0</v>
+      </c>
+      <c r="AJ17"/>
+      <c r="AK17">
+        <v>5624500.0</v>
+      </c>
+      <c r="AL17">
+        <v>5624500.0</v>
+      </c>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
+      <c r="A18" t="s">
+        <v>138</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
+      <c r="A19" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
+      <c r="A20" t="s">
+        <v>140</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
+      <c r="A21" t="s">
+        <v>141</v>
+      </c>
+      <c r="B21">
+        <v>11300000.0</v>
+      </c>
+      <c r="C21">
+        <v>14000000.0</v>
+      </c>
+      <c r="D21">
+        <v>6100000.0</v>
+      </c>
+      <c r="E21">
+        <v>13500000.0</v>
+      </c>
+      <c r="F21">
+        <v>8900000.0</v>
+      </c>
+      <c r="G21">
+        <v>9700000.0</v>
+      </c>
+      <c r="H21">
+        <v>4800000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21">
+        <v>13600000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21">
+        <v>16600000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21">
+        <v>13700000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21">
+        <v>15300000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21">
+        <v>18500000.0</v>
+      </c>
+      <c r="S21"/>
+      <c r="T21">
+        <v>-8200000.0</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21">
+        <v>13292000.0</v>
+      </c>
+      <c r="W21">
+        <v>6646000.0</v>
+      </c>
+      <c r="X21">
+        <v>11308000.0</v>
+      </c>
+      <c r="Y21">
+        <v>6150000.0</v>
+      </c>
+      <c r="Z21">
+        <v>6150000.0</v>
+      </c>
+      <c r="AA21">
+        <v>12416000.0</v>
+      </c>
+      <c r="AB21">
+        <v>6214000.0</v>
+      </c>
+      <c r="AC21">
+        <v>10784000.0</v>
+      </c>
+      <c r="AD21">
+        <v>5803000.0</v>
+      </c>
+      <c r="AE21">
+        <v>5803000.0</v>
+      </c>
+      <c r="AF21">
+        <v>13429000.0</v>
+      </c>
+      <c r="AG21">
+        <v>6711000.0</v>
+      </c>
+      <c r="AH21">
+        <v>11628000.0</v>
+      </c>
+      <c r="AI21">
+        <v>6264250.0</v>
+      </c>
+      <c r="AJ21">
+        <v>6264250.0</v>
+      </c>
+      <c r="AK21">
+        <v>13801000.0</v>
+      </c>
+      <c r="AL21">
+        <v>6900000.0</v>
+      </c>
+      <c r="AM21">
+        <v>11151000.0</v>
+      </c>
+      <c r="AN21">
+        <v>6238000.0</v>
+      </c>
+      <c r="AO21">
+        <v>6238000.0</v>
+      </c>
+      <c r="AP21">
+        <v>13855000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>6073500.0</v>
+      </c>
+      <c r="AR21">
+        <v>10482000.0</v>
+      </c>
+      <c r="AS21">
+        <v>6073500.0</v>
+      </c>
+      <c r="AT21">
+        <v>12317000.0</v>
+      </c>
+      <c r="AU21">
+        <v>12317000.0</v>
+      </c>
+      <c r="AV21">
+        <v>5071250.0</v>
+      </c>
+      <c r="AW21">
+        <v>9310000.0</v>
+      </c>
+      <c r="AX21">
+        <v>5071250.0</v>
+      </c>
+      <c r="AY21">
+        <v>5061500.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1915500.0</v>
+      </c>
+      <c r="BA21">
+        <v>989750.0</v>
+      </c>
+      <c r="BB21">
+        <v>1979500.0</v>
+      </c>
+      <c r="BC21">
+        <v>989750.0</v>
+      </c>
+      <c r="BD21">
+        <v>989750.0</v>
+      </c>
+      <c r="BE21">
+        <v>515250.0</v>
+      </c>
+      <c r="BF21">
+        <v>1030500.0</v>
+      </c>
+      <c r="BG21">
+        <v>515250.0</v>
+      </c>
+      <c r="BH21">
+        <v>515250.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:60">
+      <c r="A22" t="s">
+        <v>142</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
+      <c r="A23" t="s">
+        <v>143</v>
+      </c>
+      <c r="B23">
+        <v>193900000.0</v>
+      </c>
+      <c r="C23">
+        <v>196300000.0</v>
+      </c>
+      <c r="D23">
+        <v>187100000.0</v>
+      </c>
+      <c r="E23">
+        <v>174500000.0</v>
+      </c>
+      <c r="F23">
+        <v>166800000.0</v>
+      </c>
+      <c r="G23">
+        <v>170400000.0</v>
+      </c>
+      <c r="H23">
+        <v>179600000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23">
+        <v>177100000.0</v>
+      </c>
+      <c r="K23"/>
+      <c r="L23">
+        <v>173900000.0</v>
+      </c>
+      <c r="M23"/>
+      <c r="N23">
+        <v>161300000.0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23">
+        <v>152800000.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23">
+        <v>145800000.0</v>
+      </c>
+      <c r="S23"/>
+      <c r="T23">
+        <v>101800000.0</v>
+      </c>
+      <c r="U23"/>
+      <c r="V23">
+        <v>129476000.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23">
+        <v>125024000.0</v>
+      </c>
+      <c r="Y23">
+        <v>63625000.0</v>
+      </c>
+      <c r="Z23">
+        <v>63625000.0</v>
+      </c>
+      <c r="AA23">
+        <v>122891000.0</v>
+      </c>
+      <c r="AB23"/>
+      <c r="AC23">
+        <v>108009000.0</v>
+      </c>
+      <c r="AD23">
+        <v>57619750.0</v>
+      </c>
+      <c r="AE23">
+        <v>57619750.0</v>
+      </c>
+      <c r="AF23">
+        <v>103670000.0</v>
+      </c>
+      <c r="AG23"/>
+      <c r="AH23">
+        <v>97040000.0</v>
+      </c>
+      <c r="AI23">
+        <v>49962250.0</v>
+      </c>
+      <c r="AJ23">
+        <v>49962250.0</v>
+      </c>
+      <c r="AK23">
+        <v>93824000.0</v>
+      </c>
+      <c r="AL23"/>
+      <c r="AM23">
+        <v>86524000.0</v>
+      </c>
+      <c r="AN23">
+        <v>44966000.0</v>
+      </c>
+      <c r="AO23">
+        <v>44966000.0</v>
+      </c>
+      <c r="AP23">
+        <v>79668000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>37913250.0</v>
+      </c>
+      <c r="AR23">
+        <v>75337000.0</v>
+      </c>
+      <c r="AS23">
+        <v>37913250.0</v>
+      </c>
+      <c r="AT23">
+        <v>79033999.0</v>
+      </c>
+      <c r="AU23">
+        <v>79034000.0</v>
+      </c>
+      <c r="AV23">
+        <v>38202000.0</v>
+      </c>
+      <c r="AW23">
+        <v>73813000.0</v>
+      </c>
+      <c r="AX23">
+        <v>38202000.0</v>
+      </c>
+      <c r="AY23">
+        <v>38202000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>76554000.0</v>
+      </c>
+      <c r="BA23">
+        <v>38277000.0</v>
+      </c>
+      <c r="BB23">
+        <v>76554000.0</v>
+      </c>
+      <c r="BC23">
+        <v>38277000.0</v>
+      </c>
+      <c r="BD23">
+        <v>38277000.0</v>
+      </c>
+      <c r="BE23">
+        <v>34551000.0</v>
+      </c>
+      <c r="BF23">
+        <v>69102000.0</v>
+      </c>
+      <c r="BG23">
+        <v>34551000.0</v>
+      </c>
+      <c r="BH23">
+        <v>34551000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:60">
+      <c r="A24" t="s">
+        <v>144</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
+      <c r="A25" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25">
+        <v>4450000.0</v>
+      </c>
+      <c r="Y25">
+        <v>4450000.0</v>
+      </c>
+      <c r="Z25">
+        <v>4450000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25">
+        <v>1773750.0</v>
+      </c>
+      <c r="AD25">
+        <v>1773750.0</v>
+      </c>
+      <c r="AE25">
+        <v>1773750.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25">
+        <v>1669250.0</v>
+      </c>
+      <c r="AI25">
+        <v>1669250.0</v>
+      </c>
+      <c r="AJ25">
+        <v>1669250.0</v>
+      </c>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25">
+        <v>1594250.0</v>
+      </c>
+      <c r="AN25">
+        <v>1594250.0</v>
+      </c>
+      <c r="AO25">
+        <v>1594250.0</v>
+      </c>
+      <c r="AP25"/>
+      <c r="AQ25">
+        <v>1359250.0</v>
+      </c>
+      <c r="AR25">
+        <v>1359250.0</v>
+      </c>
+      <c r="AS25">
+        <v>1359250.0</v>
+      </c>
+      <c r="AT25">
+        <v>1359250.0</v>
+      </c>
+      <c r="AU25"/>
+      <c r="AV25">
+        <v>1170000.0</v>
+      </c>
+      <c r="AW25">
+        <v>1170000.0</v>
+      </c>
+      <c r="AX25">
+        <v>1170000.0</v>
+      </c>
+      <c r="AY25">
+        <v>1170000.0</v>
+      </c>
+      <c r="AZ25"/>
+      <c r="BA25">
+        <v>1303750.0</v>
+      </c>
+      <c r="BB25">
+        <v>1303750.0</v>
+      </c>
+      <c r="BC25">
+        <v>1303750.0</v>
+      </c>
+      <c r="BD25">
+        <v>1303750.0</v>
+      </c>
+      <c r="BE25">
+        <v>1429250.0</v>
+      </c>
+      <c r="BF25">
+        <v>1429250.0</v>
+      </c>
+      <c r="BG25">
+        <v>1429250.0</v>
+      </c>
+      <c r="BH25">
+        <v>1429250.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:60">
+      <c r="A26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
+        <v>100000.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
+        <v>100000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
+        <v>100000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>100000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
+        <v>100000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
+        <v>100000.0</v>
+      </c>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>95000.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26">
+        <v>95000.0</v>
+      </c>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
+      <c r="A27" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>13700000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
+        <v>12600000.0</v>
+      </c>
+      <c r="G27">
+        <v>12800000.0</v>
+      </c>
+      <c r="H27">
+        <v>12600000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27">
+        <v>12300000.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27">
+        <v>12000000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27">
+        <v>5950000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27">
+        <v>10100000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27">
+        <v>9300000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27">
+        <v>6500000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27">
+        <v>7600000.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27">
+        <v>11100000.0</v>
+      </c>
+      <c r="Y27">
+        <v>5050000.0</v>
+      </c>
+      <c r="Z27">
+        <v>5050000.0</v>
+      </c>
+      <c r="AA27">
+        <v>9537000.0</v>
+      </c>
+      <c r="AB27"/>
+      <c r="AC27">
+        <v>8963000.0</v>
+      </c>
+      <c r="AD27">
+        <v>4626750.0</v>
+      </c>
+      <c r="AE27">
+        <v>4626750.0</v>
+      </c>
+      <c r="AF27">
+        <v>9096000.0</v>
+      </c>
+      <c r="AG27"/>
+      <c r="AH27">
+        <v>8158000.0</v>
+      </c>
+      <c r="AI27">
+        <v>4313500.0</v>
+      </c>
+      <c r="AJ27">
+        <v>4313500.0</v>
+      </c>
+      <c r="AK27">
+        <v>8372000.0</v>
+      </c>
+      <c r="AL27"/>
+      <c r="AM27">
+        <v>7145000.0</v>
+      </c>
+      <c r="AN27">
+        <v>3879250.0</v>
+      </c>
+      <c r="AO27">
+        <v>3879250.0</v>
+      </c>
+      <c r="AP27">
+        <v>5356000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>3077500.0</v>
+      </c>
+      <c r="AR27">
+        <v>6954000.0</v>
+      </c>
+      <c r="AS27">
+        <v>3077500.0</v>
+      </c>
+      <c r="AT27">
+        <v>6299000.0</v>
+      </c>
+      <c r="AU27">
+        <v>6299000.0</v>
+      </c>
+      <c r="AV27">
+        <v>2707500.0</v>
+      </c>
+      <c r="AW27">
+        <v>4531000.0</v>
+      </c>
+      <c r="AX27">
+        <v>2707500.0</v>
+      </c>
+      <c r="AY27">
+        <v>2707500.0</v>
+      </c>
+      <c r="AZ27">
+        <v>4580000.0</v>
+      </c>
+      <c r="BA27">
+        <v>2290000.0</v>
+      </c>
+      <c r="BB27">
+        <v>4580000.0</v>
+      </c>
+      <c r="BC27">
+        <v>2290000.0</v>
+      </c>
+      <c r="BD27">
+        <v>2290000.0</v>
+      </c>
+      <c r="BE27">
+        <v>2257250.0</v>
+      </c>
+      <c r="BF27">
+        <v>4514500.0</v>
+      </c>
+      <c r="BG27">
+        <v>2257250.0</v>
+      </c>
+      <c r="BH27">
+        <v>2257250.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:60">
+      <c r="A28" t="s">
+        <v>148</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
+        <v>78700000.0</v>
+      </c>
+      <c r="E28">
+        <v>75700000.0</v>
+      </c>
+      <c r="F28">
+        <v>70700000.0</v>
+      </c>
+      <c r="G28">
+        <v>69000000.0</v>
+      </c>
+      <c r="H28">
+        <v>64900000.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28">
+        <v>65500000.0</v>
+      </c>
+      <c r="K28"/>
+      <c r="L28">
+        <v>66700000.0</v>
+      </c>
+      <c r="M28"/>
+      <c r="N28">
+        <v>29600000.0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28">
+        <v>59000000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28">
+        <v>65600000.0</v>
+      </c>
+      <c r="S28"/>
+      <c r="T28">
+        <v>42600000.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28">
+        <v>50800000.0</v>
+      </c>
+      <c r="W28">
+        <v>29945000.0</v>
+      </c>
+      <c r="X28">
+        <v>47300000.0</v>
+      </c>
+      <c r="Y28">
+        <v>24525000.0</v>
+      </c>
+      <c r="Z28">
+        <v>24525000.0</v>
+      </c>
+      <c r="AA28">
+        <v>44204000.0</v>
+      </c>
+      <c r="AB28">
+        <v>26856000.0</v>
+      </c>
+      <c r="AC28">
+        <v>39696000.0</v>
+      </c>
+      <c r="AD28">
+        <v>20966000.0</v>
+      </c>
+      <c r="AE28">
+        <v>20966000.0</v>
+      </c>
+      <c r="AF28">
+        <v>36492000.0</v>
+      </c>
+      <c r="AG28">
+        <v>22797000.0</v>
+      </c>
+      <c r="AH28">
+        <v>35821000.0</v>
+      </c>
+      <c r="AI28">
+        <v>18078250.0</v>
+      </c>
+      <c r="AJ28">
+        <v>18078250.0</v>
+      </c>
+      <c r="AK28">
+        <v>33731000.0</v>
+      </c>
+      <c r="AL28">
+        <v>21051500.0</v>
+      </c>
+      <c r="AM28">
+        <v>32365000.0</v>
+      </c>
+      <c r="AN28">
+        <v>16524000.0</v>
+      </c>
+      <c r="AO28">
+        <v>16524000.0</v>
+      </c>
+      <c r="AP28">
+        <v>28670000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>13599500.0</v>
+      </c>
+      <c r="AR28">
+        <v>25685000.0</v>
+      </c>
+      <c r="AS28">
+        <v>13599500.0</v>
+      </c>
+      <c r="AT28">
+        <v>25079000.0</v>
+      </c>
+      <c r="AU28">
+        <v>25079000.0</v>
+      </c>
+      <c r="AV28">
+        <v>13121000.0</v>
+      </c>
+      <c r="AW28">
+        <v>26063000.0</v>
+      </c>
+      <c r="AX28">
+        <v>13121000.0</v>
+      </c>
+      <c r="AY28">
+        <v>13121000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>29449500.0</v>
+      </c>
+      <c r="BA28">
+        <v>14724750.0</v>
+      </c>
+      <c r="BB28">
+        <v>29449500.0</v>
+      </c>
+      <c r="BC28">
+        <v>14724750.0</v>
+      </c>
+      <c r="BD28">
+        <v>14724750.0</v>
+      </c>
+      <c r="BE28">
+        <v>12624500.0</v>
+      </c>
+      <c r="BF28">
+        <v>25249000.0</v>
+      </c>
+      <c r="BG28">
+        <v>12624500.0</v>
+      </c>
+      <c r="BH28">
+        <v>12624500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:60">
+      <c r="A29" t="s">
+        <v>149</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29">
+        <v>3200000.0</v>
+      </c>
+      <c r="Q29"/>
+      <c r="R29">
+        <v>5500000.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29">
+        <v>-4800000.0</v>
+      </c>
+      <c r="U29"/>
+      <c r="V29">
+        <v>1689000.0</v>
+      </c>
+      <c r="W29"/>
+      <c r="X29">
+        <v>1711000.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
+      <c r="A30" t="s">
+        <v>150</v>
+      </c>
+      <c r="B30">
+        <v>90600000.0</v>
+      </c>
+      <c r="C30">
+        <v>92100000.0</v>
+      </c>
+      <c r="D30">
+        <v>92400000.0</v>
+      </c>
+      <c r="E30">
+        <v>81900000.0</v>
+      </c>
+      <c r="F30">
+        <v>82700000.0</v>
+      </c>
+      <c r="G30">
+        <v>78400000.0</v>
+      </c>
+      <c r="H30">
+        <v>79200000.0</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30">
+        <v>73500000.0</v>
+      </c>
+      <c r="K30"/>
+      <c r="L30">
+        <v>79000000.0</v>
+      </c>
+      <c r="M30"/>
+      <c r="N30">
+        <v>74600000.0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30">
+        <v>67900000.0</v>
+      </c>
+      <c r="Q30"/>
+      <c r="R30">
+        <v>64300000.0</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30">
+        <v>51200000.0</v>
+      </c>
+      <c r="U30"/>
+      <c r="V30">
+        <v>58993000.0</v>
+      </c>
+      <c r="W30">
+        <v>64738000.0</v>
+      </c>
+      <c r="X30">
+        <v>57507000.0</v>
+      </c>
+      <c r="Y30">
+        <v>29575000.0</v>
+      </c>
+      <c r="Z30">
+        <v>29575000.0</v>
+      </c>
+      <c r="AA30">
+        <v>54141000.0</v>
+      </c>
+      <c r="AB30">
+        <v>61235000.0</v>
+      </c>
+      <c r="AC30">
+        <v>48659000.0</v>
+      </c>
+      <c r="AD30">
+        <v>25592750.0</v>
+      </c>
+      <c r="AE30">
+        <v>25592750.0</v>
+      </c>
+      <c r="AF30">
+        <v>45910000.0</v>
+      </c>
+      <c r="AG30">
+        <v>51677000.0</v>
+      </c>
+      <c r="AH30">
+        <v>44518000.0</v>
+      </c>
+      <c r="AI30">
+        <v>22391750.0</v>
+      </c>
+      <c r="AJ30">
+        <v>22391750.0</v>
+      </c>
+      <c r="AK30">
+        <v>42132000.0</v>
+      </c>
+      <c r="AL30">
+        <v>46897500.0</v>
+      </c>
+      <c r="AM30">
+        <v>39965000.0</v>
+      </c>
+      <c r="AN30">
+        <v>20403250.0</v>
+      </c>
+      <c r="AO30">
+        <v>20403250.0</v>
+      </c>
+      <c r="AP30">
+        <v>34147000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>16677000.0</v>
+      </c>
+      <c r="AR30">
+        <v>35913000.0</v>
+      </c>
+      <c r="AS30">
+        <v>16677000.0</v>
+      </c>
+      <c r="AT30">
+        <v>32772999.0</v>
+      </c>
+      <c r="AU30">
+        <v>32773000.0</v>
+      </c>
+      <c r="AV30">
+        <v>15828500.0</v>
+      </c>
+      <c r="AW30">
+        <v>30580000.0</v>
+      </c>
+      <c r="AX30">
+        <v>15828500.0</v>
+      </c>
+      <c r="AY30">
+        <v>15828500.0</v>
+      </c>
+      <c r="AZ30">
+        <v>34029500.0</v>
+      </c>
+      <c r="BA30">
+        <v>17014750.0</v>
+      </c>
+      <c r="BB30">
+        <v>34029500.0</v>
+      </c>
+      <c r="BC30">
+        <v>17014750.0</v>
+      </c>
+      <c r="BD30">
+        <v>17014750.0</v>
+      </c>
+      <c r="BE30">
+        <v>14881750.0</v>
+      </c>
+      <c r="BF30">
+        <v>29763500.0</v>
+      </c>
+      <c r="BG30">
+        <v>14881750.0</v>
+      </c>
+      <c r="BH30">
+        <v>14881750.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:60">
+      <c r="A31" t="s">
+        <v>151</v>
+      </c>
+      <c r="B31">
+        <v>-12700000.0</v>
+      </c>
+      <c r="C31">
+        <v>-5600000.0</v>
+      </c>
+      <c r="D31">
+        <v>-2300000.0</v>
+      </c>
+      <c r="E31">
+        <v>-7300000.0</v>
+      </c>
+      <c r="F31">
+        <v>-1300000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1500000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1300000.0</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31">
+        <v>-2600000.0</v>
+      </c>
+      <c r="K31"/>
+      <c r="L31">
+        <v>-1400000.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31">
+        <v>-900000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>-1100000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31">
+        <v>-3500000.0</v>
+      </c>
+      <c r="S31"/>
+      <c r="T31">
+        <v>-8300000.0</v>
+      </c>
+      <c r="U31"/>
+      <c r="V31">
+        <v>-1024000.0</v>
+      </c>
+      <c r="W31">
+        <v>-512000.0</v>
+      </c>
+      <c r="X31">
+        <v>-876000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-475000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-475000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-830000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-424500.0</v>
+      </c>
+      <c r="AC31">
+        <v>-270000.0</v>
+      </c>
+      <c r="AD31">
+        <v>279750.0</v>
+      </c>
+      <c r="AE31">
+        <v>279750.0</v>
+      </c>
+      <c r="AF31">
+        <v>-575000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-284500.0</v>
+      </c>
+      <c r="AH31">
+        <v>-821000.0</v>
+      </c>
+      <c r="AI31">
+        <v>349000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>349000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-274000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-137000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-858000.0</v>
+      </c>
+      <c r="AN31">
+        <v>283000.0</v>
+      </c>
+      <c r="AO31">
+        <v>283000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-476000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>1149500.0</v>
+      </c>
+      <c r="AR31">
+        <v>-4165000.0</v>
+      </c>
+      <c r="AS31">
+        <v>1149500.0</v>
+      </c>
+      <c r="AT31">
+        <v>-2916000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-2916000.0</v>
+      </c>
+      <c r="AV31">
+        <v>885500.0</v>
+      </c>
+      <c r="AW31">
+        <v>-1968000.0</v>
+      </c>
+      <c r="AX31">
+        <v>885500.0</v>
+      </c>
+      <c r="AY31">
+        <v>-875750.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-1223000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-643500.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1287000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-643500.0</v>
+      </c>
+      <c r="BD31">
+        <v>-643500.0</v>
+      </c>
+      <c r="BE31">
+        <v>-417250.0</v>
+      </c>
+      <c r="BF31">
+        <v>-834500.0</v>
+      </c>
+      <c r="BG31">
+        <v>-417250.0</v>
+      </c>
+      <c r="BH31">
+        <v>-417250.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:60">
+      <c r="A32" t="s">
+        <v>152</v>
+      </c>
+      <c r="B32">
+        <v>205200000.0</v>
+      </c>
+      <c r="C32">
+        <v>210300000.0</v>
+      </c>
+      <c r="D32">
+        <v>193200000.0</v>
+      </c>
+      <c r="E32">
+        <v>182200000.0</v>
+      </c>
+      <c r="F32">
+        <v>175700000.0</v>
+      </c>
+      <c r="G32">
+        <v>180100000.0</v>
+      </c>
+      <c r="H32">
+        <v>184400000.0</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32">
+        <v>190700000.0</v>
+      </c>
+      <c r="K32"/>
+      <c r="L32">
+        <v>190500000.0</v>
+      </c>
+      <c r="M32"/>
+      <c r="N32">
+        <v>175000000.0</v>
+      </c>
+      <c r="O32"/>
+      <c r="P32">
+        <v>168100000.0</v>
+      </c>
+      <c r="Q32"/>
+      <c r="R32">
+        <v>164300000.0</v>
+      </c>
+      <c r="S32"/>
+      <c r="T32">
+        <v>93600000.0</v>
+      </c>
+      <c r="U32"/>
+      <c r="V32">
+        <v>142768000.0</v>
+      </c>
+      <c r="W32">
+        <v>71384000.0</v>
+      </c>
+      <c r="X32">
+        <v>136332000.0</v>
+      </c>
+      <c r="Y32">
+        <v>69775000.0</v>
+      </c>
+      <c r="Z32">
+        <v>69775000.0</v>
+      </c>
+      <c r="AA32">
+        <v>134907000.0</v>
+      </c>
+      <c r="AB32">
+        <v>67449000.0</v>
+      </c>
+      <c r="AC32">
+        <v>118793000.0</v>
+      </c>
+      <c r="AD32">
+        <v>63422750.0</v>
+      </c>
+      <c r="AE32">
+        <v>63422750.0</v>
+      </c>
+      <c r="AF32">
+        <v>116777000.0</v>
+      </c>
+      <c r="AG32">
+        <v>58388500.0</v>
+      </c>
+      <c r="AH32">
+        <v>108129000.0</v>
+      </c>
+      <c r="AI32">
+        <v>56226500.0</v>
+      </c>
+      <c r="AJ32">
+        <v>56226500.0</v>
+      </c>
+      <c r="AK32">
+        <v>107596000.0</v>
+      </c>
+      <c r="AL32">
+        <v>53798000.0</v>
+      </c>
+      <c r="AM32">
+        <v>97220000.0</v>
+      </c>
+      <c r="AN32">
+        <v>51204000.0</v>
+      </c>
+      <c r="AO32">
+        <v>51204000.0</v>
+      </c>
+      <c r="AP32">
+        <v>93402000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>43986750.0</v>
+      </c>
+      <c r="AR32">
+        <v>82545000.0</v>
+      </c>
+      <c r="AS32">
+        <v>43986750.0</v>
+      </c>
+      <c r="AT32">
+        <v>89956000.0</v>
+      </c>
+      <c r="AU32">
+        <v>89956000.0</v>
+      </c>
+      <c r="AV32">
+        <v>43273250.0</v>
+      </c>
+      <c r="AW32">
+        <v>83137000.0</v>
+      </c>
+      <c r="AX32">
+        <v>43273250.0</v>
+      </c>
+      <c r="AY32">
+        <v>43273250.0</v>
+      </c>
+      <c r="AZ32">
+        <v>78501500.0</v>
+      </c>
+      <c r="BA32">
+        <v>39250750.0</v>
+      </c>
+      <c r="BB32">
+        <v>78501500.0</v>
+      </c>
+      <c r="BC32">
+        <v>39250750.0</v>
+      </c>
+      <c r="BD32">
+        <v>39250750.0</v>
+      </c>
+      <c r="BE32">
+        <v>35041500.0</v>
+      </c>
+      <c r="BF32">
+        <v>70083000.0</v>
+      </c>
+      <c r="BG32">
+        <v>35041500.0</v>
+      </c>
+      <c r="BH32">
+        <v>35041500.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2">
+        <v>400000.0</v>
+      </c>
+      <c r="C2">
+        <v>400000.0</v>
+      </c>
+      <c r="D2">
+        <v>5100000.0</v>
+      </c>
+      <c r="E2">
+        <v>700000.0</v>
+      </c>
+      <c r="F2">
+        <v>2600000.0</v>
+      </c>
+      <c r="G2">
+        <v>4900000.0</v>
+      </c>
+      <c r="H2">
+        <v>5900000.0</v>
+      </c>
+      <c r="I2">
+        <v>11361000.0</v>
+      </c>
+      <c r="J2">
+        <v>5559000.0</v>
+      </c>
+      <c r="K2">
+        <v>-151000.0</v>
+      </c>
+      <c r="L2">
+        <v>2751000.0</v>
+      </c>
+      <c r="M2">
+        <v>3308000.0</v>
+      </c>
+      <c r="N2">
+        <v>793000.0</v>
+      </c>
+      <c r="O2">
+        <v>612000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>12300000</v>
+      </c>
+      <c r="C3">
+        <v>10300000</v>
+      </c>
+      <c r="D3">
+        <v>9100000</v>
+      </c>
+      <c r="E3">
+        <v>12400000</v>
+      </c>
+      <c r="F3">
+        <v>15500000</v>
+      </c>
+      <c r="G3">
+        <v>14000000</v>
+      </c>
+      <c r="H3">
+        <v>15200000</v>
+      </c>
+      <c r="I3">
+        <v>8400000</v>
+      </c>
+      <c r="J3">
+        <v>7068000</v>
+      </c>
+      <c r="K3">
+        <v>6342000</v>
+      </c>
+      <c r="L3">
+        <v>6267000</v>
+      </c>
+      <c r="M3">
+        <v>5060000</v>
+      </c>
+      <c r="N3">
+        <v>4594000</v>
+      </c>
+      <c r="O3">
+        <v>2350000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
         <v>155</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6">
+        <v>5900000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-4700000.0</v>
+      </c>
+      <c r="E6">
+        <v>4400000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1900000.0</v>
+      </c>
+      <c r="G6">
+        <v>2200000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1000000.0</v>
+      </c>
+      <c r="I6">
+        <v>-5461000.0</v>
+      </c>
+      <c r="J6">
+        <v>5802000.0</v>
+      </c>
+      <c r="K6">
+        <v>5710000.0</v>
+      </c>
+      <c r="L6">
+        <v>-2902000.0</v>
+      </c>
+      <c r="M6">
+        <v>-557000.0</v>
+      </c>
+      <c r="N6">
+        <v>2515000.0</v>
+      </c>
+      <c r="O6">
+        <v>181000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7">
+        <v>4200000.0</v>
+      </c>
+      <c r="C7">
+        <v>200000.0</v>
+      </c>
+      <c r="D7">
+        <v>13500000.0</v>
+      </c>
+      <c r="E7">
+        <v>-13400000.0</v>
+      </c>
+      <c r="F7">
+        <v>-19400000.0</v>
+      </c>
+      <c r="G7">
+        <v>5400000.0</v>
+      </c>
+      <c r="H7">
+        <v>-13800000.0</v>
+      </c>
+      <c r="I7">
+        <v>-13800000.0</v>
+      </c>
+      <c r="J7">
+        <v>-5846000.0</v>
+      </c>
+      <c r="K7">
+        <v>1019000.0</v>
+      </c>
+      <c r="L7">
+        <v>-6580000.0</v>
+      </c>
+      <c r="M7">
+        <v>951000.0</v>
+      </c>
+      <c r="N7">
+        <v>-5139000.0</v>
+      </c>
+      <c r="O7">
+        <v>-2370000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>900000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3400000.0</v>
+      </c>
+      <c r="D9">
+        <v>6000000.0</v>
+      </c>
+      <c r="E9">
+        <v>-5600000.0</v>
+      </c>
+      <c r="F9">
+        <v>-6000000.0</v>
+      </c>
+      <c r="G9">
+        <v>2400000.0</v>
+      </c>
+      <c r="H9">
+        <v>-1700000.0</v>
+      </c>
+      <c r="I9">
+        <v>-7000000.0</v>
+      </c>
+      <c r="J9">
+        <v>-3057000.0</v>
+      </c>
+      <c r="K9">
+        <v>-616000.0</v>
+      </c>
+      <c r="L9">
+        <v>-3884000.0</v>
+      </c>
+      <c r="M9">
+        <v>436000.0</v>
+      </c>
+      <c r="N9">
+        <v>-1595000.0</v>
+      </c>
+      <c r="O9">
+        <v>743000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10">
+        <v>-200000.0</v>
+      </c>
+      <c r="C10">
+        <v>-500000.0</v>
+      </c>
+      <c r="D10">
+        <v>13200000.0</v>
+      </c>
+      <c r="E10">
+        <v>-5700000.0</v>
+      </c>
+      <c r="F10">
+        <v>-17800000.0</v>
+      </c>
+      <c r="G10">
+        <v>-800000.0</v>
+      </c>
+      <c r="H10">
+        <v>-9000000.0</v>
+      </c>
+      <c r="I10">
+        <v>-6800000.0</v>
+      </c>
+      <c r="J10">
+        <v>-2789000.0</v>
+      </c>
+      <c r="K10">
+        <v>1635000.0</v>
+      </c>
+      <c r="L10">
+        <v>-2696000.0</v>
+      </c>
+      <c r="M10">
+        <v>515000.0</v>
+      </c>
+      <c r="N10">
+        <v>520000.0</v>
+      </c>
+      <c r="O10">
+        <v>103000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-1800000.0</v>
+      </c>
+      <c r="F11">
+        <v>4400000.0</v>
+      </c>
+      <c r="G11">
+        <v>3100000.0</v>
+      </c>
+      <c r="H11">
+        <v>-2300000.0</v>
+      </c>
+      <c r="I11">
+        <v>5500000.0</v>
+      </c>
+      <c r="J11">
+        <v>3575000.0</v>
+      </c>
+      <c r="K11">
+        <v>-184000.0</v>
+      </c>
+      <c r="L11">
+        <v>5741000.0</v>
+      </c>
+      <c r="M11">
+        <v>-5445000.0</v>
+      </c>
+      <c r="N11">
+        <v>-4762000.0</v>
+      </c>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>4900000.0</v>
+      </c>
+      <c r="F12">
+        <v>5200000.0</v>
+      </c>
+      <c r="G12">
+        <v>8900000.0</v>
+      </c>
+      <c r="H12">
+        <v>3100000.0</v>
+      </c>
+      <c r="I12">
+        <v>-500000.0</v>
+      </c>
+      <c r="J12">
+        <v>224000.0</v>
+      </c>
+      <c r="K12">
+        <v>1644000.0</v>
+      </c>
+      <c r="L12">
+        <v>-4138000.0</v>
+      </c>
+      <c r="M12">
+        <v>7030000.0</v>
+      </c>
+      <c r="N12">
+        <v>6553000.0</v>
+      </c>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-300000.0</v>
+      </c>
+      <c r="F13">
+        <v>-300000.0</v>
+      </c>
+      <c r="G13">
+        <v>700000.0</v>
+      </c>
+      <c r="H13">
+        <v>-800000.0</v>
+      </c>
+      <c r="I13">
+        <v>-200000.0</v>
+      </c>
+      <c r="J13">
+        <v>-549000.0</v>
+      </c>
+      <c r="K13">
+        <v>-31000.0</v>
+      </c>
+      <c r="L13">
+        <v>143000.0</v>
+      </c>
+      <c r="M13">
+        <v>143000.0</v>
+      </c>
+      <c r="N13">
+        <v>698000.0</v>
+      </c>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14">
+        <v>27400000.0</v>
+      </c>
+      <c r="C14">
+        <v>25300000.0</v>
+      </c>
+      <c r="D14">
+        <v>24700000.0</v>
+      </c>
+      <c r="E14">
+        <v>23900000.0</v>
+      </c>
+      <c r="F14">
+        <v>22700000.0</v>
+      </c>
+      <c r="G14">
+        <v>20800000.0</v>
+      </c>
+      <c r="H14">
+        <v>17800000.0</v>
+      </c>
+      <c r="I14">
+        <v>6900000.0</v>
+      </c>
+      <c r="J14">
+        <v>6519000.0</v>
+      </c>
+      <c r="K14">
+        <v>6260000.0</v>
+      </c>
+      <c r="L14">
+        <v>5392000.0</v>
+      </c>
+      <c r="M14">
+        <v>4570000.0</v>
+      </c>
+      <c r="N14">
+        <v>5215000.0</v>
+      </c>
+      <c r="O14">
+        <v>5717000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15">
+        <v>6200000.0</v>
+      </c>
+      <c r="C15">
+        <v>6100000.0</v>
+      </c>
+      <c r="D15">
+        <v>10300000.0</v>
+      </c>
+      <c r="E15">
+        <v>11100000.0</v>
+      </c>
+      <c r="F15">
+        <v>3600000.0</v>
+      </c>
+      <c r="G15">
+        <v>3600000.0</v>
+      </c>
+      <c r="H15">
+        <v>9400000.0</v>
+      </c>
+      <c r="I15">
+        <v>9118000.0</v>
+      </c>
+      <c r="J15">
+        <v>8704000.0</v>
+      </c>
+      <c r="K15">
+        <v>8000000.0</v>
+      </c>
+      <c r="L15">
+        <v>2700000.0</v>
+      </c>
+      <c r="M15">
+        <v>2700000.0</v>
+      </c>
+      <c r="N15">
+        <v>2700000.0</v>
+      </c>
+      <c r="O15">
+        <v>15000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16">
+        <v>6300000.0</v>
+      </c>
+      <c r="C16">
+        <v>-2600000.0</v>
+      </c>
+      <c r="D16">
+        <v>400000.0</v>
+      </c>
+      <c r="E16">
+        <v>5100000.0</v>
+      </c>
+      <c r="F16">
+        <v>700000.0</v>
+      </c>
+      <c r="G16">
+        <v>7100000.0</v>
+      </c>
+      <c r="H16">
+        <v>4900000.0</v>
+      </c>
+      <c r="I16">
+        <v>5900000.0</v>
+      </c>
+      <c r="J16">
+        <v>11361000.0</v>
+      </c>
+      <c r="K16">
+        <v>5559000.0</v>
+      </c>
+      <c r="L16">
+        <v>-151000.0</v>
+      </c>
+      <c r="M16">
+        <v>2751000.0</v>
+      </c>
+      <c r="N16">
+        <v>3308000.0</v>
+      </c>
+      <c r="O16">
+        <v>793000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>34200000.0</v>
+      </c>
+      <c r="C18">
+        <v>33900000.0</v>
+      </c>
+      <c r="D18">
+        <v>43700000.0</v>
+      </c>
+      <c r="E18">
+        <v>22700000.0</v>
+      </c>
+      <c r="F18">
+        <v>14100000.0</v>
+      </c>
+      <c r="G18">
+        <v>18200000.0</v>
+      </c>
+      <c r="H18">
+        <v>11200000.0</v>
+      </c>
+      <c r="I18">
+        <v>9300000.0</v>
+      </c>
+      <c r="J18">
+        <v>16655000.0</v>
+      </c>
+      <c r="K18">
+        <v>22085000.0</v>
+      </c>
+      <c r="L18">
+        <v>13142000.0</v>
+      </c>
+      <c r="M18">
+        <v>14738000.0</v>
+      </c>
+      <c r="N18">
+        <v>2224000.0</v>
+      </c>
+      <c r="O18">
+        <v>1853000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-10300000.0</v>
+      </c>
+      <c r="D19">
+        <v>-8300000.0</v>
+      </c>
+      <c r="E19">
+        <v>-12100000.0</v>
+      </c>
+      <c r="F19">
+        <v>-15500000.0</v>
+      </c>
+      <c r="G19">
+        <v>-14000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-16300000.0</v>
+      </c>
+      <c r="I19">
+        <v>-15871000.0</v>
+      </c>
+      <c r="J19">
+        <v>-8726000.0</v>
+      </c>
+      <c r="K19">
+        <v>-13551000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>-100000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>200000.0</v>
+      </c>
+      <c r="F20">
+        <v>500000.0</v>
+      </c>
+      <c r="G20">
+        <v>19200000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21">
+        <v>27000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-21000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-5700000.0</v>
+      </c>
+      <c r="F21">
+        <v>-12300000.0</v>
+      </c>
+      <c r="G21">
+        <v>-39200000.0</v>
+      </c>
+      <c r="H21">
+        <v>-800000.0</v>
+      </c>
+      <c r="I21">
+        <v>2900000.0</v>
+      </c>
+      <c r="J21">
+        <v>-42000.0</v>
+      </c>
+      <c r="K21">
+        <v>-523000.0</v>
+      </c>
+      <c r="L21">
+        <v>-7599000.0</v>
+      </c>
+      <c r="M21">
+        <v>-9210000.0</v>
+      </c>
+      <c r="N21">
+        <v>47483000.0</v>
+      </c>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22">
+        <v>9600000.0</v>
+      </c>
+      <c r="C22">
+        <v>10500000.0</v>
+      </c>
+      <c r="D22">
+        <v>9600000.0</v>
+      </c>
+      <c r="E22">
+        <v>19700000.0</v>
+      </c>
+      <c r="F22">
+        <v>21100000.0</v>
+      </c>
+      <c r="G22">
+        <v>-2200000.0</v>
+      </c>
+      <c r="H22">
+        <v>19300000.0</v>
+      </c>
+      <c r="I22">
+        <v>19600000.0</v>
+      </c>
+      <c r="J22">
+        <v>19642000.0</v>
+      </c>
+      <c r="K22">
+        <v>19602000.0</v>
+      </c>
+      <c r="L22">
+        <v>15483000.0</v>
+      </c>
+      <c r="M22">
+        <v>11782000.0</v>
+      </c>
+      <c r="N22">
+        <v>189000.0</v>
+      </c>
+      <c r="O22">
+        <v>7000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23">
+        <v>-19300000.0</v>
+      </c>
+      <c r="C23">
+        <v>-17200000.0</v>
+      </c>
+      <c r="D23">
+        <v>-17200000.0</v>
+      </c>
+      <c r="E23">
+        <v>14300000.0</v>
+      </c>
+      <c r="F23">
+        <v>-11900000.0</v>
+      </c>
+      <c r="G23">
+        <v>-12500000.0</v>
+      </c>
+      <c r="H23">
+        <v>-1600000.0</v>
+      </c>
+      <c r="I23">
+        <v>-1082000.0</v>
+      </c>
+      <c r="J23">
+        <v>-449000.0</v>
+      </c>
+      <c r="K23">
+        <v>684000.0</v>
+      </c>
+      <c r="L23">
+        <v>-4073000.0</v>
+      </c>
+      <c r="M23">
+        <v>-817000.0</v>
+      </c>
+      <c r="N23">
+        <v>-2857000.0</v>
+      </c>
+      <c r="O23">
+        <v>-1986000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24">
+        <v>20600000.0</v>
+      </c>
+      <c r="C24">
+        <v>-100000.0</v>
+      </c>
+      <c r="D24">
+        <v>-100000.0</v>
+      </c>
+      <c r="E24">
+        <v>-200000.0</v>
+      </c>
+      <c r="F24">
+        <v>-400000.0</v>
+      </c>
+      <c r="G24">
+        <v>-200000.0</v>
+      </c>
+      <c r="H24">
+        <v>-1100000.0</v>
+      </c>
+      <c r="I24">
+        <v>-371000.0</v>
+      </c>
+      <c r="J24">
+        <v>-413000.0</v>
+      </c>
+      <c r="K24">
+        <v>-877000.0</v>
+      </c>
+      <c r="L24">
+        <v>-85000.0</v>
+      </c>
+      <c r="M24">
+        <v>-5318000.0</v>
+      </c>
+      <c r="N24">
+        <v>418000.0</v>
+      </c>
+      <c r="O24">
+        <v>818000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>3700000.0</v>
+      </c>
+      <c r="C25">
+        <v>6700000.0</v>
+      </c>
+      <c r="D25">
+        <v>4200000.0</v>
+      </c>
+      <c r="E25">
+        <v>5100000.0</v>
+      </c>
+      <c r="F25">
+        <v>2000000.0</v>
+      </c>
+      <c r="G25">
+        <v>7100000.0</v>
+      </c>
+      <c r="H25">
+        <v>1900000.0</v>
+      </c>
+      <c r="I25">
+        <v>4929000.0</v>
+      </c>
+      <c r="J25">
+        <v>3212000.0</v>
+      </c>
+      <c r="K25">
+        <v>2194000.0</v>
+      </c>
+      <c r="L25">
+        <v>4792000.0</v>
+      </c>
+      <c r="M25">
+        <v>2495000.0</v>
+      </c>
+      <c r="N25">
+        <v>6553000.0</v>
+      </c>
+      <c r="O25">
+        <v>849000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B26">
+        <v>-6000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-14500000.0</v>
+      </c>
+      <c r="D26">
+        <v>-700000.0</v>
+      </c>
+      <c r="E26">
+        <v>-7199999.0</v>
+      </c>
+      <c r="F26">
+        <v>1100000.0</v>
+      </c>
+      <c r="G26">
+        <v>19200000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>-50000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26">
+        <v>101000.0</v>
+      </c>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>177</v>
+      </c>
+      <c r="B27">
+        <v>1000000.0</v>
+      </c>
+      <c r="C27">
+        <v>1500000.0</v>
+      </c>
+      <c r="D27">
+        <v>800000.0</v>
+      </c>
+      <c r="E27">
+        <v>-200000.0</v>
+      </c>
+      <c r="F27">
+        <v>1200000.0</v>
+      </c>
+      <c r="G27">
+        <v>300000.0</v>
+      </c>
+      <c r="H27">
+        <v>400000.0</v>
+      </c>
+      <c r="I27">
+        <v>249000.0</v>
+      </c>
+      <c r="J27">
+        <v>260000.0</v>
+      </c>
+      <c r="K27">
+        <v>18000.0</v>
+      </c>
+      <c r="L27">
+        <v>322000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>178</v>
+      </c>
+      <c r="B28">
+        <v>-4500000.0</v>
+      </c>
+      <c r="C28">
+        <v>-36900000.0</v>
+      </c>
+      <c r="D28">
+        <v>-49200000.0</v>
+      </c>
+      <c r="E28">
+        <v>-18600000.0</v>
+      </c>
+      <c r="F28">
+        <v>-16000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-20500000.0</v>
+      </c>
+      <c r="H28">
+        <v>-11100000.0</v>
+      </c>
+      <c r="I28">
+        <v>-7300000.0</v>
+      </c>
+      <c r="J28">
+        <v>-9195000.0</v>
+      </c>
+      <c r="K28">
+        <v>-9166000.0</v>
+      </c>
+      <c r="L28">
+        <v>-14372000.0</v>
+      </c>
+      <c r="M28">
+        <v>-9977000.0</v>
+      </c>
+      <c r="N28">
+        <v>44727000.0</v>
+      </c>
+      <c r="O28">
+        <v>-2490000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>179</v>
+      </c>
+      <c r="B29">
+        <v>46500000.0</v>
+      </c>
+      <c r="C29">
+        <v>44200000.0</v>
+      </c>
+      <c r="D29">
+        <v>52800000.0</v>
+      </c>
+      <c r="E29">
+        <v>35100000.0</v>
+      </c>
+      <c r="F29">
+        <v>29600000.0</v>
+      </c>
+      <c r="G29">
+        <v>32200000.0</v>
+      </c>
+      <c r="H29">
+        <v>26400000.0</v>
+      </c>
+      <c r="I29">
+        <v>17700000.0</v>
+      </c>
+      <c r="J29">
+        <v>23723000.0</v>
+      </c>
+      <c r="K29">
+        <v>28427000.0</v>
+      </c>
+      <c r="L29">
+        <v>19409000.0</v>
+      </c>
+      <c r="M29">
+        <v>19798000.0</v>
+      </c>
+      <c r="N29">
+        <v>6818000.0</v>
+      </c>
+      <c r="O29">
+        <v>4203000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>180</v>
+      </c>
+      <c r="B30">
+        <v>-33100000.0</v>
+      </c>
+      <c r="C30">
+        <v>-10300000.0</v>
+      </c>
+      <c r="D30">
+        <v>-8300000.0</v>
+      </c>
+      <c r="E30">
+        <v>-12100000.0</v>
+      </c>
+      <c r="F30">
+        <v>-15500000.0</v>
+      </c>
+      <c r="G30">
+        <v>-14000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-16300000.0</v>
+      </c>
+      <c r="I30">
+        <v>-15900000.0</v>
+      </c>
+      <c r="J30">
+        <v>-8726000.0</v>
+      </c>
+      <c r="K30">
+        <v>-13551000.0</v>
+      </c>
+      <c r="L30">
+        <v>-7939000.0</v>
+      </c>
+      <c r="M30">
+        <v>-10378000.0</v>
+      </c>
+      <c r="N30">
+        <v>-47476000.0</v>
+      </c>
+      <c r="O30">
+        <v>-1532000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BI30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:61">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
+        <v>3</v>
+      </c>
+      <c r="H1" t="s">
+        <v>79</v>
+      </c>
+      <c r="I1" t="s">
+        <v>80</v>
+      </c>
+      <c r="J1" t="s">
+        <v>4</v>
+      </c>
+      <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
+        <v>82</v>
+      </c>
+      <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
+        <v>5</v>
+      </c>
+      <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
+        <v>6</v>
+      </c>
+      <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
+        <v>88</v>
+      </c>
+      <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
+        <v>7</v>
+      </c>
+      <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2">
+        <v>6300000.0</v>
+      </c>
+      <c r="C2">
+        <v>6400000.0</v>
+      </c>
+      <c r="D2">
+        <v>400000.0</v>
+      </c>
+      <c r="E2">
+        <v>1500000.0</v>
+      </c>
+      <c r="F2">
+        <v>400000.0</v>
+      </c>
+      <c r="G2">
+        <v>2100000.0</v>
+      </c>
+      <c r="H2">
+        <v>5100000.0</v>
+      </c>
+      <c r="I2">
+        <v>5100000.0</v>
+      </c>
+      <c r="J2">
+        <v>9000000.0</v>
+      </c>
+      <c r="K2">
+        <v>9000000.0</v>
+      </c>
+      <c r="L2">
+        <v>6600000.0</v>
+      </c>
+      <c r="M2">
+        <v>6600000.0</v>
+      </c>
+      <c r="N2">
+        <v>7900000.0</v>
+      </c>
+      <c r="O2">
+        <v>7900000.0</v>
+      </c>
+      <c r="P2">
+        <v>7100000.0</v>
+      </c>
+      <c r="Q2">
+        <v>7100000.0</v>
+      </c>
+      <c r="R2">
+        <v>2900000.0</v>
+      </c>
+      <c r="S2">
+        <v>2900000.0</v>
+      </c>
+      <c r="T2">
+        <v>4900000.0</v>
+      </c>
+      <c r="U2">
+        <v>4900000.0</v>
+      </c>
+      <c r="V2">
+        <v>4700000.0</v>
+      </c>
+      <c r="W2">
+        <v>1225000.0</v>
+      </c>
+      <c r="X2">
+        <v>1475000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1475000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1475000.0</v>
+      </c>
+      <c r="AA2">
+        <v>4441000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1465500.0</v>
+      </c>
+      <c r="AC2">
+        <v>2840250.0</v>
+      </c>
+      <c r="AD2">
+        <v>2840250.0</v>
+      </c>
+      <c r="AE2">
+        <v>2840250.0</v>
+      </c>
+      <c r="AF2">
+        <v>4993000.0</v>
+      </c>
+      <c r="AG2">
+        <v>2840250.0</v>
+      </c>
+      <c r="AH2">
+        <v>1389750.0</v>
+      </c>
+      <c r="AI2">
+        <v>1389750.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1389750.0</v>
+      </c>
+      <c r="AK2">
+        <v>2580000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1389750.0</v>
+      </c>
+      <c r="AM2">
+        <v>-37750.0</v>
+      </c>
+      <c r="AN2">
+        <v>-37750.0</v>
+      </c>
+      <c r="AO2">
+        <v>-37750.0</v>
+      </c>
+      <c r="AP2">
+        <v>7431000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>687750.0</v>
+      </c>
+      <c r="AR2">
+        <v>687750.0</v>
+      </c>
+      <c r="AS2">
+        <v>687750.0</v>
+      </c>
+      <c r="AT2">
+        <v>3317000.0</v>
+      </c>
+      <c r="AU2">
+        <v>3317000.0</v>
+      </c>
+      <c r="AV2">
+        <v>827000.0</v>
+      </c>
+      <c r="AW2">
+        <v>827000.0</v>
+      </c>
+      <c r="AX2">
+        <v>827000.0</v>
+      </c>
+      <c r="AY2">
+        <v>827000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>793000.0</v>
+      </c>
+      <c r="BA2">
+        <v>198250.0</v>
+      </c>
+      <c r="BB2">
+        <v>198250.0</v>
+      </c>
+      <c r="BC2">
+        <v>198250.0</v>
+      </c>
+      <c r="BD2">
+        <v>198250.0</v>
+      </c>
+      <c r="BE2">
+        <v>198250.0</v>
+      </c>
+      <c r="BF2">
+        <v>153000.0</v>
+      </c>
+      <c r="BG2">
+        <v>153000.0</v>
+      </c>
+      <c r="BH2">
+        <v>153000.0</v>
+      </c>
+      <c r="BI2">
+        <v>153000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:61">
+      <c r="A3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>5600000</v>
+      </c>
+      <c r="C3">
+        <v>5400000</v>
+      </c>
+      <c r="D3">
+        <v>6900000</v>
+      </c>
+      <c r="E3">
+        <v>5200000</v>
+      </c>
+      <c r="F3">
+        <v>5000000</v>
+      </c>
+      <c r="G3">
+        <v>5000000</v>
+      </c>
+      <c r="H3">
+        <v>4100000</v>
+      </c>
+      <c r="I3">
+        <v>2000000</v>
+      </c>
+      <c r="J3">
+        <v>5000000</v>
+      </c>
+      <c r="K3">
+        <v>2000000</v>
+      </c>
+      <c r="L3">
+        <v>7400000</v>
+      </c>
+      <c r="M3">
+        <v>3600000</v>
+      </c>
+      <c r="N3">
+        <v>8200000</v>
+      </c>
+      <c r="O3">
+        <v>4050000</v>
+      </c>
+      <c r="P3">
+        <v>7300000</v>
+      </c>
+      <c r="Q3">
+        <v>3500000</v>
+      </c>
+      <c r="R3">
+        <v>9100000</v>
+      </c>
+      <c r="S3">
+        <v>4450000</v>
+      </c>
+      <c r="T3">
+        <v>4900000</v>
+      </c>
+      <c r="U3">
+        <v>2450000</v>
+      </c>
+      <c r="V3">
+        <v>6410000</v>
+      </c>
+      <c r="W3">
+        <v>3162000</v>
+      </c>
+      <c r="X3">
+        <v>3800000</v>
+      </c>
+      <c r="Y3">
+        <v>3800000</v>
+      </c>
+      <c r="Z3">
+        <v>3800000</v>
+      </c>
+      <c r="AA3">
+        <v>5437000</v>
+      </c>
+      <c r="AB3">
+        <v>2708500</v>
+      </c>
+      <c r="AC3">
+        <v>2185500</v>
+      </c>
+      <c r="AD3">
+        <v>2185500</v>
+      </c>
+      <c r="AE3">
+        <v>2185500</v>
+      </c>
+      <c r="AF3">
+        <v>4022000</v>
+      </c>
+      <c r="AG3">
+        <v>5057000</v>
+      </c>
+      <c r="AH3">
+        <v>3046000</v>
+      </c>
+      <c r="AI3">
+        <v>1870250</v>
+      </c>
+      <c r="AJ3">
+        <v>1870250</v>
+      </c>
+      <c r="AK3">
+        <v>4213000</v>
+      </c>
+      <c r="AL3">
+        <v>4235500</v>
+      </c>
+      <c r="AM3">
+        <v>2129000</v>
+      </c>
+      <c r="AN3">
+        <v>1804750</v>
+      </c>
+      <c r="AO3">
+        <v>1804750</v>
+      </c>
+      <c r="AP3">
+        <v>3110000</v>
+      </c>
+      <c r="AQ3">
+        <v>1588000</v>
+      </c>
+      <c r="AR3">
+        <v>3157000</v>
+      </c>
+      <c r="AS3">
+        <v>1588000</v>
+      </c>
+      <c r="AT3">
+        <v>3098000</v>
+      </c>
+      <c r="AU3">
+        <v>3098000</v>
+      </c>
+      <c r="AV3">
+        <v>1280000</v>
+      </c>
+      <c r="AW3">
+        <v>1962000</v>
+      </c>
+      <c r="AX3">
+        <v>1280000</v>
+      </c>
+      <c r="AY3">
+        <v>1280000</v>
+      </c>
+      <c r="AZ3">
+        <v>2297000</v>
+      </c>
+      <c r="BA3">
+        <v>1148500</v>
+      </c>
+      <c r="BB3">
+        <v>2297000</v>
+      </c>
+      <c r="BC3">
+        <v>1148500</v>
+      </c>
+      <c r="BD3">
+        <v>1148500</v>
+      </c>
+      <c r="BE3">
+        <v>2152000</v>
+      </c>
+      <c r="BF3">
+        <v>587500</v>
+      </c>
+      <c r="BG3">
+        <v>1175000</v>
+      </c>
+      <c r="BH3">
+        <v>587500</v>
+      </c>
+      <c r="BI3">
+        <v>587500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:61">
+      <c r="A4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
+      <c r="A5" t="s">
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -16830,392 +17035,399 @@
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>1300000.0</v>
+      </c>
+      <c r="C6">
         <v>-100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2400000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2800000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1300000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>800000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2650000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4200000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-150000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>200000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250000.0</v>
       </c>
       <c r="X6">
         <v>-250000.0</v>
       </c>
       <c r="Y6">
         <v>-250000.0</v>
       </c>
       <c r="Z6">
+        <v>-250000.0</v>
+      </c>
+      <c r="AA6">
         <v>-4441000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>710500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1374750.0</v>
       </c>
       <c r="AC6">
         <v>-1374750.0</v>
       </c>
       <c r="AD6">
         <v>-1374750.0</v>
       </c>
       <c r="AE6">
+        <v>-1374750.0</v>
+      </c>
+      <c r="AF6">
         <v>-4993000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3184000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450500.0</v>
       </c>
       <c r="AI6">
         <v>1450500.0</v>
       </c>
       <c r="AJ6">
+        <v>1450500.0</v>
+      </c>
+      <c r="AK6">
         <v>-2580000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1489500.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427500.0</v>
       </c>
       <c r="AN6">
         <v>1427500.0</v>
       </c>
       <c r="AO6">
+        <v>1427500.0</v>
+      </c>
+      <c r="AP6">
         <v>-7431000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-725500.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7431000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-725500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3354750.0</v>
       </c>
       <c r="AT6">
         <v>-3354750.0</v>
       </c>
       <c r="AU6">
+        <v>-3354750.0</v>
+      </c>
+      <c r="AV6">
         <v>-139250.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-139250.0</v>
       </c>
       <c r="AX6">
         <v>-139250.0</v>
       </c>
       <c r="AY6">
+        <v>-139250.0</v>
+      </c>
+      <c r="AZ6">
         <v>2515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>628750.0</v>
       </c>
       <c r="BA6">
         <v>628750.0</v>
       </c>
       <c r="BB6">
         <v>628750.0</v>
       </c>
       <c r="BC6">
         <v>628750.0</v>
       </c>
-      <c r="BD6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD6">
+        <v>628750.0</v>
+      </c>
+      <c r="BE6"/>
       <c r="BF6">
         <v>45250.0</v>
       </c>
       <c r="BG6">
         <v>45250.0</v>
       </c>
       <c r="BH6">
         <v>45250.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6">
+        <v>45250.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>-900000.0</v>
+      </c>
+      <c r="C7">
         <v>4900000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-8900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4200000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>-3900000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-9500000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-18100000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>-1300000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>100000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>5300000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>-3176000.0</v>
       </c>
-      <c r="V7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W7"/>
       <c r="X7">
         <v>-3450000.0</v>
       </c>
       <c r="Y7">
         <v>-3450000.0</v>
       </c>
       <c r="Z7">
+        <v>-3450000.0</v>
+      </c>
+      <c r="AA7">
         <v>-2521000.0</v>
       </c>
-      <c r="AA7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>-2130250.0</v>
       </c>
       <c r="AD7">
         <v>-2130250.0</v>
       </c>
       <c r="AE7">
+        <v>-2130250.0</v>
+      </c>
+      <c r="AF7">
         <v>2079000.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7">
         <v>-8474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-793500.0</v>
       </c>
       <c r="AI7">
         <v>-793500.0</v>
       </c>
       <c r="AJ7">
+        <v>-793500.0</v>
+      </c>
+      <c r="AK7">
         <v>4561000.0</v>
       </c>
-      <c r="AK7"/>
-      <c r="AL7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>-3573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000.0</v>
       </c>
       <c r="AN7">
         <v>201000.0</v>
       </c>
       <c r="AO7">
+        <v>201000.0</v>
+      </c>
+      <c r="AP7">
         <v>1487000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-174000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-7924000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8978000.0</v>
       </c>
       <c r="AT7">
         <v>8978000.0</v>
       </c>
       <c r="AU7">
+        <v>8978000.0</v>
+      </c>
+      <c r="AV7">
         <v>-890750.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-8027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-890750.0</v>
       </c>
       <c r="AX7">
         <v>-890750.0</v>
       </c>
       <c r="AY7">
+        <v>-890750.0</v>
+      </c>
+      <c r="AZ7">
         <v>-2569500.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1284750.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2569500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1284750.0</v>
       </c>
       <c r="BC7">
         <v>-1284750.0</v>
       </c>
-      <c r="BD7"/>
-      <c r="BE7">
+      <c r="BD7">
+        <v>-1284750.0</v>
+      </c>
+      <c r="BE7"/>
+      <c r="BF7">
         <v>-592500.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-592500.0</v>
       </c>
       <c r="BH7">
         <v>-592500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7">
+        <v>-592500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17232,1248 +17444,1267 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>-15900000.0</v>
+      </c>
+      <c r="C9">
         <v>10800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2250000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5100000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2250000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-10700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5350000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-17800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11800000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-6200000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>8600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4300000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6323000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3161500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4011500.0</v>
       </c>
       <c r="X9">
         <v>-4011500.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Y9">
+        <v>-4011500.0</v>
+      </c>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>1644000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>796500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4322000.0</v>
       </c>
       <c r="AC9">
         <v>-4322000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9">
+      <c r="AD9">
+        <v>-4322000.0</v>
+      </c>
+      <c r="AE9"/>
+      <c r="AF9">
         <v>2764000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1382000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-5821000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2910500.0</v>
       </c>
-      <c r="AI9"/>
-      <c r="AJ9">
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>3158000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1579000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3774000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>1519000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-5403000.0</v>
       </c>
-      <c r="AR9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS9"/>
       <c r="AT9">
         <v>7424000.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AU9">
+        <v>7424000.0</v>
+      </c>
+      <c r="AV9"/>
+      <c r="AW9">
         <v>-6988000.0</v>
       </c>
-      <c r="AW9"/>
       <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>-1595000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-      <c r="BD9">
+      <c r="BD9"/>
+      <c r="BE9">
         <v>743000.0</v>
       </c>
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
+        <v>-200000.0</v>
+      </c>
+      <c r="C10">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="D10">
         <v>800000.0</v>
       </c>
       <c r="E10">
+        <v>800000.0</v>
+      </c>
+      <c r="F10">
         <v>-1300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6800000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5050000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-14700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7350000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1550000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3400000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4930000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2250000.0</v>
       </c>
       <c r="X10">
         <v>-2250000.0</v>
       </c>
       <c r="Y10">
         <v>-2250000.0</v>
       </c>
       <c r="Z10">
+        <v>-2250000.0</v>
+      </c>
+      <c r="AA10">
         <v>-3991000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1994500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1699500.0</v>
       </c>
       <c r="AC10">
         <v>-1699500.0</v>
       </c>
       <c r="AD10">
         <v>-1699500.0</v>
       </c>
       <c r="AE10">
+        <v>-1699500.0</v>
+      </c>
+      <c r="AF10">
         <v>-248000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-124000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2541000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-697250.0</v>
       </c>
       <c r="AI10">
         <v>-697250.0</v>
       </c>
       <c r="AJ10">
+        <v>-697250.0</v>
+      </c>
+      <c r="AK10">
         <v>1482000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>894000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>408750.0</v>
       </c>
       <c r="AN10">
         <v>408750.0</v>
       </c>
       <c r="AO10">
+        <v>408750.0</v>
+      </c>
+      <c r="AP10">
         <v>-143000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-674000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2553000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1601000.0</v>
       </c>
       <c r="AT10">
         <v>1601000.0</v>
       </c>
       <c r="AU10">
+        <v>1601000.0</v>
+      </c>
+      <c r="AV10">
         <v>128750.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128750.0</v>
       </c>
       <c r="AX10">
         <v>128750.0</v>
       </c>
       <c r="AY10">
+        <v>128750.0</v>
+      </c>
+      <c r="AZ10">
         <v>260000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>130000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130000.0</v>
       </c>
       <c r="BC10">
         <v>130000.0</v>
       </c>
       <c r="BD10">
+        <v>130000.0</v>
+      </c>
+      <c r="BE10">
         <v>103000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>25750.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>51500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25750.0</v>
       </c>
       <c r="BH10">
         <v>25750.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10">
+        <v>25750.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11">
         <v>1150000.0</v>
       </c>
       <c r="I11">
-        <v>0.0</v>
+        <v>1150000.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
-        <v>5600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L11">
         <v>5600000.0</v>
       </c>
       <c r="M11">
-        <v>-3700000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="N11">
         <v>-3700000.0</v>
       </c>
       <c r="O11">
-        <v>5900000.0</v>
+        <v>-3700000.0</v>
       </c>
       <c r="P11">
         <v>5900000.0</v>
       </c>
       <c r="Q11">
-        <v>5150000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="R11">
         <v>5150000.0</v>
       </c>
       <c r="S11">
-        <v>-3600000.0</v>
+        <v>5150000.0</v>
       </c>
       <c r="T11">
         <v>-3600000.0</v>
       </c>
       <c r="U11">
-        <v>-1988000.0</v>
+        <v>-3600000.0</v>
       </c>
       <c r="V11">
         <v>-1988000.0</v>
       </c>
       <c r="W11">
-        <v>838000.0</v>
+        <v>-1988000.0</v>
       </c>
       <c r="X11">
         <v>838000.0</v>
       </c>
-      <c r="Y11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y11">
+        <v>838000.0</v>
+      </c>
+      <c r="Z11"/>
       <c r="AA11">
         <v>-621500.0</v>
       </c>
       <c r="AB11">
-        <v>3395000.0</v>
+        <v>-621500.0</v>
       </c>
       <c r="AC11">
         <v>3395000.0</v>
       </c>
-      <c r="AD11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD11">
+        <v>3395000.0</v>
+      </c>
+      <c r="AE11"/>
       <c r="AF11">
         <v>-1620000.0</v>
       </c>
       <c r="AG11">
-        <v>3230500.0</v>
+        <v>-1620000.0</v>
       </c>
       <c r="AH11">
         <v>3230500.0</v>
       </c>
-      <c r="AI11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI11">
+        <v>3230500.0</v>
+      </c>
+      <c r="AJ11"/>
       <c r="AK11">
         <v>-265000.0</v>
       </c>
-      <c r="AL11"/>
+      <c r="AL11">
+        <v>-265000.0</v>
+      </c>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>850000.0</v>
       </c>
       <c r="I12">
         <v>850000.0</v>
       </c>
       <c r="J12">
         <v>850000.0</v>
       </c>
       <c r="K12">
-        <v>1600000.0</v>
+        <v>850000.0</v>
       </c>
       <c r="L12">
         <v>1600000.0</v>
       </c>
       <c r="M12">
-        <v>1000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="N12">
         <v>1000000.0</v>
       </c>
       <c r="O12">
-        <v>1600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="P12">
         <v>1600000.0</v>
       </c>
       <c r="Q12">
-        <v>4050000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="R12">
         <v>4050000.0</v>
       </c>
       <c r="S12">
-        <v>400000.0</v>
+        <v>4050000.0</v>
       </c>
       <c r="T12">
         <v>400000.0</v>
       </c>
       <c r="U12">
-        <v>674000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="V12">
         <v>674000.0</v>
       </c>
       <c r="W12">
-        <v>876000.0</v>
+        <v>674000.0</v>
       </c>
       <c r="X12">
         <v>876000.0</v>
       </c>
-      <c r="Y12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y12">
+        <v>876000.0</v>
+      </c>
+      <c r="Z12"/>
       <c r="AA12">
         <v>-269000.0</v>
       </c>
       <c r="AB12">
-        <v>20000.0</v>
+        <v>-269000.0</v>
       </c>
       <c r="AC12">
         <v>20000.0</v>
       </c>
-      <c r="AD12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD12">
+        <v>20000.0</v>
+      </c>
+      <c r="AE12"/>
       <c r="AF12">
         <v>263500.0</v>
       </c>
       <c r="AG12">
-        <v>25500.0</v>
+        <v>263500.0</v>
       </c>
       <c r="AH12">
         <v>25500.0</v>
       </c>
-      <c r="AI12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI12">
+        <v>25500.0</v>
+      </c>
+      <c r="AJ12"/>
       <c r="AK12">
         <v>52000.0</v>
       </c>
-      <c r="AL12"/>
+      <c r="AL12">
+        <v>52000.0</v>
+      </c>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>50000.0</v>
       </c>
       <c r="M13">
-        <v>200000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="N13">
         <v>200000.0</v>
       </c>
       <c r="O13">
-        <v>-200000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="P13">
         <v>-200000.0</v>
       </c>
       <c r="Q13">
-        <v>100000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="R13">
         <v>100000.0</v>
       </c>
       <c r="S13">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="T13">
         <v>250000.0</v>
       </c>
       <c r="U13">
-        <v>-296500.0</v>
+        <v>250000.0</v>
       </c>
       <c r="V13">
         <v>-296500.0</v>
       </c>
       <c r="W13">
-        <v>-103500.0</v>
+        <v>-296500.0</v>
       </c>
       <c r="X13">
         <v>-103500.0</v>
       </c>
-      <c r="Y13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y13">
+        <v>-103500.0</v>
+      </c>
+      <c r="Z13"/>
       <c r="AA13">
         <v>-96500.0</v>
       </c>
       <c r="AB13">
-        <v>-13000.0</v>
+        <v>-96500.0</v>
       </c>
       <c r="AC13">
         <v>-13000.0</v>
       </c>
-      <c r="AD13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD13">
+        <v>-13000.0</v>
+      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>-218500.0</v>
       </c>
       <c r="AG13">
-        <v>-56000.0</v>
+        <v>-218500.0</v>
       </c>
       <c r="AH13">
         <v>-56000.0</v>
       </c>
-      <c r="AI13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI13">
+        <v>-56000.0</v>
+      </c>
+      <c r="AJ13"/>
       <c r="AK13">
         <v>-39500.0</v>
       </c>
-      <c r="AL13"/>
+      <c r="AL13">
+        <v>-39500.0</v>
+      </c>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
         <v>14300000.0</v>
       </c>
       <c r="C14">
+        <v>14300000.0</v>
+      </c>
+      <c r="D14">
         <v>13100000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6050000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6050000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11900000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5950000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11400000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11300000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5650000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5050000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5200000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9225000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4612500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4450000.0</v>
       </c>
       <c r="X14">
         <v>4450000.0</v>
       </c>
       <c r="Y14">
         <v>4450000.0</v>
       </c>
       <c r="Z14">
+        <v>4450000.0</v>
+      </c>
+      <c r="AA14">
         <v>3472000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1727000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1773750.0</v>
       </c>
       <c r="AC14">
         <v>1773750.0</v>
       </c>
       <c r="AD14">
         <v>1773750.0</v>
       </c>
       <c r="AE14">
+        <v>1773750.0</v>
+      </c>
+      <c r="AF14">
         <v>3207000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1603500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1669250.0</v>
       </c>
       <c r="AI14">
         <v>1669250.0</v>
       </c>
       <c r="AJ14">
+        <v>1669250.0</v>
+      </c>
+      <c r="AK14">
         <v>3191000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1595500.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3069000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594250.0</v>
       </c>
       <c r="AN14">
         <v>1594250.0</v>
       </c>
       <c r="AO14">
+        <v>1594250.0</v>
+      </c>
+      <c r="AP14">
         <v>2836000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1359250.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2556000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1359250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2202000.0</v>
       </c>
       <c r="AT14">
         <v>2202000.0</v>
       </c>
       <c r="AU14">
+        <v>2202000.0</v>
+      </c>
+      <c r="AV14">
         <v>1170000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170000.0</v>
       </c>
       <c r="AX14">
         <v>1170000.0</v>
       </c>
       <c r="AY14">
+        <v>1170000.0</v>
+      </c>
+      <c r="AZ14">
         <v>2607500.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1303750.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2607500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303750.0</v>
       </c>
       <c r="BC14">
         <v>1303750.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14">
+      <c r="BD14">
+        <v>1303750.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14">
         <v>1429250.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2858500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429250.0</v>
       </c>
       <c r="BH14">
         <v>1429250.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14">
+        <v>1429250.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
+        <v>4000000.0</v>
+      </c>
+      <c r="C15">
         <v>2300000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3900000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2300000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3800000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2200000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4050000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3900000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4050000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="M15">
         <v>3600000.0</v>
       </c>
       <c r="N15">
-        <v>1800000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="O15">
         <v>1800000.0</v>
       </c>
       <c r="P15">
         <v>1800000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>1800000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>3181000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1590500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2350000.0</v>
       </c>
       <c r="X15">
         <v>2350000.0</v>
       </c>
       <c r="Y15">
         <v>2350000.0</v>
       </c>
       <c r="Z15">
+        <v>2350000.0</v>
+      </c>
+      <c r="AA15">
         <v>3092000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2279500.0</v>
       </c>
       <c r="AC15">
         <v>2279500.0</v>
       </c>
       <c r="AD15">
         <v>2279500.0</v>
       </c>
       <c r="AE15">
+        <v>2279500.0</v>
+      </c>
+      <c r="AF15">
         <v>3004000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7202000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2176000.0</v>
       </c>
       <c r="AI15">
         <v>2176000.0</v>
       </c>
       <c r="AJ15">
+        <v>2176000.0</v>
+      </c>
+      <c r="AK15">
         <v>2800000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>6600000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AN15">
         <v>2000000.0</v>
       </c>
       <c r="AO15">
+        <v>2000000.0</v>
+      </c>
+      <c r="AP15">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675000.0</v>
       </c>
       <c r="AQ15">
         <v>675000.0</v>
       </c>
       <c r="AR15">
         <v>675000.0</v>
       </c>
       <c r="AS15">
         <v>675000.0</v>
       </c>
-      <c r="AT15"/>
+      <c r="AT15">
+        <v>675000.0</v>
+      </c>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3750000.0</v>
       </c>
       <c r="BF15">
         <v>3750000.0</v>
       </c>
       <c r="BG15">
         <v>3750000.0</v>
       </c>
       <c r="BH15">
         <v>3750000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15">
+        <v>3750000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>7600000.0</v>
+      </c>
+      <c r="C16">
         <v>6300000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="I16">
         <v>5100000.0</v>
       </c>
       <c r="J16">
-        <v>9000000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="K16">
         <v>9000000.0</v>
       </c>
       <c r="L16">
-        <v>6600000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="M16">
         <v>6600000.0</v>
       </c>
       <c r="N16">
-        <v>7900000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="O16">
         <v>7900000.0</v>
       </c>
       <c r="P16">
-        <v>7100000.0</v>
+        <v>7900000.0</v>
       </c>
       <c r="Q16">
         <v>7100000.0</v>
       </c>
       <c r="R16">
-        <v>2900000.0</v>
+        <v>7100000.0</v>
       </c>
       <c r="S16">
         <v>2900000.0</v>
       </c>
       <c r="T16">
-        <v>4900000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="U16">
         <v>4900000.0</v>
       </c>
       <c r="V16">
+        <v>4900000.0</v>
+      </c>
+      <c r="W16">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225000.0</v>
       </c>
       <c r="X16">
         <v>1225000.0</v>
       </c>
       <c r="Y16">
         <v>1225000.0</v>
       </c>
       <c r="Z16">
+        <v>1225000.0</v>
+      </c>
+      <c r="AA16">
         <v>1475000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465500.0</v>
       </c>
       <c r="AC16">
         <v>1465500.0</v>
       </c>
       <c r="AD16">
         <v>1465500.0</v>
       </c>
       <c r="AE16">
+        <v>1465500.0</v>
+      </c>
+      <c r="AF16">
         <v>2840250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4993000.0</v>
       </c>
       <c r="AG16">
         <v>4993000.0</v>
       </c>
       <c r="AH16">
-        <v>2840250.0</v>
+        <v>4993000.0</v>
       </c>
       <c r="AI16">
         <v>2840250.0</v>
       </c>
       <c r="AJ16">
+        <v>2840250.0</v>
+      </c>
+      <c r="AK16">
         <v>1389750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580000.0</v>
       </c>
       <c r="AL16">
         <v>2580000.0</v>
       </c>
       <c r="AM16">
-        <v>1389750.0</v>
+        <v>2580000.0</v>
       </c>
       <c r="AN16">
         <v>1389750.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16">
+      <c r="AO16">
+        <v>1389750.0</v>
+      </c>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-37750.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37750.0</v>
       </c>
       <c r="AS16">
         <v>-37750.0</v>
       </c>
       <c r="AT16">
         <v>-37750.0</v>
       </c>
       <c r="AU16">
+        <v>-37750.0</v>
+      </c>
+      <c r="AV16">
         <v>687750.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>687750.0</v>
       </c>
       <c r="AX16">
         <v>687750.0</v>
       </c>
       <c r="AY16">
+        <v>687750.0</v>
+      </c>
+      <c r="AZ16">
         <v>3308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>827000.0</v>
       </c>
       <c r="BA16">
         <v>827000.0</v>
       </c>
       <c r="BB16">
         <v>827000.0</v>
       </c>
       <c r="BC16">
         <v>827000.0</v>
       </c>
       <c r="BD16">
-        <v>198250.0</v>
+        <v>827000.0</v>
       </c>
       <c r="BE16">
         <v>198250.0</v>
       </c>
       <c r="BF16">
         <v>198250.0</v>
       </c>
       <c r="BG16">
         <v>198250.0</v>
       </c>
       <c r="BH16">
         <v>198250.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16">
+        <v>198250.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18490,212 +18721,216 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>11400000.0</v>
+      </c>
+      <c r="C18">
         <v>23600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11499999.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>16400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>26300000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15800000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>11300000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>10200000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>-3100000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>16600000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>18800000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>-600000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>11056000.0</v>
       </c>
-      <c r="V18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W18"/>
       <c r="X18">
         <v>2800000.0</v>
       </c>
       <c r="Y18">
         <v>2800000.0</v>
       </c>
       <c r="Z18">
+        <v>2800000.0</v>
+      </c>
+      <c r="AA18">
         <v>4660000.0</v>
       </c>
-      <c r="AA18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB18"/>
       <c r="AC18">
         <v>2238250.0</v>
       </c>
       <c r="AD18">
         <v>2238250.0</v>
       </c>
       <c r="AE18">
+        <v>2238250.0</v>
+      </c>
+      <c r="AF18">
         <v>9427000.0</v>
       </c>
-      <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18">
         <v>7228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4060500.0</v>
       </c>
       <c r="AI18">
         <v>4060500.0</v>
       </c>
       <c r="AJ18">
+        <v>4060500.0</v>
+      </c>
+      <c r="AK18">
         <v>14479000.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>7606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5302000.0</v>
       </c>
       <c r="AN18">
         <v>5302000.0</v>
       </c>
       <c r="AO18">
+        <v>5302000.0</v>
+      </c>
+      <c r="AP18">
         <v>12105000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3264250.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1037000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3264250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7766000.0</v>
       </c>
       <c r="AT18">
         <v>7766000.0</v>
       </c>
       <c r="AU18">
+        <v>7766000.0</v>
+      </c>
+      <c r="AV18">
         <v>3669500.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3669500.0</v>
       </c>
       <c r="AX18">
         <v>3669500.0</v>
       </c>
       <c r="AY18">
+        <v>3669500.0</v>
+      </c>
+      <c r="AZ18">
         <v>1112000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>556000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>556000.0</v>
       </c>
       <c r="BC18">
         <v>556000.0</v>
       </c>
-      <c r="BD18"/>
-      <c r="BE18">
+      <c r="BD18">
+        <v>556000.0</v>
+      </c>
+      <c r="BE18"/>
+      <c r="BF18">
         <v>463250.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>926500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>463250.0</v>
       </c>
       <c r="BH18">
         <v>463250.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18">
+        <v>463250.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18712,54 +18947,55 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18776,1492 +19012,1517 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>-5400000.0</v>
       </c>
       <c r="I21">
         <v>-5400000.0</v>
       </c>
       <c r="J21">
         <v>-5400000.0</v>
       </c>
       <c r="K21">
-        <v>1550000.0</v>
+        <v>-5400000.0</v>
       </c>
       <c r="L21">
         <v>1550000.0</v>
       </c>
       <c r="M21">
-        <v>-350000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="N21">
         <v>-350000.0</v>
       </c>
       <c r="O21">
-        <v>-5800000.0</v>
+        <v>-350000.0</v>
       </c>
       <c r="P21">
         <v>-5800000.0</v>
       </c>
       <c r="Q21">
-        <v>-10100000.0</v>
+        <v>-5800000.0</v>
       </c>
       <c r="R21">
         <v>-10100000.0</v>
       </c>
       <c r="S21">
-        <v>-9500000.0</v>
+        <v>-10100000.0</v>
       </c>
       <c r="T21">
         <v>-9500000.0</v>
       </c>
       <c r="U21">
-        <v>-3859000.0</v>
+        <v>-9500000.0</v>
       </c>
       <c r="V21">
         <v>-3859000.0</v>
       </c>
       <c r="W21">
-        <v>3459000.0</v>
+        <v>-3859000.0</v>
       </c>
       <c r="X21">
         <v>3459000.0</v>
       </c>
-      <c r="Y21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y21">
+        <v>3459000.0</v>
+      </c>
+      <c r="Z21"/>
       <c r="AA21">
         <v>3937000.0</v>
       </c>
       <c r="AB21">
-        <v>-2500000.0</v>
+        <v>3937000.0</v>
       </c>
       <c r="AC21">
         <v>-2500000.0</v>
       </c>
-      <c r="AD21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD21">
+        <v>-2500000.0</v>
+      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>-9000.0</v>
       </c>
       <c r="AG21">
-        <v>-12000.0</v>
+        <v>-9000.0</v>
       </c>
       <c r="AH21">
         <v>-12000.0</v>
       </c>
-      <c r="AI21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI21">
+        <v>-12000.0</v>
+      </c>
+      <c r="AJ21"/>
       <c r="AK21">
         <v>-4019000.0</v>
       </c>
-      <c r="AL21"/>
+      <c r="AL21">
+        <v>-4019000.0</v>
+      </c>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
+        <v>-1100000.0</v>
+      </c>
+      <c r="C22">
         <v>6700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2900000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5800000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1450000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6250000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10100000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5050000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9500000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4750000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-11700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-5850000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10579000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5289500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4825000.0</v>
       </c>
       <c r="X22">
         <v>4825000.0</v>
       </c>
       <c r="Y22">
         <v>4825000.0</v>
       </c>
       <c r="Z22">
+        <v>4825000.0</v>
+      </c>
+      <c r="AA22">
         <v>10776000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5397500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4904750.0</v>
       </c>
       <c r="AC22">
         <v>4904750.0</v>
       </c>
       <c r="AD22">
         <v>4904750.0</v>
       </c>
       <c r="AE22">
+        <v>4904750.0</v>
+      </c>
+      <c r="AF22">
         <v>10718000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5359000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4910500.0</v>
       </c>
       <c r="AI22">
         <v>4910500.0</v>
       </c>
       <c r="AJ22">
+        <v>4910500.0</v>
+      </c>
+      <c r="AK22">
         <v>11249000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5624500.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900500.0</v>
       </c>
       <c r="AN22">
         <v>4900500.0</v>
       </c>
       <c r="AO22">
+        <v>4900500.0</v>
+      </c>
+      <c r="AP22">
         <v>10932000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3870750.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4551000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3870750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6389000.0</v>
       </c>
       <c r="AT22">
         <v>6389000.0</v>
       </c>
       <c r="AU22">
+        <v>6389000.0</v>
+      </c>
+      <c r="AV22">
         <v>2945500.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2945500.0</v>
       </c>
       <c r="AX22">
         <v>2945500.0</v>
       </c>
       <c r="AY22">
+        <v>2945500.0</v>
+      </c>
+      <c r="AZ22">
         <v>94500.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>47250.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>94500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47250.0</v>
       </c>
       <c r="BC22">
         <v>47250.0</v>
       </c>
-      <c r="BD22"/>
-      <c r="BE22">
+      <c r="BD22">
+        <v>47250.0</v>
+      </c>
+      <c r="BE22"/>
+      <c r="BF22">
         <v>1750.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750.0</v>
       </c>
       <c r="BH22">
         <v>1750.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22">
+        <v>1750.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>-10100000.0</v>
+      </c>
+      <c r="C23">
         <v>-10300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-9000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7800000.0</v>
       </c>
       <c r="G23">
         <v>-7800000.0</v>
       </c>
       <c r="H23">
+        <v>-7800000.0</v>
+      </c>
+      <c r="I23">
         <v>-500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-6900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-5700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-150000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-150000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-350000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-250000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-8219000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-255000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2375000.0</v>
       </c>
       <c r="X23">
         <v>2375000.0</v>
       </c>
       <c r="Y23">
         <v>2375000.0</v>
       </c>
       <c r="Z23">
+        <v>2375000.0</v>
+      </c>
+      <c r="AA23">
         <v>7005000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-437000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9061000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-102500.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>-192000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-87000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-299000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-137500.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>-10692000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-176000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7224000.0</v>
       </c>
-      <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>-15400000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>3728000.0</v>
       </c>
-      <c r="AR23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS23"/>
       <c r="AT23">
         <v>436000.0</v>
       </c>
       <c r="AU23">
+        <v>436000.0</v>
+      </c>
+      <c r="AV23">
         <v>-2205250.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-10413000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-2205250.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-4495250.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-608000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1124500.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-2249000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1124500.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1124500.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>3876000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-7752000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3876000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-3876000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-100000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>700000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-200000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-300000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-200000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-100000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-1097000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-56000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-244000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>137000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-535000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-310000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-567000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>75000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-85000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>53000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>3450000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>1280000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1879000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1148500.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1148500.0</v>
       </c>
       <c r="BC24">
         <v>1148500.0</v>
       </c>
       <c r="BD24">
+        <v>1148500.0</v>
+      </c>
+      <c r="BE24">
         <v>416000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>587500.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>587500.0</v>
       </c>
       <c r="BH24">
         <v>587500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24">
+        <v>587500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>4700000.0</v>
+      </c>
+      <c r="C25">
         <v>2500000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9600000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>20700000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>27500000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>34800000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>51200000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>15100000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>27600000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>16700000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>21755000.0</v>
       </c>
-      <c r="V25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W25"/>
       <c r="X25">
         <v>675000.0</v>
       </c>
       <c r="Y25">
         <v>675000.0</v>
       </c>
       <c r="Z25">
+        <v>675000.0</v>
+      </c>
+      <c r="AA25">
         <v>-1631000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>-186750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198250.0</v>
       </c>
       <c r="AD25">
         <v>198250.0</v>
       </c>
       <c r="AE25">
+        <v>198250.0</v>
+      </c>
+      <c r="AF25">
         <v>-2526000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>6223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349000.0</v>
       </c>
       <c r="AI25">
         <v>349000.0</v>
       </c>
       <c r="AJ25">
+        <v>349000.0</v>
+      </c>
+      <c r="AK25">
         <v>-416000.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>1759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000.0</v>
       </c>
       <c r="AN25">
         <v>283000.0</v>
       </c>
       <c r="AO25">
+        <v>283000.0</v>
+      </c>
+      <c r="AP25">
         <v>-286000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1149500.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4935000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1149500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6705000.0</v>
       </c>
       <c r="AT25">
         <v>-6705000.0</v>
       </c>
       <c r="AU25">
+        <v>-6705000.0</v>
+      </c>
+      <c r="AV25">
         <v>885500.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>9200000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>885500.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1724750.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3276500.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1638250.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3276500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1638250.0</v>
       </c>
       <c r="BC25">
         <v>1638250.0</v>
       </c>
-      <c r="BD25"/>
-      <c r="BE25">
+      <c r="BD25">
+        <v>1638250.0</v>
+      </c>
+      <c r="BE25"/>
+      <c r="BF25">
         <v>212250.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>424500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212250.0</v>
       </c>
       <c r="BH25">
         <v>212250.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25">
+        <v>212250.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26">
-        <v>-3000000.0</v>
+        <v>-800000.0</v>
       </c>
       <c r="C26">
         <v>-3000000.0</v>
       </c>
       <c r="D26">
+        <v>-3000000.0</v>
+      </c>
+      <c r="E26">
         <v>-4500000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-10000000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-700000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-9000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>300000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>19200000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>17600000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
+      <c r="AP26"/>
       <c r="AQ26">
         <v>-12500.0</v>
       </c>
       <c r="AR26">
         <v>-12500.0</v>
       </c>
       <c r="AS26">
         <v>-12500.0</v>
       </c>
       <c r="AT26">
         <v>-12500.0</v>
       </c>
-      <c r="AU26"/>
+      <c r="AU26">
+        <v>-12500.0</v>
+      </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>800000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>500000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>300000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>-1000000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>800000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>-50500000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>700000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>300000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>300000.0</v>
       </c>
-      <c r="V27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W27"/>
       <c r="X27">
         <v>100000.0</v>
       </c>
       <c r="Y27">
         <v>100000.0</v>
       </c>
       <c r="Z27">
+        <v>100000.0</v>
+      </c>
+      <c r="AA27">
         <v>1000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>62250.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>-29000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>289000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>107000.0</v>
       </c>
-      <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>127000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>246000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>76000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>-8600000.0</v>
+      </c>
+      <c r="C28">
         <v>-21600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-19500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-16700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-28000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-19600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-10300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-12800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-10300000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2550000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-11300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-19100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-9650000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-950000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-10899000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-5704500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2375000.0</v>
       </c>
       <c r="X28">
         <v>-2375000.0</v>
       </c>
       <c r="Y28">
         <v>-2375000.0</v>
       </c>
       <c r="Z28">
+        <v>-2375000.0</v>
+      </c>
+      <c r="AA28">
         <v>3913000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1945000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-9061000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-5606500.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>-3196000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1598000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5999000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2999500.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>-11190000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-5595000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2024000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1012000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>-18100000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>3728000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436000.0</v>
       </c>
       <c r="AT28">
         <v>436000.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28">
+      <c r="AU28">
+        <v>436000.0</v>
+      </c>
+      <c r="AV28"/>
+      <c r="AW28">
         <v>-10413000.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-4495250.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>46976000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1124500.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1124500.0</v>
       </c>
       <c r="BC28">
         <v>-1124500.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BD28">
+        <v>-1124500.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28">
         <v>-3876000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-7752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3876000.0</v>
       </c>
       <c r="BH28">
         <v>-3876000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28">
+        <v>-3876000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>17000000.0</v>
+      </c>
+      <c r="C29">
         <v>29000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>31300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10450000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10450000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9050000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>23900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>12100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>27900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14050000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>17466000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8988000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="X29">
         <v>6600000.0</v>
       </c>
       <c r="Y29">
         <v>6600000.0</v>
       </c>
       <c r="Z29">
+        <v>6600000.0</v>
+      </c>
+      <c r="AA29">
         <v>10097000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4423750.0</v>
       </c>
       <c r="AC29">
         <v>4423750.0</v>
       </c>
       <c r="AD29">
         <v>4423750.0</v>
       </c>
       <c r="AE29">
+        <v>4423750.0</v>
+      </c>
+      <c r="AF29">
         <v>13449000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>16998500.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>10274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5930750.0</v>
       </c>
       <c r="AI29">
         <v>5930750.0</v>
       </c>
       <c r="AJ29">
+        <v>5930750.0</v>
+      </c>
+      <c r="AK29">
         <v>18692000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>19081000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>9735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7106750.0</v>
       </c>
       <c r="AN29">
         <v>7106750.0</v>
       </c>
       <c r="AO29">
+        <v>7106750.0</v>
+      </c>
+      <c r="AP29">
         <v>15215000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4852250.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4194000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>4852250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10864000.0</v>
       </c>
       <c r="AT29">
         <v>10864000.0</v>
       </c>
       <c r="AU29">
+        <v>10864000.0</v>
+      </c>
+      <c r="AV29">
         <v>4949500.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>8934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4949500.0</v>
       </c>
       <c r="AX29">
         <v>4949500.0</v>
       </c>
       <c r="AY29">
+        <v>4949500.0</v>
+      </c>
+      <c r="AZ29">
         <v>3409000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1704500.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>3409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704500.0</v>
       </c>
       <c r="BC29">
         <v>1704500.0</v>
       </c>
       <c r="BD29">
+        <v>1704500.0</v>
+      </c>
+      <c r="BE29">
         <v>4203000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1050750.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>2101500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050750.0</v>
       </c>
       <c r="BH29">
         <v>1050750.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29">
+        <v>1050750.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>-8400000.0</v>
+      </c>
+      <c r="C30">
         <v>-5900000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-27200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="F30">
         <v>-5000000.0</v>
       </c>
       <c r="G30">
+        <v>-5000000.0</v>
+      </c>
+      <c r="H30">
         <v>-3300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1650000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1650000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-7400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-7300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3650000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-9100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4550000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2450000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-6413000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3206500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4943500.0</v>
       </c>
       <c r="X30">
         <v>-4943500.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Y30">
+        <v>-4943500.0</v>
+      </c>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>-12590000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6280500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1655000.0</v>
       </c>
       <c r="AC30">
         <v>-1655000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AD30">
+        <v>-1655000.0</v>
+      </c>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-3885000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1942500.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4841000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2420500.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-4523000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2261500.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-9028000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-4697000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-3242000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>-11866000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>1488000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>744000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-45179000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-2297000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>-1148500.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>-1175000.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>-587500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>