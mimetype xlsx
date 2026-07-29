--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2462,4048 +2465,4160 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>18974359000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18733381000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19163801000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19392816000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-12561247000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13649964000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13250433000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12980875000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12155784000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13332585000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11846765000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10309011000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-257800000.0</v>
+      </c>
+      <c r="C5">
         <v>-247848000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-227363000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-263502000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-299527000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-323779000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-584329000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-496111000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-654290000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-654874000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-608352000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-829582000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-700982000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-609864000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-923192000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-978818000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-661163000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-412654000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-56696000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-33075000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6247000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-26192000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>54234000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3703000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12466000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11420000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-43847000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>1433141000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>2323000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2115000.0</v>
       </c>
       <c r="E8">
         <v>2115000.0</v>
       </c>
       <c r="F8">
+        <v>2115000.0</v>
+      </c>
+      <c r="G8">
         <v>2116000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2141000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2150000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1770000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1769000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766000.0</v>
       </c>
       <c r="M8">
         <v>1766000.0</v>
       </c>
       <c r="N8">
+        <v>1766000.0</v>
+      </c>
+      <c r="O8">
         <v>1764000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1762000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1778000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1793000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1834000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1868000.0</v>
       </c>
       <c r="U8">
         <v>1868000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1868000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1656750000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1651524000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1649141000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1676396000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1700495000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1777670000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1835241000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1857165000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1856241000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1854895000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1854068000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>175500000.0</v>
+      </c>
+      <c r="C10">
         <v>331563000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>316869000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>410410000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>553506000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>368803000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1006880000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>889476000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>748648000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>737618000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>693076000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>608808000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>873502000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2137816000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>169505000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>158437000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>368914000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>830494000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1231792000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1251761000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1564247000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1860332000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2054070000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2328084000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1432561000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>766449000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>362602000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>4987500000.0</v>
+      </c>
+      <c r="C12">
         <v>428504000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>385255000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>417302000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>580551000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>425802000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5028478000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5052828000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4848690000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5026603000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5100597000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4870326000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>873502000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2137816000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6860283000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7003052000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7905835000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9143233000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9743016000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6941073000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6413028000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5846585000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5237931000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4535756000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3032915000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2316376000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1870838000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>2300000.0</v>
+      </c>
+      <c r="C13">
         <v>2323000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2115000.0</v>
       </c>
       <c r="E13">
         <v>2115000.0</v>
       </c>
       <c r="F13">
+        <v>2115000.0</v>
+      </c>
+      <c r="G13">
         <v>2116000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2141000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2150000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1770000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1769000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766000.0</v>
       </c>
       <c r="M13">
         <v>1766000.0</v>
       </c>
       <c r="N13">
+        <v>1766000.0</v>
+      </c>
+      <c r="O13">
         <v>1764000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1762000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1778000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1793000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1834000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1868000.0</v>
       </c>
       <c r="U13">
         <v>1868000.0</v>
       </c>
       <c r="V13">
         <v>1868000.0</v>
       </c>
       <c r="W13">
         <v>1868000.0</v>
       </c>
-      <c r="X13"/>
+      <c r="X13">
+        <v>1868000.0</v>
+      </c>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>219200000.0</v>
+      </c>
+      <c r="C14">
         <v>223400000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>216400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>199500000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>199000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>201400000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>202639000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>197707000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>163499000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>163188000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>162724000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>162470000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>162246675.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>161991373.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>162263547.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>164030000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>166574000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>169968000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>172482000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>172299000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>172174000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>172049000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>171813000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>201681000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>210085000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>210084636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210085000.0</v>
       </c>
       <c r="AB14">
         <v>210085000.0</v>
       </c>
       <c r="AC14">
         <v>210085000.0</v>
       </c>
       <c r="AD14">
         <v>210085000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>210085000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>1766000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1764000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1762000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1778000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1793000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1834000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1868000.0</v>
       </c>
       <c r="U15">
         <v>1868000.0</v>
       </c>
       <c r="V15">
         <v>1868000.0</v>
       </c>
       <c r="W15">
         <v>1868000.0</v>
       </c>
-      <c r="X15"/>
+      <c r="X15">
+        <v>1868000.0</v>
+      </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>331648000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>342550000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>244153000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>76535000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>13229000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
-        <v>1117148000.0</v>
+        <v>1277600000.0</v>
       </c>
       <c r="C20">
         <v>1117148000.0</v>
       </c>
       <c r="D20">
-        <v>914957000.0</v>
+        <v>1117148000.0</v>
       </c>
       <c r="E20">
         <v>914957000.0</v>
       </c>
       <c r="F20">
         <v>914957000.0</v>
       </c>
       <c r="G20">
         <v>914957000.0</v>
       </c>
       <c r="H20">
         <v>914957000.0</v>
       </c>
       <c r="I20">
-        <v>557635000.0</v>
+        <v>914957000.0</v>
       </c>
       <c r="J20">
         <v>557635000.0</v>
       </c>
       <c r="K20">
         <v>557635000.0</v>
       </c>
       <c r="L20">
         <v>557635000.0</v>
       </c>
       <c r="M20">
-        <v>640222000.0</v>
+        <v>557635000.0</v>
       </c>
       <c r="N20">
         <v>640222000.0</v>
       </c>
       <c r="O20">
         <v>640222000.0</v>
       </c>
       <c r="P20">
         <v>640222000.0</v>
       </c>
       <c r="Q20">
-        <v>634779000.0</v>
+        <v>640222000.0</v>
       </c>
       <c r="R20">
         <v>634779000.0</v>
       </c>
       <c r="S20">
+        <v>634779000.0</v>
+      </c>
+      <c r="T20">
         <v>631496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>372472000.0</v>
       </c>
       <c r="U20">
         <v>372472000.0</v>
       </c>
       <c r="V20">
-        <v>369477000.0</v>
+        <v>372472000.0</v>
       </c>
       <c r="W20">
         <v>369477000.0</v>
       </c>
       <c r="X20">
-        <v>369031000.0</v>
+        <v>369477000.0</v>
       </c>
       <c r="Y20">
         <v>369031000.0</v>
       </c>
       <c r="Z20">
         <v>369031000.0</v>
       </c>
       <c r="AA20">
         <v>369031000.0</v>
       </c>
-      <c r="AB20"/>
+      <c r="AB20">
+        <v>369031000.0</v>
+      </c>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>30</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>172138000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>183782000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>111779000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>119586000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>127394000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>135201000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>142552000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7561000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8066000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8570000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9074000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18771000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>19943000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>20904000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>22000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>19074000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>19980000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>18207000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7930000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6525000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7057000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6601000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8002000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8703000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>38000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
-[...1 lines deleted...]
-      </c>
+      <c r="X22"/>
       <c r="Y22">
         <v>40000.0</v>
       </c>
       <c r="Z22">
         <v>40000.0</v>
       </c>
-      <c r="AA22"/>
+      <c r="AA22">
+        <v>40000.0</v>
+      </c>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>31141900000.0</v>
+      </c>
+      <c r="C23">
         <v>30632569000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>30586856000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25457699000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>25456168000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24986041000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>25557880000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25507187000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>21044169000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21174804000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21133278000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>21146292000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21583493000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22720530000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22646858000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>22042933000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22350848000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22836072000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>23512128000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17461223000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17047453000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16726795000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15964190000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>15460594000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13996523000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12343754000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11628775000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>1433141000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>689217000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>153086000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>25882000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>26797000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>20128000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>91385000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>70817000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>48940000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>52754000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>48121000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>41847000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>351211000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1138403000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>740828000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>422718000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>43116000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>34922000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>34278000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>30072000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>28442000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>29351000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>28049000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>29437000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>29155000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>31427000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>34313000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>351211000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1138403000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>740828000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>35</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>4572819000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4425126000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4324755000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4395380000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4444779000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4442313000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4590811000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4534554000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4731418000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4857242000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4717418000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4985354000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5171319000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7230890000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7382239000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8294107000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>9024871000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9598382000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6862268000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6354538000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>5767088000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5121340000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4466705000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2965651000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2222813000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1736296000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>223100000.0</v>
+      </c>
+      <c r="C28">
         <v>357654000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-117252000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-384528000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-526709000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-348675000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-961570000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-842729000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-713278000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-697074000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-653360000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>89664000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-522291000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-999413000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>571323000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>247631000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-335898000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-795572000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1197514000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1221689000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1535805000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1830981000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2026021000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2298647000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1403406000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-735022000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-127207000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>4975197000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4540170000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3831407000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3710688000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3603062000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3705867000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3741955000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3016413000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3005585000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3023071000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3161925000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2877983000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3717526000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3212618000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2838881000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2761512000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3043314000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3440630000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3459364000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3459064000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3416396000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3456101000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1742809000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1722785000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1694161000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>39</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>98500000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>17500000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>17500000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16600000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9378060000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4400000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>1867779000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1918958000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1810664000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1753941000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2064543000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2353633000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2756649000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3049520000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3050220000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3011043000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3051518000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1337740000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1317299000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1285701000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>25775900000.0</v>
+      </c>
+      <c r="C33">
         <v>29945649000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>29941672000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24813324000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>24644890000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24327166000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>20297458000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>20253074000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>16012234000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>15960990000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15849608000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>16119853000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1069548000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1035414000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>7954672000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>14859139000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>14256898000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>13504135000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>13589782000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>10371970000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>10488484000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>10729757000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>10577579000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>10832365000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10871091000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>9939418000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>9696601000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>524538000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>461424000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>459881000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>509174000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>455091000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>421175000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>463445000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>367795000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>352075000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>344402000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>365730000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>540800000.0</v>
+      </c>
+      <c r="C35">
         <v>1241340000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>729021000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>534826000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>551497000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>606005000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>651779000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>619195000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>538887000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>555240000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>562111000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>619234000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>351211000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1138403000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>19843420000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>509174000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>455091000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>421175000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>477448000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>367795000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>352075000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>344402000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>380354000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>399864000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>441206000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>356939000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>257184000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>1109100000.0</v>
+      </c>
+      <c r="C36">
         <v>1134875000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1078070000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>810326000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>813344000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>830786000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>878042000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>866069000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>718271000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>710508000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>706873000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>728698000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-4985354000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-5171319000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-307638000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>555250000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>548353000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>558290000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>624073000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>534198000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>548755000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>500884000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>543320000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>585558000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>568670000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>527918000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>333997000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>47</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>28894200000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>28849100000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>23948500000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>23801800000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>23509757000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>23434201000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>23162220000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>19537951000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>19495661000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>19640443000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>19547300000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7831903000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6932159000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>12964955000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3940029000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>11951267000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>17461223000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>17047453000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16726795000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>15964190000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>15460594000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>13996523000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>12343754000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>13799372000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>255200000.0</v>
+      </c>
+      <c r="C39">
         <v>258416000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>259929000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>227073000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>230727000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>233073000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>231944000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>201285000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>183245000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>187211000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>183073000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>156113000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1058190000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2327334000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>366805000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>180742000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>188115000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>188704000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>179330000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>148180000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>145941000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>150453000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>148680000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>92473000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>92517000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>87960000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>61336000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>25919300000.0</v>
+      </c>
+      <c r="C40">
         <v>25105249000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>25470751000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>21117348000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>21220780000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>20797102000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>21291619000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>21216854000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>17537809000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>17666733000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>17596217000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>17424169000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-314021000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-1100952000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-704084000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>18733381000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>19163801000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>19392816000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>19628311000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>13649964000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>13250433000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>12980875000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>12155784000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>13332585000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>11846765000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>10309011000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>9551392000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>394961000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>317150000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>470671000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>425535000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>399942000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>443187000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>351895000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>337956000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>212398000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>222999000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>246889000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>282682000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>196079000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>2362700000.0</v>
+      </c>
+      <c r="C42">
         <v>2427842000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2498233000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2069905000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2064427000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2061990000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2109652000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2117057000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1543427000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1537621000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1533686000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1527144000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1521518000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1515054000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1511445000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1537446000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1560292000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1636215000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1692532000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1713199000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1711022000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1708423000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1706343000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3703000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>12466000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>11420000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>226500000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>152369000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>155728000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>156426000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>44733000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>46619000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>48668000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>50539000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>52475000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>53981000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>56567000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>118200000.0</v>
+      </c>
+      <c r="C46">
         <v>117585000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>118222000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>72138000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>66400000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>65100000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>64553000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>78776000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>60910000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>59790000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>60133000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>59033000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>59501000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>61110000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>62656000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>63261000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>69019000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>73180000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>65856000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>44048000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>44733000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>46619000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>48668000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>50539000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>52475000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>53981000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>56567000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>59501000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>61110000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>120084000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>63261000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>69019000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>73180000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>80984000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>44048000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>44733000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>125782000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>130264000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>135387000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>140048000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>143710000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>2176000000.0</v>
+      </c>
+      <c r="C48">
         <v>2103663000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2067327000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1997007000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1916876000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1842607000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2084503000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2048042000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2076566000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2068315000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2047754000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1747225000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1704470000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1672169000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1881775000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1855757000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1817474000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1782997000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1768653000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1747300000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1723979000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1702946000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1665607000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1709669000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1681164000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1651314000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1644000000.0</v>
       </c>
-      <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1704470000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1672169000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1881775000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1855757000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1817474000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1782997000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1768653000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1747300000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1723979000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1702946000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1665607000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>46531000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>2515000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>95000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>673525000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>314021000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1100952000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>704084000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>384215000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>13560000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>398600000.0</v>
+      </c>
+      <c r="C51">
         <v>689217000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>199617000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>25882000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>26797000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>20128000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>45310000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>46747000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>37570000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>41944000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>39716000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>698472000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>665232000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2239355000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1444912000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>406068000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>33016000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>34922000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>34278000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>30072000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>28442000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>29351000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>28049000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>29437000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>29155000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>31427000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>235395000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>61</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>398600000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>46531000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3792000.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>2515000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>95000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>656336000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>314021000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1100952000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>704084000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>384215000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>13560000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>13689000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>17000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>14172000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>14323000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>14473000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>14624000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>14773000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>14922000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>15070000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>220046000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>4812000000.0</v>
+      </c>
+      <c r="C53">
         <v>96941000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>68386000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>6892000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>27045000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>56999000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4021598000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4163352000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4097842000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4287585000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4407521000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>4261518000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4520293000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4700134000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>6690778000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>6844615000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>7536921000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>8312739000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>8511224000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>5689312000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>4848781000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3986253000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3183861000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2207672000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1600354000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1549927000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1508236000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>31142000000.0</v>
+      </c>
+      <c r="C55">
         <v>30632569000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>30586856000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>25457699000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>25456168000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>24986000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>25557880000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>25507187000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>21044169000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>21174804000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>21133278000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>21146292000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>21583493000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>22720530000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>22646858000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>22042933000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>22350848000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>22836072000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>23512128000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>17461223000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>17047453000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>16726795000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>15964190000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>15460594000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>13996523000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>12343754000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>11628775000.0</v>
       </c>
-      <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>5242700000.0</v>
+      </c>
+      <c r="C56">
         <v>686920000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>645184000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>644375000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>811278000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>658875000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5260422000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>5254113000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5031935000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5213814000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5283670000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5026439000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>873502000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2137816000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6860283000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>7183794000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>8093950000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>9331937000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>9922346000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>7089253000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6558969000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5997038000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>5386611000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4628229000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3125432000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2404336000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1932174000.0</v>
       </c>
-      <c r="AB56"/>
       <c r="AC56"/>
       <c r="AD56"/>
-    </row>
-    <row r="57" spans="1:30">
+      <c r="AE56"/>
+    </row>
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>26317900000.0</v>
+      </c>
+      <c r="C57">
         <v>25105249000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>25517282000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>21117348000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>21220780000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>20797102000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>21294134000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>21216854000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>17537809000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>17666733000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>17596312000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>18080505000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>314021000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1100952000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>331648000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>19117596000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>19177361000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>19406505000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>19628328000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>13664136000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>13264756000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>12995348000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>12155784000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>13347358000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>11861687000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>10324081000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9771438000.0</v>
       </c>
-      <c r="AB57"/>
       <c r="AC57"/>
       <c r="AD57"/>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>26858700000.0</v>
+      </c>
+      <c r="C58">
         <v>26346589000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>26246303000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>21652174000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>21772277000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21403107000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21945913000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>21836049000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>18076696000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>18221973000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18158423000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18699739000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>351211000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1138403000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>20175068000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>19626770000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>19632452000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>19827680000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>20105776000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>14031931000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>13616831000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>13339750000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>12536138000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>13747222000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>12302893000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>10681020000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>10028622000.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
-      <c r="AD58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>-1433141000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>4283200000.0</v>
+      </c>
+      <c r="C60">
         <v>4285980000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4340553000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3805525000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3683891000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3582934000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3611967000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3671138000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2967473000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2952831000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2974855000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2446553000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2526772000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2579123000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2471790000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2416163000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2718396000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3008392000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3406352000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3429292000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3430622000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3387045000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3428052000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1713372000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1693630000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1662734000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1600153000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>1433141000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6540,3278 +6655,3340 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
         <v>361849000.0</v>
       </c>
       <c r="C2">
         <v>406549000.0</v>
       </c>
       <c r="D2">
         <v>-239289000.0</v>
       </c>
       <c r="E2">
         <v>55052000.0</v>
       </c>
       <c r="F2">
         <v>-4354000.0</v>
       </c>
       <c r="G2">
         <v>50877000.0</v>
       </c>
       <c r="H2">
         <v>40053000.0</v>
       </c>
       <c r="I2">
         <v>40222000.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B3">
         <v>63526000.0</v>
       </c>
       <c r="C3">
         <v>38377000.0</v>
       </c>
       <c r="D3">
         <v>1804000.0</v>
       </c>
       <c r="E3">
         <v>23417000.0</v>
       </c>
       <c r="F3">
         <v>22882000.0</v>
       </c>
       <c r="G3">
         <v>27909000.0</v>
       </c>
       <c r="H3">
         <v>19442000.0</v>
       </c>
       <c r="I3">
         <v>20091000.0</v>
       </c>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B5">
         <v>99506000.0</v>
       </c>
       <c r="C5">
         <v>155766000.0</v>
       </c>
       <c r="D5">
         <v>-62689000.0</v>
       </c>
       <c r="E5">
         <v>238230000.0</v>
       </c>
       <c r="F5">
         <v>175995000.0</v>
       </c>
       <c r="G5">
         <v>35901000.0</v>
       </c>
       <c r="H5">
         <v>174619000.0</v>
       </c>
       <c r="I5">
         <v>157588000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6">
         <v>163032000.0</v>
       </c>
       <c r="C6">
         <v>194143000.0</v>
       </c>
       <c r="D6">
         <v>-62689000.0</v>
       </c>
       <c r="E6">
         <v>261647000.0</v>
       </c>
       <c r="F6">
         <v>198877000.0</v>
       </c>
       <c r="G6">
         <v>63810000.0</v>
       </c>
       <c r="H6">
         <v>194061000.0</v>
       </c>
       <c r="I6">
         <v>177679000.0</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
         <v>695596000.0</v>
       </c>
       <c r="C9">
         <v>664134000.0</v>
       </c>
       <c r="D9">
         <v>796459000.0</v>
       </c>
       <c r="E9">
         <v>626879000.0</v>
       </c>
       <c r="F9">
         <v>527836000.0</v>
       </c>
       <c r="G9">
         <v>531640000.0</v>
       </c>
       <c r="H9">
         <v>582670000.0</v>
       </c>
       <c r="I9">
         <v>551687000.0</v>
       </c>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
         <v>99506000.0</v>
       </c>
       <c r="C10">
         <v>155766000.0</v>
       </c>
       <c r="D10">
         <v>-125998000.0</v>
       </c>
       <c r="E10">
         <v>238230000.0</v>
       </c>
       <c r="F10">
         <v>175995000.0</v>
       </c>
       <c r="G10">
         <v>35901000.0</v>
       </c>
       <c r="H10">
         <v>174579000.0</v>
       </c>
       <c r="I10">
         <v>157611000.0</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
         <v>11287000.0</v>
       </c>
       <c r="C11">
         <v>36205000.0</v>
       </c>
       <c r="D11">
         <v>-63309000.0</v>
       </c>
       <c r="E11">
         <v>51719000.0</v>
       </c>
       <c r="F11">
         <v>30464000.0</v>
       </c>
       <c r="G11">
         <v>13163000.0</v>
       </c>
       <c r="H11">
         <v>39481000.0</v>
       </c>
       <c r="I11">
         <v>34884000.0</v>
       </c>
       <c r="J11">
         <v>24089000.0</v>
       </c>
       <c r="K11">
         <v>-2046000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
         <v>335649000.0</v>
       </c>
       <c r="C12">
         <v>339169000.0</v>
       </c>
       <c r="D12">
         <v>246050000.0</v>
       </c>
       <c r="E12">
         <v>37127000.0</v>
       </c>
       <c r="F12">
         <v>5332000.0</v>
       </c>
       <c r="G12">
         <v>12077000.0</v>
       </c>
       <c r="H12">
         <v>33753000.0</v>
       </c>
       <c r="I12">
         <v>25122000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B13">
         <v>1164234000.0</v>
       </c>
       <c r="C13">
         <v>946766000.0</v>
       </c>
       <c r="D13">
         <v>767811000.0</v>
       </c>
       <c r="E13">
         <v>605181000.0</v>
       </c>
       <c r="F13">
         <v>435159000.0</v>
       </c>
       <c r="G13">
         <v>413328000.0</v>
       </c>
       <c r="H13">
         <v>445017000.0</v>
       </c>
       <c r="I13">
         <v>415166000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>-52000.0</v>
       </c>
       <c r="K14">
         <v>-61000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
         <v>88219000.0</v>
       </c>
       <c r="C15">
         <v>119561000.0</v>
       </c>
       <c r="D15">
         <v>294866000.0</v>
       </c>
       <c r="E15">
         <v>199759000.0</v>
       </c>
       <c r="F15">
         <v>154665000.0</v>
       </c>
       <c r="G15">
         <v>22738000.0</v>
       </c>
       <c r="H15">
         <v>135098000.0</v>
       </c>
       <c r="I15">
         <v>122727000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>199759000.0</v>
       </c>
       <c r="F16">
         <v>154665000.0</v>
       </c>
       <c r="G16">
         <v>22738000.0</v>
       </c>
       <c r="H16">
         <v>135098000.0</v>
       </c>
       <c r="I16">
         <v>122727000.0</v>
       </c>
       <c r="J16">
         <v>60435000.0</v>
       </c>
       <c r="K16">
         <v>27238000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B17">
         <v>88219000.0</v>
       </c>
       <c r="C17">
         <v>119561000.0</v>
       </c>
       <c r="D17">
         <v>-40032000.0</v>
       </c>
       <c r="E17">
         <v>199759000.0</v>
       </c>
       <c r="F17">
         <v>154665000.0</v>
       </c>
       <c r="G17">
         <v>22738000.0</v>
       </c>
       <c r="H17">
         <v>135098000.0</v>
       </c>
       <c r="I17">
         <v>122727000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B18">
         <v>828585000.0</v>
       </c>
       <c r="C18">
         <v>607597000.0</v>
       </c>
       <c r="D18">
         <v>567096000.0</v>
       </c>
       <c r="E18">
         <v>568054000.0</v>
       </c>
       <c r="F18">
         <v>429827000.0</v>
       </c>
       <c r="G18">
         <v>401251000.0</v>
       </c>
       <c r="H18">
         <v>411264000.0</v>
       </c>
       <c r="I18">
         <v>390044000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
         <v>99506000.0</v>
       </c>
       <c r="C21">
         <v>155766000.0</v>
       </c>
       <c r="D21">
         <v>-62689000.0</v>
       </c>
       <c r="E21">
         <v>238230000.0</v>
       </c>
       <c r="F21">
         <v>175995000.0</v>
       </c>
       <c r="G21">
         <v>35901000.0</v>
       </c>
       <c r="H21">
         <v>174579000.0</v>
       </c>
       <c r="I21">
         <v>157611000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
         <v>957939000.0</v>
       </c>
       <c r="C23">
         <v>914917000.0</v>
       </c>
       <c r="D23">
         <v>7592000.0</v>
       </c>
       <c r="E23">
         <v>443701000.0</v>
       </c>
       <c r="F23">
         <v>347487000.0</v>
       </c>
       <c r="G23">
         <v>546616000.0</v>
       </c>
       <c r="H23">
         <v>448144000.0</v>
       </c>
       <c r="I23">
         <v>434298000.0</v>
       </c>
       <c r="J23">
         <v>40500000.0</v>
       </c>
       <c r="K23">
         <v>38249000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B25">
         <v>63526000.0</v>
       </c>
       <c r="C25">
         <v>38377000.0</v>
       </c>
       <c r="D25">
         <v>27648000.0</v>
       </c>
       <c r="E25">
         <v>3864000.0</v>
       </c>
       <c r="F25">
         <v>2512000.0</v>
       </c>
       <c r="G25">
         <v>27909000.0</v>
       </c>
       <c r="H25">
         <v>19482000.0</v>
       </c>
       <c r="I25">
         <v>20068000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27">
         <v>9626000.0</v>
       </c>
       <c r="C27">
         <v>7824000.0</v>
       </c>
       <c r="D27">
         <v>7592000.0</v>
       </c>
       <c r="E27">
         <v>9294000.0</v>
       </c>
       <c r="F27">
         <v>8500000.0</v>
       </c>
       <c r="G27">
         <v>8879000.0</v>
       </c>
       <c r="H27">
         <v>9619000.0</v>
       </c>
       <c r="I27">
         <v>11100000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
         <v>350682000.0</v>
       </c>
       <c r="C28">
         <v>316211000.0</v>
       </c>
       <c r="D28">
         <v>330030000.0</v>
       </c>
       <c r="E28">
         <v>239347000.0</v>
       </c>
       <c r="F28">
         <v>231850000.0</v>
       </c>
       <c r="G28">
         <v>265561000.0</v>
       </c>
       <c r="H28">
         <v>254116000.0</v>
       </c>
       <c r="I28">
         <v>243529000.0</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29">
         <v>11287000.0</v>
       </c>
       <c r="C29">
         <v>36205000.0</v>
       </c>
       <c r="D29">
         <v>-52371000.0</v>
       </c>
       <c r="E29">
         <v>56929000.0</v>
       </c>
       <c r="F29">
         <v>34047000.0</v>
       </c>
       <c r="G29">
         <v>13163000.0</v>
       </c>
       <c r="H29">
         <v>39481000.0</v>
       </c>
       <c r="I29">
         <v>34884000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
         <v>596090000.0</v>
       </c>
       <c r="C30">
         <v>508368000.0</v>
       </c>
       <c r="D30">
         <v>7592000.0</v>
       </c>
       <c r="E30">
         <v>388649000.0</v>
       </c>
       <c r="F30">
         <v>351841000.0</v>
       </c>
       <c r="G30">
         <v>495739000.0</v>
       </c>
       <c r="H30">
         <v>408091000.0</v>
       </c>
       <c r="I30">
         <v>394076000.0</v>
       </c>
       <c r="J30"/>
       <c r="K30"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31">
         <v>-4900000.0</v>
       </c>
       <c r="C31">
         <v>36205000.0</v>
       </c>
       <c r="D31">
         <v>-63309000.0</v>
       </c>
       <c r="E31">
         <v>-40070000.0</v>
       </c>
       <c r="F31">
         <v>-7325000.0</v>
       </c>
       <c r="G31">
         <v>-66233000.0</v>
       </c>
       <c r="H31">
         <v>-52472000.0</v>
       </c>
       <c r="I31">
         <v>-51927000.0</v>
       </c>
       <c r="J31"/>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
         <v>1057445000.0</v>
       </c>
       <c r="C32">
         <v>1070683000.0</v>
       </c>
       <c r="D32">
         <v>796459000.0</v>
       </c>
       <c r="E32">
         <v>681931000.0</v>
       </c>
       <c r="F32">
         <v>523482000.0</v>
       </c>
       <c r="G32">
         <v>582517000.0</v>
       </c>
       <c r="H32">
         <v>622723000.0</v>
       </c>
       <c r="I32">
         <v>591909000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>205400000.0</v>
+      </c>
+      <c r="C2">
         <v>100646000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>103666000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>89868000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>84909000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>83406000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>98388000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>143146000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>84853000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>80162000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>75537000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>72291000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>67678000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>50596000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35884000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12128000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4164000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2876000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-1878000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>-711000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-2227000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>462000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2015000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2471000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11778000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34613000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8852000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8575000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10815000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11811000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>96</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>18983000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21661000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14047000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14136000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13682000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13183000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13291000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5819000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6084000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6411000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5698000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5763000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5771000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7130000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3671000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6811000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7075000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8078000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6338000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6621000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6145000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6577000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6819000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6580000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7933000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4725000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4976000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4968000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4813000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>98</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>83827000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>89158000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>93967000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>100320000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-183939000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>72178000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3353000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>38002000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>48939000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>33819000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>47286000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>60357000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-267460000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>50873000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>69458000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>67445000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>66158000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>32154000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>48418000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>46306000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>61834000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-46823000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>35934000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>37047000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9743000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>40779000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>45072000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>46085000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>42643000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6">
+        <v>254800000.0</v>
+      </c>
+      <c r="C6">
         <v>102810000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>110819000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>108014000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>114456000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-170257000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>85361000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>9938000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>43821000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>55023000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>40230000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>52984000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>66120000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-261689000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>58003000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>73129000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>74256000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>73233000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>40232000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>54756000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>52927000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>67979000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-40246000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>42753000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>43627000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>17676000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>45504000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>50048000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>51053000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>47456000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>585200000.0</v>
+      </c>
+      <c r="C9">
         <v>274926000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>279246000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>232876000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>236663000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-53819000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>209722000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>156400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>147871000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>150141000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>153674000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>149034000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>160291000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-172664000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>180690000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>163012000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>176958000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>173105000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>174527000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>145802000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>151787000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>154036000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>150321000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>144197000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>135776000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>103803000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>149555000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>144132000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>146769000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>147472000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>218600000.0</v>
+      </c>
+      <c r="C10">
         <v>83827000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>89158000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>93967000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>100320000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-183939000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>72178000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3353000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>38002000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>48939000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33819000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>47286000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>60357000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-267460000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>50873000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>69458000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>67445000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>66158000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>32154000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>48418000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>46306000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>61834000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-46823000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>35934000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>37047000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9743000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>40779000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>45072000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>46085000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>42643000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B11">
+        <v>48200000.0</v>
+      </c>
+      <c r="C11">
         <v>18565000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-10350000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-12177000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>87000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>33727000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11407000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2835000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11671000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>10292000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2310000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-16178000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15938000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-65379000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8579000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>16650000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>16273000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>14642000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2933000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11312000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11497000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14171000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2761000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7429000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7197000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1298000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>9541000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9230000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>11032000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9678000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>192900000.0</v>
+      </c>
+      <c r="C12">
         <v>94890000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>98766000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>82768000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>77309000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>76806000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>91568000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>96163000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>78727000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72711000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>70339000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>64963000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>60177000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>50571000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25004000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5648000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3114000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3361000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2440000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>777000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1073000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1042000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1115000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1771000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3178000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6013000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7052000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8575000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9315000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8811000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>106</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>339546000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>336174000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>283016000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>279339000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>265705000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>270761000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>266018000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>207376000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>202611000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>203646000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>202168000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>201765000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>188880000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>174998000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>157827000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>140871000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>131485000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>124877000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>103468000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>105681000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>101133000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>104723000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>100513000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>101933000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>106159000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>107973000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>170500000.0</v>
+      </c>
+      <c r="C15">
         <v>65262000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>99508000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>106144000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>100233000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-217666000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>60771000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6188000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>26331000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>38647000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>318503000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>59113000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>48657000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-194096000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>42294000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>54777000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>51172000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>51516000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>35087000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>37106000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>34809000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>47663000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-44062000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>28505000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>29850000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>8445000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>31238000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>35842000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>35053000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>32965000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>48657000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-194096000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>42294000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>54777000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>51172000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51516000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>35087000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37106000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>34809000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>47663000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-44062000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>28505000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29850000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8445000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>35842000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>110</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>65262000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>99508000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>106144000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>100233000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-217666000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>60771000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6188000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>26331000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>38647000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>31509000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>63464000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>48657000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-194096000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>42294000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>54777000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>51172000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>51516000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>35087000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>37106000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>34809000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>47663000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-44062000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>28505000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>29850000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>8445000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>31238000.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>111</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>244656000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>237408000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>200248000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>202030000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>188899000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>179193000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>169855000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>128649000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>129900000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>133307000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>137205000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>141588000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>138309000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>149994000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>152179000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>137757000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>128124000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>122437000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>102691000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>104608000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>100091000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>103608000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>98742000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>98755000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>100146000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>100921000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>254800000.0</v>
+      </c>
+      <c r="C21">
         <v>83827000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>89158000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>93967000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>100320000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-183939000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>72178000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3353000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>38002000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>48939000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>33819000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>47286000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>60357000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-267460000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>50873000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>69458000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>67445000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>66158000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>32154000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>48418000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>46306000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>61834000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-46823000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>35934000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>37047000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9743000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>40779000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>45072000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>46085000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>42643000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B23">
+        <v>535800000.0</v>
+      </c>
+      <c r="C23">
         <v>291745000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>293754000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>228777000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>221252000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>213526000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>235932000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>302899000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>194463000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>181364000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>195392000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>174039000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>167612000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>145392000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>165701000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>105682000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>113677000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>109823000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>140495000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>96673000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>103254000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>92664000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>199159000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>110734000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>110507000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>128673000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>117628000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>107635000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>111499000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>116640000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>118</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>18983000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21661000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14047000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14136000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13682000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13183000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13291000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5819000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6084000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6411000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>504000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1172000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>960000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1097000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1033000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>907000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>827000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>726000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>629000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>625000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>532000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6577000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6819000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6580000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7933000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4725000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4976000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4968000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4813000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B27">
+        <v>5800000.0</v>
+      </c>
+      <c r="C27">
         <v>2696000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2796000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2666000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2432000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1732000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2823000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1576000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1910000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1515000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2693000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1765000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2111000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1023000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3096000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2118000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2651000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1574000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1955000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1598000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3497000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1691000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2823000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1943000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1645000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2468000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3266000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1947000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2683000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1723000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>274200000.0</v>
+      </c>
+      <c r="C28">
         <v>105519000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>95582000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>87477000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>84476000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>83147000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>82770000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>96959000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>69726000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>66756000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>81259000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>63706000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>65217000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>64729000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>79144000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>62870000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>74716000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>70938000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>97599000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>67294000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>70261000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>64988000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>71256000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>67531000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>64279000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>62495000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>56060000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>61251000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>61957000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>66845000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>122</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>18565000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-10350000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-12177000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>87000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>33727000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11407000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2835000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11671000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10292000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2310000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-16178000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17613000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-62244000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8579000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>17435000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>16273000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14642000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2933000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>11312000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11497000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14171000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2761000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7429000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7197000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1298000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9541000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30">
+        <v>330400000.0</v>
+      </c>
+      <c r="C30">
         <v>191099000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>190088000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>138909000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>136343000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>130120000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>137544000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>159753000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>109869000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>101202000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>119855000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>101748000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>99934000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>94796000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>129817000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>93554000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>109513000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>106947000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>142373000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>97384000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>105481000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>92202000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>197144000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>108263000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>98729000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>94060000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>108776000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>99060000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>100684000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>104829000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B31">
+        <v>-36200000.0</v>
+      </c>
+      <c r="C31">
         <v>-23300000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-4900000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>32000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>18500000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-285150000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>11407000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2835000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>95802000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7672000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-25951000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-9876000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4821000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-255209000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-19899000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4261000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6811000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6882000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-42700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-6959000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-6457000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3824000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-97998000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8156000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-10594000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8733000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-12888000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-13135000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-14596000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14521000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>790600000.0</v>
+      </c>
+      <c r="C32">
         <v>375572000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>382912000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>322744000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>321572000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>29587000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>308110000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>299546000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>232465000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>230303000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>229211000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>221325000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>227969000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-122068000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>216574000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>175140000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>181122000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>175981000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>172649000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>145091000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>149560000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>154498000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>152336000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>146668000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>147554000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>138416000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>158407000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>152707000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>157584000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>159283000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -9850,853 +10027,853 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>1006880000.0</v>
       </c>
       <c r="C2">
         <v>693076000.0</v>
       </c>
       <c r="D2">
         <v>169505000.0</v>
       </c>
       <c r="E2">
         <v>1231792000.0</v>
       </c>
       <c r="F2">
         <v>2054070000.0</v>
       </c>
       <c r="G2">
         <v>362602000.0</v>
       </c>
       <c r="H2">
         <v>259708000.0</v>
       </c>
       <c r="I2">
         <v>311153000.0</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>19434000</v>
       </c>
       <c r="C3">
         <v>13539000</v>
       </c>
       <c r="D3">
         <v>8140000</v>
       </c>
       <c r="E3">
         <v>8627000</v>
       </c>
       <c r="F3">
         <v>5728000</v>
       </c>
       <c r="G3">
         <v>5144000</v>
       </c>
       <c r="H3">
         <v>7187000</v>
       </c>
       <c r="I3">
         <v>9034000</v>
       </c>
       <c r="J3">
         <v>5244000</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-1062287000.0</v>
       </c>
       <c r="F4">
         <v>-822278000.0</v>
       </c>
       <c r="G4">
         <v>1691468000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>35375000.0</v>
       </c>
       <c r="F5">
         <v>46011000.0</v>
       </c>
       <c r="G5">
         <v>-27019000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>-690011000.0</v>
       </c>
       <c r="C6">
         <v>313804000.0</v>
       </c>
       <c r="D6">
         <v>523571000.0</v>
       </c>
       <c r="E6">
         <v>-1062287000.0</v>
       </c>
       <c r="F6">
         <v>-822278000.0</v>
       </c>
       <c r="G6">
         <v>1691468000.0</v>
       </c>
       <c r="H6">
         <v>102894000.0</v>
       </c>
       <c r="I6">
         <v>-51445000.0</v>
       </c>
       <c r="J6">
         <v>-306309000.0</v>
       </c>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
         <v>32620000.0</v>
       </c>
       <c r="C7">
         <v>-5783000.0</v>
       </c>
       <c r="D7">
         <v>32304000.0</v>
       </c>
       <c r="E7">
         <v>-48127000.0</v>
       </c>
       <c r="F7">
         <v>39702000.0</v>
       </c>
       <c r="G7">
         <v>-63700000.0</v>
       </c>
       <c r="H7">
         <v>29631000.0</v>
       </c>
       <c r="I7">
         <v>44833000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-49934000.0</v>
       </c>
       <c r="F11">
         <v>-22882000.0</v>
       </c>
       <c r="G11">
         <v>-14574000.0</v>
       </c>
       <c r="H11">
         <v>5130000.0</v>
       </c>
       <c r="I11">
         <v>1491000.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>21704000.0</v>
       </c>
       <c r="F12">
         <v>-3262000.0</v>
       </c>
       <c r="G12">
         <v>100799000.0</v>
       </c>
       <c r="H12">
         <v>8994000.0</v>
       </c>
       <c r="I12">
         <v>13573000.0</v>
       </c>
       <c r="J12">
         <v>33608000.0</v>
       </c>
       <c r="K12">
         <v>15551000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-51826000.0</v>
       </c>
       <c r="F13">
         <v>37354000.0</v>
       </c>
       <c r="G13">
         <v>-67982000.0</v>
       </c>
       <c r="H13">
         <v>-24419000.0</v>
       </c>
       <c r="I13">
         <v>53258000.0</v>
       </c>
       <c r="J13">
         <v>5345000.0</v>
       </c>
       <c r="K13">
         <v>-6253000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
         <v>63526000.0</v>
       </c>
       <c r="C14">
         <v>38377000.0</v>
       </c>
       <c r="D14">
         <v>23643000.0</v>
       </c>
       <c r="E14">
         <v>27973000.0</v>
       </c>
       <c r="F14">
         <v>27182000.0</v>
       </c>
       <c r="G14">
         <v>27909000.0</v>
       </c>
       <c r="H14">
         <v>19482000.0</v>
       </c>
       <c r="I14">
         <v>20068000.0</v>
       </c>
       <c r="J14">
         <v>11650000.0</v>
       </c>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>105717000.0</v>
       </c>
       <c r="C15">
         <v>82541000.0</v>
       </c>
       <c r="D15">
         <v>66671000.0</v>
       </c>
       <c r="E15">
         <v>65886000.0</v>
       </c>
       <c r="F15">
         <v>51564000.0</v>
       </c>
       <c r="G15">
         <v>2454985000.0</v>
       </c>
       <c r="H15">
         <v>51564000.0</v>
       </c>
       <c r="I15">
         <v>51564000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>316869000.0</v>
       </c>
       <c r="C16">
         <v>1006880000.0</v>
       </c>
       <c r="D16">
         <v>693076000.0</v>
       </c>
       <c r="E16">
         <v>169505000.0</v>
       </c>
       <c r="F16">
         <v>1231792000.0</v>
       </c>
       <c r="G16">
         <v>2054070000.0</v>
       </c>
       <c r="H16">
         <v>362602000.0</v>
       </c>
       <c r="I16">
         <v>259708000.0</v>
       </c>
       <c r="J16">
         <v>311153000.0</v>
       </c>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>412986000.0</v>
       </c>
       <c r="C18">
         <v>270297000.0</v>
       </c>
       <c r="D18">
         <v>253552000.0</v>
       </c>
       <c r="E18">
         <v>221315000.0</v>
       </c>
       <c r="F18">
         <v>168762000.0</v>
       </c>
       <c r="G18">
         <v>64707000.0</v>
       </c>
       <c r="H18">
         <v>189036000.0</v>
       </c>
       <c r="I18">
         <v>195975000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19">
         <v>435360000.0</v>
       </c>
       <c r="C19">
         <v>1059397000.0</v>
       </c>
       <c r="D19">
         <v>1351469000.0</v>
       </c>
       <c r="E19">
         <v>-146645000.0</v>
       </c>
       <c r="F19">
         <v>-2358111000.0</v>
       </c>
       <c r="G19">
         <v>-2390183000.0</v>
       </c>
       <c r="H19">
         <v>-145274000.0</v>
       </c>
       <c r="I19">
         <v>-647104000.0</v>
       </c>
       <c r="J19">
         <v>-400980000.0</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>1792878000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>-369344000.0</v>
       </c>
       <c r="C21">
         <v>-739949000.0</v>
       </c>
       <c r="D21">
         <v>-692612000.0</v>
       </c>
       <c r="E21">
         <v>706550000.0</v>
       </c>
       <c r="F21">
         <v>-36277000.0</v>
       </c>
       <c r="G21">
         <v>-207346000.0</v>
       </c>
       <c r="H21">
         <v>-98892000.0</v>
       </c>
       <c r="I21">
         <v>-192218000.0</v>
       </c>
       <c r="J21">
         <v>-135184000.0</v>
       </c>
       <c r="K21">
         <v>-238817000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
         <v>88219000.0</v>
       </c>
       <c r="C22">
         <v>119561000.0</v>
       </c>
       <c r="D22">
         <v>-62689000.0</v>
       </c>
       <c r="E22">
         <v>199759000.0</v>
       </c>
       <c r="F22">
         <v>154665000.0</v>
       </c>
       <c r="G22">
         <v>22738000.0</v>
       </c>
       <c r="H22">
         <v>135098000.0</v>
       </c>
       <c r="I22">
         <v>122727000.0</v>
       </c>
       <c r="J22">
         <v>60435000.0</v>
       </c>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>-181873000.0</v>
       </c>
       <c r="C23">
         <v>-179256000.0</v>
       </c>
       <c r="D23">
         <v>-1379103000.0</v>
       </c>
       <c r="E23">
         <v>-11785000.0</v>
       </c>
       <c r="F23">
         <v>-263000.0</v>
       </c>
       <c r="G23">
         <v>4909805000.0</v>
       </c>
       <c r="H23">
         <v>151183000.0</v>
       </c>
       <c r="I23">
         <v>582868000.0</v>
       </c>
       <c r="J23">
         <v>70200000.0</v>
       </c>
       <c r="K23">
         <v>166366000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24">
         <v>-778535000.0</v>
       </c>
       <c r="C24">
         <v>-166291000.0</v>
       </c>
       <c r="D24">
         <v>95058000.0</v>
       </c>
       <c r="E24">
         <v>-921383000.0</v>
       </c>
       <c r="F24">
         <v>378095000.0</v>
       </c>
       <c r="G24">
         <v>1770000.0</v>
       </c>
       <c r="H24">
         <v>-133021000.0</v>
       </c>
       <c r="I24">
         <v>-630238000.0</v>
       </c>
       <c r="J24">
         <v>-92000.0</v>
       </c>
       <c r="K24">
         <v>-101000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>236309000.0</v>
       </c>
       <c r="C25">
         <v>69384000.0</v>
       </c>
       <c r="D25">
         <v>263525000.0</v>
       </c>
       <c r="E25">
         <v>23884000.0</v>
       </c>
       <c r="F25">
         <v>-51154000.0</v>
       </c>
       <c r="G25">
         <v>100912000.0</v>
       </c>
       <c r="H25">
         <v>10636000.0</v>
       </c>
       <c r="I25">
         <v>22259000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26">
         <v>-106589000.0</v>
       </c>
       <c r="C26">
         <v>-27683000.0</v>
       </c>
       <c r="D26">
         <v>-30847000.0</v>
       </c>
       <c r="E26">
         <v>-201618000.0</v>
       </c>
       <c r="F26">
         <v>-23224000.0</v>
       </c>
       <c r="G26">
         <v>-28552000.0</v>
       </c>
       <c r="H26">
         <v>-346000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27">
         <v>25296000.0</v>
       </c>
       <c r="C27">
         <v>26625000.0</v>
       </c>
       <c r="D27">
         <v>23176000.0</v>
       </c>
       <c r="E27">
         <v>20430000.0</v>
       </c>
       <c r="F27">
         <v>9408000.0</v>
       </c>
       <c r="G27">
         <v>2351000.0</v>
       </c>
       <c r="H27">
         <v>11682000.0</v>
       </c>
       <c r="I27">
         <v>19942000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>-758410000.0</v>
       </c>
       <c r="C28">
         <v>-1029429000.0</v>
       </c>
       <c r="D28">
         <v>-2138386000.0</v>
       </c>
       <c r="E28">
         <v>-215574000.0</v>
       </c>
       <c r="F28">
         <v>988976000.0</v>
       </c>
       <c r="G28">
         <v>4011800000.0</v>
       </c>
       <c r="H28">
         <v>51945000.0</v>
       </c>
       <c r="I28">
         <v>390650000.0</v>
       </c>
       <c r="J28">
         <v>-64984000.0</v>
       </c>
       <c r="K28"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>432420000.0</v>
       </c>
       <c r="C29">
         <v>284223000.0</v>
       </c>
       <c r="D29">
         <v>261692000.0</v>
       </c>
       <c r="E29">
         <v>229942000.0</v>
       </c>
       <c r="F29">
         <v>174490000.0</v>
       </c>
       <c r="G29">
         <v>69851000.0</v>
       </c>
       <c r="H29">
         <v>196223000.0</v>
       </c>
       <c r="I29">
         <v>205009000.0</v>
       </c>
       <c r="J29">
         <v>110770000.0</v>
       </c>
       <c r="K29">
         <v>97403000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>-364021000.0</v>
       </c>
       <c r="C30">
         <v>1059397000.0</v>
       </c>
       <c r="D30">
         <v>2400265000.0</v>
       </c>
       <c r="E30">
         <v>-1076655000.0</v>
       </c>
       <c r="F30">
         <v>-1985744000.0</v>
       </c>
       <c r="G30">
         <v>-2390183000.0</v>
       </c>
       <c r="H30">
         <v>-145274000.0</v>
       </c>
       <c r="I30">
         <v>-647104000.0</v>
       </c>
@@ -10722,140 +10899,140 @@
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>316869000.0</v>
       </c>
       <c r="C2">
         <v>410410000.0</v>
       </c>
       <c r="D2">
         <v>553506000.0</v>
       </c>
       <c r="E2">
         <v>368803000.0</v>
       </c>
       <c r="F2">
         <v>1006880000.0</v>
       </c>
       <c r="G2">
         <v>889476000.0</v>
       </c>
       <c r="H2">
         <v>750848000.0</v>
       </c>
       <c r="I2">
         <v>739018000.0</v>
       </c>
@@ -10903,51 +11080,51 @@
       </c>
       <c r="X2">
         <v>1432561000.0</v>
       </c>
       <c r="Y2">
         <v>766449000.0</v>
       </c>
       <c r="Z2">
         <v>362602000.0</v>
       </c>
       <c r="AA2">
         <v>353625000.0</v>
       </c>
       <c r="AB2">
         <v>291609000.0</v>
       </c>
       <c r="AC2">
         <v>183209000.0</v>
       </c>
       <c r="AD2">
         <v>259708000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>3054000</v>
       </c>
       <c r="C3">
         <v>4282000</v>
       </c>
       <c r="D3">
         <v>8783000</v>
       </c>
       <c r="E3">
         <v>4568000</v>
       </c>
       <c r="F3">
         <v>1801000</v>
       </c>
       <c r="G3">
         <v>5298000</v>
       </c>
       <c r="H3">
         <v>1729000</v>
       </c>
       <c r="I3">
         <v>4027000</v>
       </c>
@@ -10995,51 +11172,51 @@
       </c>
       <c r="X3">
         <v>1240000</v>
       </c>
       <c r="Y3">
         <v>1117000</v>
       </c>
       <c r="Z3">
         <v>1029000</v>
       </c>
       <c r="AA3">
         <v>1961000</v>
       </c>
       <c r="AB3">
         <v>1446000</v>
       </c>
       <c r="AC3">
         <v>1587000</v>
       </c>
       <c r="AD3">
         <v>2193000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>-1264314000.0</v>
       </c>
       <c r="N4">
         <v>1968311000.0</v>
       </c>
       <c r="O4">
         <v>11068000.0</v>
       </c>
       <c r="P4">
         <v>-210477000.0</v>
       </c>
       <c r="Q4">
@@ -11049,51 +11226,51 @@
         <v>-401298000.0</v>
       </c>
       <c r="S4">
         <v>-19969000.0</v>
       </c>
       <c r="T4">
         <v>-312486000.0</v>
       </c>
       <c r="U4">
         <v>-296085000.0</v>
       </c>
       <c r="V4">
         <v>-193738000.0</v>
       </c>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>-23918000.0</v>
       </c>
       <c r="N5">
         <v>328545000.0</v>
       </c>
       <c r="O5">
         <v>-39209000.0</v>
       </c>
       <c r="P5">
         <v>30362000.0</v>
       </c>
       <c r="Q5">
@@ -11103,51 +11280,51 @@
         <v>34548000.0</v>
       </c>
       <c r="S5">
         <v>22597000.0</v>
       </c>
       <c r="T5">
         <v>24450000.0</v>
       </c>
       <c r="U5">
         <v>-41560000.0</v>
       </c>
       <c r="V5">
         <v>40524000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>14694000.0</v>
       </c>
       <c r="C6">
         <v>-93541000.0</v>
       </c>
       <c r="D6">
         <v>-143096000.0</v>
       </c>
       <c r="E6">
         <v>184703000.0</v>
       </c>
       <c r="F6">
         <v>-638077000.0</v>
       </c>
       <c r="G6">
         <v>117404000.0</v>
       </c>
       <c r="H6">
         <v>138628000.0</v>
       </c>
       <c r="I6">
         <v>11830000.0</v>
       </c>
@@ -11195,51 +11372,51 @@
       </c>
       <c r="X6">
         <v>895523000.0</v>
       </c>
       <c r="Y6">
         <v>666112000.0</v>
       </c>
       <c r="Z6">
         <v>403847000.0</v>
       </c>
       <c r="AA6">
         <v>8977000.0</v>
       </c>
       <c r="AB6">
         <v>62016000.0</v>
       </c>
       <c r="AC6">
         <v>108400000.0</v>
       </c>
       <c r="AD6">
         <v>-76499000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B7">
         <v>-101581000.0</v>
       </c>
       <c r="C7">
         <v>-20076000.0</v>
       </c>
       <c r="D7">
         <v>18758000.0</v>
       </c>
       <c r="E7">
         <v>-11052000.0</v>
       </c>
       <c r="F7">
         <v>44990000.0</v>
       </c>
       <c r="G7">
         <v>-8401000.0</v>
       </c>
       <c r="H7">
         <v>40882000.0</v>
       </c>
       <c r="I7">
         <v>-48000.0</v>
       </c>
@@ -11287,153 +11464,153 @@
       </c>
       <c r="X7">
         <v>-8256000.0</v>
       </c>
       <c r="Y7">
         <v>-1317000.0</v>
       </c>
       <c r="Z7">
         <v>-82058000.0</v>
       </c>
       <c r="AA7">
         <v>10968000.0</v>
       </c>
       <c r="AB7">
         <v>21222000.0</v>
       </c>
       <c r="AC7">
         <v>18012000.0</v>
       </c>
       <c r="AD7">
         <v>-20642000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>39246000.0</v>
       </c>
       <c r="N11">
         <v>26691000.0</v>
       </c>
       <c r="O11">
         <v>847000.0</v>
       </c>
       <c r="P11">
         <v>-36706000.0</v>
       </c>
       <c r="Q11">
@@ -11453,51 +11630,51 @@
       </c>
       <c r="V11">
         <v>-25597000.0</v>
       </c>
       <c r="W11">
         <v>-8992000.0</v>
       </c>
       <c r="X11">
         <v>-2427000.0</v>
       </c>
       <c r="Y11">
         <v>-3155000.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11">
         <v>352000.0</v>
       </c>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>3328000.0</v>
       </c>
       <c r="N12">
         <v>-66852000.0</v>
       </c>
       <c r="O12">
         <v>-6913000.0</v>
       </c>
       <c r="P12">
         <v>3510000.0</v>
       </c>
       <c r="Q12">
@@ -11517,51 +11694,51 @@
       </c>
       <c r="V12">
         <v>-6959000.0</v>
       </c>
       <c r="W12">
         <v>80363000.0</v>
       </c>
       <c r="X12">
         <v>-16442000.0</v>
       </c>
       <c r="Y12">
         <v>4990000.0</v>
       </c>
       <c r="Z12">
         <v>31888000.0</v>
       </c>
       <c r="AA12"/>
       <c r="AB12">
         <v>-2023000.0</v>
       </c>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>4277000.0</v>
       </c>
       <c r="N13">
         <v>4277000.0</v>
       </c>
       <c r="O13">
         <v>-60032000.0</v>
       </c>
       <c r="P13">
         <v>-17698000.0</v>
       </c>
       <c r="Q13">
@@ -11581,51 +11758,51 @@
       </c>
       <c r="V13">
         <v>18061000.0</v>
       </c>
       <c r="W13">
         <v>21651000.0</v>
       </c>
       <c r="X13">
         <v>-4142000.0</v>
       </c>
       <c r="Y13">
         <v>-5365000.0</v>
       </c>
       <c r="Z13">
         <v>-80126000.0</v>
       </c>
       <c r="AA13"/>
       <c r="AB13">
         <v>20432000.0</v>
       </c>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B14">
         <v>15593000.0</v>
       </c>
       <c r="C14">
         <v>21661000.0</v>
       </c>
       <c r="D14">
         <v>14047000.0</v>
       </c>
       <c r="E14">
         <v>14136000.0</v>
       </c>
       <c r="F14">
         <v>13682000.0</v>
       </c>
       <c r="G14">
         <v>13183000.0</v>
       </c>
       <c r="H14">
         <v>13291000.0</v>
       </c>
       <c r="I14">
         <v>5819000.0</v>
       </c>
@@ -11673,51 +11850,51 @@
       </c>
       <c r="X14">
         <v>6819000.0</v>
       </c>
       <c r="Y14">
         <v>6580000.0</v>
       </c>
       <c r="Z14">
         <v>7933000.0</v>
       </c>
       <c r="AA14">
         <v>4725000.0</v>
       </c>
       <c r="AB14">
         <v>4976000.0</v>
       </c>
       <c r="AC14">
         <v>4968000.0</v>
       </c>
       <c r="AD14">
         <v>4813000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>28812000.0</v>
       </c>
       <c r="C15">
         <v>29479000.0</v>
       </c>
       <c r="D15">
         <v>25880000.0</v>
       </c>
       <c r="E15">
         <v>26266000.0</v>
       </c>
       <c r="F15">
         <v>24092000.0</v>
       </c>
       <c r="G15">
         <v>24257000.0</v>
       </c>
       <c r="H15">
         <v>22216000.0</v>
       </c>
       <c r="I15">
         <v>18179000.0</v>
       </c>
@@ -11755,51 +11932,51 @@
         <v>13785000.0</v>
       </c>
       <c r="U15">
         <v>13776000.0</v>
       </c>
       <c r="V15">
         <v>10324000.0</v>
       </c>
       <c r="W15">
         <v>749000.0</v>
       </c>
       <c r="X15">
         <v>10324000.0</v>
       </c>
       <c r="Y15">
         <v>10324000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B16">
         <v>331563000.0</v>
       </c>
       <c r="C16">
         <v>316869000.0</v>
       </c>
       <c r="D16">
         <v>410410000.0</v>
       </c>
       <c r="E16">
         <v>553506000.0</v>
       </c>
       <c r="F16">
         <v>368803000.0</v>
       </c>
       <c r="G16">
         <v>1006880000.0</v>
       </c>
       <c r="H16">
         <v>889476000.0</v>
       </c>
       <c r="I16">
         <v>750848000.0</v>
       </c>
@@ -11847,85 +12024,85 @@
       </c>
       <c r="X16">
         <v>2328084000.0</v>
       </c>
       <c r="Y16">
         <v>1432561000.0</v>
       </c>
       <c r="Z16">
         <v>766449000.0</v>
       </c>
       <c r="AA16">
         <v>362602000.0</v>
       </c>
       <c r="AB16">
         <v>353625000.0</v>
       </c>
       <c r="AC16">
         <v>291609000.0</v>
       </c>
       <c r="AD16">
         <v>183209000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>-12527000.0</v>
       </c>
       <c r="C18">
         <v>99800000.0</v>
       </c>
       <c r="D18">
         <v>148357000.0</v>
       </c>
       <c r="E18">
         <v>119309000.0</v>
       </c>
       <c r="F18">
         <v>45520000.0</v>
       </c>
       <c r="G18">
         <v>83421000.0</v>
       </c>
       <c r="H18">
         <v>106538000.0</v>
       </c>
       <c r="I18">
         <v>50257000.0</v>
       </c>
@@ -11973,51 +12150,51 @@
       </c>
       <c r="X18">
         <v>11073000.0</v>
       </c>
       <c r="Y18">
         <v>32435000.0</v>
       </c>
       <c r="Z18">
         <v>-32580000.0</v>
       </c>
       <c r="AA18">
         <v>49308000.0</v>
       </c>
       <c r="AB18">
         <v>58508000.0</v>
       </c>
       <c r="AC18">
         <v>53665000.0</v>
       </c>
       <c r="AD18">
         <v>27209000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B19">
         <v>-153275000.0</v>
       </c>
       <c r="C19">
         <v>212267000.0</v>
       </c>
       <c r="D19">
         <v>-162559000.0</v>
       </c>
       <c r="E19">
         <v>-324392000.0</v>
       </c>
       <c r="F19">
         <v>-81342000.0</v>
       </c>
       <c r="G19">
         <v>-29851000.0</v>
       </c>
       <c r="H19">
         <v>1024574000.0</v>
       </c>
       <c r="I19">
         <v>108463000.0</v>
       </c>
@@ -12059,85 +12236,85 @@
       </c>
       <c r="V19">
         <v>-903375000.0</v>
       </c>
       <c r="W19">
         <v>-773395000.0</v>
       </c>
       <c r="X19">
         <v>-599924000.0</v>
       </c>
       <c r="Y19">
         <v>-900220000.0</v>
       </c>
       <c r="Z19">
         <v>-116644000.0</v>
       </c>
       <c r="AA19">
         <v>-153659000.0</v>
       </c>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>502270000.0</v>
       </c>
       <c r="C21">
         <v>-342988000.0</v>
       </c>
       <c r="D21">
         <v>-8365000.0</v>
       </c>
       <c r="E21">
         <v>-6721000.0</v>
       </c>
       <c r="F21">
         <v>-11270000.0</v>
       </c>
       <c r="G21">
         <v>23083000.0</v>
       </c>
       <c r="H21">
         <v>-769373000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -12171,51 +12348,51 @@
       </c>
       <c r="V21">
         <v>1302000.0</v>
       </c>
       <c r="W21">
         <v>-1388000.0</v>
       </c>
       <c r="X21">
         <v>282000.0</v>
       </c>
       <c r="Y21">
         <v>-2272000.0</v>
       </c>
       <c r="Z21">
         <v>-203968000.0</v>
       </c>
       <c r="AA21"/>
       <c r="AB21">
         <v>-55959000.0</v>
       </c>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22">
         <v>65262000.0</v>
       </c>
       <c r="C22">
         <v>99508000.0</v>
       </c>
       <c r="D22">
         <v>106144000.0</v>
       </c>
       <c r="E22">
         <v>100233000.0</v>
       </c>
       <c r="F22">
         <v>-217666000.0</v>
       </c>
       <c r="G22">
         <v>60771000.0</v>
       </c>
       <c r="H22">
         <v>-6188000.0</v>
       </c>
       <c r="I22">
         <v>26331000.0</v>
       </c>
@@ -12263,72 +12440,72 @@
       </c>
       <c r="X22">
         <v>28505000.0</v>
       </c>
       <c r="Y22">
         <v>29850000.0</v>
       </c>
       <c r="Z22">
         <v>8445000.0</v>
       </c>
       <c r="AA22">
         <v>31238000.0</v>
       </c>
       <c r="AB22">
         <v>35842000.0</v>
       </c>
       <c r="AC22">
         <v>35053000.0</v>
       </c>
       <c r="AD22">
         <v>32965000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B23">
         <v>-365502000.0</v>
       </c>
       <c r="C23">
         <v>25232000.0</v>
       </c>
       <c r="D23">
         <v>-103432000.0</v>
       </c>
       <c r="E23">
         <v>423678000.0</v>
       </c>
       <c r="F23">
         <v>-522238000.0</v>
       </c>
       <c r="G23">
         <v>74765000.0</v>
       </c>
       <c r="H23">
-        <v>-193790000.0</v>
+        <v>-189996000.0</v>
       </c>
       <c r="I23">
         <v>-128200000.0</v>
       </c>
       <c r="J23">
         <v>70516000.0</v>
       </c>
       <c r="K23">
         <v>172048000.0</v>
       </c>
       <c r="L23">
         <v>-757119000.0</v>
       </c>
       <c r="M23">
         <v>-1148076000.0</v>
       </c>
       <c r="N23">
         <v>-141277000.0</v>
       </c>
       <c r="O23">
         <v>495089000.0</v>
       </c>
       <c r="P23">
         <v>-430619000.0</v>
       </c>
@@ -12355,51 +12532,51 @@
       </c>
       <c r="X23">
         <v>1482852000.0</v>
       </c>
       <c r="Y23">
         <v>1535052000.0</v>
       </c>
       <c r="Z23">
         <v>756010000.0</v>
       </c>
       <c r="AA23">
         <v>139586000.0</v>
       </c>
       <c r="AB23">
         <v>-29567000.0</v>
       </c>
       <c r="AC23">
         <v>188302000.0</v>
       </c>
       <c r="AD23">
         <v>-147138000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24">
         <v>95439000.0</v>
       </c>
       <c r="C24">
         <v>-2301000.0</v>
       </c>
       <c r="D24">
         <v>-244936000.0</v>
       </c>
       <c r="E24">
         <v>-372693000.0</v>
       </c>
       <c r="F24">
         <v>-158605000.0</v>
       </c>
       <c r="G24">
         <v>-28909000.0</v>
       </c>
       <c r="H24">
         <v>60899000.0</v>
       </c>
       <c r="I24">
         <v>-44630000.0</v>
       </c>
@@ -12447,51 +12624,51 @@
       </c>
       <c r="X24">
         <v>67011000.0</v>
       </c>
       <c r="Y24">
         <v>-897287000.0</v>
       </c>
       <c r="Z24">
         <v>-106661000.0</v>
       </c>
       <c r="AA24">
         <v>-943000.0</v>
       </c>
       <c r="AB24">
         <v>50524000.0</v>
       </c>
       <c r="AC24">
         <v>-105613000.0</v>
       </c>
       <c r="AD24">
         <v>-66095000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B25">
         <v>-272000.0</v>
       </c>
       <c r="C25">
         <v>-16005000.0</v>
       </c>
       <c r="D25">
         <v>-2722000.0</v>
       </c>
       <c r="E25">
         <v>-9239000.0</v>
       </c>
       <c r="F25">
         <v>264275000.0</v>
       </c>
       <c r="G25">
         <v>-1673000.0</v>
       </c>
       <c r="H25">
         <v>43333000.0</v>
       </c>
       <c r="I25">
         <v>17117000.0</v>
       </c>
@@ -12539,51 +12716,51 @@
       </c>
       <c r="X25">
         <v>-5471000.0</v>
       </c>
       <c r="Y25">
         <v>1307000.0</v>
       </c>
       <c r="Z25">
         <v>29488000.0</v>
       </c>
       <c r="AA25">
         <v>7690000.0</v>
       </c>
       <c r="AB25">
         <v>-762000.0</v>
       </c>
       <c r="AC25">
         <v>-582000.0</v>
       </c>
       <c r="AD25">
         <v>4015000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B26">
         <v>-73354000.0</v>
       </c>
       <c r="C26">
         <v>-54660000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-5473000.0</v>
       </c>
       <c r="F26">
         <v>-46456000.0</v>
       </c>
       <c r="G26">
         <v>-15055000.0</v>
       </c>
       <c r="H26">
         <v>-12628000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
@@ -12623,51 +12800,51 @@
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>-21438000.0</v>
       </c>
       <c r="W26">
         <v>-149407000.0</v>
       </c>
       <c r="X26">
         <v>-2961000.0</v>
       </c>
       <c r="Y26">
         <v>-2636000.0</v>
       </c>
       <c r="Z26">
         <v>-1517000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27">
         <v>4158000.0</v>
       </c>
       <c r="C27">
         <v>6168000.0</v>
       </c>
       <c r="D27">
         <v>6065000.0</v>
       </c>
       <c r="E27">
         <v>6118000.0</v>
       </c>
       <c r="F27">
         <v>6945000.0</v>
       </c>
       <c r="G27">
         <v>7793000.0</v>
       </c>
       <c r="H27">
         <v>7826000.0</v>
       </c>
       <c r="I27">
         <v>5807000.0</v>
       </c>
@@ -12715,51 +12892,51 @@
       </c>
       <c r="X27">
         <v>-5847000.0</v>
       </c>
       <c r="Y27">
         <v>3529000.0</v>
       </c>
       <c r="Z27">
         <v>30020000.0</v>
       </c>
       <c r="AA27">
         <v>3965000.0</v>
       </c>
       <c r="AB27">
         <v>1439000.0</v>
       </c>
       <c r="AC27">
         <v>1606000.0</v>
       </c>
       <c r="AD27">
         <v>4672000.0</v>
       </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B28">
         <v>37023000.0</v>
       </c>
       <c r="C28">
         <v>-401895000.0</v>
       </c>
       <c r="D28">
         <v>-137677000.0</v>
       </c>
       <c r="E28">
         <v>385218000.0</v>
       </c>
       <c r="F28">
         <v>-604056000.0</v>
       </c>
       <c r="G28">
         <v>58536000.0</v>
       </c>
       <c r="H28">
         <v>-994213000.0</v>
       </c>
       <c r="I28">
         <v>-150917000.0</v>
       </c>
@@ -12807,51 +12984,51 @@
       </c>
       <c r="X28">
         <v>1483134000.0</v>
       </c>
       <c r="Y28">
         <v>1532780000.0</v>
       </c>
       <c r="Z28">
         <v>552042000.0</v>
       </c>
       <c r="AA28">
         <v>111367000.0</v>
       </c>
       <c r="AB28">
         <v>-85526000.0</v>
       </c>
       <c r="AC28">
         <v>106773000.0</v>
       </c>
       <c r="AD28">
         <v>-80323000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29">
         <v>-9473000.0</v>
       </c>
       <c r="C29">
         <v>104082000.0</v>
       </c>
       <c r="D29">
         <v>157140000.0</v>
       </c>
       <c r="E29">
         <v>123877000.0</v>
       </c>
       <c r="F29">
         <v>47321000.0</v>
       </c>
       <c r="G29">
         <v>88719000.0</v>
       </c>
       <c r="H29">
         <v>108267000.0</v>
       </c>
       <c r="I29">
         <v>54284000.0</v>
       </c>
@@ -12899,51 +13076,51 @@
       </c>
       <c r="X29">
         <v>12313000.0</v>
       </c>
       <c r="Y29">
         <v>33552000.0</v>
       </c>
       <c r="Z29">
         <v>-31551000.0</v>
       </c>
       <c r="AA29">
         <v>51269000.0</v>
       </c>
       <c r="AB29">
         <v>59954000.0</v>
       </c>
       <c r="AC29">
         <v>55252000.0</v>
       </c>
       <c r="AD29">
         <v>29402000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B30">
         <v>-12856000.0</v>
       </c>
       <c r="C30">
         <v>204272000.0</v>
       </c>
       <c r="D30">
         <v>-162559000.0</v>
       </c>
       <c r="E30">
         <v>-324392000.0</v>
       </c>
       <c r="F30">
         <v>-81342000.0</v>
       </c>
       <c r="G30">
         <v>-29851000.0</v>
       </c>
       <c r="H30">
         <v>1024574000.0</v>
       </c>
       <c r="I30">
         <v>108463000.0</v>
       </c>