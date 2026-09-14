--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -2865,51 +2865,53 @@
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>2289000.0</v>
+      </c>
       <c r="C8">
         <v>2323000.0</v>
       </c>
       <c r="D8">
         <v>2356000.0</v>
       </c>
       <c r="E8">
         <v>2115000.0</v>
       </c>
       <c r="F8">
         <v>2115000.0</v>
       </c>
       <c r="G8">
         <v>2116000.0</v>
       </c>
       <c r="H8">
         <v>2141000.0</v>
       </c>
       <c r="I8">
         <v>2150000.0</v>
       </c>
       <c r="J8">
         <v>1770000.0</v>
       </c>
       <c r="K8">
@@ -3682,51 +3684,53 @@
         <v>369477000.0</v>
       </c>
       <c r="X20">
         <v>369477000.0</v>
       </c>
       <c r="Y20">
         <v>369031000.0</v>
       </c>
       <c r="Z20">
         <v>369031000.0</v>
       </c>
       <c r="AA20">
         <v>369031000.0</v>
       </c>
       <c r="AB20">
         <v>369031000.0</v>
       </c>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>30</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>160495000.0</v>
+      </c>
       <c r="C21">
         <v>172138000.0</v>
       </c>
       <c r="D21">
         <v>183782000.0</v>
       </c>
       <c r="E21">
         <v>111779000.0</v>
       </c>
       <c r="F21">
         <v>119586000.0</v>
       </c>
       <c r="G21">
         <v>127394000.0</v>
       </c>
       <c r="H21">
         <v>135201000.0</v>
       </c>
       <c r="I21">
         <v>142552000.0</v>
       </c>
       <c r="J21">
         <v>7561000.0</v>
       </c>
       <c r="K21">
@@ -3903,51 +3907,53 @@
       <c r="X23">
         <v>15964190000.0</v>
       </c>
       <c r="Y23">
         <v>15460594000.0</v>
       </c>
       <c r="Z23">
         <v>13996523000.0</v>
       </c>
       <c r="AA23">
         <v>12343754000.0</v>
       </c>
       <c r="AB23">
         <v>11628775000.0</v>
       </c>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23">
         <v>1433141000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>364412000.0</v>
+      </c>
       <c r="C24">
         <v>689217000.0</v>
       </c>
       <c r="D24">
         <v>153086000.0</v>
       </c>
       <c r="E24">
         <v>25882000.0</v>
       </c>
       <c r="F24">
         <v>26797000.0</v>
       </c>
       <c r="G24">
         <v>20128000.0</v>
       </c>
       <c r="H24">
         <v>91385000.0</v>
       </c>
       <c r="I24">
         <v>70817000.0</v>
       </c>
       <c r="J24">
         <v>48940000.0</v>
       </c>
       <c r="K24">
@@ -4031,51 +4037,53 @@
         <v>1138403000.0</v>
       </c>
       <c r="P25">
         <v>740828000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>35</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>4812022000.0</v>
+      </c>
       <c r="C26">
         <v>4572819000.0</v>
       </c>
       <c r="D26">
         <v>4425126000.0</v>
       </c>
       <c r="E26">
         <v>4324755000.0</v>
       </c>
       <c r="F26">
         <v>4395380000.0</v>
       </c>
       <c r="G26">
         <v>4444779000.0</v>
       </c>
       <c r="H26">
         <v>4442313000.0</v>
       </c>
       <c r="I26">
         <v>4590811000.0</v>
       </c>
       <c r="J26">
         <v>4534554000.0</v>
       </c>
       <c r="K26">
@@ -4242,51 +4250,53 @@
         <v>-1830981000.0</v>
       </c>
       <c r="X28">
         <v>-2026021000.0</v>
       </c>
       <c r="Y28">
         <v>-2298647000.0</v>
       </c>
       <c r="Z28">
         <v>-1403406000.0</v>
       </c>
       <c r="AA28">
         <v>-735022000.0</v>
       </c>
       <c r="AB28">
         <v>-127207000.0</v>
       </c>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4647626000.0</v>
+      </c>
       <c r="C29">
         <v>4975197000.0</v>
       </c>
       <c r="D29">
         <v>4540170000.0</v>
       </c>
       <c r="E29">
         <v>3831407000.0</v>
       </c>
       <c r="F29">
         <v>3710688000.0</v>
       </c>
       <c r="G29">
         <v>3603062000.0</v>
       </c>
       <c r="H29">
         <v>3705867000.0</v>
       </c>
       <c r="I29">
         <v>3741955000.0</v>
       </c>
       <c r="J29">
         <v>3016413000.0</v>
       </c>
       <c r="K29">
@@ -7616,51 +7626,51 @@
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
         <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>7</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>95</v>
       </c>
       <c r="B2">
-        <v>205400000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="C2">
         <v>100646000.0</v>
       </c>
       <c r="D2">
         <v>103666000.0</v>
       </c>
       <c r="E2">
         <v>89868000.0</v>
       </c>
       <c r="F2">
         <v>84909000.0</v>
       </c>
       <c r="G2">
         <v>83406000.0</v>
       </c>
       <c r="H2">
         <v>98388000.0</v>
       </c>
       <c r="I2">
         <v>143146000.0</v>
       </c>
       <c r="J2">
         <v>84853000.0</v>
       </c>
@@ -7710,51 +7720,53 @@
         <v>2471000.0</v>
       </c>
       <c r="Z2">
         <v>11778000.0</v>
       </c>
       <c r="AA2">
         <v>34613000.0</v>
       </c>
       <c r="AB2">
         <v>8852000.0</v>
       </c>
       <c r="AC2">
         <v>8575000.0</v>
       </c>
       <c r="AD2">
         <v>10815000.0</v>
       </c>
       <c r="AE2">
         <v>11811000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>96</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>11600000.0</v>
+      </c>
       <c r="C3">
         <v>18983000.0</v>
       </c>
       <c r="D3">
         <v>21661000.0</v>
       </c>
       <c r="E3">
         <v>14047000.0</v>
       </c>
       <c r="F3">
         <v>14136000.0</v>
       </c>
       <c r="G3">
         <v>13682000.0</v>
       </c>
       <c r="H3">
         <v>13183000.0</v>
       </c>
       <c r="I3">
         <v>13291000.0</v>
       </c>
       <c r="J3">
         <v>5819000.0</v>
       </c>
       <c r="K3">
@@ -7838,51 +7850,53 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>98</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>134800000.0</v>
+      </c>
       <c r="C5">
         <v>83827000.0</v>
       </c>
       <c r="D5">
         <v>89158000.0</v>
       </c>
       <c r="E5">
         <v>93967000.0</v>
       </c>
       <c r="F5">
         <v>100320000.0</v>
       </c>
       <c r="G5">
         <v>-183939000.0</v>
       </c>
       <c r="H5">
         <v>72178000.0</v>
       </c>
       <c r="I5">
         <v>-3353000.0</v>
       </c>
       <c r="J5">
         <v>38002000.0</v>
       </c>
       <c r="K5">
@@ -7932,51 +7946,51 @@
       </c>
       <c r="Z5">
         <v>37047000.0</v>
       </c>
       <c r="AA5">
         <v>9743000.0</v>
       </c>
       <c r="AB5">
         <v>40779000.0</v>
       </c>
       <c r="AC5">
         <v>45072000.0</v>
       </c>
       <c r="AD5">
         <v>46085000.0</v>
       </c>
       <c r="AE5">
         <v>42643000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>99</v>
       </c>
       <c r="B6">
-        <v>254800000.0</v>
+        <v>146400000.0</v>
       </c>
       <c r="C6">
         <v>102810000.0</v>
       </c>
       <c r="D6">
         <v>110819000.0</v>
       </c>
       <c r="E6">
         <v>108014000.0</v>
       </c>
       <c r="F6">
         <v>114456000.0</v>
       </c>
       <c r="G6">
         <v>-170257000.0</v>
       </c>
       <c r="H6">
         <v>85361000.0</v>
       </c>
       <c r="I6">
         <v>9938000.0</v>
       </c>
       <c r="J6">
         <v>43821000.0</v>
       </c>
@@ -8097,51 +8111,51 @@
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>102</v>
       </c>
       <c r="B9">
-        <v>585200000.0</v>
+        <v>251900000.0</v>
       </c>
       <c r="C9">
         <v>274926000.0</v>
       </c>
       <c r="D9">
         <v>279246000.0</v>
       </c>
       <c r="E9">
         <v>232876000.0</v>
       </c>
       <c r="F9">
         <v>236663000.0</v>
       </c>
       <c r="G9">
         <v>-53819000.0</v>
       </c>
       <c r="H9">
         <v>209722000.0</v>
       </c>
       <c r="I9">
         <v>156400000.0</v>
       </c>
       <c r="J9">
         <v>147871000.0</v>
       </c>
@@ -8192,51 +8206,51 @@
       </c>
       <c r="Z9">
         <v>135776000.0</v>
       </c>
       <c r="AA9">
         <v>103803000.0</v>
       </c>
       <c r="AB9">
         <v>149555000.0</v>
       </c>
       <c r="AC9">
         <v>144132000.0</v>
       </c>
       <c r="AD9">
         <v>146769000.0</v>
       </c>
       <c r="AE9">
         <v>147472000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>103</v>
       </c>
       <c r="B10">
-        <v>218600000.0</v>
+        <v>134800000.0</v>
       </c>
       <c r="C10">
         <v>83827000.0</v>
       </c>
       <c r="D10">
         <v>89158000.0</v>
       </c>
       <c r="E10">
         <v>93967000.0</v>
       </c>
       <c r="F10">
         <v>100320000.0</v>
       </c>
       <c r="G10">
         <v>-183939000.0</v>
       </c>
       <c r="H10">
         <v>72178000.0</v>
       </c>
       <c r="I10">
         <v>-3353000.0</v>
       </c>
       <c r="J10">
         <v>38002000.0</v>
       </c>
@@ -8287,51 +8301,51 @@
       </c>
       <c r="Z10">
         <v>37047000.0</v>
       </c>
       <c r="AA10">
         <v>9743000.0</v>
       </c>
       <c r="AB10">
         <v>40779000.0</v>
       </c>
       <c r="AC10">
         <v>45072000.0</v>
       </c>
       <c r="AD10">
         <v>46085000.0</v>
       </c>
       <c r="AE10">
         <v>42643000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>104</v>
       </c>
       <c r="B11">
-        <v>48200000.0</v>
+        <v>29600000.0</v>
       </c>
       <c r="C11">
         <v>18565000.0</v>
       </c>
       <c r="D11">
         <v>-10350000.0</v>
       </c>
       <c r="E11">
         <v>-12177000.0</v>
       </c>
       <c r="F11">
         <v>87000.0</v>
       </c>
       <c r="G11">
         <v>33727000.0</v>
       </c>
       <c r="H11">
         <v>11407000.0</v>
       </c>
       <c r="I11">
         <v>2835000.0</v>
       </c>
       <c r="J11">
         <v>11671000.0</v>
       </c>
@@ -8382,51 +8396,51 @@
       </c>
       <c r="Z11">
         <v>7197000.0</v>
       </c>
       <c r="AA11">
         <v>1298000.0</v>
       </c>
       <c r="AB11">
         <v>9541000.0</v>
       </c>
       <c r="AC11">
         <v>9230000.0</v>
       </c>
       <c r="AD11">
         <v>11032000.0</v>
       </c>
       <c r="AE11">
         <v>9678000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>105</v>
       </c>
       <c r="B12">
-        <v>192900000.0</v>
+        <v>98000000.0</v>
       </c>
       <c r="C12">
         <v>94890000.0</v>
       </c>
       <c r="D12">
         <v>98766000.0</v>
       </c>
       <c r="E12">
         <v>82768000.0</v>
       </c>
       <c r="F12">
         <v>77309000.0</v>
       </c>
       <c r="G12">
         <v>76806000.0</v>
       </c>
       <c r="H12">
         <v>91568000.0</v>
       </c>
       <c r="I12">
         <v>96163000.0</v>
       </c>
       <c r="J12">
         <v>78727000.0</v>
       </c>
@@ -8476,51 +8490,53 @@
         <v>1771000.0</v>
       </c>
       <c r="Z12">
         <v>3178000.0</v>
       </c>
       <c r="AA12">
         <v>6013000.0</v>
       </c>
       <c r="AB12">
         <v>7052000.0</v>
       </c>
       <c r="AC12">
         <v>8575000.0</v>
       </c>
       <c r="AD12">
         <v>9315000.0</v>
       </c>
       <c r="AE12">
         <v>8811000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>106</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>349909000.0</v>
+      </c>
       <c r="C13">
         <v>339546000.0</v>
       </c>
       <c r="D13">
         <v>336174000.0</v>
       </c>
       <c r="E13">
         <v>283016000.0</v>
       </c>
       <c r="F13">
         <v>279339000.0</v>
       </c>
       <c r="G13">
         <v>265705000.0</v>
       </c>
       <c r="H13">
         <v>270761000.0</v>
       </c>
       <c r="I13">
         <v>266018000.0</v>
       </c>
       <c r="J13">
         <v>207376000.0</v>
       </c>
       <c r="K13">
@@ -8599,51 +8615,51 @@
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>108</v>
       </c>
       <c r="B15">
-        <v>170500000.0</v>
+        <v>105200000.0</v>
       </c>
       <c r="C15">
         <v>65262000.0</v>
       </c>
       <c r="D15">
         <v>99508000.0</v>
       </c>
       <c r="E15">
         <v>106144000.0</v>
       </c>
       <c r="F15">
         <v>100233000.0</v>
       </c>
       <c r="G15">
         <v>-217666000.0</v>
       </c>
       <c r="H15">
         <v>60771000.0</v>
       </c>
       <c r="I15">
         <v>-6188000.0</v>
       </c>
       <c r="J15">
         <v>26331000.0</v>
       </c>
@@ -8758,51 +8774,53 @@
         <v>47663000.0</v>
       </c>
       <c r="X16">
         <v>-44062000.0</v>
       </c>
       <c r="Y16">
         <v>28505000.0</v>
       </c>
       <c r="Z16">
         <v>29850000.0</v>
       </c>
       <c r="AA16">
         <v>8445000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16">
         <v>35842000.0</v>
       </c>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>110</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>105213000.0</v>
+      </c>
       <c r="C17">
         <v>65262000.0</v>
       </c>
       <c r="D17">
         <v>99508000.0</v>
       </c>
       <c r="E17">
         <v>106144000.0</v>
       </c>
       <c r="F17">
         <v>100233000.0</v>
       </c>
       <c r="G17">
         <v>-217666000.0</v>
       </c>
       <c r="H17">
         <v>60771000.0</v>
       </c>
       <c r="I17">
         <v>-6188000.0</v>
       </c>
       <c r="J17">
         <v>26331000.0</v>
       </c>
       <c r="K17">
@@ -8845,51 +8863,53 @@
         <v>47663000.0</v>
       </c>
       <c r="X17">
         <v>-44062000.0</v>
       </c>
       <c r="Y17">
         <v>28505000.0</v>
       </c>
       <c r="Z17">
         <v>29850000.0</v>
       </c>
       <c r="AA17">
         <v>8445000.0</v>
       </c>
       <c r="AB17">
         <v>31238000.0</v>
       </c>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>111</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>251932000.0</v>
+      </c>
       <c r="C18">
         <v>244656000.0</v>
       </c>
       <c r="D18">
         <v>237408000.0</v>
       </c>
       <c r="E18">
         <v>200248000.0</v>
       </c>
       <c r="F18">
         <v>202030000.0</v>
       </c>
       <c r="G18">
         <v>188899000.0</v>
       </c>
       <c r="H18">
         <v>179193000.0</v>
       </c>
       <c r="I18">
         <v>169855000.0</v>
       </c>
       <c r="J18">
         <v>128649000.0</v>
       </c>
       <c r="K18">
@@ -9003,51 +9023,51 @@
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>114</v>
       </c>
       <c r="B21">
-        <v>254800000.0</v>
+        <v>77200000.0</v>
       </c>
       <c r="C21">
         <v>83827000.0</v>
       </c>
       <c r="D21">
         <v>89158000.0</v>
       </c>
       <c r="E21">
         <v>93967000.0</v>
       </c>
       <c r="F21">
         <v>100320000.0</v>
       </c>
       <c r="G21">
         <v>-183939000.0</v>
       </c>
       <c r="H21">
         <v>72178000.0</v>
       </c>
       <c r="I21">
         <v>-3353000.0</v>
       </c>
       <c r="J21">
         <v>38002000.0</v>
       </c>
@@ -9133,51 +9153,51 @@
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>116</v>
       </c>
       <c r="B23">
-        <v>535800000.0</v>
+        <v>272700000.0</v>
       </c>
       <c r="C23">
         <v>291745000.0</v>
       </c>
       <c r="D23">
         <v>293754000.0</v>
       </c>
       <c r="E23">
         <v>228777000.0</v>
       </c>
       <c r="F23">
         <v>221252000.0</v>
       </c>
       <c r="G23">
         <v>213526000.0</v>
       </c>
       <c r="H23">
         <v>235932000.0</v>
       </c>
       <c r="I23">
         <v>302899000.0</v>
       </c>
       <c r="J23">
         <v>194463000.0</v>
       </c>
@@ -9262,51 +9282,53 @@
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>118</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>18825000.0</v>
+      </c>
       <c r="C25">
         <v>18983000.0</v>
       </c>
       <c r="D25">
         <v>21661000.0</v>
       </c>
       <c r="E25">
         <v>14047000.0</v>
       </c>
       <c r="F25">
         <v>14136000.0</v>
       </c>
       <c r="G25">
         <v>13682000.0</v>
       </c>
       <c r="H25">
         <v>13183000.0</v>
       </c>
       <c r="I25">
         <v>13291000.0</v>
       </c>
       <c r="J25">
         <v>5819000.0</v>
       </c>
       <c r="K25">
@@ -9391,51 +9413,51 @@
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27">
-        <v>5800000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C27">
         <v>2696000.0</v>
       </c>
       <c r="D27">
         <v>2796000.0</v>
       </c>
       <c r="E27">
         <v>2666000.0</v>
       </c>
       <c r="F27">
         <v>2432000.0</v>
       </c>
       <c r="G27">
         <v>1732000.0</v>
       </c>
       <c r="H27">
         <v>2823000.0</v>
       </c>
       <c r="I27">
         <v>1576000.0</v>
       </c>
       <c r="J27">
         <v>1910000.0</v>
       </c>
@@ -9486,51 +9508,51 @@
       </c>
       <c r="Z27">
         <v>1645000.0</v>
       </c>
       <c r="AA27">
         <v>2468000.0</v>
       </c>
       <c r="AB27">
         <v>3266000.0</v>
       </c>
       <c r="AC27">
         <v>1947000.0</v>
       </c>
       <c r="AD27">
         <v>2683000.0</v>
       </c>
       <c r="AE27">
         <v>1723000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>121</v>
       </c>
       <c r="B28">
-        <v>274200000.0</v>
+        <v>167900000.0</v>
       </c>
       <c r="C28">
         <v>105519000.0</v>
       </c>
       <c r="D28">
         <v>95582000.0</v>
       </c>
       <c r="E28">
         <v>87477000.0</v>
       </c>
       <c r="F28">
         <v>84476000.0</v>
       </c>
       <c r="G28">
         <v>83147000.0</v>
       </c>
       <c r="H28">
         <v>82770000.0</v>
       </c>
       <c r="I28">
         <v>96959000.0</v>
       </c>
       <c r="J28">
         <v>69726000.0</v>
       </c>
@@ -9580,51 +9602,53 @@
         <v>67531000.0</v>
       </c>
       <c r="Z28">
         <v>64279000.0</v>
       </c>
       <c r="AA28">
         <v>62495000.0</v>
       </c>
       <c r="AB28">
         <v>56060000.0</v>
       </c>
       <c r="AC28">
         <v>61251000.0</v>
       </c>
       <c r="AD28">
         <v>61957000.0</v>
       </c>
       <c r="AE28">
         <v>66845000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>122</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>29604000.0</v>
+      </c>
       <c r="C29">
         <v>18565000.0</v>
       </c>
       <c r="D29">
         <v>-10350000.0</v>
       </c>
       <c r="E29">
         <v>-12177000.0</v>
       </c>
       <c r="F29">
         <v>87000.0</v>
       </c>
       <c r="G29">
         <v>33727000.0</v>
       </c>
       <c r="H29">
         <v>11407000.0</v>
       </c>
       <c r="I29">
         <v>2835000.0</v>
       </c>
       <c r="J29">
         <v>11671000.0</v>
       </c>
       <c r="K29">
@@ -9668,51 +9692,51 @@
       </c>
       <c r="X29">
         <v>-2761000.0</v>
       </c>
       <c r="Y29">
         <v>7429000.0</v>
       </c>
       <c r="Z29">
         <v>7197000.0</v>
       </c>
       <c r="AA29">
         <v>1298000.0</v>
       </c>
       <c r="AB29">
         <v>9541000.0</v>
       </c>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>123</v>
       </c>
       <c r="B30">
-        <v>330400000.0</v>
+        <v>174700000.0</v>
       </c>
       <c r="C30">
         <v>191099000.0</v>
       </c>
       <c r="D30">
         <v>190088000.0</v>
       </c>
       <c r="E30">
         <v>138909000.0</v>
       </c>
       <c r="F30">
         <v>136343000.0</v>
       </c>
       <c r="G30">
         <v>130120000.0</v>
       </c>
       <c r="H30">
         <v>137544000.0</v>
       </c>
       <c r="I30">
         <v>159753000.0</v>
       </c>
       <c r="J30">
         <v>109869000.0</v>
       </c>
@@ -9763,51 +9787,51 @@
       </c>
       <c r="Z30">
         <v>98729000.0</v>
       </c>
       <c r="AA30">
         <v>94060000.0</v>
       </c>
       <c r="AB30">
         <v>108776000.0</v>
       </c>
       <c r="AC30">
         <v>99060000.0</v>
       </c>
       <c r="AD30">
         <v>100684000.0</v>
       </c>
       <c r="AE30">
         <v>104829000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>124</v>
       </c>
       <c r="B31">
-        <v>-36200000.0</v>
+        <v>57600000.0</v>
       </c>
       <c r="C31">
         <v>-23300000.0</v>
       </c>
       <c r="D31">
         <v>-4900000.0</v>
       </c>
       <c r="E31">
         <v>32000000.0</v>
       </c>
       <c r="F31">
         <v>18500000.0</v>
       </c>
       <c r="G31">
         <v>-285150000.0</v>
       </c>
       <c r="H31">
         <v>11407000.0</v>
       </c>
       <c r="I31">
         <v>2835000.0</v>
       </c>
       <c r="J31">
         <v>95802000.0</v>
       </c>
@@ -9858,51 +9882,51 @@
       </c>
       <c r="Z31">
         <v>-10594000.0</v>
       </c>
       <c r="AA31">
         <v>-8733000.0</v>
       </c>
       <c r="AB31">
         <v>-12888000.0</v>
       </c>
       <c r="AC31">
         <v>-13135000.0</v>
       </c>
       <c r="AD31">
         <v>-14596000.0</v>
       </c>
       <c r="AE31">
         <v>-14521000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>125</v>
       </c>
       <c r="B32">
-        <v>790600000.0</v>
+        <v>349900000.0</v>
       </c>
       <c r="C32">
         <v>375572000.0</v>
       </c>
       <c r="D32">
         <v>382912000.0</v>
       </c>
       <c r="E32">
         <v>322744000.0</v>
       </c>
       <c r="F32">
         <v>321572000.0</v>
       </c>
       <c r="G32">
         <v>29587000.0</v>
       </c>
       <c r="H32">
         <v>308110000.0</v>
       </c>
       <c r="I32">
         <v>299546000.0</v>
       </c>
       <c r="J32">
         <v>232465000.0</v>
       </c>
@@ -10883,2330 +10907,2400 @@
       <c r="K30">
         <v>476069000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>73</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>74</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>75</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>76</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>77</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>78</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>79</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>80</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>81</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>82</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>83</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>84</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>85</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>86</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>87</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>88</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>89</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>90</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>91</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>92</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>93</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>126</v>
       </c>
       <c r="B2">
+        <v>331563000.0</v>
+      </c>
+      <c r="C2">
         <v>316869000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>410410000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>553506000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>368803000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1006880000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>889476000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>750848000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>739018000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>693076000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>608808000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>873502000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2137816000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>169505000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>158437000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>368914000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>830494000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1231792000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1251761000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1564247000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1860332000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2054070000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2328084000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1432561000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>766449000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>362602000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>353625000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>291609000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>183209000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>259708000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>127</v>
       </c>
       <c r="B3">
         <v>3054000</v>
       </c>
       <c r="C3">
+        <v>3054000</v>
+      </c>
+      <c r="D3">
         <v>4282000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8783000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4568000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1801000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5298000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1729000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4027000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2485000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3850000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2100000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1020000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1217000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2246000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1518000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1583000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3280000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1937000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1982000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1090000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>719000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1758000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1240000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1117000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1029000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1961000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1446000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1587000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2193000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-1264314000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1968311000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>11068000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-210477000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-461580000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-401298000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-19969000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-312486000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-296085000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-193738000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-23918000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>328545000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-39209000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30362000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9674000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>34548000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>22597000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>24450000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-41560000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>40524000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
+        <v>-75400000.0</v>
+      </c>
+      <c r="C6">
         <v>14694000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-93541000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-143096000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>184703000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-638077000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>117404000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>138628000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11830000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>45942000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>84268000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-264694000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1264314000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1968311000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11068000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-210477000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-461580000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-401298000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-19969000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-312486000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-296085000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-193738000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-274014000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>895523000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>666112000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>403847000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>8977000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>62016000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>108400000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-76499000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>131</v>
       </c>
       <c r="B7">
+        <v>22115000.0</v>
+      </c>
+      <c r="C7">
         <v>-101581000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-20076000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18758000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-11052000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>44990000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8401000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>40882000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-48000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-38216000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>36545000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-22464000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4277000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>20571000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-59080000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-22682000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>34849000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7146000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>22474000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>32183000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-33016000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>18061000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>23287000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-8256000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1317000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-82058000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>10968000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>21222000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>18012000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-20642000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>133</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>134</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>39246000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>26691000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>847000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-36706000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>25731000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-39806000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3978000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5890000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>803000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-25597000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-8992000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2427000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3155000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>0.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>352000.0</v>
       </c>
-      <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>136</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3328000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-66852000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-6913000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3510000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6161000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18946000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-9601000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-115000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-12615000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-6959000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>80363000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-16442000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4990000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>31888000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>-2023000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>4277000.0</v>
       </c>
       <c r="O13">
+        <v>4277000.0</v>
+      </c>
+      <c r="P13">
         <v>-60032000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-17698000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>33050000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7146000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>20126000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>33256000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-34089000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18061000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>21651000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-4142000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5365000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-80126000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>20432000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>138</v>
       </c>
       <c r="B14">
+        <v>18825000.0</v>
+      </c>
+      <c r="C14">
         <v>15593000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21661000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14047000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14136000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13682000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13183000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13291000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5819000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6084000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6411000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5698000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6846000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6858000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7130000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3671000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6811000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7075000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8078000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6338000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6621000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6145000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6577000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6819000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6580000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7933000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4725000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4976000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4968000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4813000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>139</v>
       </c>
       <c r="B15">
+        <v>33116999.0</v>
+      </c>
+      <c r="C15">
         <v>28812000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>29479000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>25880000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26266000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>24092000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>24257000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22216000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18179000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>17889000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>17980000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16301000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16197000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>16193000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16127000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>16325000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16526000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16908000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13679000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>13785000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>13776000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10324000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10324000.0</v>
       </c>
       <c r="Y15">
         <v>10324000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="Z15">
+        <v>10324000.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>140</v>
       </c>
       <c r="B16">
+        <v>256163000.0</v>
+      </c>
+      <c r="C16">
         <v>331563000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>316869000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>410410000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>553506000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>368803000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1006880000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>889476000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>750848000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>739018000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>693076000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>608808000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>873502000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2137816000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>169505000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>158437000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>368914000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>830494000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1231792000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1251761000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1564247000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1860332000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2054070000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2328084000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1432561000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>766449000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>362602000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>353625000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>291609000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>183209000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>141</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>142</v>
       </c>
       <c r="B18">
+        <v>157652000.0</v>
+      </c>
+      <c r="C18">
         <v>-12527000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>99800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>148357000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>119309000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>45520000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>83421000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>106538000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>50257000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>30081000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>48910000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>33933000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>71406000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>99303000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1192000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>59170000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>95855000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>65098000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>45454000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>65481000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6364000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>64191000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>53779000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>11073000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>32435000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-32580000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>49308000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>58508000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>53665000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>27209000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>143</v>
       </c>
       <c r="B19">
+        <v>-267270000.0</v>
+      </c>
+      <c r="C19">
         <v>-153275000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>212267000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-162559000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-324392000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-81342000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-29851000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1024574000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>108463000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-43789000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>544596000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>108579000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>124051000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1999748000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-117475000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>262061000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-20121000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-271110000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>252344000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-873245000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-836762000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-903375000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-773395000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-599924000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-900220000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-116644000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-153659000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>145</v>
       </c>
       <c r="B21">
+        <v>-318615000.0</v>
+      </c>
+      <c r="C21">
         <v>502270000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-342988000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8365000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6721000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11270000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>23083000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-769373000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-787192000.0</v>
       </c>
       <c r="O21">
+        <v>-787192000.0</v>
+      </c>
+      <c r="P21">
         <v>318110000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>379602000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8194000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>644000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-36277000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1630000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-909000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1302000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1388000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>282000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2272000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-203968000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>-55959000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>108</v>
       </c>
       <c r="B22">
+        <v>105200000.0</v>
+      </c>
+      <c r="C22">
         <v>65262000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>99508000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>106144000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>100233000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-217666000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>60771000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6188000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26331000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>38647000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>23637000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>71336000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>48657000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-194096000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>42294000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>54777000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>51172000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>51516000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>35087000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>37106000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>34809000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>47663000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-44062000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>28505000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>29850000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8445000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>31238000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>35842000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>35053000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>32965000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>146</v>
       </c>
       <c r="B23">
+        <v>814062999.0</v>
+      </c>
+      <c r="C23">
         <v>-365502000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>25232000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-103432000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>423678000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-522238000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>74765000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-189996000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-128200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>70516000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>172048000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-757119000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1148076000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-141277000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>495089000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-430619000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-229137000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-235558000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-396546000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>399437000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>269520000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>825050000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1169687000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1482852000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1535052000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>756010000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>139586000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-29567000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>188302000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-147138000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>147</v>
       </c>
       <c r="B24">
+        <v>-620333000.0</v>
+      </c>
+      <c r="C24">
         <v>95439000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2301000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-244936000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-372693000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-158605000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-28909000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>60899000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-44630000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-128772000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>485004000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9663000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-295498000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-78974000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-384479000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-520003000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-213366000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>122937000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>166953000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>108084000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>296654000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-173309000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>214554000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>67011000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-897287000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-106661000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-943000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>50524000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-105613000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-66095000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>148</v>
       </c>
       <c r="B25">
+        <v>27283000.0</v>
+      </c>
+      <c r="C25">
         <v>-272000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-16005000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2722000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-9239000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>264275000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1673000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>43333000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17117000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10220000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-98497000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-5140000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9934000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>335519000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15170000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>21561000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1351000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1445000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-9881000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-10540000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-16576000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-14157000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>82583000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-5471000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1307000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>29488000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7690000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-762000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-582000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4015000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>149</v>
       </c>
       <c r="B26">
+        <v>-73700000.0</v>
+      </c>
+      <c r="C26">
         <v>-73354000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-54660000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5473000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-46456000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-15055000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-12628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>397575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>-397575000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-30847000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-28950000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-81226000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-60595000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-23224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>-21438000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-149407000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2961000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2636000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1517000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>150</v>
       </c>
       <c r="B27">
+        <v>6899000.0</v>
+      </c>
+      <c r="C27">
         <v>4158000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6168000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6065000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6118000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6945000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7793000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7826000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5807000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5199000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6309000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5626000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6467000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4774000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4830000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6089000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5262000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4249000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2552000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2177000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2599000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2080000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-11625000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-5847000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3529000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>30020000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3965000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1439000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1606000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4672000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>151</v>
       </c>
       <c r="B28">
+        <v>390335000.0</v>
+      </c>
+      <c r="C28">
         <v>37023000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-401895000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-137677000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>385218000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-604056000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>58536000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-994213000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-150917000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>57165000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-513088000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-409259000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1164273000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-51766000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>511830000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-96292000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-318695000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-312417000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-469169000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>387282000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>254835000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>816028000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>443844000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1483134000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1532780000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>552042000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>111367000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-85526000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>106773000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-80323000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>152</v>
       </c>
       <c r="B29">
+        <v>154598000.0</v>
+      </c>
+      <c r="C29">
         <v>-9473000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>104082000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>157140000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>123877000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>47321000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>88719000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>108267000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>54284000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>32566000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>52760000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35986000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>72426000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>100520000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3438000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>60688000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>97438000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>68378000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>47391000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>67463000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5274000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>64910000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>55537000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>12313000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>33552000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-31551000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>51269000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>59954000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>55252000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>29402000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>153</v>
       </c>
       <c r="B30">
+        <v>-620333000.0</v>
+      </c>
+      <c r="C30">
         <v>-12856000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>204272000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-162559000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-324392000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-81342000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-29851000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1024574000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>108463000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-43789000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>544596000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>108579000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-172467000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1919557000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-504200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-174873000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-240323000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-157259000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>401809000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-767231000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-545646000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1074676000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-773395000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-599924000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-900220000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-116644000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-153659000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>87588000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-53625000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-25578000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>