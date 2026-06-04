--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -866,2274 +869,2396 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>278190000.0</v>
+      </c>
+      <c r="C2">
         <v>301581000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>305257000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>310345000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>286305000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>193037000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>309741000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>273229000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1481000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>632000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>0.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-44576000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-34049000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-25341000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>16</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>2448000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3291000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6155000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12826000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>16457000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25277000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>28510000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>29494000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>30274000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
+        <v>1000.0</v>
+      </c>
+      <c r="I8">
         <v>0.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>18</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>1051392000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1007190000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>955509000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>903470000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>913115000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>798640000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>718405000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>83291000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>51474000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>299921000.0</v>
+      </c>
+      <c r="C10">
         <v>416531000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>489200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>539299000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>634378000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>505756000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>420712000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>437892000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>188986000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>139538000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>416531000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>489200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>539299000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>634378000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>505756000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>420712000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>437892000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>188986000.0</v>
       </c>
-      <c r="J11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>299921000.0</v>
+      </c>
+      <c r="C12">
         <v>441490000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>642946000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>623523000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>634378000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>505756000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>420712000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>437892000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>188986000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>139538000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
+        <v>1000.0</v>
+      </c>
+      <c r="I13">
         <v>-836884000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>0.0</v>
       </c>
-      <c r="J13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>96580000.0</v>
+      </c>
+      <c r="C14">
         <v>93029000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>100299000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>98305000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>94303000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>89335000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>81979000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21289000.0</v>
       </c>
       <c r="J14">
         <v>21289000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>21289000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>1000.0</v>
       </c>
       <c r="G15">
         <v>1000.0</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>1000.0</v>
+      </c>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>8370000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>8028000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
         <v>174388000.0</v>
       </c>
       <c r="C20">
         <v>174388000.0</v>
       </c>
       <c r="D20">
         <v>174388000.0</v>
       </c>
       <c r="E20">
         <v>174388000.0</v>
       </c>
       <c r="F20">
         <v>174388000.0</v>
       </c>
       <c r="G20">
-        <v>170560000.0</v>
+        <v>174388000.0</v>
       </c>
       <c r="H20">
         <v>170560000.0</v>
       </c>
       <c r="I20">
+        <v>170560000.0</v>
+      </c>
+      <c r="J20">
         <v>158766000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>9725000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>30</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>5014000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13314000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21907000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>31116000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>42333000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>49158000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>59973000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>79541000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1684000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>721000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18739000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16455000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>36439000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>37722000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>31825000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13439000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>647220000.0</v>
+      </c>
+      <c r="C23">
         <v>752301000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>913330000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>895379000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>902976000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>795685000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>808015000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>836884000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>571924000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>245337000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>33</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>210938000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>357668000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>355580000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>353564000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>206630000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>67087000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>77751000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>30274000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>210938000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>357668000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>355580000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>353564000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>206630000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>95597000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>107245000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>30274000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>922000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1887000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-155114000.0</v>
+      </c>
+      <c r="C28">
         <v>-173364000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-128241000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-177564000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-267988000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-282669000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-395435000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-336660000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-81741000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-109264000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>38</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>410948000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>549425000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>522135000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>523464000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>522202000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>425815000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>487944000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-78063000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>27132000.0</v>
+      </c>
+      <c r="C30">
         <v>5567000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>51587000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45791000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19307000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11265000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>34811000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>62766000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>54524000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>28051000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-29740000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-35604000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>98851000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>206097000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>184689000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-394121000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-160493000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>41</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>186123000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>354240000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>322180000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>315642000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>290597000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>174268000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>237500000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>32301000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>190011000.0</v>
+      </c>
+      <c r="C33">
         <v>199805000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>201479000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>212220000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>229368000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>258552000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>283439000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>291180000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>292354000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>61633000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>43</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>106000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>100000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1196000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>557000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2170000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1888000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2111000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:10">
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>58341000.0</v>
+      </c>
+      <c r="C35">
         <v>215699000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>363962000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>367845000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>375110000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>233577000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>31892000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>113458000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>480469000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>245155000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>6899000.0</v>
+      </c>
+      <c r="C36">
         <v>6940000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4216000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4398000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5762000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>16371000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>21826000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16428000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>11555000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9501000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>6940000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>4216000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4398000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5762000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>30257000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>21826000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>16428000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>13990000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>9501000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>130156000.0</v>
+      </c>
+      <c r="C39">
         <v>105439000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17318000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13845000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19923000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20112000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>32614000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>75164000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4235000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2676000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>40636000.0</v>
+      </c>
+      <c r="C40">
         <v>27008000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>42035000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35309000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>56444000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>45567000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>26043000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>21312000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>245788000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>148634000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>8920000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>12869000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>15430000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>15730000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>17861000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>31935000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>14799000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>1020660000.0</v>
+      </c>
+      <c r="C42">
         <v>1001233000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1007190000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>955509000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>903470000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>913115000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>798640000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>717917000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>116852000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>76327000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
+      <c r="I44"/>
+      <c r="J44">
         <v>334018000.0</v>
       </c>
-      <c r="J44">
+      <c r="K44">
         <v>200082000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:10">
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>54</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>75956000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>67512000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>72751000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>75830000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>25460000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>41895000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>44219000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>42492000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>40723000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>8724000.0</v>
+      </c>
+      <c r="C46">
         <v>13463000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9561000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11527000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>18102000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>25460000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>41895000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>44219000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>42492000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>40723000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>13463000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>9561000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>11527000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>18102000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>25460000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>41895000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>44219000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>42492000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>40723000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-841520000.0</v>
+      </c>
+      <c r="C48">
         <v>-831005000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-815434000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-788955000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-733571000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-597544000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-372826000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-302695000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-238617000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-200070000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-      <c r="E49">
+      <c r="E49"/>
+      <c r="F49">
         <v>-733571000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-597544000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-372826000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-302695000.0</v>
       </c>
-      <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>59</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>29781000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>5635000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>107245000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>30274000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>144807000.0</v>
+      </c>
+      <c r="C51">
         <v>243167000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>360959000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>361735000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>366390000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>223087000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>25277000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>101232000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>107245000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>30274000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>90912000.0</v>
+      </c>
+      <c r="C52">
         <v>31852000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1523000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2810000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4149000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4940000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9115000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5635000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>107245000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>30274000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>62</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>24959000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>153746000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>84224000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>16200000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>647220000.0</v>
+      </c>
+      <c r="C55">
         <v>752301000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>913330000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>895379000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>902976000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>795685000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>808015000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>836884000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>571924000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>245337000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>457209000.0</v>
+      </c>
+      <c r="C56">
         <v>552496000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>711851000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>683159000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>673608000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>537133000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>524576000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>545704000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>279570000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>183704000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>409738000.0</v>
+      </c>
+      <c r="C57">
         <v>366373000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>357611000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>360979000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>357966000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>246536000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>350308000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>308204000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>247269000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>149266000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>468079000.0</v>
+      </c>
+      <c r="C58">
         <v>582072000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>721573000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>728824000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>733076000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>480113000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>382200000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>421662000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>727738000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>394421000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>179141000.0</v>
+      </c>
+      <c r="C60">
         <v>170229000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>191757000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>166555000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>169900000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>315572000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>425815000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>415222000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-155814000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-149084000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>-488000.0</v>
       </c>
       <c r="J61">
         <v>-488000.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61">
+        <v>-488000.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>278190000.0</v>
+      </c>
+      <c r="C2">
         <v>339763000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>322794000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>353352000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>301581000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>356201000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>316185000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>357514000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>305257000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>375122000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>327680000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>368837000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>310345000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>723000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>342384000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>381775000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>286305000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>328418000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>348390000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>256167000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>193037000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>219176000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>207366000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>234685000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>309741000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>369537000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>325045000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>355172000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>273229000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>329587000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1988000.0</v>
       </c>
-      <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>229488000.0</v>
       </c>
-      <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2">
         <v>137756000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>14</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>0.0</v>
       </c>
-      <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-55497000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-56252000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-53880000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-56139000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-52554000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-54541000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-50985000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-47906000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-44576000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-42056000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-39085000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-155814000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-34049000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-149084000.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>16</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>964000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1503000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2027000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2448000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2966000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3396000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3859000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3291000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3713000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4309000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5144000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6155000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7162000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>8280000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10715000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12826000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12345000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13216000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>14027000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>16457000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>19912000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>20536000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>23014000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>25277000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>27586000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>27916000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>28225000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>28510000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>28767000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8">
         <v>1000.0</v>
       </c>
       <c r="K8">
@@ -3141,454 +3266,465 @@
       </c>
       <c r="L8">
         <v>1000.0</v>
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
-      <c r="T8"/>
+      <c r="T8">
+        <v>1000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>18</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>1072756000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1067205000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1061155000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1051392000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1041894000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>993830000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>980975000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>966515000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>955509000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>943083000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>930658000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>916191000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>903470000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>887192000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>875041000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>862673000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>913115000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>898929000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>886904000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>812843000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>798640000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>779481000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>759959000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>738206000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>718405000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>710597000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>103502000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>299921000.0</v>
+      </c>
+      <c r="C10">
         <v>402769000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>490504000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>502911000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>416531000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>530957000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>575499000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>579940000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>489200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>567646000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>519598000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>518446000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>539299000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>675817000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>670755000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>709853000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>634378000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>667868000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>685364000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>593342000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>505756000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>543296000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>546863000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>372962000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>420712000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>485197000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>500454000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>533363000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>437892000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>509730000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>258720000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-188986000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>188986000.0</v>
       </c>
-      <c r="AH10"/>
       <c r="AI10"/>
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10">
         <v>-139538000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>139538000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>402769000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>490504000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>502911000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>416531000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>530957000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>567646000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>519598000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>518446000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>539299000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>675817000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>670755000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>709853000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>634378000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>667868000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>685364000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>299921000.0</v>
+      </c>
+      <c r="C12">
         <v>402769000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>490504000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>502911000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>441490000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>555622000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>632197000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>693643000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>642946000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>720024000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>672472000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>698901000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>623523000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>675817000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>670755000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>709853000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>634378000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>667868000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>685364000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>593342000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>505756000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>543296000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>546863000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>372962000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>420712000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>485197000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>500454000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>533363000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>437892000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>509730000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>258720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188986000.0</v>
       </c>
       <c r="AG12">
         <v>188986000.0</v>
       </c>
-      <c r="AH12"/>
+      <c r="AH12">
+        <v>188986000.0</v>
+      </c>
       <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>139538000.0</v>
       </c>
-      <c r="AK12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
@@ -3621,455 +3757,466 @@
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
       <c r="V13">
         <v>1000.0</v>
       </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
       <c r="X13">
         <v>1000.0</v>
       </c>
       <c r="Y13">
         <v>1000.0</v>
       </c>
       <c r="Z13">
         <v>1000.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>1000.0</v>
+      </c>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>-906347000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>96580000.0</v>
+      </c>
+      <c r="C14">
         <v>98587000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>96114000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>94745000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>94273000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>96498000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>96290000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>99109000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>101097000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>100540000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>99995000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>99503000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>99169432.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>98543000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>98015000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>97554000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94462000.0</v>
       </c>
       <c r="R14">
         <v>94462000.0</v>
       </c>
       <c r="S14">
+        <v>94462000.0</v>
+      </c>
+      <c r="T14">
         <v>93899000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>92879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90973000.0</v>
       </c>
       <c r="V14">
         <v>90973000.0</v>
       </c>
       <c r="W14">
+        <v>90973000.0</v>
+      </c>
+      <c r="X14">
         <v>88410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85879000.0</v>
       </c>
       <c r="Y14">
         <v>85879000.0</v>
       </c>
       <c r="Z14">
+        <v>85879000.0</v>
+      </c>
+      <c r="AA14">
         <v>83063000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>81369000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>78670000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>33138000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>28736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21886000.0</v>
       </c>
       <c r="AF14">
         <v>21886000.0</v>
       </c>
       <c r="AG14">
         <v>21886000.0</v>
       </c>
       <c r="AH14">
         <v>21886000.0</v>
       </c>
       <c r="AI14">
-        <v>18961000.0</v>
+        <v>21886000.0</v>
       </c>
       <c r="AJ14">
         <v>18961000.0</v>
       </c>
-      <c r="AK14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:37">
+      <c r="AK14">
+        <v>18961000.0</v>
+      </c>
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
+      <c r="K15"/>
       <c r="L15">
         <v>1000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="M15">
         <v>1000.0</v>
       </c>
+      <c r="N15"/>
       <c r="O15">
         <v>1000.0</v>
       </c>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="R15">
         <v>1000.0</v>
       </c>
+      <c r="S15"/>
       <c r="T15">
         <v>1000.0</v>
       </c>
       <c r="U15">
         <v>1000.0</v>
       </c>
       <c r="V15">
         <v>1000.0</v>
       </c>
       <c r="W15">
         <v>1000.0</v>
       </c>
       <c r="X15">
         <v>1000.0</v>
       </c>
       <c r="Y15">
         <v>1000.0</v>
       </c>
       <c r="Z15">
         <v>1000.0</v>
       </c>
-      <c r="AA15"/>
+      <c r="AA15">
+        <v>1000.0</v>
+      </c>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1000.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>5712000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7136000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8796000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>372528000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>326686000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>336937000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>6758000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5090000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3709000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2992000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2199000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1489000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2661000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5409000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>4503000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6697000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8028000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9766000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>0.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
         <v>174388000.0</v>
       </c>
       <c r="C20">
         <v>174388000.0</v>
       </c>
       <c r="D20">
         <v>174388000.0</v>
       </c>
       <c r="E20">
         <v>174388000.0</v>
       </c>
       <c r="F20">
         <v>174388000.0</v>
       </c>
       <c r="G20">
         <v>174388000.0</v>
       </c>
       <c r="H20">
         <v>174388000.0</v>
       </c>
       <c r="I20">
         <v>174388000.0</v>
       </c>
@@ -4088,11855 +4235,12196 @@
       <c r="N20">
         <v>174388000.0</v>
       </c>
       <c r="O20">
         <v>174388000.0</v>
       </c>
       <c r="P20">
         <v>174388000.0</v>
       </c>
       <c r="Q20">
         <v>174388000.0</v>
       </c>
       <c r="R20">
         <v>174388000.0</v>
       </c>
       <c r="S20">
         <v>174388000.0</v>
       </c>
       <c r="T20">
         <v>174388000.0</v>
       </c>
       <c r="U20">
         <v>174388000.0</v>
       </c>
       <c r="V20">
-        <v>170560000.0</v>
+        <v>174388000.0</v>
       </c>
       <c r="W20">
         <v>170560000.0</v>
       </c>
       <c r="X20">
         <v>170560000.0</v>
       </c>
       <c r="Y20">
         <v>170560000.0</v>
       </c>
       <c r="Z20">
         <v>170560000.0</v>
       </c>
       <c r="AA20">
         <v>170560000.0</v>
       </c>
       <c r="AB20">
         <v>170560000.0</v>
       </c>
       <c r="AC20">
         <v>170560000.0</v>
       </c>
       <c r="AD20">
+        <v>170560000.0</v>
+      </c>
+      <c r="AE20">
         <v>170727000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>167570000.0</v>
       </c>
-      <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20">
         <v>158766000.0</v>
       </c>
-      <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-      <c r="AK20">
+      <c r="AK20"/>
+      <c r="AL20">
         <v>9725000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:37">
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>30</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1264000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3149000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5014000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7017000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9132000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11223000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13314000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15428000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17542000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19677000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>21907000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>24189000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>26474000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>28735000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31116000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>33946000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>36765000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>39555000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>42333000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>41332000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>43948000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>46548000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>49158000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>51808000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>54490000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>57174000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>59973000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>65873000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>71264000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21">
         <v>79541000.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>11409000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1664000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>695000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>584000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>721000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10250000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11438000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>18739000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>22748000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11162000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13052000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>16455000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>20413000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>22234000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>27957000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>36439000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>34052000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>40917000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>39892000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>37722000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>38282000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>37115000.0</v>
       </c>
-      <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>31825000.0</v>
       </c>
-      <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>647220000.0</v>
+      </c>
+      <c r="C23">
         <v>744586000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>784065000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>812283000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>752301000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>817373000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>894520000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>952157000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>913330000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>971958000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>912915000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>950425000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>895379000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>931638000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>925436000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>972901000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>902976000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>945286000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>953724000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>868050000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>795685000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>844826000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>855675000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>682017000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>808015000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>866808000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>890671000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>931005000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>836884000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>906347000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>638651000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>185475000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>571924000.0</v>
       </c>
-      <c r="AH23"/>
       <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>50998000.0</v>
       </c>
-      <c r="AK23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:37">
+      <c r="AL23"/>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>33</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>55243000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>211455000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>211192000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>210938000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>240395000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>358725000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>358194000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>357668000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>357137000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>356590000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>356078000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>355580000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>355067000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>354538000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>354044000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>353564000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>353069000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>352552000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>352060000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>206630000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>201531000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>196581000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>55794000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>65733000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>67087000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>68467000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>95392000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>107245000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>30274000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>55243000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>211455000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>211192000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>210938000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>240395000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>357137000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>356590000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>356078000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>355580000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>355067000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>354538000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>354044000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>353564000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>353069000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>352552000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>352060000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>206630000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>201531000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>196581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="Y25">
         <v>300000.0</v>
       </c>
       <c r="Z25">
+        <v>300000.0</v>
+      </c>
+      <c r="AA25">
         <v>27586000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>83710000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>93958000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>95597000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>97234000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>93192000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>886000.0</v>
       </c>
       <c r="X26">
+        <v>886000.0</v>
+      </c>
+      <c r="Y26">
         <v>594000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>922000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>956000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2534000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2610000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1887000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-155114000.0</v>
+      </c>
+      <c r="C28">
         <v>-226944000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-247651000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-259855000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-173364000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-287596000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-213378000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-217887000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-128241000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-206796000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-158699000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-157224000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-177564000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-313588000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-307937000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-345094000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-267988000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-302454000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-319596000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-227255000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-282669000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-321853000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-329746000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-349948000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-395435000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-457611000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-411094000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-431388000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-336660000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-406871000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-163328000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>188986000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-81741000.0</v>
       </c>
-      <c r="AH28"/>
       <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>139538000.0</v>
       </c>
-      <c r="AK28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:37">
+      <c r="AL28"/>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>38</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>363978000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>418547000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>414283000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>410948000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>420233000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>534886000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>542317000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>549425000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>536471000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>533004000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>520953000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>522135000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>505183000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>513353000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>518480000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>523464000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>523527000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>527672000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>535352000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>522202000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>523148000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>525600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>293542000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
-        <v>10141000.0</v>
+        <v>27132000.0</v>
       </c>
       <c r="C30">
+        <v>7604000.0</v>
+      </c>
+      <c r="D30">
         <v>25722000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>37668000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39816000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33414000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33725000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38604000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>51587000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>35614000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>22351000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28598000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>45791000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>28534000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23060000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>26244000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19307000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20564000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17721000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15224000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11265000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10352000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6488000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1892000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>57828000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>48559000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>50950000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>59569000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>62766000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>57190000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>41020000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>54524000.0</v>
       </c>
-      <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>4658000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31">
         <v>-10482000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>176414000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>164875000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-29740000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>150116000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-42047000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>164436000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-35604000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-37876000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-36033000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-30651000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>98851000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>109725000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>114511000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>76434000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>206097000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>198812000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>206783000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>197179000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>184689000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>183796000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-390017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-394121000.0</v>
       </c>
       <c r="AG31">
         <v>-394121000.0</v>
       </c>
-      <c r="AH31"/>
+      <c r="AH31">
+        <v>-394121000.0</v>
+      </c>
       <c r="AI31"/>
-      <c r="AJ31">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ31"/>
       <c r="AK31">
         <v>-160493000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:37">
+      <c r="AL31">
+        <v>-160493000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>41</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>57246000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>199944000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>192406000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>186123000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>219725000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>334843000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>346244000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>354240000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>342654000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>337947000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>323445000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>322180000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>301453000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>307437000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>313545000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>315642000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>312327000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>312317000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>316288000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>290597000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>285697000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>274618000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>50361000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>190011000.0</v>
+      </c>
+      <c r="C33">
         <v>192261000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>193842000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>196913000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>199805000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>206089000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>205998000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>202357000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>201479000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>203863000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>204879000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>208836000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>212220000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>216108000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>219061000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>223552000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>229368000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>232367000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>237238000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>243806000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>258552000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>265660000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>278579000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>272859000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>283439000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>289943000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>290105000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>290113000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>291180000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>294874000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>296229000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>-188986000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>292354000.0</v>
       </c>
-      <c r="AH33"/>
       <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>-139538000.0</v>
       </c>
-      <c r="AK33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:37">
+      <c r="AL33"/>
+    </row>
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>43</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="D34">
         <v>109000.0</v>
       </c>
       <c r="E34">
+        <v>109000.0</v>
+      </c>
+      <c r="F34">
         <v>106000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>79000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>7257000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>8379000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>100000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>8689000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>8775000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>12094000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>8000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>18000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1169000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1196000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>103000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>155000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>485000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>557000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>2252000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2521000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2368000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>17861000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>20206000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>58341000.0</v>
+      </c>
+      <c r="C35">
         <v>60390000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>216589000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>216065000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>215699000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>245976000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>364680000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>364478000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>363962000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>367183000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>366412000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>367406000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>367845000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>367445000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>367683000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>372661000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>375110000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>374236000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>374435000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>376802000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>233577000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>229740000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>224178000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>29678000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>31892000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>44082000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>99843000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>111870000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>113458000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>117440000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>128556000.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35">
         <v>480469000.0</v>
       </c>
-      <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>6899000.0</v>
+      </c>
+      <c r="C36">
         <v>7855000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7170000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7161000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6940000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>10185000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8835000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4657000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4216000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4413000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4778000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4460000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4398000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4381000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4604000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4654000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5762000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6199000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6938000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>8406000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>16371000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>22156000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>30646000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>15955000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>21826000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>21176000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>18804000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>17355000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>16428000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>13448000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>12933000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-188986000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>11555000.0</v>
       </c>
-      <c r="AH36"/>
       <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>-139538000.0</v>
       </c>
-      <c r="AK36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:37">
+      <c r="AL36"/>
+    </row>
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
+      <c r="AD37"/>
+      <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>7855000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>7170000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7161000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6940000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>10185000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>4413000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4778000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4460000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4398000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4381000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4604000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4654000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5762000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6199000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>6938000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>8406000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>30257000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>22156000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>30646000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>15955000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>21826000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>20220000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>16270000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>14745000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>16428000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13448000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>12933000.0</v>
       </c>
-      <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38">
         <v>249862000.0</v>
       </c>
-      <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38">
         <v>20910000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
-        <v>139415000.0</v>
+        <v>130156000.0</v>
       </c>
       <c r="C39">
+        <v>141952000.0</v>
+      </c>
+      <c r="D39">
         <v>73997000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>74791000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>71190000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>22248000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>22600000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>17553000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>17318000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>12457000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13213000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14090000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13845000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>929000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12560000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13252000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>19923000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>24487000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13401000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>15678000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>20112000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>25518000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>23745000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>34304000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>46036000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>54628000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>61317000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>70163000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>75164000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>66168000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5567000.0</v>
       </c>
-      <c r="AF39"/>
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>62301000.0</v>
       </c>
-      <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39">
         <v>16115000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>40636000.0</v>
+      </c>
+      <c r="C40">
         <v>34734000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>31621000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>32208000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>27008000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>28105000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>29809000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>36969000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>42035000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>42095000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>34665000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>38394000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>35309000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>409881000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>41519000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>41362000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>56444000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>62100000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>47385000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>44746000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>45567000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>65849000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>86085000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>112249000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>26043000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>27331000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>23797000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>24336000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>21312000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>23533000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>316331000.0</v>
       </c>
-      <c r="AF40"/>
-      <c r="AG40">
+      <c r="AG40"/>
+      <c r="AH40">
         <v>14079000.0</v>
       </c>
-      <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40">
         <v>11100000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41">
         <v>7871000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>7257000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>8920000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>8689000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8775000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>12094000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>12869000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>12138000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>11971000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>14049000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>15430000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>14442000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>14599000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>15866000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>15430000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1632000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>16133000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>17912000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>17861000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>20206000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>33164000.0</v>
       </c>
-      <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41">
         <v>39206000.0</v>
       </c>
-      <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41">
         <v>14799000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>1020660000.0</v>
+      </c>
+      <c r="C42">
         <v>1022470000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1016919000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1010869000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1001233000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1002466000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>995021000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1004046000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1007190000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>993830000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>980975000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>966515000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>955509000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>943083000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>930658000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>916191000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>903470000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>887192000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>875041000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>862673000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>913115000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>898929000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>886904000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>812843000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>798640000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>779481000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>759959000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>738206000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>717917000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>710109000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>492002000.0</v>
       </c>
-      <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>458141000.0</v>
       </c>
-      <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
-    </row>
-    <row r="43" spans="1:37">
+      <c r="AL42"/>
+    </row>
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
+      <c r="AD44"/>
+      <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AE44">
+      <c r="AF44">
         <v>334018000.0</v>
       </c>
-      <c r="AF44"/>
-      <c r="AG44">
+      <c r="AG44"/>
+      <c r="AH44">
         <v>334018000.0</v>
       </c>
-      <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
-      <c r="AK44">
+      <c r="AK44"/>
+      <c r="AL44">
         <v>200082000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:37">
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>54</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>78783000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>77731000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>76597000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>75956000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>77170000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>74630000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>71541000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>67512000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>66244000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>64125000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>71225000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>72751000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>74566000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>19147000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>21457000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>25460000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>31612000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>33425000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>39796000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>41895000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>46399000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>46251000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>45024000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>44219000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>44826000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>44462000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45">
         <v>42492000.0</v>
       </c>
-      <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>8724000.0</v>
+      </c>
+      <c r="C46">
         <v>10018000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11020000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12215000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>13463000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>14499000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>13643000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12089000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9561000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9634000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>8171000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>10311000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>11527000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>13150000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>13595000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>15775000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>18102000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>17834000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>19147000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>21457000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>25460000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>31612000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>33425000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>39796000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>41895000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>46399000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>46251000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>45024000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>44219000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>44826000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>44462000.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>42492000.0</v>
       </c>
-      <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>10018000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>11020000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>12215000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>13463000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>14499000.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47">
         <v>9634000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>8171000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>10311000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>11527000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>13150000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>13595000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>15775000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>18102000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>17834000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>19147000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>21457000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>25460000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>31612000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>33425000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>39796000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>41895000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>46399000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>46251000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>45024000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>44219000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>44826000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>44462000.0</v>
       </c>
-      <c r="AF47"/>
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47">
         <v>42492000.0</v>
       </c>
-      <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47">
         <v>40723000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-841520000.0</v>
+      </c>
+      <c r="C48">
         <v>-833354000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-839723000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-837616000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-831005000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-822629000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-818861000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-819924000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-815434000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-814497000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-804562000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-801641000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-788955000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-792968000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-771844000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-751756000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-733571000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-716735000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-699922000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-679382000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-597544000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-577313000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-557886000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-519302000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-372826000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-358302000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-328126000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-313293000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-302695000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-289713000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-261142000.0</v>
       </c>
-      <c r="AF48"/>
-      <c r="AG48">
+      <c r="AG48"/>
+      <c r="AH48">
         <v>-238617000.0</v>
       </c>
-      <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48">
         <v>-200070000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49">
         <v>-804562000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-801641000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-792968000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-771844000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-751756000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-733571000.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-699922000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-679382000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-597544000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-577313000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-557886000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-519302000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-372826000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-358302000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-328126000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-313293000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-302695000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-289713000.0</v>
       </c>
-      <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>59</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>119618000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>29895000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>29837000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>29781000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>5650000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>8017000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>5635000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>5625000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>95392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107245000.0</v>
       </c>
       <c r="AG50">
         <v>107245000.0</v>
       </c>
-      <c r="AH50"/>
+      <c r="AH50">
+        <v>107245000.0</v>
+      </c>
       <c r="AI50"/>
-      <c r="AJ50">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ50"/>
       <c r="AK50">
         <v>30274000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AL50">
+        <v>30274000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>144807000.0</v>
+      </c>
+      <c r="C51">
         <v>175825000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>242853000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>243056000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>243167000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>243361000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>362121000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>362053000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>360959000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>360850000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>360899000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>361222000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>361735000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>362229000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>362818000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>364759000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>366390000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>365414000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>365768000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>366087000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>223087000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>221443000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>217117000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>23014000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>25277000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>27586000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>89360000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>101975000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>101232000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>102859000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>188584000.0</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>107245000.0</v>
       </c>
-      <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>90912000.0</v>
+      </c>
+      <c r="C52">
         <v>120582000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>31389000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>31638000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>31852000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2010000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1973000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1937000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1523000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1538000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1744000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2195000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2810000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3473000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3910000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4192000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4149000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3316000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3304000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3334000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4940000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6245000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7538000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9202000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9115000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>5650000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>8017000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5635000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5625000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>95392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107245000.0</v>
       </c>
       <c r="AG52">
         <v>107245000.0</v>
       </c>
-      <c r="AH52"/>
+      <c r="AH52">
+        <v>107245000.0</v>
+      </c>
       <c r="AI52"/>
-      <c r="AJ52">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ52"/>
       <c r="AK52">
         <v>30274000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AL52">
+        <v>30274000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="B53"/>
       <c r="C53">
         <v>0.0</v>
       </c>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
+        <v>0.0</v>
+      </c>
+      <c r="F53">
         <v>24959000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>24665000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>56698000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>113703000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>153746000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>152378000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>152874000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>180455000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>84224000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>0.0</v>
       </c>
-      <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>377972000.0</v>
       </c>
-      <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>279076000.0</v>
       </c>
-      <c r="AK53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:37">
+      <c r="AL53"/>
+    </row>
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
+      <c r="AD54"/>
+      <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>647220000.0</v>
+      </c>
+      <c r="C55">
         <v>744586000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>784065000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>812283000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>752301000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>817373000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>894520000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>952157000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>913330000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>971958000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>912915000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>950425000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>895379000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>931638000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>925436000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>972901000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>902976000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>945286000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>953724000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>868050000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>795685000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>844826000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>855675000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>682017000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>808015000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>866808000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>890671000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>931005000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>836884000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>906347000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>638651000.0</v>
       </c>
-      <c r="AF55"/>
-      <c r="AG55">
+      <c r="AG55"/>
+      <c r="AH55">
         <v>571924000.0</v>
       </c>
-      <c r="AH55"/>
       <c r="AI55"/>
       <c r="AJ55"/>
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55">
         <v>245337000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>457209000.0</v>
+      </c>
+      <c r="C56">
         <v>552325000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>590223000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>615370000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>552496000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>611284000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>688522000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>749800000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>711851000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>768095000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>708036000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>741589000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>683159000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>715530000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>706375000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>749349000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>673608000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>712919000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>716486000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>624244000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>537133000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>579166000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>577096000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>409158000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>524576000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>576865000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>600566000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>640892000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>545704000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>611473000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>342422000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>188986000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>279570000.0</v>
       </c>
-      <c r="AH56"/>
       <c r="AI56"/>
-      <c r="AJ56">
+      <c r="AJ56"/>
+      <c r="AK56">
         <v>139538000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>183704000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>409738000.0</v>
+      </c>
+      <c r="C57">
         <v>495079000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>390279000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>422964000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>366373000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>391559000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>353679000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>403556000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>357611000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>425441000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>370089000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>418144000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>360979000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>414077000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>398938000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>435804000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>357966000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>400592000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>404169000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>307956000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>246536000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>293469000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>302478000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>358797000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>350308000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>401546000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>358995000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>394222000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>308204000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>368511000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>318319000.0</v>
       </c>
-      <c r="AF57"/>
-      <c r="AG57">
+      <c r="AG57"/>
+      <c r="AH57">
         <v>247269000.0</v>
       </c>
-      <c r="AH57"/>
       <c r="AI57"/>
       <c r="AJ57"/>
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57">
         <v>149266000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>468079000.0</v>
+      </c>
+      <c r="C58">
         <v>555469000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>606868000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>639029000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>582072000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>637535000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>718359000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>768034000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>721573000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>792624000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>736501000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>785550000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>728824000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>781522000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>766621000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>808465000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>733076000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>774828000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>778604000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>684758000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>480113000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>523209000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>526656000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>388475000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>382200000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>445628000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>458838000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>506092000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>421662000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>485951000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>446875000.0</v>
       </c>
-      <c r="AF58"/>
-      <c r="AG58">
+      <c r="AG58"/>
+      <c r="AH58">
         <v>727738000.0</v>
       </c>
-      <c r="AH58"/>
       <c r="AI58"/>
       <c r="AJ58"/>
-      <c r="AK58">
+      <c r="AK58"/>
+      <c r="AL58">
         <v>194339000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>179141000.0</v>
+      </c>
+      <c r="C60">
         <v>189117000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>177197000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>173254000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>170229000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>179838000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>176161000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>184123000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>191757000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>179334000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>176414000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>164875000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>166555000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>150116000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>158815000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>164436000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>169900000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>170458000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>175120000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>183292000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>315572000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>321617000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>329019000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>293542000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>425815000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>421180000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>431833000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>424913000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>415222000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>420396000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>191776000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>185475000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-155814000.0</v>
       </c>
-      <c r="AH60"/>
       <c r="AI60"/>
-      <c r="AJ60">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ60"/>
       <c r="AK60">
         <v>50998000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:37">
+      <c r="AL60">
+        <v>50998000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>-488000.0</v>
       </c>
       <c r="AE61">
         <v>-488000.0</v>
       </c>
-      <c r="AF61"/>
-      <c r="AG61">
+      <c r="AF61">
         <v>-488000.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AG61"/>
+      <c r="AH61">
+        <v>-488000.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
-      <c r="AK61">
+      <c r="AK61"/>
+      <c r="AL61">
         <v>-488000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:37">
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>94544000.0</v>
+      </c>
+      <c r="C2">
         <v>98505000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>103130000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>90746000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>70294000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>62330000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>129141000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>120653000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>81667000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55689000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3">
+        <v>13907000.0</v>
+      </c>
+      <c r="C3">
         <v>16298000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14740000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16049000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21533000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>31163000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24324000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>41694000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23732000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10376000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5">
+        <v>-40001000.0</v>
+      </c>
+      <c r="C5">
         <v>-4620000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13303000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-43989000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-121385000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-200212000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-65966000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-51633000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-32098000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-36748000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>-26094000.0</v>
+      </c>
+      <c r="C6">
         <v>11678000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1437000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-27940000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-99852000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-169049000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-41642000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9939000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-8366000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-26372000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
         <v>-21875000.0</v>
       </c>
-      <c r="J8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>197299000.0</v>
+      </c>
+      <c r="C9">
         <v>226563000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>223004000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>170181000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>116840000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>43676000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>197660000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>170958000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>119930000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>77810000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-9045000.0</v>
+      </c>
+      <c r="C10">
         <v>-13412000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-24488000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-55258000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-137652000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-224798000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-68952000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-62928000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-38560000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-40261000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>1470000.0</v>
+      </c>
+      <c r="C11">
         <v>2159000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1991000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>126000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1428000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-80000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-192000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1150000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-13000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>131000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>5508000.0</v>
+      </c>
+      <c r="C12">
         <v>8792000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11185000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11269000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16267000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24586000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2986000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11295000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6462000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3513000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>25243000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>27495000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>17569000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>16267000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>21986000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1886000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4795000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3362000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1513000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-10515000.0</v>
+      </c>
+      <c r="C15">
         <v>-15571000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-26479000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-55384000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-139080000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-224718000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-68760000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-64078000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-38547000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-40392000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-15571000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-26479000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-55384000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-139080000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-224718000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-68760000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-64078000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-38547000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-40392000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>114</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>-15571000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-21529000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-55384000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-139080000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-224718000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-68760000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-64078000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-38547000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-40392000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>115</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>16451000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6374000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11269000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16267000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-24586000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2986000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-11295000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6462000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3513000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-53607000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1932000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>3985000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-12958000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-26094000.0</v>
+      </c>
+      <c r="C21">
         <v>-30793000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-41133000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-46742000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-67778000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-198280000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-69951000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-38675000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-33407000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-35053000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23">
+        <v>317937000.0</v>
+      </c>
+      <c r="C23">
         <v>355861000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>367267000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>307669000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>254912000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>304286000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>396752000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>330286000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>235004000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>168552000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>122</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>15104000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13522000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14860000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18716000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22610000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24324000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>34608000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19418000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26">
+        <v>72577000.0</v>
+      </c>
+      <c r="C26">
         <v>95283000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>98294000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>86346000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>66303000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>54551000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>64196000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>46071000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>30608000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>22723000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27">
+        <v>81172000.0</v>
+      </c>
+      <c r="C27">
         <v>92014000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>74574000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>49292000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>35916000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>84259000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>102874000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>69780000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>55170000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>48391000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>69644000.0</v>
+      </c>
+      <c r="C28">
         <v>70059000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>91269000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>81285000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>82399000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>103146000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>100541000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>93782000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>67559000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>41749000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>126</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>2159000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1999000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>126000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1428000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-80000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-192000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1150000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-21888000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>131000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>223393000.0</v>
+      </c>
+      <c r="C30">
         <v>257356000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>264137000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>216923000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>184618000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>241956000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>267611000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>209633000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>153337000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>112863000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>17049000.0</v>
+      </c>
+      <c r="C31">
         <v>17381000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>16645000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8516000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-69874000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-26518000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>999000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-24253000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5153000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5208000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>291843000.0</v>
+      </c>
+      <c r="C32">
         <v>325068000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>326134000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>260927000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>187134000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>106006000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>326801000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>291611000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>201597000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>133499000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="AL1" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>130</v>
       </c>
-    </row>
-    <row r="2" spans="1:39">
+      <c r="AN1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>23458000.0</v>
+      </c>
+      <c r="C2">
         <v>23029000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23651000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24406000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24319000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24543000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>24611000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25032000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26265000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25867000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24603000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26395000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24281000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23450000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23042000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19973000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20328000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18238000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18053000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13675000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11231000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10094000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28005000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34205000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>33345000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>31073000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30518000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31229000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>31477000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>29863000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>28084000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>25372000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>20993000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>18145000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17651000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11833000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11460000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>24757000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B3">
+        <v>2280000.0</v>
+      </c>
+      <c r="C3">
         <v>1396000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4235000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4022000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3915000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3947000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3648000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3594000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3084000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3500000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3178000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3741000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3801000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-1290000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3748000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3763000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4789000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4428000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4776000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6167000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5338000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5363000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5696000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6213000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5868000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6237000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6082000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6012000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8996000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>8830000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8580000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8202000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8367000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720000.0</v>
       </c>
       <c r="AJ3">
         <v>1720000.0</v>
       </c>
-      <c r="AK3"/>
+      <c r="AK3">
+        <v>1720000.0</v>
+      </c>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B5">
+        <v>-40961000.0</v>
+      </c>
+      <c r="C5">
         <v>7865000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-168000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4763000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6381000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1476000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4653000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1416000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2048000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6352000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>324000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9323000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>6988000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13278000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-17415000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-15184000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-13226000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-13688000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-17703000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-76768000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9953000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8900000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-34960000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-146399000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-15495000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-29143000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-14954000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-8761000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-10619000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-30358000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-29563000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3372000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-15432000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-11267000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4932000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3573500.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-35053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>-38681000.0</v>
+      </c>
+      <c r="C6">
         <v>9261000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4067000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-741000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2466000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2471000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8301000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2178000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5132000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2852000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3502000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5582000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>10789000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-14568000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13667000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-11421000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8437000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-9260000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-12927000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-70601000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4615000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3537000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-29264000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-140186000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-9627000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-22906000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8872000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2749000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1623000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-21528000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-20983000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4830000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7065000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-6177000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3212000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1853500.0</v>
       </c>
-      <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>50051000.0</v>
+      </c>
+      <c r="C9">
         <v>48714000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>49107000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>49427000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>52145000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>53258000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>59940000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>61220000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>61499000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>55677000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>54309000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>51519000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>47258000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>44022000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>42999000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>35902000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>39310000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>35129000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>28258000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>14143000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>13658000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10637000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>21081000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>48460000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>48707000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>49685000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>50808000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>44686000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>42151000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>37679000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>46442000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>37323000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>29756000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>26657000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>26425500.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>77810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-8187000.0</v>
+      </c>
+      <c r="C10">
         <v>6247000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1262000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5843000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7483000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3560000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1847000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4216000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-778000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9173000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2462000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-12075000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4180000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-21204000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-20252000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-17982000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-16293000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-16502000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-20479000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-84378000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-20618000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-19184000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-38585000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-146411000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-12999000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-30029000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-16026000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9898000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-12515000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-35633000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-24173000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9393000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-18262000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-11897000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-4662000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4200500.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-40261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:39">
+      <c r="AN10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>-21000.0</v>
+      </c>
+      <c r="C11">
         <v>-122000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>845000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>768000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>893000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>208000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>784000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>274000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>159000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>762000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>459000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>611000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>167000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-80000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-164000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>203000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>543000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>311000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>61000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>513000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-387000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>243000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>65000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>754000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>147000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1193000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>100000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>467000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-117000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>430000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>370000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>82000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-40000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-37000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-27500.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>12000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>91000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>28000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>9300000.0</v>
+      </c>
+      <c r="C12">
         <v>1618000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1094000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1080000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1102000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2084000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2806000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2826000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2821000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2786000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2752000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2808000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2826000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2837000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2798000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3067000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2814000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2776000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7610000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10665000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10284000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3625000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2496000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>853000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1033000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1092000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1896000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3190000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2909000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2830000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1674000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>993000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>965000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>876000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>839000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1798000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:39">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>3712000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3961000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3754000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4398000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6056000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7382000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7407000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7547000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7569000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6926000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2752000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9108000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2826000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2837000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2798000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3067000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2814000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2776000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7610000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8065000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>10284000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3625000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3596000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>853000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1033000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1092000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:39">
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-8166000.0</v>
+      </c>
+      <c r="C15">
         <v>6369000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2107000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-6611000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8376000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3768000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1063000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-4490000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-937000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-9935000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2921000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-12686000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4013000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-21124000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-20088000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-18185000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-16836000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-16813000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-20540000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-84891000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-20231000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-19427000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-38584000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-146476000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-13753000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-30176000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-14833000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-9998000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-12982000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-35516000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-24603000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>9023000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-18344000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-11857000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-4625000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-4173000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-40392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>6369000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-2107000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-6611000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-8376000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3768000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-9935000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2921000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-12686000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4013000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-21124000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-20088000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-18185000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-16836000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-16813000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-20540000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-84891000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-20231000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-19427000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-38584000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-146476000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-13753000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-30144000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-14794000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-9953000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-12982000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-35516000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-24603000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-7790000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-26690000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-15578000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7894000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-4173000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-40392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>114</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>6369000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-2107000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-6611000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-8376000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3768000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1063000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-4490000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-937000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-9935000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2921000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-12686000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4013000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-21124000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-20088000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-18185000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-16836000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-16813000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-20540000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-84891000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-20231000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-19427000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-38584000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-146476000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-13753000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-30176000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-14833000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-9998000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-12982000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-35516000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-24603000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-7790000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-26690000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-15578000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>7894000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-4173000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-40392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>115</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>2094000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2867000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2674000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3296000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3972000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4576000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4607000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4721000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4748000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4140000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2752000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2808000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2826000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2837000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2798000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3067000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2814000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2776000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7610000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10665000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-10284000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3625000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2496000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1681000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1868000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1933000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19">
         <v>7006000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>4500000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-5100000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4115000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-603000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>526000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-50925000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3330000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2837000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1186000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-9285000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-5442000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>375000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2180000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>-19306000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-9128000.0</v>
+      </c>
+      <c r="C21">
         <v>-902000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-6340000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-9724000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-7817000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8952000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6454000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7570000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-9064000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-11564000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-6682000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13823000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5583000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-13278000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-13300000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-14581000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-12478000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-11228000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-18229000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-25843000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13283000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-11737000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-36146000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-137114000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-22367000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-22906000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-14533000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-10145000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-9310000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-13054000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-13220000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3091000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-14635000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-10425000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4932000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3573500.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-35053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B23">
+        <v>82637000.0</v>
+      </c>
+      <c r="C23">
         <v>72645000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>79098000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>83557000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>84281000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>86753000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>91005000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>93822000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>96828000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>93108000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>85594000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>91737000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>77122000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>80750000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>79341000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>70456000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>72116000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>64595000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>64540000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>53661000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>39941000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>33605000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>44540000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>186200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>105032000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>104958000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>95291000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>91471000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>85225000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>86682000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>80762000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>77617000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>77330000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>61174000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>48471000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>47298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AL23">
         <v>0.0</v>
       </c>
       <c r="AM23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>122</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>3370000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4235000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4022000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3915000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3947000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3648000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3594000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3084000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3967000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3178000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3531000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3801000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3810000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3486000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3763000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4224000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4428000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4776000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5288000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5338000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5363000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5696000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6213000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5868000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6237000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6082000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6137000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8996000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8830000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8580000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8202000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8367000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5090000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B26">
+        <v>16836000.0</v>
+      </c>
+      <c r="C26">
         <v>16643000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>18161000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>20937000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>19956000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22586000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>26057000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>26684000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25203000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>23041000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>23486000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>26564000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>23038000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>22249000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22541000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>18518000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17910000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16678000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>16396000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15319000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11793000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11540000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>15047000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>16171000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>17735000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>15902000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>16295000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>14264000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>13400000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>12856000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>10981000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8834000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>9776000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>9351000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6023000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5740500.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>6187000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5767000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>10769000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B27">
+        <v>19656000.0</v>
+      </c>
+      <c r="C27">
         <v>19594000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>20399000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>21523000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22930000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23694000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>24521000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20869000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20772000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21063000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>15679000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>17060000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7426000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14455000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14263000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>13148000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12559000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11360000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6358000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5639000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7572000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5011000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3073000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>99915000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>26888000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>28552000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>25872000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>21170000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>16729000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>17428000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>21513000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>20472000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>17648000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>14351000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>12132000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>11585500.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>22687000.0</v>
+      </c>
+      <c r="C28">
         <v>13379000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16887000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16691000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17076000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15930000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15816000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21237000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24588000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>23137000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21826000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21718000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22377000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>20596000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19495000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18817000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21319000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18319000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>23733000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19028000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22720000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15845000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>22472000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>42109000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>26204000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>27159000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>22051000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>25519000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23867000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24921000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>18405000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20227000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>24534000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>16479000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13434000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12673000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>30141000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>27727000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>53703000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:39">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>126</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>-122000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>845000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>768000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>893000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>208000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>784000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>274000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>159000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>762000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>459000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>611000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>167000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-80000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-164000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>203000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>543000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>311000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>61000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>513000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-387000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>243000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>65000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>754000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>147000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1193000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>100000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>467000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-117000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>430000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>370000.0</v>
       </c>
-      <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>59179000.0</v>
+      </c>
+      <c r="C30">
         <v>49616000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>55447000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>59151000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>59962000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>62210000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>66394000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>68790000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>70563000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>67241000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>60991000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>65342000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52841000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>57300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>56299000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>50483000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>51788000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>46357000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>46487000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>39986000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>26941000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22374000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>34446000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>158195000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>70827000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>71613000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>64218000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>60953000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>53996000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>55205000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>50899000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>49533000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>51958000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>40181000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>30326000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>29647000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>168552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:39">
+      <c r="AN30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>941000.0</v>
+      </c>
+      <c r="C31">
         <v>7149000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5078000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3881000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>334000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5392000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>8301000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3354000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8286000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2391000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4220000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1748000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>9763000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7926000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6952000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3401000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3815000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5274000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2250000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-58535000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7335000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7447000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2439000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-9297000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>9368000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7123000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-697000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>247000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3205000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-22579000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-10953000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>12484000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3627000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1472000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>270000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-627000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:39">
+      <c r="AN31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>73509000.0</v>
+      </c>
+      <c r="C32">
         <v>71743000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>72758000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>73833000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>76464000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>77801000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>84551000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>86252000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>87764000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>81544000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>78912000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>77914000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>71539000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>67472000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>66041000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>55875000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>59638000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>53367000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>46311000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>27818000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>26658000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>21868000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>8394000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>49086000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>82665000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>82052000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>80758000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>81326000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>75915000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>73628000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>67542000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>74526000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>62695000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>50749000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>44802000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>44076500.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>33905000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>32176000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>67418000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>464531000.0</v>
+      </c>
+      <c r="C2">
         <v>489200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>540174000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>636159000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>508430000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>422940000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>439400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>192221000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>143538000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>148587000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>95000</v>
+      </c>
+      <c r="C3">
         <v>600000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7170000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4451000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2533000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6282000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13598000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12650000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8678000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8466000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>127729000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>85490000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-16460000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>247179000.0</v>
       </c>
-      <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>63003000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-32872000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>30467000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-12855000.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-57022000.0</v>
+      </c>
+      <c r="C6">
         <v>-24669000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-50974000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-95985000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>127729000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>85490000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-16460000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>247179000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>48683000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5049000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>137</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-40756000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-33715000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-22799000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>90626000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-124683000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7828000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-16422000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28577000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>21603000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>4103000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>11000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-5973000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-7400000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>592000.0</v>
+      </c>
+      <c r="C9">
         <v>9259000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1352000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2221000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8774000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>41222000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3513000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2092000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-775000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1364000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>4544000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>30900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9735000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8417000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-23944000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13702000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>31301000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>93246000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-12585000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1141000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10933000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>53222000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>37354000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>68728000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>105368000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>80436000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>47133000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>44269000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16059000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11198000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-48709000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-11420000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1598000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-27265000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-28927000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-34537000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-18091000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>13907000.0</v>
+      </c>
+      <c r="C14">
         <v>15104000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13760000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14860000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18716000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22610000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24324000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>34608000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19418000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7639000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>13705000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>15057000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>41937000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>146</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>464531000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>489200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>540174000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>636159000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>508430000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>422940000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>439400000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>192221000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>143538000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>17630000.0</v>
+      </c>
+      <c r="C18">
         <v>34973000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11848000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4159000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>83301000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-164239000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16357000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5488000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>21143000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5681000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>149</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>123917000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-153334000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-89502000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2533000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-12657000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-13598000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-39000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-140652000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10159000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>150</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>702000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1214000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1437000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1429000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2118000.0</v>
       </c>
       <c r="G20">
         <v>2118000.0</v>
       </c>
       <c r="H20">
+        <v>2118000.0</v>
+      </c>
+      <c r="I20">
         <v>240965000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>151</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-120450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>69503000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>255582000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-74051000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>704000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21553000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-578000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-10515000.0</v>
+      </c>
+      <c r="C22">
         <v>-15571000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-26479000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-55384000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-139080000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-224718000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-68760000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-64078000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-38547000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-40392000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-105764000.0</v>
+      </c>
+      <c r="C23">
         <v>-8068000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6045000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3516000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-19751000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-21253000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>37146000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7708000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>137961000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2903000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>-3864000.0</v>
+      </c>
+      <c r="C24">
         <v>-7675000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6073000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3026000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1548000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-4583000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-7710000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-7232000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-6142000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5483000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-18176000.0</v>
+      </c>
+      <c r="C25">
         <v>27108000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10396000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18577000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>68049000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>128802000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>29349000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22720000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9915000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5462000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>155</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-49652000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-7342000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-6591000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-13705000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-5517000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2363000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>249073000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>135703000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2903000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
+        <v>32509000.0</v>
+      </c>
+      <c r="C27">
         <v>49688000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>55056000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>53356000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>47523000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>40215000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>37594000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>30231000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10858000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8531000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-105764000.0</v>
+      </c>
+      <c r="C28">
         <v>-177468000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4908000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2079000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>51181000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>255039000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-32817000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>240056000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>159514000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2325000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>17725000.0</v>
+      </c>
+      <c r="C29">
         <v>35573000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19018000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8610000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>85834000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-157957000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29955000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7162000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>29821000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2785000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>21041000.0</v>
+      </c>
+      <c r="C30">
         <v>123917000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-69330000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-89502000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2533000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-12657000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-13598000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-39000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-140652000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10159000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>510677000.0</v>
+      </c>
+      <c r="C2">
         <v>538504000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>550911000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>464531000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>530957000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>575499000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>615230000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>489200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>568543000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>520487000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>519328000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>540174000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>677161000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>672126000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>711269000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>636159000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>669645000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>687159000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>608122000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>508430000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>545928000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>549093000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>375177000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>422940000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>487415000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>500962000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>533873000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>439400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>511293000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>261269000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>270663000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>192221000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>259573000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>188934000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>22698000.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>2499000</v>
+      </c>
+      <c r="C3">
         <v>4000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1126000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>730000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>726000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2328000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2648000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2573000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1331000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2157000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1912000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1770000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>892000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1791000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>937000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>320000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>875000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>188000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>757000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>118000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1674000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>840000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>826000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2942000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2223000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3538000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4447000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3390000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2438000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3148000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4027000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2992000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2160000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2171000</v>
-      </c>
-[...1 lines deleted...]
-        <v>529000</v>
       </c>
       <c r="AJ3">
         <v>529000</v>
       </c>
       <c r="AK3">
+        <v>529000</v>
+      </c>
+      <c r="AL3">
         <v>8466000</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4">
         <v>169000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-22643000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>5035000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-39143000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>75110000.0</v>
       </c>
-      <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>91027000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>87702000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-37498000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-3165000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>173916000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-47763000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-64475000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-13547000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-32911000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>94473000.0</v>
       </c>
-      <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-36309000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>71641000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>6666000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-39882000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>92318000.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>89567000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>45746000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-38335000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4327000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-59519000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>69309000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-75818000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>47329000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-25149000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>84105000.0</v>
       </c>
-      <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>136</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
         <v>-27827000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-12407000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>86380000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-66426000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-44542000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10862000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>90740000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-79343000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>48056000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1159000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-20846000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-136987000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5035000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-39143000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>75110000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-33486000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-17514000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>93807000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>87702000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-37498000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3165000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>173916000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-47763000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-64475000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-13547000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-32911000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>94473000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-71893000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>250024000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-9394000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>78442000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-67352000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>70639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22698000.0</v>
       </c>
       <c r="AJ6">
         <v>22698000.0</v>
       </c>
       <c r="AK6">
+        <v>22698000.0</v>
+      </c>
+      <c r="AL6">
         <v>-5049000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7">
+        <v>61896000.0</v>
+      </c>
+      <c r="C7">
         <v>3683000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-30700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>46298000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-58834000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>31369000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-61753000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>49665000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-98813000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>41121000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-44048000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>68025000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-63236000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7518000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-34852000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-18502000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-42345000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4893000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>96486000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>58016000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-28176000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2283000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-52495000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-42134000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-87713000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>49463000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-34299000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>79080000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-73817000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>14520000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-35818000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>78727000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-66411000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>45652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21500.0</v>
       </c>
       <c r="AJ7">
         <v>21500.0</v>
       </c>
-      <c r="AK7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:37">
+      <c r="AK7">
+        <v>21500.0</v>
+      </c>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>-220000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-543000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-584000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-201000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-943000.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>332000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1040000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>863000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1062000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-560000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1354000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>1899000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>1702000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-3947000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-5627000.0</v>
       </c>
-      <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>14977000.0</v>
+      </c>
+      <c r="C9">
         <v>-256000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12288000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2038000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>436000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-38000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1967000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12399000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-15780000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-13637000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6081000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>17292000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-493000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-584000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2491000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-943000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1249000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-321000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>332000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4133000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1707000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4945000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-6590000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>54826000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-9585000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-121000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>446000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1507000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>121000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1208000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>78000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1024000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-165000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-209500.0</v>
       </c>
       <c r="AJ9">
         <v>-209500.0</v>
       </c>
       <c r="AK9">
+        <v>-209500.0</v>
+      </c>
+      <c r="AL9">
         <v>-1364000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:37">
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>5740000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7080000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1340000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>3251000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>97000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4686000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3490000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3033000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4287000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-14153000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>46307000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-25822000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11566000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2760000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3167000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-11123000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-17949000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12307000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8152000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-17383000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-11147000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>49737000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-4903000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1715000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-38055000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2758000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-39480000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-17873000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-42098000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-20043000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>92223000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3106000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1392000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2888000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3164000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7925000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2431000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3258000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2681000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2995000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-56358000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>49975000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>15200000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>60609000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>59737000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22028500.0</v>
       </c>
       <c r="AJ11">
         <v>22028500.0</v>
       </c>
       <c r="AK11">
+        <v>22028500.0</v>
+      </c>
+      <c r="AL11">
         <v>46251000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:37">
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>18408000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15690000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15992000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16014000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16174000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19324000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16659000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16738000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17913000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12269000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>67451000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20909000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12566000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15778000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>31183000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12402000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14306000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11407000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9018000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33977000.0</v>
       </c>
       <c r="AE12">
         <v>33977000.0</v>
       </c>
       <c r="AF12">
+        <v>33977000.0</v>
+      </c>
+      <c r="AG12">
         <v>1170000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>16059000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2692500.0</v>
       </c>
       <c r="AJ12">
         <v>2692500.0</v>
       </c>
       <c r="AK12">
+        <v>2692500.0</v>
+      </c>
+      <c r="AL12">
         <v>11198000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>-8948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2460000.0</v>
       </c>
       <c r="L13">
         <v>2460000.0</v>
       </c>
       <c r="M13">
+        <v>2460000.0</v>
+      </c>
+      <c r="N13">
         <v>-27566000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-3820000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>293000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-17616000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-5436000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4430000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2379000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3933000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2528000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10906000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-21655000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>33491000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-30544000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4315000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1454000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-6507000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-13229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26295000.0</v>
       </c>
       <c r="AE13">
         <v>-26295000.0</v>
       </c>
       <c r="AF13">
+        <v>-26295000.0</v>
+      </c>
+      <c r="AG13">
         <v>5512500.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-34537000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-15990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AJ13">
         <v>231000.0</v>
       </c>
       <c r="AK13">
+        <v>231000.0</v>
+      </c>
+      <c r="AL13">
         <v>-18091000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:37">
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>2280000.0</v>
+      </c>
+      <c r="C14">
         <v>4378000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4235000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4022000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4656000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3947000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3856000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3594000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3084000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3225000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3178000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3531000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3801000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3810000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3486000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4655000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4224000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5596000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5496000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5288000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5338000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5363000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5696000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6213000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5868000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>6237000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>6082000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6137000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8996000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8830000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8580000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>8202000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8367000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720000.0</v>
       </c>
       <c r="AJ14">
         <v>1720000.0</v>
       </c>
       <c r="AK14">
+        <v>1720000.0</v>
+      </c>
+      <c r="AL14">
         <v>3181000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1822000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1253000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1385000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>146</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>510677000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>538504000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>550911000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>464531000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>530957000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>604368000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>579940000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>489200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>568543000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>520487000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>519328000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>540174000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>677161000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>672126000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>711269000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>636159000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>669645000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>701929000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>596132000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>508430000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>545928000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>549093000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>375177000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>422940000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>487415000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>500962000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>533873000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>439400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>511293000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>261269000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>270663000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>192221000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>259573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22698000.0</v>
       </c>
       <c r="AJ16">
         <v>22698000.0</v>
       </c>
-      <c r="AK16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:37">
+      <c r="AK16">
+        <v>22698000.0</v>
+      </c>
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-63324000.0</v>
+      </c>
+      <c r="C18">
         <v>36650000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-18656000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>58696000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-50781000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>47026000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-41820000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>65980000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-84113000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>51483000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-28918000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>73396000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-39553000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6438000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-27651000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>77134000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-38033000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-11843000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>93431000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>40051000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-31287000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-396000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-77962000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-50209000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-74056000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>39221000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-33449000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>83344000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-67900000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>20638000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-41334000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>83314000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-68633000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>40021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26522000.0</v>
       </c>
       <c r="AJ18">
         <v>26522000.0</v>
       </c>
-      <c r="AK18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:37">
+      <c r="AK18">
+        <v>26522000.0</v>
+      </c>
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>149</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-1104000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1126000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>24270000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-727000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>30048000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>55249000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>39347000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-814000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>231000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>29614000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-94679000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-84818000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1791000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2062000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-831000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-875000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-783000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-757000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-118000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-8049000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-840000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-826000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2942000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2223000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3538000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4447000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3390000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>150</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>248000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>570000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>647000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-120450000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>64000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-18000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-31000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>243000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-91000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-59000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>64184000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-723000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-4172000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>260538000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-61000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>562000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-62194000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-11400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-457000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>617000.0</v>
       </c>
       <c r="AE21">
         <v>617000.0</v>
       </c>
       <c r="AF21">
+        <v>617000.0</v>
+      </c>
+      <c r="AG21">
         <v>4622500.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>21553000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>22605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-439500.0</v>
       </c>
       <c r="AJ21">
         <v>-439500.0</v>
       </c>
       <c r="AK21">
+        <v>-439500.0</v>
+      </c>
+      <c r="AL21">
         <v>-578000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-8166000.0</v>
+      </c>
+      <c r="C22">
         <v>6369000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-2107000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-6611000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8376000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3768000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1063000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-4490000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-937000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-9935000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2921000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-12686000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4013000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-21124000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-20088000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-18185000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-16836000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-16813000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-20540000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-84891000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-20231000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-19427000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-38584000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-146476000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-13753000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-30176000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-14833000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-9998000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-12982000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-35516000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-24603000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9023000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-18344000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-11857000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-4625000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-4173000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-40392000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-41619000.0</v>
+      </c>
+      <c r="C23">
         <v>-61382000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1822000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-615000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-121681000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1061000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3164000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2612000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1489000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2103000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1094000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1359000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1205000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1385000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>111000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1464000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3605000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2460000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3981000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-21759000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>316000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2645000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-22883000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2507000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7622000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9733000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9995000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11382000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1201000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-13117000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3437000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>588000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1454000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>135774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73000.0</v>
       </c>
       <c r="AJ23">
         <v>-73000.0</v>
       </c>
       <c r="AK23">
+        <v>-73000.0</v>
+      </c>
+      <c r="AL23">
         <v>2258000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B24">
+        <v>-969000.0</v>
+      </c>
+      <c r="C24">
         <v>-1100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1121000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-674000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-711000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2146000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>55336000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2257000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1225000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1687000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1677000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1484000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1125000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1245000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1674000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-511000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-406000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-595000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-522000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-25000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-7666000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-754000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-629000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1909000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1294000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2145000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-2166000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-2105000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1298000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1603000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1992000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-2339000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1431000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1644500.0</v>
       </c>
       <c r="AJ24">
         <v>-1644500.0</v>
       </c>
-      <c r="AK24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:37">
+      <c r="AK24">
+        <v>-1644500.0</v>
+      </c>
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>-125744000.0</v>
+      </c>
+      <c r="C25">
         <v>16327000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3500000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5556000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2295000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7561000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17662000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5822000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-11000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4761000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2186000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4202000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4023000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4576000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10487000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>96650000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6261000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-7845000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12668000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>49941000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3942000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2058000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1402000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>124428000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12542000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7332000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5913000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3562000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5611000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>21073000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8945000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-12782000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4843000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1503000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>27978500.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>27602000.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B26">
+        <v>-615000.0</v>
+      </c>
+      <c r="C26">
         <v>-490000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>164000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-615000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-10356000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2788000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-24498000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-12010000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1856000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2285000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1379000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1543000.0</v>
       </c>
       <c r="N26">
         <v>-1543000.0</v>
       </c>
       <c r="O26">
+        <v>-1543000.0</v>
+      </c>
+      <c r="P26">
         <v>-2084000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1711000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>18526000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2767000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-3981000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2611000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5738000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1221000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7558000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4654000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1530000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-127000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-531000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-175000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>249073000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>251412000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4208000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>588000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B27">
+        <v>8909000.0</v>
+      </c>
+      <c r="C27">
         <v>5897000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7542000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10161000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10204000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10245000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>15277000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13962000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>13895000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14468000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>14599000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12094000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12738000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13529000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14253000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>12836000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11538000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12300000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>12323000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11363000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>9674000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10108000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9611000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10822000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10825000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>9936000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8706000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8127000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7074000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>15049000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5248000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2860000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5151000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1946000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1956000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1880500.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-41619000.0</v>
+      </c>
+      <c r="C28">
         <v>-61872000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1658000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-615000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11339000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-124299000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-27208000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-14622000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-918000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2103000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-527000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1360000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-494000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1403000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>96000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-278000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4547000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-398000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-619000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>47651000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>164000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2769000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>251878000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2446000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9581000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-52531000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>755000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>11313000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-4799000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>231633000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>18087000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-4872000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1281000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>158379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-73000.0</v>
       </c>
       <c r="AJ28">
         <v>-73000.0</v>
       </c>
       <c r="AK28">
+        <v>-73000.0</v>
+      </c>
+      <c r="AL28">
         <v>2325000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-60825000.0</v>
+      </c>
+      <c r="C29">
         <v>36654000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17530000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>59426000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-50055000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>49354000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-39172000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>68553000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-82782000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>53640000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-27006000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>75166000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-38661000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8229000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-26714000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>77454000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-37158000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-11655000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>94188000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>40169000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-29613000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>444000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-77136000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-47267000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-71833000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>42759000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-29002000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>86734000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-65462000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>23786000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-37307000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>86306000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-66473000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>42192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27051000.0</v>
       </c>
       <c r="AJ29">
         <v>27051000.0</v>
       </c>
       <c r="AK29">
+        <v>27051000.0</v>
+      </c>
+      <c r="AL29">
         <v>2785000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-999000.0</v>
+      </c>
+      <c r="C30">
         <v>-1104000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1126000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24270000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-727000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30048000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>55249000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>39347000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-814000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>231000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27702000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-96449000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-84818000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1791000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2062000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-831000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-875000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-783000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-757000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-118000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-8049000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-840000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-826000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2942000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2223000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3538000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4447000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3390000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1632000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5395000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9826000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2992000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2160000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-129932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4280000.0</v>
       </c>
       <c r="AJ30">
         <v>-4280000.0</v>
       </c>
       <c r="AK30">
+        <v>-4280000.0</v>
+      </c>
+      <c r="AL30">
         <v>-10159000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>