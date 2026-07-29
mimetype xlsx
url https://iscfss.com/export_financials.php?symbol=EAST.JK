--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2523,4394 +2526,4512 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>875669000.0</v>
+      </c>
+      <c r="C2">
         <v>1159666000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1852108000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1326533000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1183195000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1747539000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1980451000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2452247000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1942769000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1773976000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2423859000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1982100669.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1588403268.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2536347863.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2458476803.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1999145102.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2228010446.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1941674455.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1725085522.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1122713100.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1524703032.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1090084960.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2275985966.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1916961209.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2245453883.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2404282590.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2146848337.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2746331875.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2716835179.0</v>
       </c>
       <c r="AD2">
         <v>2716835179.0</v>
       </c>
       <c r="AE2">
+        <v>2716835179.0</v>
+      </c>
+      <c r="AF2">
         <v>2843292202.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>742681000.0</v>
+        <v>792681000.0</v>
       </c>
       <c r="C5">
         <v>742681000.0</v>
       </c>
       <c r="D5">
+        <v>742681000.0</v>
+      </c>
+      <c r="E5">
         <v>857570000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>209481692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>707570000.0</v>
       </c>
       <c r="G5">
         <v>707570000.0</v>
       </c>
       <c r="H5">
+        <v>707570000.0</v>
+      </c>
+      <c r="I5">
         <v>734482000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
+        <v>734482000.0</v>
+      </c>
+      <c r="K5">
         <v>209508603000.0</v>
       </c>
-      <c r="J5">
-[...2 lines deleted...]
-      <c r="K5">
+      <c r="L5">
         <v>210308603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>763417903.0</v>
       </c>
       <c r="M5">
         <v>763417903.0</v>
       </c>
       <c r="N5">
         <v>763417903.0</v>
       </c>
       <c r="O5">
+        <v>763417903.0</v>
+      </c>
+      <c r="P5">
         <v>713417903.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>796570194.0</v>
       </c>
       <c r="Q5">
         <v>796570194.0</v>
       </c>
       <c r="R5">
         <v>796570194.0</v>
       </c>
       <c r="S5">
+        <v>796570194.0</v>
+      </c>
+      <c r="T5">
         <v>746570194.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835800688.0</v>
       </c>
       <c r="U5">
         <v>835800688.0</v>
       </c>
       <c r="V5">
+        <v>835800688.0</v>
+      </c>
+      <c r="W5">
         <v>635800688.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>135800687.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>53394196.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>15926936.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51340574.0</v>
       </c>
       <c r="AA5">
         <v>51340574.0</v>
       </c>
       <c r="AB5">
+        <v>51340574.0</v>
+      </c>
+      <c r="AC5">
         <v>44510346.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>36217733.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>185434278944.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>44510345.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>182970211723.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
       <c r="E9">
         <v>32898386240.0</v>
       </c>
       <c r="F9">
         <v>32898386240.0</v>
       </c>
       <c r="G9">
         <v>32898386240.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>32898386240.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>32898386240.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>32892968100.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>32892952700.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>32892906500.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>32892892500.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>32851278030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32567512880.0</v>
       </c>
       <c r="W9">
         <v>32567512880.0</v>
       </c>
       <c r="X9">
-        <v>30567512880.0</v>
+        <v>32567512880.0</v>
       </c>
       <c r="Y9">
         <v>30567512880.0</v>
       </c>
       <c r="Z9">
         <v>30567512880.0</v>
       </c>
       <c r="AA9">
+        <v>30567512880.0</v>
+      </c>
+      <c r="AB9">
         <v>30567498180.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>6556852050.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>10116946000.0</v>
+      </c>
+      <c r="C10">
         <v>15515421000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30131293000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14097655000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15381394000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10938561000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9419494000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5548533000.0</v>
       </c>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
       <c r="J10">
+        <v>4001941000.0</v>
+      </c>
+      <c r="K10">
         <v>5465366000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6479560000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3369441346.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4496840993.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13710307967.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10552346640.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6258252494.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9794080088.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13720118000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10131974178.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2455246825.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1201265533.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1988963674.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1698701983.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1338985568.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2964486872.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2944571282.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8526587587.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>12898193282.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2479510649.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3480627375.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3480627375.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-1883506918.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>5449500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3000000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2850000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>850000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>6258252490.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8800000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5200000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9000000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6000000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>10116946000.0</v>
+      </c>
+      <c r="C12">
         <v>15515421000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>30131293000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14097655000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18381394000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14938963000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11907767000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14432929000.0</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
+        <v>10307897000.0</v>
+      </c>
+      <c r="K12">
         <v>9592176000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7279560000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3369441346.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4496840993.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13710307967.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10552346640.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6258252494.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9794080088.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13720118000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10131974178.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5953126425.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7683665533.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8188963674.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10198701983.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9638985568.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>43236077041.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>40327047414.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>44848265297.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>47098193282.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2479510649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480627375.0</v>
       </c>
       <c r="AE12">
         <v>3480627375.0</v>
       </c>
-      <c r="AF12"/>
+      <c r="AF12">
+        <v>3480627375.0</v>
+      </c>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>1883506918.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
         <v>206320267000.0</v>
       </c>
       <c r="C13">
         <v>206320267000.0</v>
       </c>
       <c r="D13">
         <v>206320267000.0</v>
       </c>
       <c r="E13">
         <v>206320267000.0</v>
       </c>
       <c r="F13">
         <v>206320267000.0</v>
       </c>
       <c r="G13">
         <v>206320267000.0</v>
       </c>
       <c r="H13">
         <v>206320267000.0</v>
       </c>
       <c r="I13">
         <v>206320267000.0</v>
       </c>
       <c r="J13">
         <v>206320267000.0</v>
       </c>
       <c r="K13">
         <v>206320267000.0</v>
       </c>
       <c r="L13">
-        <v>206320266800.0</v>
+        <v>206320267000.0</v>
       </c>
       <c r="M13">
         <v>206320266800.0</v>
       </c>
       <c r="N13">
         <v>206320266800.0</v>
       </c>
       <c r="O13">
         <v>206320266800.0</v>
       </c>
       <c r="P13">
         <v>206320266800.0</v>
       </c>
       <c r="Q13">
+        <v>206320266800.0</v>
+      </c>
+      <c r="R13">
         <v>206318331750.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>206318326250.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>206318309750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206318304750.0</v>
       </c>
       <c r="U13">
         <v>206318304750.0</v>
       </c>
       <c r="V13">
         <v>206318304750.0</v>
       </c>
       <c r="W13">
         <v>206318304750.0</v>
       </c>
       <c r="X13">
         <v>206318304750.0</v>
       </c>
       <c r="Y13">
         <v>206318304750.0</v>
       </c>
       <c r="Z13">
         <v>206318304750.0</v>
       </c>
       <c r="AA13">
-        <v>206318299500.0</v>
+        <v>206318304750.0</v>
       </c>
       <c r="AB13">
         <v>206318299500.0</v>
       </c>
       <c r="AC13">
-        <v>185686469500.0</v>
+        <v>206318299500.0</v>
       </c>
       <c r="AD13">
         <v>185686469500.0</v>
       </c>
       <c r="AE13">
         <v>185686469500.0</v>
       </c>
-      <c r="AF13"/>
+      <c r="AF13">
+        <v>185686469500.0</v>
+      </c>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
         <v>4126405000.0</v>
       </c>
       <c r="C14">
         <v>4126405000.0</v>
       </c>
       <c r="D14">
         <v>4126405000.0</v>
       </c>
       <c r="E14">
         <v>4126405000.0</v>
       </c>
       <c r="F14">
         <v>4126405000.0</v>
       </c>
       <c r="G14">
+        <v>4126405000.0</v>
+      </c>
+      <c r="H14">
         <v>4126405336.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4126405000.0</v>
       </c>
       <c r="I14">
         <v>4126405000.0</v>
       </c>
       <c r="J14">
         <v>4126405000.0</v>
       </c>
       <c r="K14">
         <v>4126405000.0</v>
       </c>
       <c r="L14">
-        <v>4126405336.0</v>
+        <v>4126405000.0</v>
       </c>
       <c r="M14">
         <v>4126405336.0</v>
       </c>
       <c r="N14">
         <v>4126405336.0</v>
       </c>
       <c r="O14">
         <v>4126405336.0</v>
       </c>
       <c r="P14">
         <v>4126405336.0</v>
       </c>
       <c r="Q14">
+        <v>4126405336.0</v>
+      </c>
+      <c r="R14">
         <v>4126366635.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4126366525.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4126366194.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4182561432.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4126367683.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4135887660.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4126366095.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4126367754.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4126367388.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4126376712.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4146643935.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6719719688.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3702259239.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1249116253.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3713729390.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11097500466.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21843852.0</v>
       </c>
       <c r="AH14">
         <v>21843852.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>21843852.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>2890833000.0</v>
+      </c>
+      <c r="C16">
         <v>1947255000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2935669000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2180933000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16">
+        <v>3775584517.0</v>
+      </c>
+      <c r="G16">
         <v>3211014000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2888557000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2031410000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3698421000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3061483000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2532746000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2477338392.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4740339042.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3347637696.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3414914039.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2834571580.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3283235613.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1786402731.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2415139456.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1744060385.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>356641369.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>527594807.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>2095000.0</v>
+      </c>
+      <c r="C21">
         <v>3479000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4019490000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6723200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4211526000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5237000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5866000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6494000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7123000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7751000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>48380000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>109008145.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>169636620.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>230265095.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>290893570.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>380498129.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>400000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>460000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>520000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>580000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>640000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>700000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>760000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>820000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>880000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>940000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1000000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1060000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120000000.0</v>
       </c>
       <c r="AD21">
         <v>1120000000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>1120000000.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>562339000.0</v>
+      </c>
+      <c r="C22">
         <v>644570000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>676379000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>570426000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>566152000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>715439000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>697501000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>523500000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>530478000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>697850000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>832674000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>760941119.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1013466178.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1129040694.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1271909962.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>909438500.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1065960437.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>903307852.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1000042651.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>603108435.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>641316580.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>536001837.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>516536029.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>497791831.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>426526400.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>455621427.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>609028951.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>467684931.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>407775737.0</v>
       </c>
       <c r="AD22">
         <v>407775737.0</v>
       </c>
       <c r="AE22">
+        <v>407775737.0</v>
+      </c>
+      <c r="AF22">
         <v>571324275.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>484881415000.0</v>
+      </c>
+      <c r="C23">
         <v>490220665000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>507550411000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>494469289000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>494409011000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>487740546000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>487157634000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>490183395000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>487556866000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>489754567000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>483468053000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>270506152095.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>270892171351.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>280168480268.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>273990130957.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>267765857695.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>267020332216.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>267314663804.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>259692979111.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>255891250820.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>257810122530.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>260452406970.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>262828434043.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>260065573625.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>296782321562.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>297726668010.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>306784059331.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>294535234106.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>242024738655.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>185434278944.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>245861306951.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>182970211723.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1266666670.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1366666670.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1466666670.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1566666670.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>6149156790.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>28006239420.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>29003167140.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>19422476250.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>13876465010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27291749994.0</v>
       </c>
       <c r="AD24">
         <v>27291749994.0</v>
       </c>
-      <c r="AE24"/>
+      <c r="AE24">
+        <v>27291749994.0</v>
+      </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>1058771820.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1089271820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228380510.0</v>
       </c>
       <c r="G25">
         <v>228380510.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>228380510.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
+      <c r="P25"/>
       <c r="Q25">
         <v>785425180.0</v>
       </c>
       <c r="R25">
         <v>785425180.0</v>
       </c>
       <c r="S25">
+        <v>785425180.0</v>
+      </c>
+      <c r="T25">
         <v>1735425180.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1584540910.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1764228410.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1864228410.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>6546718530.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>28403801160.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>29747092790.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19553726250.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14104352510.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-3565038000.0</v>
+      </c>
+      <c r="C28">
         <v>-9856511000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-22970348000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9282008000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12635247000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7610755000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3815176000.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
-        <v>1848059000.0</v>
+        <v>-1471922000.0</v>
       </c>
       <c r="J28">
+        <v>2748049000.0</v>
+      </c>
+      <c r="K28">
         <v>-614941000.0</v>
       </c>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
       <c r="L28">
+        <v>-4029570000.0</v>
+      </c>
+      <c r="M28">
         <v>150983832.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1468915815.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-10082382789.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4816921462.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1479892316.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5936032410.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-10862070321.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-8273926500.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2455246825.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1201265533.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1988963674.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5665526427.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1338985568.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2964486872.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2944571282.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8526587587.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>33590273191.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>35903510362.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3480627375.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>41870882452.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>1883506918.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>3590201000.0</v>
+      </c>
+      <c r="C30">
         <v>3763243000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3274410000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3083163000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1903585000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3692519000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5707213000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4380750000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5205401000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6877470000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2990852000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3629269620.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2927776711.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3842247033.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3100696341.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2494404605.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2984358123.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3587031751.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1288795611.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2381948856.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1753240506.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2334516779.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2731931199.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2730825063.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1446528331.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3139914693.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2406813879.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3521872889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3557302645.0</v>
       </c>
       <c r="AD30">
         <v>3557302645.0</v>
       </c>
       <c r="AE30">
+        <v>3557302645.0</v>
+      </c>
+      <c r="AF30">
         <v>4638596909.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>250220424547.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>249409030058.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>246399569586.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>246632880916.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>245829642961.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>245031916306.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>244777218323.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>242158986790.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>245417170477.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>244075049438.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>237822600159.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>235361409153.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>238996429525.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>238550214792.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>233412867594.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>186657889690.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>185434278944.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
+      <c r="AH31"/>
+      <c r="AI31">
         <v>182970211723.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>468264650000.0</v>
+      </c>
+      <c r="C33">
         <v>468437179000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>471977936000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>473166698000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>470280766000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>466255976000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>467815783000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>468909529000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>467333126000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>468114547000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>468783225000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>259394083192.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>261470833513.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>259347705433.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>258103963780.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>255215245318.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>251039486161.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>247236064178.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>246207307257.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>245495991565.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>246774572952.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>248165455207.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>248086059688.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>245189419260.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>244393044476.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>247111581638.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>245524391107.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>242582513900.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>232391211342.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>-3480627375.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>233349967347.0</v>
       </c>
-      <c r="AF33"/>
       <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-1883506918.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>12202988000.0</v>
+      </c>
+      <c r="C35">
         <v>11914089000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>11627220000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10795311000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10533303000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>9400779000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>9097767000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>9566779000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8949594000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8586678000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8241406000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>7860058000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>7615130367.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7294954268.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7086777753.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6730772158.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6473687675.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6176095081.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5945647003.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1266666670.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1366666669.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1466666668.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3728693436.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6149156790.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>28006239415.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>29003167138.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>30756363124.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>28801406109.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>30058605190.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>37440057382.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>48379670.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-259394083193.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-261470833514.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-259347705433.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-258103963780.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-255215245318.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-251039486162.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-247236064178.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-246207307257.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-245495991565.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-246774572952.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-248165455207.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-248086059688.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-245189419260.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-244393044476.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-247111581638.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-245524391107.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>17625424468.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>6325424468.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-3480627375.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>14355515654.0</v>
       </c>
-      <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-1883506918.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>-1.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
-      <c r="X38">
+      <c r="X38"/>
+      <c r="Y38">
         <v>325424468.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5337178030.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>5325424469.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>11636218694.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>17625424468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6325424468.0</v>
       </c>
       <c r="AD38">
         <v>6325424468.0</v>
       </c>
       <c r="AE38">
+        <v>6325424468.0</v>
+      </c>
+      <c r="AF38">
         <v>14355515654.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>2347280000.0</v>
+      </c>
+      <c r="C39">
         <v>1860252000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1490393000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3551347000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3277114000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2137649000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1029370000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1936687000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4179964000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4472525000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3581744000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3352416818.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>983253956.0</v>
       </c>
-      <c r="N39">
-[...1 lines deleted...]
-      </c>
       <c r="O39">
+        <v>2139179631.0</v>
+      </c>
+      <c r="P39">
         <v>961214234.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2888516778.0</v>
       </c>
-      <c r="Q39">
-[...1 lines deleted...]
-      </c>
       <c r="R39">
-        <v>2868142024.0</v>
+        <v>2136447864.0</v>
       </c>
       <c r="S39">
+        <v>1868142518.0</v>
+      </c>
+      <c r="T39">
         <v>1064859414.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4954955139.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1439726955.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1227469473.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1295205144.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1683127434.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10405405883.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1367078368.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1759341402.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>864969104.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3188938282.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2885356509.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3820791045.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39"/>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>5126549000.0</v>
+      </c>
+      <c r="C40">
         <v>4894699000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>29517851000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3547170000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7456692000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3904935000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6858750000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3771233000.0</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40">
+        <v>5403853000.0</v>
+      </c>
+      <c r="K40">
         <v>2383084000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4977989000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6951004303.0</v>
       </c>
-      <c r="M40">
-[...1 lines deleted...]
-      </c>
       <c r="N40">
-        <v>17094346635.0</v>
+        <v>5166671737.0</v>
       </c>
       <c r="O40">
-        <v>7487973654.0</v>
+        <v>13746708934.0</v>
       </c>
       <c r="P40">
+        <v>4073059881.0</v>
+      </c>
+      <c r="Q40">
         <v>5428366140.0</v>
       </c>
-      <c r="Q40">
-[...1 lines deleted...]
-      </c>
       <c r="R40">
-        <v>10623383490.0</v>
+        <v>3386418513.0</v>
       </c>
       <c r="S40">
-        <v>6225085280.0</v>
+        <v>8836980684.0</v>
       </c>
       <c r="T40">
+        <v>3932568000.0</v>
+      </c>
+      <c r="U40">
         <v>5197266851.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>9327861012.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>9432736491.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6588705203.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9805890327.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>27282103777.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>23290757781.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>30186698188.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8160445369.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>10704662579.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>6466206459.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>10222500931.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>7289632823.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>6301352575.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>5945346980.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5688262497.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>5390669904.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>4210221825.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2629511633.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2394343280.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1948186632.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1764465027.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3153403397.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>2609553591.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2348105329.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2482910931.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2667122795.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2442330196.0</v>
       </c>
       <c r="AD41">
         <v>2442330196.0</v>
       </c>
-      <c r="AE41"/>
+      <c r="AE41">
+        <v>2442330196.0</v>
+      </c>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
         <v>242522507000.0</v>
       </c>
       <c r="C42">
         <v>242522507000.0</v>
       </c>
       <c r="D42">
         <v>242522507000.0</v>
       </c>
       <c r="E42">
+        <v>242522507000.0</v>
+      </c>
+      <c r="F42">
         <v>32898386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242522507000.0</v>
       </c>
       <c r="G42">
         <v>242522507000.0</v>
       </c>
       <c r="H42">
         <v>242522507000.0</v>
       </c>
       <c r="I42">
-        <v>32898386000.0</v>
+        <v>242522507000.0</v>
       </c>
       <c r="J42">
-        <v>32898386000.0</v>
+        <v>242522507000.0</v>
       </c>
       <c r="K42">
         <v>32898386000.0</v>
       </c>
       <c r="L42">
-        <v>32898386241.0</v>
+        <v>32898386000.0</v>
       </c>
       <c r="M42">
         <v>32898386241.0</v>
       </c>
       <c r="N42">
         <v>32898386241.0</v>
       </c>
       <c r="O42">
         <v>32898386241.0</v>
       </c>
       <c r="P42">
         <v>32898386241.0</v>
       </c>
       <c r="Q42">
+        <v>32898386241.0</v>
+      </c>
+      <c r="R42">
         <v>32892968101.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>32892952701.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>32892906500.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>33028693189.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>31981675475.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>31190348688.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>31054548000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>29107942197.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>29070474937.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>30317903355.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>32618838754.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>30567498180.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>6556852048.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>36217733.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>6556852048.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42"/>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>468262555000.0</v>
+      </c>
+      <c r="C46">
         <v>468433699000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>467958446000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>466443497000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>466069240000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>466250739000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>467809917000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>468903035000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>467326003000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>468106796000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>468734845000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>259285075048.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>261301196894.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>259117440338.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>257813070210.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>254834747189.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>250639486162.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>246776064178.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>245687307257.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>244915991565.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>246134572952.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>247465455207.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>247326059688.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>244369419260.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>243513044476.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>246171581638.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>244524391107.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>223897089432.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>224945786874.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>218994451693.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>466443497320.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>466069240070.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>466250739020.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>467809917310.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>259285075048.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>257813070210.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>254834747189.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>250639486162.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>246776064178.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>245687307257.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>244915991565.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>246134572952.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>247465455207.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>247326059688.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>244369419260.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>243513044476.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>246171581638.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>244524391107.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>223897089430.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224945786874.0</v>
       </c>
       <c r="AD47">
         <v>224945786874.0</v>
       </c>
-      <c r="AE47"/>
+      <c r="AE47">
+        <v>224945786874.0</v>
+      </c>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+    </row>
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>9100047000.0</v>
+      </c>
+      <c r="C48">
         <v>16562625000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>7875233000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>23162122000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>24878601000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>16826509000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>11405826000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>19610805000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>11710451000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>19482890000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>12637450000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>10347361748.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>8998809710.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>8061050491.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>9767852684.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>6764844480.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>7025010872.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>6281793816.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>5594129861.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>6010220384.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>4499006565.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>8608517039.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>7326396000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>3216353212.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>852629466.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>3300221420.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2142850497.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-2457440432.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4501649591.0</v>
       </c>
       <c r="AD48">
         <v>-4501649591.0</v>
       </c>
       <c r="AE48">
+        <v>-4501649591.0</v>
+      </c>
+      <c r="AF48">
         <v>-6853552950.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
-    </row>
-    <row r="49" spans="1:34">
+      <c r="AI48"/>
+    </row>
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>6850011474.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>5447540543.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10380196017.0</v>
       </c>
       <c r="AD50">
         <v>10380196017.0</v>
       </c>
-      <c r="AE50"/>
+      <c r="AE50">
+        <v>10380196017.0</v>
+      </c>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>6551908000.0</v>
+      </c>
+      <c r="C51">
         <v>5658910000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7160945000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4815647000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2746147000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3327806000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5604318000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4076611000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6749990000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4850425000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2449990000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3520425178.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3027925178.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3627925178.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5735425178.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4778360180.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3858047678.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2858047678.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1858047678.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2294540910.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>6754228410.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5514228410.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7364228410.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9931128250.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>43303758720.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>38969002680.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>48360394290.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>46488466473.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>38383021011.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>45351509827.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>4156875000.0</v>
+        <v>5049873000.0</v>
       </c>
       <c r="C52">
         <v>4156875000.0</v>
       </c>
       <c r="D52">
+        <v>4156875000.0</v>
+      </c>
+      <c r="E52">
         <v>3756875000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1656875000.0</v>
       </c>
-      <c r="F52">
-[...1 lines deleted...]
-      </c>
       <c r="G52">
-        <v>5375938000.0</v>
+        <v>3099425250.0</v>
       </c>
       <c r="H52">
+        <v>5375937750.0</v>
+      </c>
+      <c r="I52">
         <v>3173665000.0</v>
       </c>
-      <c r="I52">
-[...1 lines deleted...]
-      </c>
       <c r="J52">
+        <v>6100435000.0</v>
+      </c>
+      <c r="K52">
         <v>4200870000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1800435000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2950000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2350000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2950000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4950000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3992935000.0</v>
       </c>
-      <c r="Q52">
-[...1 lines deleted...]
-      </c>
       <c r="R52">
-        <v>2072622500.0</v>
+        <v>3072623000.0</v>
       </c>
       <c r="S52">
-        <v>245245000.0</v>
+        <v>2072623000.0</v>
       </c>
       <c r="T52">
+        <v>122622500.0</v>
+      </c>
+      <c r="U52">
         <v>710000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4990000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3650000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5400000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3384409720.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>14899957560.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>9221909890.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>28806668040.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>20354183159.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>10766746017.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>10380196017.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>9921177492.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>1289864500.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3000000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4000402000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2488273000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>8884396000.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
+        <v>6305956000.0</v>
+      </c>
+      <c r="K53">
         <v>4126810000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>800000000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>800000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1800000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>9000000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>500000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>8800000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>5200000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>9000000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>3497879600.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6000000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>6200000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>8500000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>8300000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>31809151569.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>37382476132.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>36321677710.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>34200000000.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>6961254750.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>3767013836.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>484881415000.0</v>
+      </c>
+      <c r="C55">
         <v>490220665000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>507550411000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>494469289000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>494409011000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>487740546000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>487157634000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>490183395000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>487556866000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>489754567000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>483468053000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>270506152095.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>270892171351.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>280168480268.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>273990130957.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>267765857695.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>267020332216.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>267314663804.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>259692979111.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>255891250820.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>257810122526.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>260452406971.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>262828434043.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>260065573625.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>296782321562.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>297726668010.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>306784059331.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>294535234106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242024738655.0</v>
       </c>
       <c r="AD55">
         <v>242024738655.0</v>
       </c>
       <c r="AE55">
+        <v>242024738655.0</v>
+      </c>
+      <c r="AF55">
         <v>245861306951.0</v>
       </c>
-      <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
-    </row>
-    <row r="56" spans="1:34">
+      <c r="AI55"/>
+    </row>
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>16616765000.0</v>
+      </c>
+      <c r="C56">
         <v>21783486000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>35572475000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21302591000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>24128245000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>21484570000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>19341850000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>21273866000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>20223740000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>21640020000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>14684828000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>11112068903.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>9421337838.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>20820774835.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>15886167177.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>12550612377.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>15980846055.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>20078599626.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>13485671854.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>10395259255.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11035549574.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>12286951764.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>14742374355.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>14550729897.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>47052099056.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>45289661903.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>49623449530.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>51952720206.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>9633527313.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3480627375.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>12511339604.0</v>
       </c>
-      <c r="AF56"/>
       <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>1883506918.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>13942924000.0</v>
+      </c>
+      <c r="C57">
         <v>12158495000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>38462503000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10811511000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10296762000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>11962913000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17103696000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>11428555000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>17319565000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12157743000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>13061941000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>12316661403.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>14296160330.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>24830404564.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>17203429576.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>14255017822.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>13513763625.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>14848925761.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>8195415802.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6319979951.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>10852564044.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>10522821451.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>14264691169.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>11722851536.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>29527557660.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>25695040371.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>32333546525.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>31260960403.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24188243775.0</v>
       </c>
       <c r="AD57">
         <v>24188243775.0</v>
       </c>
       <c r="AE57">
+        <v>24188243775.0</v>
+      </c>
+      <c r="AF57">
         <v>22986970625.0</v>
       </c>
-      <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
-    </row>
-    <row r="58" spans="1:34">
+      <c r="AI57"/>
+    </row>
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>26145912000.0</v>
+      </c>
+      <c r="C58">
         <v>24072584000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>50089723000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>21606822000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20830065000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21363692000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>26201463000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>20995334000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>26269159000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>20744421000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>21303347000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>20176719404.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>21911290697.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>32125358833.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>24290207329.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>20985789980.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>19987451300.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>21025020843.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>14141062805.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>10534032497.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>15011135736.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>14335236494.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>17993384605.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>21422973466.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>60540912409.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>57790238485.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>65704070580.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>60062366512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54246848965.0</v>
       </c>
       <c r="AD58">
         <v>54246848965.0</v>
       </c>
       <c r="AE58">
+        <v>54246848965.0</v>
+      </c>
+      <c r="AF58">
         <v>60427028007.0</v>
       </c>
-      <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
-    </row>
-    <row r="59" spans="1:34">
+      <c r="AI58"/>
+    </row>
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>458735503000.0</v>
+      </c>
+      <c r="C60">
         <v>466148081000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>457460688000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>472862467000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>473578946000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>466376854000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>460956171000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>469188061000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>461287707000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>469010147000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>462164706000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>250329432692.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>248980880654.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>248043121435.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>249699923628.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>246780067715.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>247032880916.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>246289642961.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>245551916306.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>245357218323.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>242798986790.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>246117170477.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>244835049438.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>238642600159.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>236241409153.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>239936429525.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>241079988751.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>234472867594.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>187777889690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185434278944.0</v>
       </c>
       <c r="AE60">
         <v>185434278944.0</v>
       </c>
-      <c r="AF60"/>
+      <c r="AF60">
+        <v>185434278944.0</v>
+      </c>
       <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>182970211723.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-      <c r="U61">
+      <c r="U61"/>
+      <c r="V61">
         <v>-1005403240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1512964880.0</v>
       </c>
       <c r="W61">
         <v>-1512964880.0</v>
       </c>
       <c r="X61">
         <v>-1512964880.0</v>
       </c>
       <c r="Y61">
         <v>-1512964880.0</v>
       </c>
       <c r="Z61">
+        <v>-1512964880.0</v>
+      </c>
+      <c r="AA61">
         <v>-300950100.0</v>
       </c>
-      <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6947,859 +7068,859 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>25233869000.0</v>
       </c>
       <c r="C2">
-        <v>28439023000.0</v>
+        <v>29935650000.0</v>
       </c>
       <c r="D2">
         <v>28979697000.0</v>
       </c>
       <c r="E2">
         <v>25093449000.0</v>
       </c>
       <c r="F2">
         <v>17555702000.0</v>
       </c>
       <c r="G2">
         <v>15563438000.0</v>
       </c>
       <c r="H2">
         <v>26295851000.0</v>
       </c>
       <c r="I2">
         <v>27222143821.0</v>
       </c>
       <c r="J2">
         <v>25947169233.0</v>
       </c>
       <c r="K2">
         <v>26112389427.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
         <v>7170332000.0</v>
       </c>
       <c r="C3">
         <v>6948249000.0</v>
       </c>
       <c r="D3">
         <v>6550168000.0</v>
       </c>
       <c r="E3">
         <v>6020479000.0</v>
       </c>
       <c r="F3">
         <v>5566014000.0</v>
       </c>
       <c r="G3">
         <v>5596110000.0</v>
       </c>
       <c r="H3">
         <v>8705681000.0</v>
       </c>
       <c r="I3">
         <v>11310773785.0</v>
       </c>
       <c r="J3">
         <v>11216276463.0</v>
       </c>
       <c r="K3">
         <v>11105050924.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>37641249000.0</v>
       </c>
       <c r="C5">
-        <v>43297976000.0</v>
+        <v>42701997000.0</v>
       </c>
       <c r="D5">
         <v>47744691000.0</v>
       </c>
       <c r="E5">
         <v>36901722000.0</v>
       </c>
       <c r="F5">
         <v>14645971000.0</v>
       </c>
       <c r="G5">
         <v>8294285000.0</v>
       </c>
       <c r="H5">
         <v>14965129000.0</v>
       </c>
       <c r="I5">
         <v>4613469847.0</v>
       </c>
       <c r="J5">
         <v>5753006102.0</v>
       </c>
       <c r="K5">
         <v>1119462623.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
         <v>44811581000.0</v>
       </c>
       <c r="C6">
-        <v>50246225000.0</v>
+        <v>49650246000.0</v>
       </c>
       <c r="D6">
         <v>54294859000.0</v>
       </c>
       <c r="E6">
         <v>42922201000.0</v>
       </c>
       <c r="F6">
         <v>20211985000.0</v>
       </c>
       <c r="G6">
         <v>13890395000.0</v>
       </c>
       <c r="H6">
         <v>23670810000.0</v>
       </c>
       <c r="I6">
         <v>15924243632.0</v>
       </c>
       <c r="J6">
         <v>16969282565.0</v>
       </c>
       <c r="K6">
         <v>12224513547.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>69389410000.0</v>
       </c>
       <c r="C9">
-        <v>74489688000.0</v>
+        <v>72993062000.0</v>
       </c>
       <c r="D9">
         <v>77374787000.0</v>
       </c>
       <c r="E9">
         <v>61347498000.0</v>
       </c>
       <c r="F9">
         <v>33465653000.0</v>
       </c>
       <c r="G9">
         <v>21511006000.0</v>
       </c>
       <c r="H9">
         <v>37790274000.0</v>
       </c>
       <c r="I9">
         <v>26834292895.0</v>
       </c>
       <c r="J9">
         <v>28258848228.0</v>
       </c>
       <c r="K9">
         <v>23373990042.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>35881784000.0</v>
       </c>
       <c r="C10">
         <v>42657321000.0</v>
       </c>
       <c r="D10">
         <v>47440969000.0</v>
       </c>
       <c r="E10">
         <v>36447937000.0</v>
       </c>
       <c r="F10">
         <v>14466956000.0</v>
       </c>
       <c r="G10">
         <v>4419686000.0</v>
       </c>
       <c r="H10">
         <v>10250207000.0</v>
       </c>
       <c r="I10">
         <v>2175924643.0</v>
       </c>
       <c r="J10">
         <v>2685705232.0</v>
       </c>
       <c r="K10">
         <v>-3498994806.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>7076416000.0</v>
       </c>
       <c r="C11">
         <v>7939219000.0</v>
       </c>
       <c r="D11">
         <v>9001274000.0</v>
       </c>
       <c r="E11">
         <v>6686002000.0</v>
       </c>
       <c r="F11">
         <v>2320074000.0</v>
       </c>
       <c r="G11">
         <v>-763859000.0</v>
       </c>
       <c r="H11">
         <v>1253803000.0</v>
       </c>
       <c r="I11">
         <v>-178023035.0</v>
       </c>
       <c r="J11">
         <v>666968120.0</v>
       </c>
       <c r="K11">
         <v>692968268.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>843125000.0</v>
       </c>
       <c r="C12">
         <v>640654000.0</v>
       </c>
       <c r="D12">
         <v>396542000.0</v>
       </c>
       <c r="E12">
         <v>453785000.0</v>
       </c>
       <c r="F12">
         <v>723200000.0</v>
       </c>
       <c r="G12">
         <v>3874599000.0</v>
       </c>
       <c r="H12">
         <v>4050228000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>426206650.0</v>
       </c>
       <c r="D13">
         <v>351702270.0</v>
       </c>
       <c r="E13">
         <v>337506670.0</v>
       </c>
       <c r="F13">
         <v>235286960.0</v>
       </c>
       <c r="G13">
         <v>1377048470.0</v>
       </c>
       <c r="H13">
         <v>2786102690.0</v>
       </c>
       <c r="I13">
         <v>2434205100.0</v>
       </c>
       <c r="J13">
         <v>3062505040.0</v>
       </c>
       <c r="K13">
         <v>4616623200.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>28805368000.0</v>
       </c>
       <c r="C15">
         <v>34718102000.0</v>
       </c>
       <c r="D15">
         <v>38439694000.0</v>
       </c>
       <c r="E15">
         <v>29761935000.0</v>
       </c>
       <c r="F15">
         <v>12146882000.0</v>
       </c>
       <c r="G15">
         <v>5183546000.0</v>
       </c>
       <c r="H15">
         <v>8996403000.0</v>
       </c>
       <c r="I15">
         <v>2353947678.0</v>
       </c>
       <c r="J15">
         <v>2018737112.0</v>
       </c>
       <c r="K15">
         <v>-4191963074.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>34718102350.0</v>
       </c>
       <c r="D16">
         <v>38439694160.0</v>
       </c>
       <c r="E16">
         <v>29761934843.0</v>
       </c>
       <c r="F16">
         <v>12146882355.0</v>
       </c>
       <c r="G16">
         <v>5183545503.0</v>
       </c>
       <c r="H16">
         <v>8996403447.0</v>
       </c>
       <c r="I16">
         <v>2353947677.0</v>
       </c>
       <c r="J16">
         <v>2018737112.0</v>
       </c>
       <c r="K16">
         <v>-4191963075.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>9466629488.0</v>
       </c>
       <c r="I17">
         <v>2353947677.0</v>
       </c>
       <c r="J17">
         <v>2018737112.0</v>
       </c>
       <c r="K17">
         <v>-4191963075.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>37641249000.0</v>
       </c>
       <c r="C21">
         <v>42701997000.0</v>
       </c>
       <c r="D21">
         <v>47744691000.0</v>
       </c>
       <c r="E21">
         <v>36711717000.0</v>
       </c>
       <c r="F21">
         <v>14781471000.0</v>
       </c>
       <c r="G21">
         <v>2427429000.0</v>
       </c>
       <c r="H21">
         <v>15191302000.0</v>
       </c>
       <c r="I21">
         <v>5278353180.0</v>
       </c>
       <c r="J21">
         <v>5989077690.0</v>
       </c>
       <c r="K21">
         <v>1127674630.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>56982030000.0</v>
       </c>
       <c r="C23">
-        <v>60226714000.0</v>
+        <v>60226715000.0</v>
       </c>
       <c r="D23">
         <v>58609793000.0</v>
       </c>
       <c r="E23">
         <v>49729230000.0</v>
       </c>
       <c r="F23">
         <v>36239885000.0</v>
       </c>
       <c r="G23">
         <v>34647015000.0</v>
       </c>
       <c r="H23">
         <v>48894822000.0</v>
       </c>
       <c r="I23">
         <v>48778083531.0</v>
       </c>
       <c r="J23">
         <v>48216939770.0</v>
       </c>
       <c r="K23">
         <v>48358704837.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>449264000.0</v>
       </c>
       <c r="D27">
         <v>238891000.0</v>
       </c>
       <c r="E27">
         <v>213456000.0</v>
       </c>
       <c r="F27">
         <v>116690000.0</v>
       </c>
       <c r="G27">
         <v>270504000.0</v>
       </c>
       <c r="H27">
         <v>140805000.0</v>
       </c>
       <c r="I27">
         <v>200424364.0</v>
       </c>
       <c r="J27">
         <v>170989332.0</v>
       </c>
       <c r="K27">
         <v>310528505.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>29841801000.0</v>
       </c>
       <c r="D28">
         <v>26490185000.0</v>
       </c>
       <c r="E28">
         <v>23151791000.0</v>
       </c>
       <c r="F28">
         <v>18110733000.0</v>
       </c>
       <c r="G28">
         <v>18556603000.0</v>
       </c>
       <c r="H28">
         <v>21966397000.0</v>
       </c>
       <c r="I28">
         <v>21407269162.0</v>
       </c>
       <c r="J28">
         <v>21867876881.0</v>
       </c>
       <c r="K28">
         <v>21391317016.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>7939219120.0</v>
       </c>
       <c r="D29">
         <v>9001274480.0</v>
       </c>
       <c r="E29">
         <v>6686002100.0</v>
       </c>
       <c r="F29">
         <v>2320073850.0</v>
       </c>
       <c r="G29">
         <v>-763859150.0</v>
       </c>
       <c r="H29">
         <v>2783577460.0</v>
       </c>
       <c r="I29">
         <v>-178023040.0</v>
       </c>
       <c r="J29">
         <v>666968120.0</v>
       </c>
       <c r="K29">
         <v>692968270.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>31748161000.0</v>
       </c>
       <c r="C30">
-        <v>31787691000.0</v>
+        <v>30291065000.0</v>
       </c>
       <c r="D30">
         <v>29630096000.0</v>
       </c>
       <c r="E30">
         <v>24635781000.0</v>
       </c>
       <c r="F30">
         <v>18684182000.0</v>
       </c>
       <c r="G30">
         <v>19083577000.0</v>
       </c>
       <c r="H30">
         <v>22598971000.0</v>
       </c>
       <c r="I30">
         <v>21555939710.0</v>
       </c>
       <c r="J30">
         <v>22269770537.0</v>
       </c>
       <c r="K30">
         <v>22246315410.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
         <v>-1759465000.0</v>
       </c>
       <c r="C31">
         <v>-44676000.0</v>
       </c>
       <c r="D31">
         <v>-303722000.0</v>
       </c>
       <c r="E31">
         <v>-263780000.0</v>
       </c>
       <c r="F31">
         <v>-314515000.0</v>
       </c>
       <c r="G31">
         <v>1992258000.0</v>
       </c>
       <c r="H31">
         <v>-4941095000.0</v>
       </c>
       <c r="I31">
         <v>-3102428537.0</v>
       </c>
       <c r="J31">
         <v>-3007819259.0</v>
       </c>
       <c r="K31">
         <v>-4626669436.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>94623279000.0</v>
       </c>
       <c r="C32">
         <v>102928712000.0</v>
       </c>
       <c r="D32">
         <v>106354484000.0</v>
       </c>
       <c r="E32">
         <v>86440947000.0</v>
       </c>
       <c r="F32">
         <v>51021356000.0</v>
       </c>
       <c r="G32">
         <v>37074443000.0</v>
       </c>
       <c r="H32">
         <v>64086125000.0</v>
       </c>
       <c r="I32">
         <v>54056436716.0</v>
       </c>
@@ -7809,2492 +7930,2568 @@
       <c r="K32">
         <v>49486379469.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>5454745000.0</v>
+      </c>
+      <c r="C2">
         <v>5976020000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6878427000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6160442000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5856287000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>7534519140.0</v>
+        <v>6334705000.0</v>
       </c>
       <c r="H2">
-        <v>7265462000.0</v>
+        <v>7961274966.0</v>
       </c>
       <c r="I2">
+        <v>7721041000.0</v>
+      </c>
+      <c r="J2">
         <v>6867039000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6707537000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7856512000.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
-        <v>7111119237.0</v>
+        <v>7700175868.0</v>
       </c>
       <c r="N2">
-        <v>7616452520.0</v>
+        <v>7160850273.0</v>
       </c>
       <c r="O2">
-        <v>7048597795.0</v>
+        <v>7658028431.0</v>
       </c>
       <c r="P2">
-        <v>6357832963.0</v>
+        <v>7524718624.0</v>
       </c>
       <c r="Q2">
-        <v>6017144025.0</v>
+        <v>6779520181.0</v>
       </c>
       <c r="R2">
-        <v>5669874307.0</v>
+        <v>6309841238.0</v>
       </c>
       <c r="S2">
-        <v>6134370733.0</v>
+        <v>5749903876.0</v>
       </c>
       <c r="T2">
-        <v>3530900089.0</v>
+        <v>6357746298.0</v>
       </c>
       <c r="U2">
-        <v>4334979980.0</v>
+        <v>3647316590.0</v>
       </c>
       <c r="V2">
-        <v>3555451429.0</v>
+        <v>4419540303.0</v>
       </c>
       <c r="W2">
+        <v>3587858995.0</v>
+      </c>
+      <c r="X2">
         <v>4181048876.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1518653399.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2502315385.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5884292784.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6549043013.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5855437522.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6127395180.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5835581418.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7408032827.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4764371086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5195016120.0</v>
       </c>
       <c r="AH2">
         <v>5195016120.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2">
+        <v>5195016120.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>1723274000.0</v>
+      </c>
+      <c r="C3">
         <v>1740231000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1785037000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1791229000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1715892000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1788987000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1801342461.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1854890000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1770056000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1444879000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1831344000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1814895826.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1622200947.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1605132449.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1578919799.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1540464898.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1455961232.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1445132723.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1435098760.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1402895316.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1394911729.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1333108187.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1385252015.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1549535468.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2298479199.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2308282442.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2230614115.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2175505149.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2142825855.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2156735610.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3958694027.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1822605715.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2764737022.0</v>
       </c>
       <c r="AH3">
         <v>2764737022.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3">
+        <v>2764737022.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>10205631000.0</v>
+      </c>
+      <c r="C5">
         <v>9303210000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>12322288000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>10117775000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>8953362000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
+        <v>7518970000.0</v>
+      </c>
+      <c r="H5">
         <v>14283969553.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>8734785000.0</v>
+      </c>
+      <c r="J5">
         <v>10789030000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8318128000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15697217000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>10912524319.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11119919814.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>10024481442.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12137685268.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>8387517959.0</v>
+      </c>
+      <c r="R5">
         <v>8714024133.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7400242895.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>8684248970.0</v>
+      </c>
+      <c r="U5">
         <v>1765501325.0</v>
       </c>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
       <c r="V5">
+        <v>2712716453.0</v>
+      </c>
+      <c r="W5">
         <v>1585804321.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1852110367.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3276695959.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4403068958.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1266456048.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6201565235.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3703608028.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2268464425.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2791490945.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1767170436.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2956867243.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-50676281.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-50676282.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>11928905000.0</v>
+      </c>
+      <c r="C6">
         <v>11043441000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14107325000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11909004000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10669254000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
+        <v>9307957000.0</v>
+      </c>
+      <c r="H6">
         <v>16085312014.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>10589675000.0</v>
+      </c>
+      <c r="J6">
         <v>12559086000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9763007000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17528561000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12727420145.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12742120761.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>11629613891.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13716605067.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
+        <v>9927982857.0</v>
+      </c>
+      <c r="R6">
         <v>10169985365.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8845375618.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>10119347730.0</v>
+      </c>
+      <c r="U6">
         <v>3168396641.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>4107628182.0</v>
+      </c>
+      <c r="W6">
         <v>2918912508.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3237362382.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4826231427.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2104589759.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3574738490.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>8432179350.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5879113177.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4411290280.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4948226555.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5725864463.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4779472958.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2714060741.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2714060740.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>17505894000.0</v>
+      </c>
+      <c r="C9">
         <v>15846167000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>20790066000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16444370000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17731478000.0</v>
       </c>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
       <c r="G9">
-        <v>22818664465.0</v>
+        <v>14427502000.0</v>
       </c>
       <c r="H9">
-        <v>16804118000.0</v>
+        <v>22391908639.0</v>
       </c>
       <c r="I9">
+        <v>16348539000.0</v>
+      </c>
+      <c r="J9">
         <v>19143767000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>15787605000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>23133158000.0</v>
       </c>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
       <c r="M9">
-        <v>18043040991.0</v>
+        <v>18123545002.0</v>
       </c>
       <c r="N9">
-        <v>16770480378.0</v>
+        <v>17993309955.0</v>
       </c>
       <c r="O9">
-        <v>18997197463.0</v>
+        <v>16728904467.0</v>
       </c>
       <c r="P9">
-        <v>14980441703.0</v>
+        <v>18521076634.0</v>
       </c>
       <c r="Q9">
-        <v>14500815608.0</v>
+        <v>14558754485.0</v>
       </c>
       <c r="R9">
-        <v>12869043530.0</v>
+        <v>14208118395.0</v>
       </c>
       <c r="S9">
-        <v>14518174581.0</v>
+        <v>12789013961.0</v>
       </c>
       <c r="T9">
-        <v>5161548264.0</v>
+        <v>14294799016.0</v>
       </c>
       <c r="U9">
-        <v>7862035104.0</v>
+        <v>5045131763.0</v>
       </c>
       <c r="V9">
-        <v>5923895522.0</v>
+        <v>7777474780.0</v>
       </c>
       <c r="W9">
+        <v>5891487957.0</v>
+      </c>
+      <c r="X9">
         <v>8721534324.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>7120209220.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-851417013.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7997806507.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12865182508.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10332188067.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8057071351.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8464225492.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9190916692.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9583585524.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6359749173.0</v>
       </c>
       <c r="AH9">
         <v>6359749173.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9">
+        <v>6359749173.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>10207308000.0</v>
+      </c>
+      <c r="C10">
         <v>10453587000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10180905000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10012122000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8881292000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6807466000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14152891443.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9463117000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10624847000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8416466000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15563378000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10834733087.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11094396728.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9948460961.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11999302608.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8268111702.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8600293707.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7580228922.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>8554656838.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1803865505.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2556723719.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1551710144.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2971529587.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3172731509.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2326914024.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>602339279.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4439881780.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2721574126.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1268454404.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1820296635.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1014834038.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2360425122.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-599667259.0</v>
       </c>
       <c r="AH10">
         <v>-599667259.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10">
+        <v>-599667259.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>1939545000.0</v>
+      </c>
+      <c r="C11">
         <v>1766195000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2359924000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1650510000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1679200000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1386782000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2757445323.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1562763000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2047985000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1571026000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2957277000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2058251890.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2098167442.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1887578588.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2233116057.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1513389024.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1584999525.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1354497489.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1255924909.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>292651686.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>501908150.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>269589106.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1608739242.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>809007763.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>120677930.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-84805603.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-160409149.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>677364967.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>902645888.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-165798208.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-178023035.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>89011517.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-44505758.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-44505759.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>53517000.0</v>
+      </c>
+      <c r="C12">
         <v>34433000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>592192000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>105653000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>81206000.0</v>
       </c>
-      <c r="F12"/>
       <c r="G12">
+        <v>64074099.0</v>
+      </c>
+      <c r="H12">
         <v>131078112.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>422326000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>43730000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>43520000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>133839000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>77791237.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>89552019.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>95359311.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>138382662.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>162217425.0</v>
       </c>
-      <c r="Q12"/>
-[...5 lines deleted...]
-      <c r="W12"/>
+      <c r="R12">
+        <v>113730421.0</v>
+      </c>
+      <c r="S12">
+        <v>39454430.0</v>
+      </c>
+      <c r="T12">
+        <v>301480443.0</v>
+      </c>
+      <c r="U12">
+        <v>148621036.0</v>
+      </c>
+      <c r="V12">
+        <v>151090132.0</v>
+      </c>
+      <c r="W12">
+        <v>122008283.0</v>
+      </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>1107866688.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>994787496.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>973787011.0</v>
       </c>
       <c r="AD12">
         <v>973787011.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AE12">
+        <v>973787011.0</v>
+      </c>
+      <c r="AF12"/>
+      <c r="AG12">
         <v>592413227.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>555388631.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>555388632.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1398635140.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>37807990.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>555462060.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>19157710.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>136854610.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>89582970.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>18796850.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>162963520.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>36379220.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>72976070.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>35726620.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>184434420.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>162728830.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2070372960.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>671618900.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>156258830.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>994787500.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>8267763000.0</v>
+      </c>
+      <c r="C15">
         <v>8687392000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7820981000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8361612000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7202092000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5420683000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11395446119.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7900354000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8576861000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6845441000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12606101000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8776481197.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8996229286.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8060882372.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9766186550.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6754722679.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7015294181.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6225731433.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7298731930.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1511213819.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2054815568.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1282121039.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4580268829.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2363723746.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2447591954.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>687144882.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4600290929.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2044209159.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>365808516.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1986094843.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1192857073.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2271413605.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-555161500.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-555161501.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>8361612460.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7202091890.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5420683460.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11395446120.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>8776481197.0</v>
       </c>
       <c r="N16">
         <v>8776481197.0</v>
       </c>
       <c r="O16">
+        <v>8776481197.0</v>
+      </c>
+      <c r="P16">
         <v>9766186550.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6754722679.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7015294181.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6225731433.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7298731930.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1511213819.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2054815568.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1282121039.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4580268829.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2363723746.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2447591954.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>687144882.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3070516970.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2044209160.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2044209159.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1986094843.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>2271413605.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-555161500.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-555161501.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>5070516970.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2044209159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175951680.0</v>
       </c>
       <c r="AD17">
         <v>1175951680.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AE17">
+        <v>1175951680.0</v>
+      </c>
+      <c r="AF17"/>
+      <c r="AG17">
         <v>2271413605.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-555161500.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-555161501.0</v>
       </c>
     </row>
-    <row r="18" spans="1:34">
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>10205630000.0</v>
+      </c>
+      <c r="C21">
         <v>9303210000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12322288000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8514676000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8953362000.0</v>
       </c>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
       <c r="G21">
+        <v>7518968000.0</v>
+      </c>
+      <c r="H21">
         <v>14791353514.0</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
       <c r="I21">
+        <v>8734785000.0</v>
+      </c>
+      <c r="J21">
         <v>10789030000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8318128000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15743962000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10910179190.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11127382310.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>10024481440.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12182659920.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8387517959.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8719396340.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7422142890.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8684248970.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1782501330.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2712716450.0</v>
       </c>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
       <c r="W21">
+        <v>1602004324.0</v>
+      </c>
+      <c r="X21">
         <v>1852110367.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3276695959.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-4403068958.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1266456048.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6201565235.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3703608028.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2268464425.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2791490945.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1767170436.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2956867243.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-50676281.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-50676282.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>12755009000.0</v>
+      </c>
+      <c r="C23">
         <v>12518978000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15346205000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14090135000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14634404000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>13243238000.0</v>
+      </c>
+      <c r="H23">
         <v>15561830091.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>15334795000.0</v>
+      </c>
+      <c r="J23">
         <v>15221776000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14177014000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15245708000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14913541677.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14026777914.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14362451456.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13863135342.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12950756708.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11798563293.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11116774943.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11968296346.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6909947027.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9484298630.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7877342630.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9561504041.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5092959573.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2884709829.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12621277599.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15141200438.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12483378224.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11923204302.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11533165451.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>14862393878.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11399818552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11606744575.0</v>
       </c>
       <c r="AH23">
         <v>11606744575.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>11606744575.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>143932000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>152537000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>152147589.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>107406000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>78282000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>111429000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>74377000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>39634986.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>58214552.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>66664207.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>79780100.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>76974437.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>27086761.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>29614309.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>42999561.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>18750000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>34500000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>20440000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>73063000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>170552000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>26889013.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>21488300.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>60562100.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>11982400.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>46772500.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>38968300.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>67843766.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46806149.0</v>
       </c>
       <c r="AH27">
         <v>46806149.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27">
+        <v>46806149.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>3153782760.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7955139000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6755996000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7581573104.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7506348000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7722675000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7358048000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7314819000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7173730826.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6807713093.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6637758820.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6258636614.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6094262089.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5461635294.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5337256762.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5567550485.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3243880433.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5030258328.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4269043634.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6245831584.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3615531578.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>5925051436.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5932865257.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5906930720.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5125586637.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5001014403.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6061695254.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5120881476.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5112346216.0</v>
       </c>
       <c r="AH28">
         <v>5112346216.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>5112346216.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>1650509630.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1679199870.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1386782190.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2757445320.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>1513389020.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1584999530.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1354497490.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1255924910.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>292651690.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>501908150.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>269589110.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1608739240.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>809007760.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>120677930.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-84805600.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1369364810.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>677364970.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>7300263000.0</v>
+      </c>
+      <c r="C30">
         <v>6542958000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8467778000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7929694000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8778116000.0</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
-        <v>7894145383.0</v>
+        <v>6908533000.0</v>
       </c>
       <c r="H30">
-        <v>8069332000.0</v>
+        <v>7600555125.0</v>
       </c>
       <c r="I30">
+        <v>7613754000.0</v>
+      </c>
+      <c r="J30">
         <v>8354737000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7469477000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7389196000.0</v>
       </c>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
       <c r="M30">
-        <v>6915658677.0</v>
+        <v>7213365812.0</v>
       </c>
       <c r="N30">
-        <v>6745998936.0</v>
+        <v>6865927645.0</v>
       </c>
       <c r="O30">
-        <v>6814537547.0</v>
+        <v>6704423027.0</v>
       </c>
       <c r="P30">
-        <v>6592923745.0</v>
+        <v>6338416714.0</v>
       </c>
       <c r="Q30">
-        <v>5781419268.0</v>
+        <v>6171236526.0</v>
       </c>
       <c r="R30">
-        <v>5446900636.0</v>
+        <v>5488722055.0</v>
       </c>
       <c r="S30">
-        <v>5833925613.0</v>
+        <v>5366871071.0</v>
       </c>
       <c r="T30">
-        <v>3379046938.0</v>
+        <v>5610550046.0</v>
       </c>
       <c r="U30">
-        <v>5149318650.0</v>
+        <v>3262630433.0</v>
       </c>
       <c r="V30">
-        <v>4321891201.0</v>
+        <v>5064758328.0</v>
       </c>
       <c r="W30">
+        <v>4289483634.0</v>
+      </c>
+      <c r="X30">
         <v>5380455165.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3574306174.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>382394444.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6736984815.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8592157425.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6627940702.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5795809122.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5697584033.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7454361051.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6635447466.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6411728455.0</v>
       </c>
       <c r="AH30">
         <v>6411728455.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30">
+        <v>6411728455.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>1677000.0</v>
+      </c>
+      <c r="C31">
         <v>1150378000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2141383000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1497446000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-72070000.0</v>
       </c>
-      <c r="F31">
-[...1 lines deleted...]
-      </c>
       <c r="G31">
+        <v>-711502000.0</v>
+      </c>
+      <c r="H31">
         <v>-638462071.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>728332000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-164183000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>98338000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-180584000.0</v>
       </c>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
       <c r="M31">
-        <v>-32985586.0</v>
+        <v>-75446103.0</v>
       </c>
       <c r="N31">
+        <v>-32985582.0</v>
+      </c>
+      <c r="O31">
         <v>-76020480.0</v>
       </c>
-      <c r="O31">
-[...1 lines deleted...]
-      </c>
       <c r="P31">
-        <v>-119406256.0</v>
+        <v>-183357312.0</v>
       </c>
       <c r="Q31">
+        <v>-119406257.0</v>
+      </c>
+      <c r="R31">
         <v>-119102633.0</v>
       </c>
-      <c r="R31">
-[...1 lines deleted...]
-      </c>
       <c r="S31">
-        <v>-129592130.0</v>
+        <v>158086032.0</v>
       </c>
       <c r="T31">
+        <v>-129592132.0</v>
+      </c>
+      <c r="U31">
         <v>21364175.0</v>
       </c>
-      <c r="U31">
-[...1 lines deleted...]
-      </c>
       <c r="V31">
-        <v>-50294177.0</v>
+        <v>-155992732.0</v>
       </c>
       <c r="W31">
+        <v>-50294180.0</v>
+      </c>
+      <c r="X31">
         <v>1031034011.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-103964449.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2076154933.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-664116769.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1761683455.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-982033902.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1000010021.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-971194310.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-752336398.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-596442121.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-548990978.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-548990977.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>22960639000.0</v>
+      </c>
+      <c r="C32">
         <v>21822188000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27668494000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>22604812000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>23587766000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>20762208000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>30353183605.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>24069580000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>26010806000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>22495142000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>30989670000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>25823720870.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>25154160228.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>24386932898.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>26045795258.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>21338274666.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>20517959633.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>18538917837.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>20652545314.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8692448353.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>12197015084.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>9479346951.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12902583200.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8638862619.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1650898372.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>13882099291.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>19414225521.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>16187625589.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>14184466531.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>14299806910.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>16598949519.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>14347956610.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>11554765293.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>11554765293.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -10333,807 +10530,807 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>9419494000.0</v>
       </c>
       <c r="C2">
         <v>7279560000.0</v>
       </c>
       <c r="D2">
         <v>1552347000.0</v>
       </c>
       <c r="E2">
         <v>10131974000.0</v>
       </c>
       <c r="F2">
         <v>10198702000.0</v>
       </c>
       <c r="G2">
         <v>44848265000.0</v>
       </c>
       <c r="H2">
         <v>3480627000.0</v>
       </c>
       <c r="I2">
         <v>1883506918.0</v>
       </c>
       <c r="J2">
         <v>1022412425.0</v>
       </c>
       <c r="K2"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>5951419000</v>
       </c>
       <c r="C3">
         <v>3258618000</v>
       </c>
       <c r="D3">
         <v>10829398000</v>
       </c>
       <c r="E3">
         <v>18146242000</v>
       </c>
       <c r="F3">
         <v>2325206000</v>
       </c>
       <c r="G3">
         <v>8353758000</v>
       </c>
       <c r="H3">
         <v>20005665000</v>
       </c>
       <c r="I3">
         <v>29907870786</v>
       </c>
       <c r="J3">
         <v>2561284200</v>
       </c>
       <c r="K3">
         <v>9948432927</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>20711799000.0</v>
       </c>
       <c r="C6">
-        <v>2139934000.0</v>
+        <v>2139933001.0</v>
       </c>
       <c r="D6">
         <v>4927213000.0</v>
       </c>
       <c r="E6">
         <v>420372000.0</v>
       </c>
       <c r="F6">
         <v>-66728000.0</v>
       </c>
       <c r="G6">
         <v>-34649563000.0</v>
       </c>
       <c r="H6">
         <v>41367638000.0</v>
       </c>
       <c r="I6">
         <v>1597120457.0</v>
       </c>
       <c r="J6">
         <v>861094493.0</v>
       </c>
       <c r="K6">
         <v>1022412425.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-43404950400.0</v>
       </c>
       <c r="D7">
         <v>-39030681170.0</v>
       </c>
       <c r="E7">
         <v>-27249717020.0</v>
       </c>
       <c r="F7">
         <v>-24541651410.0</v>
       </c>
       <c r="G7">
         <v>-21640055850.0</v>
       </c>
       <c r="H7">
         <v>-31717913080.0</v>
       </c>
       <c r="I7">
         <v>-22906072850.0</v>
       </c>
       <c r="J7">
         <v>-27027039420.0</v>
       </c>
       <c r="K7">
         <v>-24402202420.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4921320036.0</v>
       </c>
       <c r="F12">
         <v>1558055634.0</v>
       </c>
       <c r="G12">
         <v>-5899003928.0</v>
       </c>
       <c r="H12">
         <v>-3372853900.0</v>
       </c>
       <c r="I12">
         <v>2149877996.0</v>
       </c>
       <c r="J12">
         <v>6777870820.0</v>
       </c>
       <c r="K12">
         <v>8926297269.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>7170332000.0</v>
       </c>
       <c r="C14">
         <v>6948249000.0</v>
       </c>
       <c r="D14">
         <v>6873573000.0</v>
       </c>
       <c r="E14">
         <v>6020479000.0</v>
       </c>
       <c r="F14">
         <v>5566014000.0</v>
       </c>
       <c r="G14">
         <v>5596110000.0</v>
       </c>
       <c r="H14">
         <v>8705681000.0</v>
       </c>
       <c r="I14">
         <v>11310773785.0</v>
       </c>
       <c r="J14">
         <v>11216276463.0</v>
       </c>
       <c r="K14">
         <v>11105050924.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
         <v>9078092000.0</v>
       </c>
       <c r="C15">
         <v>35899726000.0</v>
       </c>
       <c r="D15">
         <v>35520097000.0</v>
       </c>
       <c r="E15">
         <v>25538212000.0</v>
       </c>
       <c r="F15">
         <v>13179148000.0</v>
       </c>
       <c r="G15">
         <v>1302524315.0</v>
       </c>
       <c r="H15">
         <v>13179148494.0</v>
       </c>
       <c r="I15">
         <v>13179148494.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>30131293000.0</v>
       </c>
       <c r="C16">
-        <v>9419494000.0</v>
+        <v>9419493001.0</v>
       </c>
       <c r="D16">
         <v>6479560000.0</v>
       </c>
       <c r="E16">
-        <v>10552347000.0</v>
+        <v>10552346000.0</v>
       </c>
       <c r="F16">
         <v>10131974000.0</v>
       </c>
       <c r="G16">
         <v>10198702000.0</v>
       </c>
       <c r="H16">
         <v>44848265000.0</v>
       </c>
       <c r="I16">
         <v>3480627375.0</v>
       </c>
       <c r="J16">
         <v>1883506918.0</v>
       </c>
       <c r="K16">
         <v>1022412425.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>33369439000.0</v>
       </c>
       <c r="C18">
-        <v>37092618000.0</v>
+        <v>37092617000.0</v>
       </c>
       <c r="D18">
         <v>35996437000.0</v>
       </c>
       <c r="E18">
         <v>22670624000.0</v>
       </c>
       <c r="F18">
         <v>17106872000.0</v>
       </c>
       <c r="G18">
         <v>-577272000.0</v>
       </c>
       <c r="H18">
         <v>-5662305000.0</v>
       </c>
       <c r="I18">
         <v>-14093271326.0</v>
       </c>
       <c r="J18">
         <v>11404448330.0</v>
       </c>
       <c r="K18">
         <v>-156199674.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3146000.0</v>
       </c>
       <c r="F19">
         <v>-173213169.0</v>
       </c>
       <c r="G19">
         <v>30453830689.0</v>
       </c>
       <c r="H19">
         <v>-35382476132.0</v>
       </c>
       <c r="I19">
         <v>-35382476132.0</v>
       </c>
       <c r="J19">
         <v>-35382476132.0</v>
       </c>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>3277377500.0</v>
       </c>
       <c r="F21">
         <v>-6659601667.0</v>
       </c>
       <c r="G21">
         <v>-46446924315.0</v>
       </c>
       <c r="H21">
         <v>12166966371.0</v>
       </c>
       <c r="I21">
         <v>17862930412.0</v>
       </c>
       <c r="J21">
         <v>-12389786953.0</v>
       </c>
       <c r="K21">
         <v>-3489278498.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>28805368000.0</v>
       </c>
       <c r="C22">
         <v>34718102000.0</v>
       </c>
       <c r="D22">
         <v>38439694000.0</v>
       </c>
       <c r="E22">
         <v>29761935000.0</v>
       </c>
       <c r="F22">
         <v>12146882000.0</v>
       </c>
       <c r="G22">
         <v>5183546000.0</v>
       </c>
       <c r="H22">
         <v>4600291000.0</v>
       </c>
       <c r="I22">
         <v>2353947678.0</v>
       </c>
       <c r="J22">
         <v>2018737112.0</v>
       </c>
       <c r="K22">
         <v>-4191963074.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>86201000.0</v>
       </c>
       <c r="C23">
         <v>-1423768000.0</v>
       </c>
       <c r="D23">
         <v>-3300000000.0</v>
       </c>
       <c r="E23">
-        <v>-722622000.0</v>
+        <v>3407436790.0</v>
       </c>
       <c r="F23">
         <v>807065000.0</v>
       </c>
       <c r="G23">
         <v>-499980000.0</v>
       </c>
       <c r="H23">
         <v>-1758701000.0</v>
       </c>
       <c r="I23">
         <v>-2347114160.0</v>
       </c>
       <c r="J23">
         <v>2346433116.0</v>
       </c>
       <c r="K23">
         <v>3108963600.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
         <v>15460482000.0</v>
       </c>
       <c r="C24">
-        <v>-1635614760.0</v>
+        <v>1.0</v>
       </c>
       <c r="D24">
         <v>44840000.0</v>
       </c>
       <c r="E24">
-        <v>21632267.0</v>
+        <v>24778267.0</v>
       </c>
       <c r="F24">
         <v>-12087000.0</v>
       </c>
       <c r="G24">
         <v>26582476000.0</v>
       </c>
       <c r="H24">
         <v>-35382476000.0</v>
       </c>
       <c r="I24">
         <v>-17825424468.0</v>
       </c>
       <c r="J24">
         <v>-500000000.0</v>
       </c>
       <c r="K24">
         <v>-500000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>3345157000.0</v>
       </c>
       <c r="C25">
         <v>-1315116000.0</v>
       </c>
       <c r="D25">
         <v>1512568000.0</v>
       </c>
       <c r="E25">
         <v>5034452000.0</v>
       </c>
       <c r="F25">
         <v>1719182000.0</v>
       </c>
       <c r="G25">
         <v>-3003169000.0</v>
       </c>
       <c r="H25">
         <v>1037388000.0</v>
       </c>
       <c r="I25">
         <v>24771425567.0</v>
       </c>
       <c r="J25">
         <v>23163271881.0</v>
       </c>
       <c r="K25">
         <v>25089247252.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-122622500.0</v>
       </c>
       <c r="F26">
         <v>-292931667.0</v>
       </c>
       <c r="G26">
         <v>-1512965000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>-9991891000.0</v>
       </c>
       <c r="C28">
         <v>-33023495000.0</v>
       </c>
       <c r="D28">
         <v>-39314064000.0</v>
       </c>
       <c r="E28">
         <v>-22253398000.0</v>
       </c>
       <c r="F28">
         <v>-17500387000.0</v>
       </c>
       <c r="G28">
         <v>-48459869000.0</v>
       </c>
       <c r="H28">
         <v>57050741000.0</v>
       </c>
       <c r="I28">
         <v>15515816252.0</v>
       </c>
       <c r="J28">
         <v>-10043353837.0</v>
       </c>
       <c r="K28">
         <v>-380314898.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>39320858000.0</v>
       </c>
       <c r="C29">
-        <v>40351236000.0</v>
+        <v>40351235000.0</v>
       </c>
       <c r="D29">
         <v>46825835000.0</v>
       </c>
       <c r="E29">
         <v>40816866000.0</v>
       </c>
       <c r="F29">
         <v>19432078000.0</v>
       </c>
       <c r="G29">
         <v>7776486000.0</v>
       </c>
       <c r="H29">
         <v>14343360000.0</v>
       </c>
       <c r="I29">
         <v>15814599460.0</v>
       </c>
       <c r="J29">
         <v>13965732530.0</v>
       </c>
       <c r="K29">
         <v>9792233253.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>-10767167000.0</v>
       </c>
       <c r="C30">
         <v>-5237807000.0</v>
       </c>
       <c r="D30">
         <v>-2584558000.0</v>
       </c>
       <c r="E30">
         <v>-18143096000.0</v>
       </c>
       <c r="F30">
         <v>-2498419000.0</v>
       </c>
       <c r="G30">
         <v>33855497000.0</v>
       </c>
       <c r="H30">
         <v>-66348141000.0</v>
       </c>
       <c r="I30">
         <v>-29733295254.0</v>
       </c>
@@ -11143,752 +11340,768 @@
       <c r="K30">
         <v>-9948432927.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>15515421000.0</v>
+      </c>
+      <c r="C2">
         <v>30131293000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14097655000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18381394000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8088561000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9419494000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4698533000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4001941481.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4665366000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7279560000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3369441000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4496840993.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13710307967.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10552346640.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6258252494.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9794080088.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13720118000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10131974178.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2455246825.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1201265533.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1988963674.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1698701983.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1338985568.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2964486872.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2944571282.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8526587587.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12898193283.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2479510649.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2453921200.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3480627375.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3834488213.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1968098843.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>42295962.0</v>
       </c>
-      <c r="AH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>1552130000</v>
+      </c>
+      <c r="C3">
         <v>2215484000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3299986000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2165486000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>256137000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>229809000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>575450000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>799992917</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1066345000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>816830000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2170358000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2153954894</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2423847460</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4081237194</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2835242819</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6371954926</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6405154216</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2533889643</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>604358946</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>184313929</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>64029473</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1472503705</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4364448674</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1044581380</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>185367800</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2759359826</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>16557915788</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1466470206</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>702746162</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1278532698</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>922906334</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7202592925</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1891185763</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1891185764</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-5398474000.0</v>
+      </c>
+      <c r="C6">
         <v>-14615872000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16033638000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4283739000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7292833000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1519067000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3870961000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1546591700.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1513424000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1814194000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3910118000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1127399647.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-9213466974.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3157961327.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4294094146.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3535827594.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3926037911.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3588143821.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7676727353.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1253981292.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5212301859.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6490261691.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>359716415.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1625501304.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>19915590.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5582016305.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4371605696.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10418682634.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>25589449.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1026706175.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-353860838.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1866389370.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1968098843.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>42295962.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-35311809450.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-21723465900.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11509737790.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-43404950400.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>-20034946190.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-12771945310.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6417237160.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-24541651410.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-19234065920.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-13542335940.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6305040000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-21640055850.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-18525015350.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-12957128390.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-7562900630.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-31717913080.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -11899,1606 +12112,1656 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AE11">
         <v>0.0</v>
       </c>
+      <c r="AF11"/>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-2633221022.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039594695.0</v>
       </c>
       <c r="N12">
         <v>1039594695.0</v>
       </c>
       <c r="O12">
+        <v>1039594695.0</v>
+      </c>
+      <c r="P12">
         <v>1661514750.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-476887186.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4743837141.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1007144669.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4382382456.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-709325107.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-327776262.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1787225454.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1052402048.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-2267481448.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-3899571076.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-784353452.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-352781870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77516939.0</v>
       </c>
       <c r="AC12">
         <v>77516939.0</v>
       </c>
       <c r="AD12">
+        <v>77516939.0</v>
+      </c>
+      <c r="AE12">
         <v>-2683030667.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>-276147255.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>66601198.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>66601199.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>1723274000.0</v>
+      </c>
+      <c r="C14">
         <v>1740231000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1785037000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1791229000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1805079000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1788987000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1801342000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1854890286.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1847138000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1444879000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1831344000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1814895826.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1622200947.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1605132449.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1578919799.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1540464898.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1455961232.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1445132723.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1435098760.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1402895316.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1394911729.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1333108187.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-560187293.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1549535468.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2298479199.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2308282442.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2230614115.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2175505149.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2142825855.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2156735610.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3958694027.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1822605715.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2764737022.0</v>
       </c>
       <c r="AH14">
         <v>2764737022.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>2764737022.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>15680340000.0</v>
+      </c>
+      <c r="C15">
         <v>23107870000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>9078092000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>19600425000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>16299301000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>10316013000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7427929160.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>17776154632.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7427929160.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6763178346.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7014889070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11760144604.0</v>
       </c>
       <c r="R15">
         <v>11760144604.0</v>
       </c>
       <c r="S15">
-        <v>7014822452.0</v>
+        <v>11760144604.0</v>
       </c>
       <c r="T15">
         <v>7014822452.0</v>
       </c>
       <c r="U15">
-        <v>6164326042.0</v>
+        <v>7014822452.0</v>
       </c>
       <c r="V15">
         <v>6164326042.0</v>
       </c>
       <c r="W15">
         <v>6164326042.0</v>
       </c>
       <c r="X15">
         <v>6164326042.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>6164326042.0</v>
+      </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>10116946000.0</v>
+      </c>
+      <c r="C16">
         <v>15515421000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>30131293000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14097655000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15381394000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10938561000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8569494000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5548533181.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3151941000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5465366000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7279560000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3369441346.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4496840993.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13710307967.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10552346640.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6258252494.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9794080088.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>13720118000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10131974178.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2455246825.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7201265533.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8188963674.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1698701983.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1338985568.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2964486872.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2944571282.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8526587587.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12898193283.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2479510649.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2453921200.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3480627375.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3834488213.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1968098843.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>42295962.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>9038751000.0</v>
+      </c>
+      <c r="C18">
         <v>5549393000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13229738000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3800155000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10426364000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5888137000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16214207000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5634360360.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>11356129000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3886698000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>15805098000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5808029513.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9237687659.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5190461326.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10179894992.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1471708285.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>6834085793.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4184935122.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12500103424.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2038805799.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3127701113.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-559738310.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2676030449.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1366799152.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4234051632.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-548285954.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11623696286.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2830761041.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2935233579.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>181267088.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>6521467620.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-3384720860.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>384990957.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>384990956.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19">
         <v>800000000.0</v>
       </c>
       <c r="N19">
         <v>800000000.0</v>
       </c>
       <c r="O19">
+        <v>800000000.0</v>
+      </c>
+      <c r="P19">
         <v>-8500000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>8300000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3600000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3803146000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5338970948.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3148157779.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-282400000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2300000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-11500000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>32602639357.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>351191332.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>9000000000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>492500000.0</v>
       </c>
       <c r="N21">
         <v>492500000.0</v>
       </c>
       <c r="O21">
+        <v>492500000.0</v>
+      </c>
+      <c r="P21">
         <v>877377500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="Q21">
         <v>1000000000.0</v>
       </c>
       <c r="R21">
+        <v>1000000000.0</v>
+      </c>
+      <c r="S21">
         <v>400000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2069601670.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4379999999.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1240000002.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1450000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2566899844.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-38323556927.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4838924711.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-10395392255.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6420437009.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8105445462.0</v>
       </c>
       <c r="AC21">
         <v>8105445462.0</v>
       </c>
       <c r="AD21">
+        <v>8105445462.0</v>
+      </c>
+      <c r="AE21">
         <v>-1183413063.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>6174985699.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196004142.0</v>
       </c>
       <c r="AH21">
         <v>196004142.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21">
+        <v>196004142.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>8267763000.0</v>
+      </c>
+      <c r="C22">
         <v>8687392000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7820981000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>8361612000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7202092000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5420683000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11395446000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7900354167.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8576861000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6845441000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12606101000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8776481197.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8996229286.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8060882372.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9766186550.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6754722679.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7015294181.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6225731433.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7298731930.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1511213819.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2054815568.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1282121039.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4580268829.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2363723746.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2447591954.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>687144882.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4600290929.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2044209159.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>365808516.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1986094843.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1192857073.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2271413605.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-555161500.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-555161501.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>242500000.0</v>
+      </c>
+      <c r="C23">
         <v>-2150000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>443263000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-30500000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>-1550050000.0</v>
+      </c>
+      <c r="G23">
         <v>-326562000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1013333000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-170435000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2760000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3000000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-278966000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>492500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>150000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-257500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>877377500.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1000000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1000020899.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1600000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>907084000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>447017714.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>500000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1450000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7000000001.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-500000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19950.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>44642476132.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2184141093.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>425439800.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-171264887.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1098451000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-342694994.0</v>
       </c>
       <c r="AH23">
         <v>-342694994.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23">
+        <v>-342694994.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
-        <v>5092605000.0</v>
+        <v>614649.0</v>
       </c>
       <c r="C24">
+        <v>5092604000.0</v>
+      </c>
+      <c r="D24">
         <v>4606274000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>10536451000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1583481000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
-        <v>-1635614760.0</v>
-[...1 lines deleted...]
-      <c r="H24"/>
+        <v>-4003517359.0</v>
+      </c>
+      <c r="H24">
+        <v>6036145019.0</v>
+      </c>
       <c r="I24">
+        <v>-1344205049.0</v>
+      </c>
+      <c r="J24">
         <v>1223000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
+      <c r="K24">
+        <v>1.0</v>
+      </c>
       <c r="L24">
+        <v>1.0</v>
+      </c>
+      <c r="M24">
         <v>803828406.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1003510190.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>7461736810.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-8582983288.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8325362823.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3575852548.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>3858251280.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-5350721724.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3166493479.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2300000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2300000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>250585811.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>38064854775.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1127057291.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5662592054.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1168346419.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-45160000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45200000001.0</v>
       </c>
       <c r="AD24">
         <v>-45200000001.0</v>
       </c>
       <c r="AE24">
+        <v>-45200000001.0</v>
+      </c>
+      <c r="AF24">
         <v>-18000000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>174575532.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>599844000.0</v>
+      </c>
+      <c r="C25">
         <v>-2662746000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6923707000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-4187200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1675330000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1091725000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3592869000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3320891176.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1998475000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3586791000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3538012000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1000399036.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4287506780.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2815948597.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4827871060.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2629405430.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7679907060.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1938226055.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7240829200.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2114801225.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2531826747.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>963752543.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3020397587.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-4235476986.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3899571077.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-784353452.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1896685542.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>77516939.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1129345370.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-2683030667.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2292822854.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-276147255.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>66601198.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>66601199.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>2000000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>83600.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>62700.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1838363500.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1838344500.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>791326790.0</v>
       </c>
-      <c r="V26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>-1512944930.0</v>
       </c>
       <c r="Y26">
+        <v>-1512944930.0</v>
+      </c>
+      <c r="Z26">
         <v>-1212014781.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-300950099.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>-14437840000.0</v>
+      </c>
+      <c r="C28">
         <v>-25257870000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>843263000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7008592000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1550050000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2276512000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-18363759000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2420435000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10539301000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1700000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-11894980000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-6935429160.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-18226154632.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2257500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5885800846.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5007535880.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-10760123704.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-599937300.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-8484405122.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3932982285.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3632999253.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1450000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2566899843.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-38323556928.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3126909931.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-10696322404.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8420437008.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>52747921594.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2909644130.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1207973263.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11124671542.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5076534698.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-342694994.0</v>
       </c>
       <c r="AH28">
         <v>-342694994.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:34">
+      <c r="AI28">
+        <v>-342694994.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>10590881000.0</v>
+      </c>
+      <c r="C29">
         <v>7764877000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16529725000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5965641000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10682501000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6117946000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16789657000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6434353277.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12422474000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4703528000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17975457000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7961984407.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11661535119.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9271698520.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13015137811.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7843663211.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13239240009.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6718824765.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13104462370.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2223119728.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3191730586.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>912765395.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7040479123.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-322217772.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4048683832.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2211073872.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4934219502.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4297231247.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3637979741.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1459799786.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7444373954.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3817872065.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2276176720.0</v>
       </c>
       <c r="AH29">
         <v>2276176720.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29">
+        <v>2276176720.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>3248484000.0</v>
+      </c>
+      <c r="C30">
         <v>27120000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1110150000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5690288000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1839618000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4322366000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5445062000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2467326576.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3396597000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4817722000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2970358000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1353954895.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1648847460.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3343762806.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11335242819.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1928045074.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10005154216.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1269256357.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5943329894.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2963843850.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-346429474.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>827496295.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4113862863.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>37020273395.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>941689491.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2903232228.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-17726262207.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-46626470207.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-702746162.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1278532698.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-18922906334.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-7028017393.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1891185763.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1891185764.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>