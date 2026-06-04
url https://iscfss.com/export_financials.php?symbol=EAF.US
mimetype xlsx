--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5996,833 +5999,839 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY62"/>
+  <dimension ref="A1:DZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>68709000.0</v>
+      </c>
+      <c r="C2">
         <v>67017000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62273000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>50367000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>70555000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>72833000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>55112000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>61011000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60331000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>83268000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>54935000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>77691000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>86645000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>103156000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>119410000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>149662000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>123381000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>117112000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>105177000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>89192000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>82594000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>70989000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49056000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>50862000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>52067000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>78697000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>73856000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>92642000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>85219000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>88097000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>80620000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>88112000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>79178000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>69110000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>58376000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>47253000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>44718000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>47663000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>41982000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>45233000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>47246000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>40147000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>61987000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>72136000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>79756000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>86409000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>98722000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>122428000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>118865000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>115212000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>103519000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>111379000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>94437000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>128120000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>56643000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>63649000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>71588000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>74280000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>64193000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>65712000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>52083000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>69930000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>41941000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>42622000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>36269000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>33928000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>41248000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>38980000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>32255000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>55132000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>56612000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>82875000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>64565000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>58975000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>65068000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>61538000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>53803000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>62094000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>64219000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>88509000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>63739000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>92192000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>68000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>86000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>67000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>86000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>62000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>76000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>87000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>98000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>78000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>105000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>83000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>106000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>75000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>106000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>68000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>101000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>85000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>96000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>90000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>99000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>73000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>80000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>62000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>80000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>72000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>78000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>60000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>67000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>59000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>65000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>61000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>76000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>59000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>67000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>63000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>67000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>46000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>58000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>51000000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>45000000.0</v>
       </c>
-      <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>56000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>48000000.0</v>
       </c>
-      <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
+      <c r="DZ2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6910,189 +6919,190 @@
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
+      <c r="DZ3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-350022000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>-313825000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>-278685000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>-61810000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-48206000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-39877000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-23347000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-6899000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-842689000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-819741000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>846781000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-908440000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-938677000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-797627000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>767895000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-737243000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-711412000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-705785000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>698452000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-689273000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-672432000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-680784000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-654548000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-652579000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-684414000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-661703000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-635530000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-635309000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-595215000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-607008000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BO4">
         <v>-610182000.0</v>
       </c>
-      <c r="BO4">
+      <c r="BP4">
         <v>-591672000.0</v>
       </c>
-      <c r="BP4">
+      <c r="BQ4">
         <v>-572061000.0</v>
       </c>
-      <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
@@ -7109,468 +7119,470 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-12000000.0</v>
+      </c>
+      <c r="C5">
         <v>-8972000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-7302000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8864000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-30813000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-43359000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-21378000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-30371000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-22183000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-11458000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-17612000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6671000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6024000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8070000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-26375000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-10638000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>12541000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7444000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5774000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-391000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-20717000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-19641000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-39161000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-49442000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-64310000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7361000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-23677000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>15854000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>16318000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>34539000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>32250000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>19216000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>20289000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>13583000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6037000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2718000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7558000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3864000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1446000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2380000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-10257000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-6203000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-358390000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-365990000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-337320000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-314715000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-291373000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-291605000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-293656000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-292894000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-298567000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-285378000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-281647000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-282658000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-279418000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-250409000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-261937000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-254640000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-212082000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-221388000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-309565000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-303597000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-348844000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-321247000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-305644000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-299557000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-327500000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-372886000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-355960000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-315969000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-246739000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-253233000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-278316000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-285475000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-303774000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-316988000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-319619000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-312336000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-309871000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-308660000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-318073000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-294000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-301000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-296000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-282000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-295000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-294000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-292000000.0</v>
       </c>
       <c r="CL5">
         <v>-292000000.0</v>
       </c>
       <c r="CM5">
-        <v>-305000000.0</v>
+        <v>-292000000.0</v>
       </c>
       <c r="CN5">
         <v>-305000000.0</v>
       </c>
       <c r="CO5">
-        <v>-310000000.0</v>
+        <v>-305000000.0</v>
       </c>
       <c r="CP5">
         <v>-310000000.0</v>
       </c>
       <c r="CQ5">
+        <v>-310000000.0</v>
+      </c>
+      <c r="CR5">
         <v>-294000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-284000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-288000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-275000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-271000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-254000000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-255000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-241000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-234000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-220000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-214000000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-205000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-204000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-716000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-727000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-752000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-821000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-727000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-730000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-724000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-720000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-714000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-694000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-653000000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-656000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-647000000.0</v>
       </c>
-      <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
+      <c r="DZ5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6"/>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
@@ -7626,51 +7638,53 @@
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
-      <c r="BQ6"/>
+      <c r="BQ6">
+        <v>0.0</v>
+      </c>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
@@ -7687,52 +7701,53 @@
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
+      <c r="DZ6"/>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7820,111 +7835,114 @@
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
-        <v>2582000.0</v>
+        <v>2584000.0</v>
       </c>
       <c r="C8">
         <v>2582000.0</v>
       </c>
       <c r="D8">
         <v>2582000.0</v>
       </c>
       <c r="E8">
+        <v>2582000.0</v>
+      </c>
+      <c r="F8">
         <v>2581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572000.0</v>
       </c>
       <c r="G8">
         <v>2572000.0</v>
       </c>
       <c r="H8">
         <v>2572000.0</v>
       </c>
       <c r="I8">
         <v>2572000.0</v>
       </c>
-      <c r="J8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J8">
+        <v>2572000.0</v>
+      </c>
+      <c r="K8"/>
       <c r="L8">
         <v>2568000.0</v>
       </c>
       <c r="M8">
+        <v>2568000.0</v>
+      </c>
+      <c r="N8">
         <v>2567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566000.0</v>
       </c>
       <c r="O8">
         <v>2566000.0</v>
       </c>
       <c r="P8">
         <v>2566000.0</v>
       </c>
       <c r="Q8">
+        <v>2566000.0</v>
+      </c>
+      <c r="R8">
         <v>2602000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2633000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2636000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2679000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7989,249 +8007,250 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
         <v>40</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>759710000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>758192000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>757185000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>755344000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>755338000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>753796000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>748903000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>747275000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>745891000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>745164000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>744519000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>743891000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>753509000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>761412000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>761748000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>773552000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>759055000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>758354000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>757576000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>756812000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>756103000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>765419000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>818720000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>820485000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>819915000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>819622000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>819127000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>851496000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>851315000.0</v>
       </c>
-      <c r="AH9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI9"/>
       <c r="AJ9">
         <v>854337000.0</v>
       </c>
       <c r="AK9">
         <v>854337000.0</v>
       </c>
       <c r="AL9">
         <v>854337000.0</v>
       </c>
       <c r="AM9">
         <v>854337000.0</v>
       </c>
       <c r="AN9">
         <v>854337000.0</v>
       </c>
       <c r="AO9">
         <v>854337000.0</v>
       </c>
       <c r="AP9">
         <v>854337000.0</v>
       </c>
       <c r="AQ9">
         <v>854337000.0</v>
       </c>
       <c r="AR9">
+        <v>854337000.0</v>
+      </c>
+      <c r="AS9">
         <v>1829391000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1827672000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1825880000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1826935000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1826776000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1822082000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1820451000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1822603000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1818833000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1816133000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1812592000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1810600000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1806845000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1802951000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1798161000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1796193000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1790724000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1787265000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1782859000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1309170000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1306920000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1303180000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1300051000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1298108000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1296494000.0</v>
       </c>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
@@ -8248,486 +8267,490 @@
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
+      <c r="DZ9"/>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>120244000.0</v>
+      </c>
+      <c r="C10">
         <v>138427000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>177635000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>158543000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>214283000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>256248000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>141406000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>120726000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>165190000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>176878000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>172807000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>132160000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>135440000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>134641000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>109394000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>55835000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>85053000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>57514000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>86656000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>114131000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>96446000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>145442000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>158841000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>187656000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>152109000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>80935000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>381164000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>205255000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>42289000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>49880000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>102507000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>166140000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>138373000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13365000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>16376000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11930000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18481000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>11610000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12147000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13409000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>9832000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6927000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13461000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14505000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10961000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17550000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10878000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>20728000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>17324000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>11888000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11470000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>10986000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>11304000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>17317000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16193000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7137000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>12817000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>12429000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>11340000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9296000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>11248000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>13096000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>66503000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>63376000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>88532000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>50181000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>8665000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>17629000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>6113000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11664000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11132000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13563000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6974000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>54741000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8882000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>33474000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>26733000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>149517000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>18710000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>6433000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>21301000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5968000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>10000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>16000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>24000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>61000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>56000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>66000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>34000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>6000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>8000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>9000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>18000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>51000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>33000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>38000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>20000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>35000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>56000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="CZ10">
         <v>11000000.0</v>
       </c>
       <c r="DA10">
+        <v>11000000.0</v>
+      </c>
+      <c r="DB10">
         <v>15000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>17000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>13000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>18000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>68000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>58000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>86000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>70000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>51000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>58000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>72000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>60000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>77000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>95000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>91000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>39000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>48000000.0</v>
       </c>
-      <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>102000000.0</v>
       </c>
-      <c r="DT10"/>
-      <c r="DU10">
+      <c r="DU10"/>
+      <c r="DV10">
         <v>158000000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>60000000.0</v>
       </c>
-      <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
         <v>42</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>138427000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>177635000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>158543000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>214283000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>256248000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>141406000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>172807000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>132160000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>135440000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>134641000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>109394000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>55835000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>85053000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>57514000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>86656000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>114131000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -8792,1850 +8815,1862 @@
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
+      <c r="DZ11"/>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>120244000.0</v>
+      </c>
+      <c r="C12">
         <v>138427000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>177635000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>158543000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>214283000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>256248000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>141406000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>120726000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>165190000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>176878000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>172807000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>132160000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>135440000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>134641000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>109394000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>55835000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>85053000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>57514000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>86656000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>114131000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>96446000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>145442000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>158841000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>187656000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>152109000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>80935000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>381164000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>205255000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>42289000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>49880000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>102507000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>166140000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>138373000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13365000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>16376000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11930000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>18481000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11610000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12147000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>13409000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9832000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6927000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13461000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14505000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10961000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17550000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10878000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>20728000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>17324000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11888000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11470000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10986000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>11304000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>17317000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>16193000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7137000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12817000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12429000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>11340000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>9296000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>11248000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>13096000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>66503000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>63376000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>88532000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>50181000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8665000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>17629000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6113000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11664000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>11132000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>13563000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6974000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>54741000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>8882000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>33474000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>26733000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>149517000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>18710000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6433000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>21301000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5968000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>6000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>10000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>16000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>24000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>61000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>56000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>66000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>34000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>6000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>8000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>9000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>11000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>18000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>51000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>33000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>38000000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>20000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>35000000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>56000000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="CZ12">
         <v>11000000.0</v>
       </c>
       <c r="DA12">
+        <v>11000000.0</v>
+      </c>
+      <c r="DB12">
         <v>15000000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>20000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>19000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>18000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>68000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>58000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>86000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>70000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>51000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>58000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>72000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>60000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>77000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>95000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>91000000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>39000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>48000000.0</v>
       </c>
-      <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>102000000.0</v>
       </c>
-      <c r="DT12"/>
-      <c r="DU12">
+      <c r="DU12"/>
+      <c r="DV12">
         <v>158000000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>60000000.0</v>
       </c>
-      <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
-        <v>2582000.0</v>
+        <v>2584000.0</v>
       </c>
       <c r="C13">
         <v>2582000.0</v>
       </c>
       <c r="D13">
         <v>2582000.0</v>
       </c>
       <c r="E13">
+        <v>2582000.0</v>
+      </c>
+      <c r="F13">
         <v>2581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572000.0</v>
       </c>
       <c r="G13">
         <v>2572000.0</v>
       </c>
       <c r="H13">
         <v>2572000.0</v>
       </c>
       <c r="I13">
         <v>2572000.0</v>
       </c>
       <c r="J13">
-        <v>2568000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="K13">
         <v>2568000.0</v>
       </c>
       <c r="L13">
         <v>2568000.0</v>
       </c>
       <c r="M13">
+        <v>2568000.0</v>
+      </c>
+      <c r="N13">
         <v>2567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566000.0</v>
       </c>
       <c r="O13">
         <v>2566000.0</v>
       </c>
       <c r="P13">
         <v>2566000.0</v>
       </c>
       <c r="Q13">
+        <v>2566000.0</v>
+      </c>
+      <c r="R13">
         <v>2602000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2633000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2636000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2679000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672000.0</v>
       </c>
       <c r="W13">
         <v>2672000.0</v>
       </c>
       <c r="X13">
         <v>2672000.0</v>
       </c>
       <c r="Y13">
         <v>2672000.0</v>
       </c>
       <c r="Z13">
+        <v>2672000.0</v>
+      </c>
+      <c r="AA13">
         <v>2705000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2905000.0</v>
       </c>
       <c r="AC13">
         <v>2905000.0</v>
       </c>
       <c r="AD13">
         <v>2905000.0</v>
       </c>
       <c r="AE13">
         <v>2905000.0</v>
       </c>
       <c r="AF13">
-        <v>3022000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="AG13">
         <v>3022000.0</v>
       </c>
       <c r="AH13">
         <v>3022000.0</v>
       </c>
       <c r="AI13">
-        <v>0.0</v>
+        <v>3022000.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
+        <v>0.0</v>
+      </c>
+      <c r="AM13">
         <v>3022000.0</v>
       </c>
-      <c r="AM13">
-[...1 lines deleted...]
-      </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
         <v>0.0</v>
       </c>
       <c r="AR13">
+        <v>0.0</v>
+      </c>
+      <c r="AS13">
         <v>1532000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1535000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1528000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1525000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1529000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1521000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1519000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1518000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1515000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1516000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1509000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1506000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1504000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1503000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1499000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1497000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1494000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1493000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1491000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>275000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>305000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>372000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>365000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>385000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>389000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>1231000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>1226000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>1225000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>1223000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>1054000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1052000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1048000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026000.0</v>
       </c>
       <c r="BZ13">
         <v>1026000.0</v>
       </c>
       <c r="CA13">
+        <v>1026000.0</v>
+      </c>
+      <c r="CB13">
         <v>1023000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1022000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1021000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CF13">
         <v>1000000.0</v>
       </c>
       <c r="CG13">
         <v>1000000.0</v>
       </c>
       <c r="CH13">
         <v>1000000.0</v>
       </c>
       <c r="CI13">
         <v>1000000.0</v>
       </c>
       <c r="CJ13">
         <v>1000000.0</v>
       </c>
       <c r="CK13">
         <v>1000000.0</v>
       </c>
       <c r="CL13">
         <v>1000000.0</v>
       </c>
       <c r="CM13">
         <v>1000000.0</v>
       </c>
       <c r="CN13">
         <v>1000000.0</v>
       </c>
       <c r="CO13">
         <v>1000000.0</v>
       </c>
       <c r="CP13">
         <v>1000000.0</v>
       </c>
       <c r="CQ13">
         <v>1000000.0</v>
       </c>
       <c r="CR13">
         <v>1000000.0</v>
       </c>
       <c r="CS13">
         <v>1000000.0</v>
       </c>
       <c r="CT13">
         <v>1000000.0</v>
       </c>
       <c r="CU13">
         <v>1000000.0</v>
       </c>
-      <c r="CV13"/>
+      <c r="CV13">
+        <v>1000000.0</v>
+      </c>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>260898600.0</v>
+      </c>
+      <c r="C14">
         <v>260432440.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>258965200.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>259183478.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>258369101.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>257667125.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>257694799.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>257772069.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>257399365.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>257205583.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>257090112.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>257003691.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>256974903.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>256902384.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>256853454.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>258845588.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>262657799.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>263516311.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>267178963.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>267807944.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>267465319.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>267321380.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>267279555.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>267260395.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>269236562.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>285079866.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>290127296.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>290574153.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>290566163.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>290557637.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>296145453.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>302231431.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302225923.0</v>
       </c>
       <c r="AH14">
         <v>302225923.0</v>
       </c>
       <c r="AI14">
         <v>302225923.0</v>
       </c>
       <c r="AJ14">
         <v>302225923.0</v>
       </c>
       <c r="AK14">
         <v>302225923.0</v>
       </c>
       <c r="AL14">
         <v>302225923.0</v>
       </c>
       <c r="AM14">
         <v>302225923.0</v>
       </c>
       <c r="AN14">
         <v>302225923.0</v>
       </c>
       <c r="AO14">
         <v>302225923.0</v>
       </c>
       <c r="AP14">
         <v>302225923.0</v>
       </c>
       <c r="AQ14">
+        <v>302225923.0</v>
+      </c>
+      <c r="AR14">
         <v>137302959.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>137354922.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>137172914.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>136981000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>136375000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>135963000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>135729809.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>135730000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>135134000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>135056000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>134833000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>134646000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>135001000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>142054000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>144499000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>143795000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>146181000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>145964000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>145822000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>145098000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>121355000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>121088000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>120957000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>120231000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>120716000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>119893000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>119245000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>118956000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>119965000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>119521000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>117599000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>102274000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>117392000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>116549000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>113606000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>98624000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>112294000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>112177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97912000.0</v>
       </c>
       <c r="CD14">
         <v>97912000.0</v>
       </c>
       <c r="CE14">
+        <v>97912000.0</v>
+      </c>
+      <c r="CF14">
         <v>111524000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>97849000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>98038000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>97566000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>97428000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>112416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93866000.0</v>
       </c>
       <c r="CL14">
         <v>93866000.0</v>
       </c>
       <c r="CM14">
+        <v>93866000.0</v>
+      </c>
+      <c r="CN14">
         <v>65803000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>57040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56621000.0</v>
       </c>
       <c r="CP14">
         <v>56621000.0</v>
       </c>
       <c r="CQ14">
+        <v>56621000.0</v>
+      </c>
+      <c r="CR14">
         <v>55925000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>55872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55823000.0</v>
       </c>
       <c r="CT14">
         <v>55823000.0</v>
       </c>
       <c r="CU14">
+        <v>55823000.0</v>
+      </c>
+      <c r="CV14">
         <v>53203000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>45346000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>46033000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>45222000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>45813000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>45734000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>46183000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>45116000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>46666667.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>45833333.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>47058824.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>45714286.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>45019920.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>46268657.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>47297297.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>45454545.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>48051948.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>47191011.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>48684211.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>46835443.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>48611111.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>48717949.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>47727273.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45960000.0</v>
       </c>
       <c r="DS14">
         <v>45960000.0</v>
       </c>
       <c r="DT14">
+        <v>45960000.0</v>
+      </c>
+      <c r="DU14">
         <v>40322581.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="DV14">
         <v>45000000.0</v>
       </c>
       <c r="DW14">
         <v>45000000.0</v>
       </c>
       <c r="DX14">
         <v>45000000.0</v>
       </c>
       <c r="DY14">
         <v>45000000.0</v>
       </c>
+      <c r="DZ14">
+        <v>45000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>2568000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566000.0</v>
       </c>
       <c r="O15">
         <v>2566000.0</v>
       </c>
       <c r="P15">
         <v>2566000.0</v>
       </c>
       <c r="Q15">
+        <v>2566000.0</v>
+      </c>
+      <c r="R15">
         <v>2602000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2633000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2636000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2679000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672000.0</v>
       </c>
       <c r="W15">
         <v>2672000.0</v>
       </c>
       <c r="X15">
         <v>2672000.0</v>
       </c>
       <c r="Y15">
         <v>2672000.0</v>
       </c>
       <c r="Z15">
+        <v>2672000.0</v>
+      </c>
+      <c r="AA15">
         <v>2705000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2905000.0</v>
       </c>
       <c r="AC15">
         <v>2905000.0</v>
       </c>
       <c r="AD15">
         <v>2905000.0</v>
       </c>
       <c r="AE15">
         <v>2905000.0</v>
       </c>
       <c r="AF15">
-        <v>3022000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="AG15">
         <v>3022000.0</v>
       </c>
       <c r="AH15">
         <v>3022000.0</v>
       </c>
       <c r="AI15">
-        <v>0.0</v>
+        <v>3022000.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
         <v>1532000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1535000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525000.0</v>
       </c>
       <c r="AV15">
         <v>1525000.0</v>
       </c>
       <c r="AW15">
+        <v>1525000.0</v>
+      </c>
+      <c r="AX15">
         <v>1521000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1519000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1518000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1515000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1516000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1509000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1506000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1504000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1503000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1499000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1497000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1494000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1493000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>508000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1247000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>305000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>372000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>365000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>385000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>389000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1231000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1226000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1225000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1223000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1054000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1052000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1048000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026000.0</v>
       </c>
       <c r="BZ15">
         <v>1026000.0</v>
       </c>
       <c r="CA15">
+        <v>1026000.0</v>
+      </c>
+      <c r="CB15">
         <v>1023000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1022000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1021000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CF15">
         <v>1000000.0</v>
       </c>
       <c r="CG15">
         <v>1000000.0</v>
       </c>
       <c r="CH15">
         <v>1000000.0</v>
       </c>
       <c r="CI15">
         <v>1000000.0</v>
       </c>
       <c r="CJ15">
         <v>1000000.0</v>
       </c>
       <c r="CK15">
         <v>1000000.0</v>
       </c>
       <c r="CL15">
         <v>1000000.0</v>
       </c>
       <c r="CM15">
         <v>1000000.0</v>
       </c>
       <c r="CN15">
         <v>1000000.0</v>
       </c>
       <c r="CO15">
         <v>1000000.0</v>
       </c>
       <c r="CP15">
         <v>1000000.0</v>
       </c>
       <c r="CQ15">
         <v>1000000.0</v>
       </c>
       <c r="CR15">
         <v>1000000.0</v>
       </c>
       <c r="CS15">
         <v>1000000.0</v>
       </c>
       <c r="CT15">
         <v>1000000.0</v>
       </c>
       <c r="CU15">
         <v>1000000.0</v>
       </c>
-      <c r="CV15"/>
+      <c r="CV15">
+        <v>1000000.0</v>
+      </c>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
+      <c r="DZ15"/>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>11200000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>18109000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23695000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>31583000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8441000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19158000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>33358000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>27878000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>18607000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>45863000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9840000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>58425000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>42402000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37120000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13056000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17703000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18270000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>20037000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11776000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2922000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4651000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4257000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5380000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>92050000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>74136000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>54959000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>20784000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>42158000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>34818000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>39626000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>19803000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>35046000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>30625000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>41562000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>559000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>54822000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>51664000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>59267000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5534000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>70284000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>61178000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>72652000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9599000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>80767000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>78348000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>87466000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>7594000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>8852000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>131001000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>152604000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8478000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>125599000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>127449000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>92847000.0</v>
       </c>
-      <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>1907000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>156743000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>129742000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>132432000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>7144000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>125775000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>114517000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>138402000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>6326000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>130097000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16">
         <v>108000000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>55000000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>20324000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>18476000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>17151000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>15327000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>13846000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>17116000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>14819000.0</v>
       </c>
-      <c r="AT17"/>
-      <c r="AU17">
+      <c r="AU17"/>
+      <c r="AV17">
         <v>13614000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>12059000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>10117000.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>7463000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>6112000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>5876000.0</v>
       </c>
-      <c r="BB17"/>
-      <c r="BC17">
+      <c r="BC17"/>
+      <c r="BD17">
         <v>6629000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>7284000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>7643000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>7931000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>5806000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>5477000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>5936000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>6746000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>11125000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>21790000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>23813000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>11437000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>6516000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>8366000.0</v>
       </c>
-      <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
@@ -10652,235 +10687,236 @@
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>46093000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>46698000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>45065000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>44818000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>44629000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>42334000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>40674000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>44316000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>45223000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>42986000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>43428000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>44251000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>48142000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>44785000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>49773000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>50484000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>51381000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>46415000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>45825000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>50614000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>49736000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>52166000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>43368000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>45707000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>44276000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>42900000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>46867000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>47609000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>58460000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>57400000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>79269000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>24237000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>26507000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>28197000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>40676000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>44403000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>42732000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>41684000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>34090000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>38904000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>38301000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>41966000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>33529000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>33864000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>36743000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>32245000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>77850000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>80346000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>76558000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>72287000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>29097000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>24473000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>26605000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>25486000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>30012000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>28727000.0</v>
       </c>
-      <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
@@ -10897,52 +10933,53 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11030,67 +11067,66 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>171117000.0</v>
       </c>
       <c r="M20">
         <v>171117000.0</v>
       </c>
       <c r="N20">
         <v>171117000.0</v>
       </c>
       <c r="O20">
         <v>171117000.0</v>
       </c>
       <c r="P20">
         <v>171117000.0</v>
       </c>
       <c r="Q20">
         <v>171117000.0</v>
       </c>
       <c r="R20">
         <v>171117000.0</v>
       </c>
       <c r="S20">
         <v>171117000.0</v>
       </c>
       <c r="T20">
@@ -11135,1881 +11171,1896 @@
       <c r="AG20">
         <v>171117000.0</v>
       </c>
       <c r="AH20">
         <v>171117000.0</v>
       </c>
       <c r="AI20">
         <v>171117000.0</v>
       </c>
       <c r="AJ20">
         <v>171117000.0</v>
       </c>
       <c r="AK20">
         <v>171117000.0</v>
       </c>
       <c r="AL20">
         <v>171117000.0</v>
       </c>
       <c r="AM20">
         <v>171117000.0</v>
       </c>
       <c r="AN20">
         <v>171117000.0</v>
       </c>
       <c r="AO20">
+        <v>171117000.0</v>
+      </c>
+      <c r="AP20">
         <v>173117000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>172059000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>170021000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>384432000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>384436000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>420129000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>495944000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>496335000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>496801000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>496810000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>497073000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>497162000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>497681000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>498261000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>498471000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>498540000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>499097000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>498681000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>498656000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>500688000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>499475000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>499238000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>9524000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>8687000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>9047000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>9037000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>8784000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>8573000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>6977000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>7166000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>8047000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>8604000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>8245000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>9683000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>9574000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>9817000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>9533000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>9822000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>19287000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>20099000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>20908000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>20319000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>21000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>20000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>21000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>23000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>20000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="CL20">
         <v>20000000.0</v>
       </c>
       <c r="CM20">
+        <v>20000000.0</v>
+      </c>
+      <c r="CN20">
         <v>19000000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>20000000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>19000000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="CR20">
         <v>14000000.0</v>
       </c>
       <c r="CS20">
-        <v>17000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="CT20">
         <v>17000000.0</v>
       </c>
-      <c r="CU20"/>
+      <c r="CU20">
+        <v>17000000.0</v>
+      </c>
       <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>9000000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>25316000.0</v>
+      </c>
+      <c r="C21">
         <v>27050000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>28785000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30602000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>32501000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>34398000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>36297000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>38273000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>40322000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>42373000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>44423000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>46669000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>49108000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>51547000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>53988000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>56502000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59093000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>61684000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>64276000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>66943000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>69687000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>72429000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>75171000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>78005000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>80929000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>83854000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>86779000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>89793000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>92901000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>96006000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>270230000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>273427000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>276714000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>108886000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>283290000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>286670000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>290138000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>122491000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>297078000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>300638000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>318630000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>236418000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>234317000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>459530000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>455190000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>495227000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>575841000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>591192000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>591658000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>591667000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>597045000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>604076000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>609784000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>615554000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>621332000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>626971000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>633097000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>638250000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>641523000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>649265000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>653747000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>657911000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>9524000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>8687000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>9047000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>11637000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>8784000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>8573000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6977000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>10066000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>8047000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8604000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>8245000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>12783000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>9574000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>9817000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>9533000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>13222000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>19287000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>20099000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>20908000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>20319000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>21000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>20000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>21000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>23000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>20000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="CL21">
         <v>20000000.0</v>
       </c>
       <c r="CM21">
+        <v>20000000.0</v>
+      </c>
+      <c r="CN21">
         <v>19000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>20000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>19000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="CR21">
         <v>14000000.0</v>
       </c>
       <c r="CS21">
-        <v>17000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="CT21">
         <v>17000000.0</v>
       </c>
-      <c r="CU21"/>
+      <c r="CU21">
+        <v>17000000.0</v>
+      </c>
       <c r="CV21"/>
       <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>9000000.0</v>
       </c>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
+      <c r="DZ21"/>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>223115000.0</v>
+      </c>
+      <c r="C22">
         <v>224692000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>243293000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>255926000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>254267000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>231241000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>266459000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>304786000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>302873000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>345388000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>378970000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>433107000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>468609000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>447741000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>438866000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>396749000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>318058000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>301840000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>269709000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>257338000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>250810000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>277789000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>299236000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>312298000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>322623000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>313648000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>314955000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>314873000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>299794000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>293717000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>261984000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>251328000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>202518000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>185161000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>164568000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>164424000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>159393000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>156111000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>166683000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>187240000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>282270000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>218130000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>322268000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>375633000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>364152000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>382903000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>418477000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>450421000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>491275000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>490414000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>519011000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>540773000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>538222000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>513065000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>545779000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>554571000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>555045000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>444062000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>408327000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>402042000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>374788000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>340418000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>283337000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>267463000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>258779000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>245511000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>251802000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>275773000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>279481000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>290397000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>281506000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>302060000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>289420000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>285433000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>268835000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>251758000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>241336000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>239129000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>275664000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>283161000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>291781000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>255038000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>255000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>245000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>240000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>225000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>212000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>208000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>216000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>204000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>198000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>194000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>187000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>173000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>167000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>172000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>171000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>177000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>195000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>190000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>180000000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>175000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>195000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>205000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>199000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>204000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>234000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>243000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>254000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>264000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>254000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>250000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>227000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000000.0</v>
       </c>
       <c r="DK22">
         <v>206000000.0</v>
       </c>
       <c r="DL22">
+        <v>206000000.0</v>
+      </c>
+      <c r="DM22">
         <v>213000000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>200000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>176000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>171000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>169000000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>162000000.0</v>
       </c>
-      <c r="DR22"/>
-      <c r="DS22">
+      <c r="DS22"/>
+      <c r="DT22">
         <v>139000000.0</v>
       </c>
-      <c r="DT22"/>
-      <c r="DU22">
+      <c r="DU22"/>
+      <c r="DV22">
         <v>129000000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>122000000.0</v>
       </c>
-      <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>997201000.0</v>
+      </c>
+      <c r="C23">
         <v>1028789000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1107835000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1112026000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1207753000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1224274000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1142998000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1162997000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1215874000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1288889000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1483145000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1525674000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1555253000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1604178000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1566967000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1516264000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1483804000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1412318000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1393146000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1397140000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1378121000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1432712000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1467589000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1533436000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1534216000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1526164000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1825669000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1726354000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1529699000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1505491000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1502707000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1566915000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1467178000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1199103000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1120008000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1149273000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1163627000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1172276000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1238610000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1272273000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1400540000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1422015000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1551169000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1712974000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1725663000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1833805000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1961445000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2039187000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2209491000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2217848000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2275621000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2296218000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2262147000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2297915000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2276098000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2256664000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2239701000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2168366000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2074795000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2081607000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1996189000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1913183000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1014246000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>962759000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>947330000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>892608000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>849603000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>844171000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>874518000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>943129000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>987041000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1025640000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>823908000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>866701000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>807632000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>787947000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>771612000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>906201000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>875517000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>900091000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>919066000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>886820000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1026000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1006000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1029000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1068000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036000000.0</v>
       </c>
       <c r="CJ23">
         <v>1036000000.0</v>
       </c>
       <c r="CK23">
+        <v>1036000000.0</v>
+      </c>
+      <c r="CL23">
         <v>1031000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>967000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>924000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>919000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>880000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>859000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>826000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>869000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>817000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>797000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>838000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>835000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>879000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>908000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>862000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>898000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>892000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>933000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>992000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1006000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1110000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1137000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1169000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1273000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1230000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1233000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1185000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1201000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1066000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>988000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>913000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>877000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>884000000.0</v>
       </c>
-      <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>896000000.0</v>
       </c>
-      <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>919000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>778000000.0</v>
       </c>
-      <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
+      <c r="DZ23"/>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>1096654000.0</v>
+      </c>
+      <c r="C24">
         <v>1094706000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1092759000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1090811000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1088863000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1086915000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>929313000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>928046000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>926779000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>924375000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>923394000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>922500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>921803000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>921090000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>920342000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>961324000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1029561000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1127412000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1224897000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1272996000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1420000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1564431000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1704521000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1814266000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1812682000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1965501000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1991345000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2017716000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2050311000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2077003000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2103628000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1421265000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>322900000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>320430000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>367956000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>369246000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>356580000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>364132000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>363975000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>360038000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>362455000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>368589000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>349335000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>336321000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>341615000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>539509000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>551533000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>554512000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>541593000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>559643000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>581723000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>551886000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>535709000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>593453000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>570758000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>443187000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>387624000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>336122000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>348730000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>296254000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>275799000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1383000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1230000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1327000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1467000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1494000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>53712000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>65375000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>50557000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>130577000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>161352000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>303616000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>426136000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>426905000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>477642000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>528457000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>665400000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>695523000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>708727000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>749191000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>703743000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>718000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>700000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>686000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>672000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>695000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>680000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>702000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>502000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>685000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>686000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>742000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>713000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>720000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>693000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>688000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>631000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>605000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>651000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>679000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>705000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>696000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>718000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>716000000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
         <v>56</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>1094706000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1092759000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1090811000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1088863000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1087163000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>929313000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>924375000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>923394000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>922500000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>921803000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>921090000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>920342000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>961324000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1029561000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1127412000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1224897000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1272996000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1420000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1564431000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1704521000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1814266000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1812682000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1965501000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1991345000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2017716000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2050311000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2077003000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2103628000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1421265000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>320430000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>367956000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>369246000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>356580000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>364132000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>363975000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>360038000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>362455000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>368589000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>349335000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>336321000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>341615000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>539509000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>551533000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>554512000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>541593000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>559643000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>581723000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>551886000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>535709000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>593453000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>570758000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>443187000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>387624000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>336122000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>348730000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>296254000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>275799000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1383000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1230000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1327000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1467000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1494000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>53712000.0</v>
       </c>
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
@@ -13026,139 +13077,140 @@
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2684000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>22000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>65641000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>64225000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>62541000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>63315000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>64460000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>65413000.0</v>
       </c>
-      <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
@@ -13175,52 +13227,53 @@
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13308,505 +13361,511 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>976410000.0</v>
+      </c>
+      <c r="C28">
         <v>956279000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>915124000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>932268000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>874580000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>837161000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>788046000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>807452000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>761721000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>753877000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>751695000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>791364000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>787188000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>787286000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>811809000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>864626000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>876396000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>972174000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1040884000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1110895000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1176677000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1274689000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1405737000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1525006000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1662295000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1731888000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1655198000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1829552000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1990919000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2106754000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2080821000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2043866000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1335286000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>326009000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>317336000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>364033000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>361121000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>353822000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>358450000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>367048000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>359985000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>360300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>364728000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>534045000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>516806000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>512169000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>529775000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>530947000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>537356000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>530866000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>552517000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>573514000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>542684000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>526818000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>723710000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>571891000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>441525000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>389363000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>454890000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>466307000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>403339000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>262858000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>39381000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>39045000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-87205000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-47601000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>124808000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>169353000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>185999000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>166512000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>131427000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>164147000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>313935000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>372409000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>418882000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>444357000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>501930000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>516341000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>677416000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>796402000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>837228000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>698180000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>821000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>806000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>812000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>649000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>778000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>791000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>799000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>469000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>981000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>701000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>745000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>720000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>717000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>659000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>663000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>600000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>587000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>660000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>659000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>688000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>711000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>728000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>721000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>705000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>719000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>729000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>772000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>746000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>674000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>707000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>705000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>674000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>659000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>706000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>592000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>540000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>543000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>593000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>618000000.0</v>
       </c>
-      <c r="DR28"/>
-      <c r="DS28">
+      <c r="DS28"/>
+      <c r="DT28">
         <v>634000000.0</v>
       </c>
-      <c r="DT28"/>
-      <c r="DU28">
+      <c r="DU28"/>
+      <c r="DV28">
         <v>807000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>187000000.0</v>
       </c>
-      <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
+      <c r="DZ28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>792221000.0</v>
+      </c>
+      <c r="C29">
         <v>835078000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>898399000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>922376000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>983523000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1008013000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>920454000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>944417000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>964529000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>1213380000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1244336000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1253121000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1259642000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1192204000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1115686000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1096854000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1053090000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1016839000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1048466000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1039282000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1090746000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1092471000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1137948000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1134025000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13866,618 +13925,622 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>79912000.0</v>
+      </c>
+      <c r="C30">
         <v>73235000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>88303000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>90757000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>89596000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>115498000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>89516000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>95043000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>91591000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>101387000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>97328000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>111339000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>83913000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>145574000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>179139000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>206570000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>213280000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>249608000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>183562000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>173409000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>195930000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>194813000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>164195000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>181308000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>198943000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>260941000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>264157000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>313636000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>278410000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>248286000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>204704000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>220631000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>252216000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>135468000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>80132000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>81997000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>74659000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>93552000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>74613000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>80459000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>91407000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>92459000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>111024000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>121686000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>155108000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>202756000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>163971000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>177541000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>205685000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>199566000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>205427000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>206661000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>188761000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>236429000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>230096000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>217487000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>189915000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>253151000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>239376000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>237715000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>203546000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>179755000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>158687000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>153837000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>123066000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>117495000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>104450000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>92208000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>91452000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>146986000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>188031000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>188590000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>158450000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>158486000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>168756000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>153233000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>157420000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>166528000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>144357000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>160286000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>161654000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>184580000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>172000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>170000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>176000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>206000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>183000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>185000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>163000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>126000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>123000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>119000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>99000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>108000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>103000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>117000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>97000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>95000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>103000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>97000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>98000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>121000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>126000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>147000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>145000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>171000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>181000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>190000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>211000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>198000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>205000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>235000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>228000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>242000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>233000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>247000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>203000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>185000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>176000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>197000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>194000000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>164000000.0</v>
       </c>
-      <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>156000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>148000000.0</v>
       </c>
-      <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
+      <c r="DZ30"/>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>73338000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>326596000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>330493000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>166598000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>99884000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>195225000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>135405000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-147715000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-110701000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-414620000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-233841000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-500502000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-472107000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-574714000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-680379000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-691073000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-606892000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-709838000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-881618000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1076791000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-976683000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-929218000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-276185000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>333212000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>550880000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>547253000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>555881000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>577391000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>466657000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>486339000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>613674000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>638500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>670810000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>525044000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>538315000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1004526000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>612435000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>668047000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>817011000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1320749000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>851669000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>849899000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>856028000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1349851000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>819180000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>800913000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>873547000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>841263000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>819836000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>815627000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>775753000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>730488000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>674891000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>603693000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>587935000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>568022000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>538131000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>501926000.0</v>
       </c>
-      <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
@@ -14494,126 +14557,129 @@
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
+      <c r="DZ31"/>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>326112000.0</v>
+      </c>
+      <c r="C32">
         <v>356343000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>434816000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>452025000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>469963000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>496868000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>410801000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>444875000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>453599000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>544113000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>559254000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>562480000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>577376000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>551769000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>474861000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>435457000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>393288000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>359131000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>388911000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>380210000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>431074000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>445439000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>482786000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>483649000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14673,634 +14739,640 @@
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
+      <c r="DZ32"/>
     </row>
-    <row r="33" spans="1:129">
+    <row r="33" spans="1:130">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>531004000.0</v>
+      </c>
+      <c r="C33">
         <v>544255000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>538053000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>545575000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>589210000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>587477000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>585006000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>579994000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>595844000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>614096000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>769787000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>786118000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>794608000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>788950000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>765224000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>767453000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>780875000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>784461000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>788624000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>792800000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>794391000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>803545000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>810018000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>820463000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>828024000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>843584000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>824912000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>845015000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>858612000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>867440000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>872066000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>872665000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>836102000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>844561000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>823579000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>823961000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>834846000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>841343000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>867489000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>874658000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>992053000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>995137000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1037854000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1123198000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1124967000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1188810000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1280131000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1296909000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1413926000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1442190000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1470277000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1464527000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1465773000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1474914000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1455862000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1445954000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1452979000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1436416000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1392258000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1405218000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1382782000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1367299000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>492348000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>466778000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>467417000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>463710000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>459642000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>452362000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>491927000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>479706000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>493995000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>508885000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>360135000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>357908000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>353561000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>339913000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>333420000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>336956000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>420721000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>432213000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>428601000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>427133000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>571000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>556000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>572000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>588000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>554000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566000000.0</v>
       </c>
       <c r="CK33">
         <v>566000000.0</v>
       </c>
       <c r="CL33">
+        <v>566000000.0</v>
+      </c>
+      <c r="CM33">
         <v>579000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>569000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>571000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>562000000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>546000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>522000000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>508000000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>497000000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>475000000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>507000000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>495000000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>529000000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>547000000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>497000000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>500000000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>505000000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>513000000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>525000000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>520000000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>524000000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>559000000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>554000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>650000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>655000000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>667000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>636000000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>644000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>561000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>505000000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>438000000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>447000000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>452000000.0</v>
       </c>
-      <c r="DR33"/>
-      <c r="DS33">
+      <c r="DS33"/>
+      <c r="DT33">
         <v>451000000.0</v>
       </c>
-      <c r="DT33"/>
-      <c r="DU33">
+      <c r="DU33"/>
+      <c r="DV33">
         <v>431000000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>416000000.0</v>
       </c>
-      <c r="DW33"/>
       <c r="DX33"/>
       <c r="DY33"/>
+      <c r="DZ33"/>
     </row>
-    <row r="34" spans="1:129">
+    <row r="34" spans="1:130">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34">
+        <v>39848000.0</v>
+      </c>
+      <c r="C34">
         <v>10805000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>47472000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>48657000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>51514000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>19473000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>51548000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>56511000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>54151000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>22701000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>51309000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>49289000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>57397000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>50822000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>80084000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>82118000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>77269000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>68657000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>86728000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>72975000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>92460000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>100576000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>118882000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>125300000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>133001000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>134576000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>140384000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>133373000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>132096000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>159019000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>69091000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>71382000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>80552000.0</v>
       </c>
-      <c r="AH34"/>
-      <c r="AI34">
+      <c r="AI34"/>
+      <c r="AJ34">
         <v>79557000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>82111000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>82208000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>82998000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>89181000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>91177000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>94851000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>95485000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>89643000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>99512000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>100983000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>107566000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>89984000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>95892000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>96740000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>97947000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>117847000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>117432000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>121587000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>125005000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>120070000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>124550000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>127113000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>131300000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>111915000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>115247000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>115688000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>114728000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>104492000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>101191000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>106535000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>108267000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>121723000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>121251000.0</v>
       </c>
-      <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
@@ -15317,855 +15389,860 @@
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
+      <c r="DZ34"/>
     </row>
-    <row r="35" spans="1:129">
+    <row r="35" spans="1:130">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>1161549000.0</v>
+      </c>
+      <c r="C35">
         <v>1160226000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1167229000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1166035000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1164513000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1163247000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1004805000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1008630000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1011825000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1020099000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1025022000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1024560000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1026595000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1028611000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1045992000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1047089000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1080927000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1154347000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1258456000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1358271000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1408442000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1564004000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1727564000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1877963000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1992052000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1997031000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2156369000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2176099000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2196227000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2255133000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2258509000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2286547000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1553983000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>433929000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>443355000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>495774000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>495730000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>482484000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>501047000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>502761000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>513349000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>515370000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>578666000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>473084000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>463811000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>477378000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>670169000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>691999000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>693984000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>681224000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>711580000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>738059000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>711774000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>702680000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>747052000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>729172000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>607043000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>551169000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>525887000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>544323000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>488500000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>462814000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>134972000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>126894000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>134467000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>135220000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>153229000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>203690000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>206691000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>197916000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>252750000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>287551000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>429378000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>550317000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>554840000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>603681000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>660233000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>795808000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>831071000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>848499000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>889600000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>855116000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>867000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>854000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>872000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>867000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>882000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>890000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>906000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>770000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1012000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1000000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1041000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>1005000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>978000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>960000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>954000000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>894000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>876000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>908000000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>924000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>950000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>901000000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>946000000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>973000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>897000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>947000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>962000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>1073000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>1036000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>1021000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>1031000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>982000000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>964000000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>826000000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>877000000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>775000000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>735000000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>745000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>753000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>786000000.0</v>
       </c>
-      <c r="DR35"/>
-      <c r="DS35">
+      <c r="DS35"/>
+      <c r="DT35">
         <v>886000000.0</v>
       </c>
-      <c r="DT35"/>
-      <c r="DU35">
+      <c r="DU35"/>
+      <c r="DV35">
         <v>1097000000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>365000000.0</v>
       </c>
-      <c r="DW35"/>
       <c r="DX35"/>
       <c r="DY35"/>
+      <c r="DZ35"/>
     </row>
-    <row r="36" spans="1:129">
+    <row r="36" spans="1:130">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>-488842000.0</v>
+      </c>
+      <c r="C36">
         <v>-452009000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-473315000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>14609000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>14980000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>17241000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>15423000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>15375000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>57361000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>13064000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>19688000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>22741000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>23793000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>19793000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>24451000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>15863000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>16585000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10294000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>18274000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>17409000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>18021000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>12804000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>21445000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>19705000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>16204000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>9698000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>10706000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>18783000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>114300000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>14905000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>135163000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>126452000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>127165000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>20949000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>123778000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>126756000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>138609000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>19077000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>143131000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>147767000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>164823000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>170218000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>162474000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>86979000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>92373000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>97822000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>105018000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>110348000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>108629000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>114061000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>119540000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>124577000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>130513000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>136589000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>137209000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>142937000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>147030000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>152920000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>152267000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>158715000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>164511000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>168700000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>13159000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>12078000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>8035000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>7930000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>14539000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>14956000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>13627000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>14338000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>15474000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>18622000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>22770000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>24627000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>26850000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>26166000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>27565000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>31055000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>33258000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>42552000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>41171000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>32514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="CF36">
         <v>34000000.0</v>
       </c>
       <c r="CG36">
+        <v>34000000.0</v>
+      </c>
+      <c r="CH36">
         <v>37000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="CJ36">
         <v>44000000.0</v>
       </c>
       <c r="CK36">
+        <v>44000000.0</v>
+      </c>
+      <c r="CL36">
         <v>43000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>42000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>37000000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>36000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>42000000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>50000000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>53000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>48000000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>46000000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>194000000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>195000000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>188000000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>160000000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>156000000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>120000000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>110000000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>116000000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>115000000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>89000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>92000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000000.0</v>
       </c>
       <c r="DF36">
         <v>91000000.0</v>
       </c>
       <c r="DG36">
+        <v>91000000.0</v>
+      </c>
+      <c r="DH36">
         <v>80000000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>91000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>98000000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>102000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>87000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>62000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>65000000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>71000000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>58000000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>71000000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>77000000.0</v>
       </c>
-      <c r="DR36"/>
-      <c r="DS36">
+      <c r="DS36"/>
+      <c r="DT36">
         <v>83000000.0</v>
       </c>
-      <c r="DT36"/>
-      <c r="DU36">
+      <c r="DU36"/>
+      <c r="DV36">
         <v>80000000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>41000000.0</v>
       </c>
-      <c r="DW36"/>
       <c r="DX36"/>
       <c r="DY36"/>
+      <c r="DZ36"/>
     </row>
-    <row r="37" spans="1:129">
+    <row r="37" spans="1:130">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37"/>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
@@ -16221,51 +16298,53 @@
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
-      <c r="BQ37"/>
+      <c r="BQ37">
+        <v>0.0</v>
+      </c>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
@@ -16282,1847 +16361,1859 @@
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
+      <c r="DZ37"/>
     </row>
-    <row r="38" spans="1:129">
+    <row r="38" spans="1:130">
       <c r="A38" t="s">
         <v>69</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>54325000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>27792000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>26619000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>75289000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>64119000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>52022000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>43003000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>43718000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>47284000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>98687000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>110324000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>107528000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>40049000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>111871000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>51218000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>50204000.0</v>
       </c>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>126211000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>62212000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>68735000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>73104000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>64915000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>58943000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>68031000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>80159000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>86612000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>181308000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>186807000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>146843000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>331720000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>314115000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>317213000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>330041000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>332488000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>334572000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>337360000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>355091000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>357604000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>346341000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>488527000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>491628000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>534770000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>614576000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>618671000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>615547000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>621205000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>624076000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>627851000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>634070000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>641007000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>642309000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>648761000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>653770000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>659532000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>656729000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>664880000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>669922000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>674825000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>99449000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>106780000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>103436000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>91719000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>94299000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>97308000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>158239000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>142336000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>165305000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>169480000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>37316000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>41454000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>44310000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>42375000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>42627000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>47203000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>67148000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>74820000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>73832000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>64936000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>204000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>193000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>207000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>210000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>211000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>232000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>231000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>238000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>236000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243000000.0</v>
       </c>
       <c r="CO38">
         <v>243000000.0</v>
       </c>
       <c r="CP38">
+        <v>243000000.0</v>
+      </c>
+      <c r="CQ38">
         <v>238000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>236000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>220000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>216000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>194000000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>195000000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>188000000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>160000000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>156000000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>120000000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>110000000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>116000000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
+      <c r="DZ38"/>
     </row>
-    <row r="39" spans="1:129">
+    <row r="39" spans="1:130">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
+        <v>42926000.0</v>
+      </c>
+      <c r="C39">
         <v>48180000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>60551000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>61225000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>60397000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>33810000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>60611000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>62448000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>60376000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>51140000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>64253000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>62950000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>72683000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>87272000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>74344000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>89657000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>86538000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18895000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>64595000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>59462000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>40544000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11123000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>35299000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>31711000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>32517000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>27056000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>40481000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>47575000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>50594000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>46168000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>61446000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>56151000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>37969000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>20548000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>35353000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>66961000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>76248000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>69660000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>117678000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>116507000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>24978000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>109362000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>66562000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>77952000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>70475000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>41786000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>87988000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>93588000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>81281000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>73790000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>69436000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>73271000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>58087000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>56190000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>28168000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>31515000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>28945000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>22308000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>23494000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>27336000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>23825000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>12615000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>13371000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>11305000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>9536000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>15711000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>25044000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>6199000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>5545000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>14376000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>12377000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>12542000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>8929000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>10133000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>7598000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>9569000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>12703000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>14071000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>16065000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>17998000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>15729000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>14101000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="CG39">
         <v>25000000.0</v>
       </c>
       <c r="CH39">
         <v>25000000.0</v>
       </c>
       <c r="CI39">
+        <v>25000000.0</v>
+      </c>
+      <c r="CJ39">
         <v>26000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>21000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>20000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>24000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>28000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>27000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>23000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>21000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>16000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>21000000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>19000000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>12000000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>13000000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>18000000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>16000000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>18000000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>33000000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>35000000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>28000000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>25000000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>33000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>35000000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>53000000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>58000000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>70000000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>68000000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>69000000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>60000000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>38000000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>37000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>25000000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>27000000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>37000000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>25000000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>28000000.0</v>
       </c>
-      <c r="DR39"/>
-      <c r="DS39">
+      <c r="DS39"/>
+      <c r="DT39">
         <v>40000000.0</v>
       </c>
-      <c r="DT39"/>
-      <c r="DU39">
+      <c r="DU39"/>
+      <c r="DV39">
         <v>45000000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>32000000.0</v>
       </c>
-      <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
+      <c r="DZ39"/>
     </row>
-    <row r="40" spans="1:129">
+    <row r="40" spans="1:130">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
+        <v>62462000.0</v>
+      </c>
+      <c r="C40">
         <v>53127000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>62110000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>42868000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>68822000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>55404000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>81855000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>67194000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>71635000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>62885000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>92164000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>78186000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>94113000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>61471000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>87385000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>72670000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>97456000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>46565000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>81661000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>41304000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>83679000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>43445000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>47355000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>46293000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>53560000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>36559000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>42033000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>33487000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>34869000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>45072000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>44694000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>39032000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>35357000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>35854000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>45984000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>43447000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>51033000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>30833000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>46632000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>19716000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>43375000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>41599000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>60085000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>59063000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>67899000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>47348000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>83031000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>65058000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>56345000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>59216000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>79622000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>68895000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>71443000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>70321000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>84458000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>127854000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>138382000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>135997000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>120358000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>118188000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>146574000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-5060000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>118425000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>93071000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>179612000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>145288000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>64821000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>56019000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>86806000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>141283000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>112745000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>88056000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>94406000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>106555000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>89646000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>87967000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>94497000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>110614000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>103586000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>102002000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>102881000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>96990000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>89000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>87000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>93000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>99000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>135000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>100000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>68000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>164000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>66000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>111000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>104000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>81000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>93000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>107000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>105000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>102000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>70000000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>118000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>127000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>131000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>162000000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>144000000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>135000000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>153000000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>158000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>174000000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>197000000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>226000000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>302000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>257000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>261000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>298000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>123000000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>113000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>109000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>128000000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>120000000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>112000000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>129000000.0</v>
       </c>
-      <c r="DR40"/>
-      <c r="DS40">
+      <c r="DS40"/>
+      <c r="DT40">
         <v>130000000.0</v>
       </c>
-      <c r="DT40"/>
-      <c r="DU40">
+      <c r="DU40"/>
+      <c r="DV40">
         <v>129000000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>95000000.0</v>
       </c>
-      <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
+      <c r="DZ40"/>
     </row>
-    <row r="41" spans="1:129">
+    <row r="41" spans="1:130">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>100647000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>101166000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>103004000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>124902000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>126747000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>115803000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>124786000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>125944000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>127674000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>135446000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>144004000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>155524000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>165227000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>171917000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>180679000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>187089000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>181081000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>174851000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>204822000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>181506000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>182919000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>132718000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>69283000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>79557000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>82111000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>82208000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>82998000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>90048000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>91177000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>94851000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>95485000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>89643000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>99512000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>100983000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>107566000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>89984000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>95892000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>96740000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>97947000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>117847000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>117432000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>121587000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>125005000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>120070000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>124550000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>127113000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>131300000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>111915000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>115247000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>115688000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>114728000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>104492000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>101191000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>106535000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>108267000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>121723000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>121251000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>114752000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>118272000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>94648000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>96770000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>95047000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>94010000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>99406000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>99269000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>103733000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>103408000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>89259000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>93150000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>95399000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>107704000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>107000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>113000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>142000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>149000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>143000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>167000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>161000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>225000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>287000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>275000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>262000000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>258000000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>226000000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>236000000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>228000000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>231000000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>236000000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>222000000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>213000000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>209000000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>187000000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>188000000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>222000000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
+      <c r="DZ41"/>
     </row>
-    <row r="42" spans="1:129">
+    <row r="42" spans="1:130">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>761409000.0</v>
+      </c>
+      <c r="C42">
         <v>759710000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>758192000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>757185000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>755344000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>755338000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>753796000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>751958000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>750397000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>749527000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>748903000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>747275000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>745891000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>745164000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>744519000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>743891000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>753509000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>761412000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>761748000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>773552000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>759055000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>758354000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>757576000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>756812000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>756103000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>765419000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>818720000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>820485000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>819915000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>819622000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>819127000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>851496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>851315000.0</v>
       </c>
       <c r="AH42">
         <v>851315000.0</v>
       </c>
       <c r="AI42">
-        <v>854337000.0</v>
+        <v>851315000.0</v>
       </c>
       <c r="AJ42">
         <v>854337000.0</v>
       </c>
       <c r="AK42">
         <v>854337000.0</v>
       </c>
       <c r="AL42">
+        <v>854337000.0</v>
+      </c>
+      <c r="AM42">
         <v>851315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>854337000.0</v>
       </c>
       <c r="AN42">
         <v>854337000.0</v>
       </c>
       <c r="AO42">
         <v>854337000.0</v>
       </c>
       <c r="AP42">
         <v>854337000.0</v>
       </c>
       <c r="AQ42">
         <v>854337000.0</v>
       </c>
       <c r="AR42">
+        <v>854337000.0</v>
+      </c>
+      <c r="AS42">
         <v>1590510000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1588565000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1586069000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1583837000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1581555000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1575788000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1573261000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1572272000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1568637000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1566477000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1563105000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1560558000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1568748000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1654778000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1651139000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1679447000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1675012000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1671801000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1667934000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1194505000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1193271000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1189531000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1187540000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1185597000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1183983000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1177901000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1177870000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1153813000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1165839000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>898454000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>896630000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>888162000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>874596000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>868248000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>864826000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>863088000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>861540000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>860863000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>858960000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>857000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>856000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>855000000.0</v>
       </c>
       <c r="CH42">
         <v>855000000.0</v>
       </c>
       <c r="CI42">
         <v>855000000.0</v>
       </c>
       <c r="CJ42">
+        <v>855000000.0</v>
+      </c>
+      <c r="CK42">
         <v>858000000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>856000000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>808000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>614000000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>577000000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>551000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548000000.0</v>
       </c>
       <c r="CQ42">
         <v>548000000.0</v>
       </c>
       <c r="CR42">
         <v>548000000.0</v>
       </c>
       <c r="CS42">
+        <v>548000000.0</v>
+      </c>
+      <c r="CT42">
         <v>550000000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>544000000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>543000000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>451000000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>447000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>440000000.0</v>
       </c>
       <c r="CY42">
         <v>440000000.0</v>
       </c>
       <c r="CZ42">
+        <v>440000000.0</v>
+      </c>
+      <c r="DA42">
         <v>439000000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>438000000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>437000000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>436000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>951000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>965000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>1031000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>1094000000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>1009000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>1019000000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>1035000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050000000.0</v>
       </c>
       <c r="DL42">
         <v>1050000000.0</v>
       </c>
       <c r="DM42">
+        <v>1050000000.0</v>
+      </c>
+      <c r="DN42">
         <v>1076000000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>1035000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>1037000000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>1024000000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>376000000.0</v>
       </c>
-      <c r="DR42"/>
-      <c r="DS42">
+      <c r="DS42"/>
+      <c r="DT42">
         <v>365000000.0</v>
       </c>
-      <c r="DT42"/>
-      <c r="DU42">
+      <c r="DU42"/>
+      <c r="DV42">
         <v>131000000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>30000000.0</v>
       </c>
-      <c r="DW42"/>
       <c r="DX42"/>
       <c r="DY42"/>
+      <c r="DZ42"/>
     </row>
-    <row r="43" spans="1:129">
+    <row r="43" spans="1:130">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18210,97 +18301,96 @@
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
+      <c r="DZ43"/>
     </row>
-    <row r="44" spans="1:129">
+    <row r="44" spans="1:130">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44"/>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
@@ -18356,51 +18446,53 @@
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
-      <c r="BQ44"/>
+      <c r="BQ44">
+        <v>0.0</v>
+      </c>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
@@ -18417,1697 +18509,1708 @@
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
+      <c r="DZ44"/>
     </row>
-    <row r="45" spans="1:129">
+    <row r="45" spans="1:130">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45">
+        <v>985093000.0</v>
+      </c>
+      <c r="C45">
         <v>986946000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>968866000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>962754000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>928407000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>910247000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>933502000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>913710000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>915148000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>894262000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>524614000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>527099000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>869168000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>483783000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>488808000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>495362000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>815298000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>499503000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>501761000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>498458000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>506217000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>501518000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>502606000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>502874000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>513020000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>500823000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>508529000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>507065000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>513705000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>519641000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>514741000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>518142000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>512841000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>509464000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>506748000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>504805000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>508855000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>532917000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>537298000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>636962000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>637533000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>650348000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>634671000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>633339000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>654040000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>665555000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>682784000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>798379000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>820985000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>846201000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>836676000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>831703000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>833907000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>813553000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>797193000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>799209000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>776884000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>735529000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>740338000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>712860000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>692474000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>392899000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>359998000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>363981000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>371991000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>365343000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>355054000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>333688000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>337370000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>328690000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>339405000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>322819000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>316454000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>309251000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>297538000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>290793000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>289753000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>353573000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>357393000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>354769000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>362197000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>367000000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>363000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>365000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>378000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>343000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>334000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>335000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>341000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>333000000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>328000000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>319000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>308000000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>286000000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000.0</v>
       </c>
       <c r="CT45">
         <v>281000000.0</v>
       </c>
       <c r="CU45">
+        <v>281000000.0</v>
+      </c>
+      <c r="CV45">
         <v>312000000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>307000000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>369000000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>391000000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>377000000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>390000000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>389000000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>398000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>428000000.0</v>
       </c>
       <c r="DD45">
         <v>428000000.0</v>
       </c>
       <c r="DE45">
+        <v>428000000.0</v>
+      </c>
+      <c r="DF45">
         <v>433000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>468000000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>474000000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>559000000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>557000000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>565000000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>549000000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>582000000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>496000000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>434000000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>380000000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>376000000.0</v>
       </c>
-      <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
+      <c r="DZ45"/>
     </row>
-    <row r="46" spans="1:129">
+    <row r="46" spans="1:130">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>985093000.0</v>
+      </c>
+      <c r="C46">
         <v>986946000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>968866000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>488354000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>481420000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>482699000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>496687000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>495553000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>507175000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>527117000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>511244000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>524614000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>527099000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>524886999.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>483783000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>488808000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>495362000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>509119000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>499503000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>501761000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>498458000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>513381000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>501518000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>502606000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>502874000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>521014000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>508051000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>516073999.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>514434999.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>513705000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>519641000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>514741000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>518142000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>512841000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>509464000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>506748000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>504805000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>508855000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>532917000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>537298000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>636962000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>637533000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>650348000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>634671000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>633339000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>654040000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>665555000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>678147000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>798379000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>820985000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>846201000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>836676000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>831703000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>833907000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>813553000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>797193000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>799209000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>776884000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>735529000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>740338000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>712860000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>692474000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>392899000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>359998000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>363981000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>371991000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>365343000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>355054000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>333688000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>337370000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>328690000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>339405000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>322819000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>316454000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>309251000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>297538000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>290793000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>289753000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>353573000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>357393000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>354769000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>362197000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>367000000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>363000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>365000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>378000000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>343000000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>334000000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>335000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>341000000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>333000000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>328000000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>319000000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>308000000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>286000000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000.0</v>
       </c>
       <c r="CT46">
         <v>281000000.0</v>
       </c>
       <c r="CU46">
+        <v>281000000.0</v>
+      </c>
+      <c r="CV46">
         <v>312000000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>307000000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>369000000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>391000000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>377000000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>390000000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>389000000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>398000000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>436000000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>428000000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>433000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>468000000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>474000000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>559000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>557000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>565000000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>549000000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>582000000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>496000000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>434000000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>380000000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>376000000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>375000000.0</v>
       </c>
-      <c r="DR46"/>
-      <c r="DS46">
+      <c r="DS46"/>
+      <c r="DT46">
         <v>368000000.0</v>
       </c>
-      <c r="DT46"/>
-      <c r="DU46">
+      <c r="DU46"/>
+      <c r="DV46">
         <v>351000000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>375000000.0</v>
       </c>
-      <c r="DW46"/>
       <c r="DX46"/>
       <c r="DY46"/>
+      <c r="DZ46"/>
     </row>
-    <row r="47" spans="1:129">
+    <row r="47" spans="1:130">
       <c r="A47" t="s">
         <v>78</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>489930000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>481476000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>488354000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>481420000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>488960000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>496687000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>511244000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>524614000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>527099000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>519146000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>483783000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>488808000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>495362000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>501473000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>499503000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>501761000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>498458000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>506217000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>501518000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>502606000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>502874000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>513020000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>500823000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>508529000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>507065000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>513705000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>519641000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>514741000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>518142000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>512841000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>509464000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>506748000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>504805000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>508855000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>532917000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>537298000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>636962000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>637533000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>650348000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>634671000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>633339000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>-192741000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>665555000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>682784000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>798379000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>53090000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>846201000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>836676000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>831703000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>135455000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>813553000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>797193000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>799209000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>776884000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>735529000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>740338000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>712860000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>692474000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>392899000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>359998000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>363981000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>371991000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>365343000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>355054000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>333688000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>337370000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>328690000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>339405000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>322819000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>316454000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>309251000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>297538000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>290793000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>289753000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>353573000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>357393000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>354769000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>362197000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>367000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>363000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>365000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>378000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>343000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>334000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>335000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>341000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>333000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>328000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>319000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>308000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>286000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000.0</v>
       </c>
       <c r="CT47">
         <v>281000000.0</v>
       </c>
       <c r="CU47">
+        <v>281000000.0</v>
+      </c>
+      <c r="CV47">
         <v>312000000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>307000000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>369000000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>391000000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>377000000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>390000000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>389000000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
+      <c r="DZ47"/>
     </row>
-    <row r="48" spans="1:129">
+    <row r="48" spans="1:130">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>-1056426000.0</v>
+      </c>
+      <c r="C48">
         <v>-1012948000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-947832000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-919338000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-832452000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-793453000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-743988000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-707920000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-693168000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-662390000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-444981000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-422360000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-411941000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-401945000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-449709000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-540594000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-633247000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-733199000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-869311000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-952400000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-974852000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1070770000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1193194000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1284756000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1374844000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1451836000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1404832000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1549082000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1720756000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1893496000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1895055000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1877787000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1149738000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-2283411000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-317040000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-313121000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-295738000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-269394000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-221294000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-198327000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-69926000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-33551000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-7303000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-324176000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-301359000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-245751000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-162268000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-131858000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>28108000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>39625000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>67846000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>75476000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>71094000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>66884000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>38245000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>8619000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-33228000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-50757000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-107812000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-148109000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-176678000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-130134000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-207740000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-232352000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-271674000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-305202000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-339510000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-346373000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-309283000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-296351000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-330928000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-414328000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-468018000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-506666000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-546446000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-579857000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-642265000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-660153000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-737445000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-747218000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-756133000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-751487000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-604000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-620000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-625000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-627000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-636000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-626000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-644000000.0</v>
       </c>
       <c r="CL48">
         <v>-644000000.0</v>
       </c>
       <c r="CM48">
+        <v>-644000000.0</v>
+      </c>
+      <c r="CN48">
         <v>-616000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-622000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-629000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-620000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-618000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-613000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-606000000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-602000000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-547000000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-551000000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-512000000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-515000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-519000000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-526000000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-536000000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-525000000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-511000000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-528000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-550000000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-566000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-591000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-478000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-509000000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-544000000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-268000000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-305000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-347000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-384000000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-421000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-456000000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-494000000.0</v>
       </c>
-      <c r="DR48"/>
-      <c r="DS48">
+      <c r="DS48"/>
+      <c r="DT48">
         <v>-548000000.0</v>
       </c>
-      <c r="DT48"/>
-      <c r="DU48">
+      <c r="DU48"/>
+      <c r="DV48">
         <v>-570000000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>162000000.0</v>
       </c>
-      <c r="DW48"/>
       <c r="DX48"/>
       <c r="DY48"/>
+      <c r="DZ48"/>
     </row>
-    <row r="49" spans="1:129">
+    <row r="49" spans="1:130">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-422360000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-411941000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-401945000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-449709000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-540594000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-633247000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-733199000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-869311000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-952400000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-974852000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1070770000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1193194000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1284756000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1374844000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1451836000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1404832000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1549082000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1720756000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1893496000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1895055000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1877787000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-1149738000.0</v>
       </c>
-      <c r="AH49"/>
-      <c r="AI49">
+      <c r="AI49"/>
+      <c r="AJ49">
         <v>-317040000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-313121000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-295738000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-269394000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-221294000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-198327000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-69926000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-33551000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-7303000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-324176000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-301359000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-245751000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-162268000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-127325000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>28108000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>39625000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>67846000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>75476000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>71094000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>66884000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>38245000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>8619000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-33228000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-50757000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-107812000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-148109000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-176678000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>-203941000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>-207740000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>-232352000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>-271674000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>-305202000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>-339510000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>-346373000.0</v>
       </c>
-      <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
@@ -20124,167 +20227,168 @@
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
+      <c r="DZ49"/>
     </row>
-    <row r="50" spans="1:129">
+    <row r="50" spans="1:130">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="I50">
         <v>132000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="J50">
+        <v>132000.0</v>
+      </c>
+      <c r="K50"/>
+      <c r="L50">
         <v>127000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>130000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>128000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>124000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>113000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>119000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>125000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>127000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>128000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>129000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>127000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>131000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>147000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>8141000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>138000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>141000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>70861000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>43462000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>15492000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>106323000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>106325000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>106378000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>52394000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>16474000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>13282000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>375963000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>379602000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>8852000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>4772000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>188104000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -20323,867 +20427,870 @@
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
+      <c r="DZ50"/>
     </row>
-    <row r="51" spans="1:129">
+    <row r="51" spans="1:130">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>1096654000.0</v>
+      </c>
+      <c r="C51">
         <v>1094706000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1092759000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1090811000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1088863000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1093409000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>929452000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>928178000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>926911000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>930755000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>924502000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>923524000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>922628000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>921927000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>921203000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>920461000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>961449000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1029688000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1127540000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1225026000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1273123000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1420131000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1564578000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1712662000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1814404000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1812823000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2036362000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2034807000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2033208000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2156634000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2183328000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2210006000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1473659000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>339374000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>333712000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>375963000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>379602000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>365432000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>370597000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>380457000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>369817000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>367227000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>378189000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>548550000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>527767000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>529719000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>540653000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>551675000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>554680000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>542754000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>563987000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>584500000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>553988000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>544135000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>739903000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>579028000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>454342000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>401792000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>466230000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>475603000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>414587000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>275954000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>105884000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>102421000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>40400000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>2580000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>133473000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>186982000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>192112000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>178176000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>142559000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>177710000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>320909000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>427150000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>427764000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>477831000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>528663000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>665858000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>696126000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>802835000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>858529000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>704148000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>827000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>816000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>828000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>673000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>839000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>847000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>865000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>503000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>987000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>709000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>754000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>731000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>735000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>710000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>696000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>638000000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>607000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>695000000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>715000000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>735000000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>722000000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>739000000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>736000000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>722000000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>732000000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>747000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>840000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>804000000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>760000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>777000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>756000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>732000000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>731000000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>766000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>669000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>635000000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>634000000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>632000000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>666000000.0</v>
       </c>
-      <c r="DR51"/>
-      <c r="DS51">
+      <c r="DS51"/>
+      <c r="DT51">
         <v>736000000.0</v>
       </c>
-      <c r="DT51"/>
-      <c r="DU51">
+      <c r="DU51"/>
+      <c r="DV51">
         <v>965000000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>247000000.0</v>
       </c>
-      <c r="DW51"/>
       <c r="DX51"/>
       <c r="DY51"/>
+      <c r="DZ51"/>
     </row>
-    <row r="52" spans="1:129">
+    <row r="52" spans="1:130">
       <c r="A52" t="s">
         <v>83</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
         <v>2049999.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="I52">
         <v>132000.0</v>
       </c>
       <c r="J52">
+        <v>132000.0</v>
+      </c>
+      <c r="K52">
         <v>2785000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>127000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>130000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>128000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>124000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>113000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>119000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>125000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>127000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>128000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>129000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>127000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>131000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>147000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>8141000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>138000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>141000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>74613000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>47345000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>19193000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>106323000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>106325000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>106378000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>52394000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>16474000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>13282000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>8007000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>10356000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>8852000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>6465000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>16482000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>9779000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>4772000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>9600000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>199215000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>191446000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>188104000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1144000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>142000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>168000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1161000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>4344000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>2777000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>2102000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>8426000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>170000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>8270000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>11155000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>14168000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>18193000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>11626000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2645000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>155000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>9000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>44008000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>39073000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1113000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>10256000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>12019000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>11985000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>9347000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>11982000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>16358000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>17293000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1014000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>859000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>189000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>206000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>458000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>603000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>958000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>13939000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>405000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>2000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CH52">
         <v>1000000.0</v>
       </c>
       <c r="CI52">
         <v>1000000.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CJ52">
+        <v>1000000.0</v>
+      </c>
+      <c r="CK52"/>
+      <c r="CL52">
         <v>2000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>1000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>15000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>23000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>12000000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>18000000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>15000000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>17000000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>8000000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>7000000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>2000000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>44000000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>36000000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>30000000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>26000000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>21000000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>20000000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>82000000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>81000000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>73000000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>79000000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>82000000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>92000000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>102000000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>133000000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>128000000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>102000000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>99000000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>70000000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>54000000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>38000000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>29000000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>32000000.0</v>
       </c>
-      <c r="DR52"/>
-      <c r="DS52">
+      <c r="DS52"/>
+      <c r="DT52">
         <v>10000000.0</v>
       </c>
-      <c r="DT52"/>
-      <c r="DU52">
+      <c r="DU52"/>
+      <c r="DV52">
         <v>23000000.0</v>
       </c>
-      <c r="DV52">
+      <c r="DW52">
         <v>24000000.0</v>
       </c>
-      <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
+      <c r="DZ52"/>
     </row>
-    <row r="53" spans="1:129">
+    <row r="53" spans="1:130">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>17110000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>17738000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>15356000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>11795000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>5475000.0</v>
       </c>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>253000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1033000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AH53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53"/>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
@@ -21239,170 +21346,171 @@
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
         <v>0.0</v>
       </c>
       <c r="BN53">
         <v>0.0</v>
       </c>
       <c r="BO53">
         <v>0.0</v>
       </c>
       <c r="BP53">
         <v>0.0</v>
       </c>
-      <c r="BQ53"/>
+      <c r="BQ53">
+        <v>0.0</v>
+      </c>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53">
         <v>1456000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>1713000.0</v>
       </c>
-      <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
-      <c r="DA53">
-[...1 lines deleted...]
-      </c>
+      <c r="DA53"/>
       <c r="DB53">
         <v>3000000.0</v>
       </c>
       <c r="DC53">
+        <v>3000000.0</v>
+      </c>
+      <c r="DD53">
         <v>6000000.0</v>
       </c>
-      <c r="DD53"/>
       <c r="DE53"/>
-      <c r="DF53">
+      <c r="DF53"/>
+      <c r="DG53">
         <v>11000000.0</v>
       </c>
-      <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
+      <c r="DZ53"/>
     </row>
-    <row r="54" spans="1:129">
+    <row r="54" spans="1:130">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54"/>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
@@ -21458,51 +21566,53 @@
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
-      <c r="BQ54"/>
+      <c r="BQ54">
+        <v>0.0</v>
+      </c>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
@@ -21519,1613 +21629,1624 @@
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
+      <c r="DZ54"/>
     </row>
-    <row r="55" spans="1:129">
+    <row r="55" spans="1:130">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>997201000.0</v>
+      </c>
+      <c r="C55">
         <v>1028789000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1107835000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1112026000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1207753000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1224274000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1142998000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1162997000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1215874000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1288889000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1483145000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1525674000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1555253000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1604178000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1566967000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1516264000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1483804000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1412318000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1393146000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1397140000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1378121000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1432712000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1467589000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1533436000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1534216000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1526164000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1825669000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1726354000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1529699000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1505491000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1502707000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1566915000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1467178000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1199103000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1120008000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1149273000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1163627000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1172276000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1238610000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1272273000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1400540000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1422015000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1551169000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1712974000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1725663000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1833805000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1961445000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2039187000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2209491000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2217848000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2275621000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2296218000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2262147000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2297915000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2276098000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2256664000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2239701000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2168366000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2074795000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2081607000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1996189000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1913183000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1014246000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>962759000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>947330000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>892608000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>849603000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>844171000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>874518000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>943129000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>987041000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1025640000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>823908000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>866701000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>807632000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>787947000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>771612000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>906201000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>875517000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>900091000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>919066000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>886820000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1026000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1006000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1029000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1068000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036000000.0</v>
       </c>
       <c r="CJ55">
         <v>1036000000.0</v>
       </c>
       <c r="CK55">
+        <v>1036000000.0</v>
+      </c>
+      <c r="CL55">
         <v>1031000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>967000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>924000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>919000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>880000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>859000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>826000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>869000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>817000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>797000000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>838000000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>835000000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>879000000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>908000000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>862000000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>898000000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>892000000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>933000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>992000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1006000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1110000000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1137000000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1169000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1273000000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1230000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1233000000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>1185000000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>1201000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>1066000000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>988000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>913000000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>877000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>884000000.0</v>
       </c>
-      <c r="DR55"/>
-      <c r="DS55">
+      <c r="DS55"/>
+      <c r="DT55">
         <v>896000000.0</v>
       </c>
-      <c r="DT55"/>
-      <c r="DU55">
+      <c r="DU55"/>
+      <c r="DV55">
         <v>919000000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>778000000.0</v>
       </c>
-      <c r="DW55"/>
       <c r="DX55"/>
       <c r="DY55"/>
+      <c r="DZ55"/>
     </row>
-    <row r="56" spans="1:129">
+    <row r="56" spans="1:130">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>466197000.0</v>
+      </c>
+      <c r="C56">
         <v>484534000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>569782000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>566451000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>618543000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>636797000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>557992000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>583003000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>620030000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>674793000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>713358000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>739556000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>760645000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>815228000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>801743000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>748811000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>702929000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>627857000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>604522000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>604340000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>583730000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>629167000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>657571000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>712973000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>706192000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>682580000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1000757000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>881339000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>671087000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>638051000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>630641000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>694250000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>631076000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>354542000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>296429000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>325312000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>328781000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>330933000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>371121000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>397615000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>408487000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>426878000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>513315000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>589776000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>600696000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>644995000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>681314000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>742278000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>795565000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>775658000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>805344000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>831691000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>796374000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>823001000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>820236000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>810710000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>786722000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>731950000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>682537000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>676389000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>613407000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>545884000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>521898000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>495981000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>479913000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>428898000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>389961000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>391809000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>382591000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>463423000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>493046000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>516755000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>463773000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>508793000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>454071000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>448034000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>438192000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>569245000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>454796000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>467878000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>490465000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>459687000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>455000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>450000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>457000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>480000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>482000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>470000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>465000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>388000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>355000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>348000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>318000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>313000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>304000000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>361000000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>320000000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>322000000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>331000000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>340000000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>350000000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>361000000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>365000000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>398000000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>387000000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>420000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>467000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>486000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>586000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>578000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>615000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>623000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>575000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>566000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>549000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>557000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>505000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>483000000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>475000000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>430000000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>432000000.0</v>
       </c>
-      <c r="DR56"/>
-      <c r="DS56">
+      <c r="DS56"/>
+      <c r="DT56">
         <v>445000000.0</v>
       </c>
-      <c r="DT56"/>
-      <c r="DU56">
+      <c r="DU56"/>
+      <c r="DV56">
         <v>488000000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>362000000.0</v>
       </c>
-      <c r="DW56"/>
       <c r="DX56"/>
       <c r="DY56"/>
+      <c r="DZ56"/>
     </row>
-    <row r="57" spans="1:129">
+    <row r="57" spans="1:130">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>140085000.0</v>
+      </c>
+      <c r="C57">
         <v>128191000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>134966000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>114426000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>148580000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>139929000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>147191000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>138128000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>166431000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>190543000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>169245000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>180302000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>198165000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>237852000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>249974000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>273950000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>267472000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>234569000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>245391000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>215429000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>203520000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>198093000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>212132000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>230187000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>222543000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>220206000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>276192000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>260093000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>215090000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>327127000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>282682000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>271387000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>189380000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2173959000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>125773000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>106246000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>112016000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>112407000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>100656000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>112056000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>100400000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>96116000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>131672000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>330414000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>339101000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>351901000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>182897000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>187340000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>201695000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>215875000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>215299000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>211098000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>196664000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>245384000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>211395000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>228039000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>260014000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>277253000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>230416000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>220969000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>232461000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>220643000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>194859000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>223485000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>215881000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>180329000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>149459000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>129982000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>170864000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>240623000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>226150000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>232094000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>216273000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>203684000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>195304000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>188387000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>197561000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>220591000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>201845000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>217433000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>204645000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>214413000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>172000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>186000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>192000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>224000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>198000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>176000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>174000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>294000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>189000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>239000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>199000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>205000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>183000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>230000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>181000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>210000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>212000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>258000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>253000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>260000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>261000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>245000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>217000000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>315000000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>311000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>325000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>336000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>375000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>453000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>424000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>455000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>502000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>284000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>279000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>242000000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>249000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>204000000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>199000000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>212000000.0</v>
       </c>
-      <c r="DR57"/>
-      <c r="DS57">
+      <c r="DS57"/>
+      <c r="DT57">
         <v>185000000.0</v>
       </c>
-      <c r="DT57"/>
-      <c r="DU57">
+      <c r="DU57"/>
+      <c r="DV57">
         <v>208000000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>167000000.0</v>
       </c>
-      <c r="DW57"/>
       <c r="DX57"/>
       <c r="DY57"/>
+      <c r="DZ57"/>
     </row>
-    <row r="58" spans="1:129">
+    <row r="58" spans="1:130">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>1301634000.0</v>
+      </c>
+      <c r="C58">
         <v>1288417000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1302195000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1280461000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1313093000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1303176000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1151996000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1146758000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1178256000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1210642000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1194267000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1204862000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1224760000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1266463000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1295966000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1321039000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1348399000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1388916000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1503847000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1573700000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1611962000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1762097000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1939696000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2108150000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2214595000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2217237000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2432561000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2436192000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2411317000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2582260000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2541191000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2557934000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1743363000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2607888000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>569128000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>602020000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>607746000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>594891000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>601703000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>614817000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>613749000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>611486000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>710338000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>803498000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>802912000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>829279000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>853066000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>879339000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>895679000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>897099000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>926879000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>949157000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>908438000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>948064000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>958447000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>957211000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>867057000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>828422000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>756303000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>765292000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>720961000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>683457000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>329831000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>350379000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>350348000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>315549000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>302688000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>333672000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>377555000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>438539000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>478900000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>519645000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>645651000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>754001000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>750144000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>792068000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>857794000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1016399000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1032916000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1065932000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1094245000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1069529000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1039000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1040000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1064000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1091000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1080000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1066000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1080000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1064000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1201000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1239000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1240000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1210000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1161000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1190000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1135000000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1104000000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1088000000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1166000000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1177000000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1210000000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1162000000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1191000000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1190000000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1212000000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>1258000000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>1287000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>1409000000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>1411000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>1474000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>1455000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>1437000000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>1466000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>1110000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>1156000000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>1017000000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>984000000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>949000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>952000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>998000000.0</v>
       </c>
-      <c r="DR58"/>
-      <c r="DS58">
+      <c r="DS58"/>
+      <c r="DT58">
         <v>1071000000.0</v>
       </c>
-      <c r="DT58"/>
-      <c r="DU58">
+      <c r="DU58"/>
+      <c r="DV58">
         <v>1305000000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>532000000.0</v>
       </c>
-      <c r="DW58"/>
       <c r="DX58"/>
       <c r="DY58"/>
+      <c r="DZ58"/>
     </row>
-    <row r="59" spans="1:129">
+    <row r="59" spans="1:130">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59"/>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
@@ -23181,51 +23302,53 @@
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
-      <c r="BQ59"/>
+      <c r="BQ59">
+        <v>0.0</v>
+      </c>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
@@ -23242,712 +23365,717 @@
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
+      <c r="DZ59"/>
     </row>
-    <row r="60" spans="1:129">
+    <row r="60" spans="1:130">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>-304433000.0</v>
+      </c>
+      <c r="C60">
         <v>-259628000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-194360000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-168435000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-105340000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-78902000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-8998000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>16239000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>37618000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>78247000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>288878000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>320812000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>330493000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>337715000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>271001000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>195225000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>135405000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>23402000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-110701000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-176560000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-233841000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-329385000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-472107000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-574714000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-680379000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-691073000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-606892000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-709838000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-881618000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-1076769000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-1038484000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-991019000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-276185000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-1408785000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>550880000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>547253000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>555881000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>577385000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>636907000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>657456000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>786791000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>810529000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>840831000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>909476000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>922751000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1004526000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1108379000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1159848000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1313812000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1320749000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1348742000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1347061000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1353709000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1349851000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1317651000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1299453000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1372644000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1339944000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1318492000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1316315000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1275228000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1229726000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>684415000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>612380000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>596982000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>577059000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>546915000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>510499000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>496963000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>504590000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>508141000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>505995000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>178257000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>112700000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>57289000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-7995000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-89979000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-113920000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-185670000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-194527000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-202909000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-209577000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>-40000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>-64000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-65000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-53000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-75000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>-61000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>-80000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>-128000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>-306000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>-349000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>-387000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>-381000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>-363000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>-348000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>-343000000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>-332000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>-274000000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>-354000000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>-320000000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>-316000000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>-313000000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>-307000000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>-312000000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>-293000000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>-279000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>-293000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>-312000000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>-287000000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>-318000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>-196000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>-220000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>-233000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>62000000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>31000000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>35000000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>-2000000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>-40000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>-79000000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>-118000000.0</v>
       </c>
-      <c r="DR60"/>
-      <c r="DS60">
+      <c r="DS60"/>
+      <c r="DT60">
         <v>-183000000.0</v>
       </c>
-      <c r="DT60"/>
-      <c r="DU60">
+      <c r="DU60"/>
+      <c r="DV60">
         <v>-439000000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>192000000.0</v>
       </c>
-      <c r="DW60"/>
       <c r="DX60"/>
       <c r="DY60"/>
+      <c r="DZ60"/>
     </row>
-    <row r="61" spans="1:129">
+    <row r="61" spans="1:130">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61"/>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
         <v>-238881000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-239107000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-239811000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-243098000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-245221000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-246294000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-247190000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-250331000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-250196000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-249656000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-249487000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-249095000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-237150000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-147225000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-146041000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-115784000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-114773000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-114526000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-113942000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-113693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-113649000.0</v>
       </c>
       <c r="BM61">
         <v>-113649000.0</v>
       </c>
       <c r="BN61">
-        <v>-112511000.0</v>
+        <v>-113649000.0</v>
       </c>
       <c r="BO61">
         <v>-112511000.0</v>
       </c>
       <c r="BP61">
         <v>-112511000.0</v>
       </c>
       <c r="BQ61">
+        <v>-112511000.0</v>
+      </c>
+      <c r="BR61">
         <v>-113240000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-113305000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-113282000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-97238000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-93035000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-92032000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-92021000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-91995000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-91994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92053000.0</v>
       </c>
       <c r="CA61">
         <v>-92053000.0</v>
       </c>
       <c r="CB61">
         <v>-92053000.0</v>
       </c>
       <c r="CC61">
         <v>-92053000.0</v>
       </c>
       <c r="CD61">
+        <v>-92053000.0</v>
+      </c>
+      <c r="CE61">
         <v>-92265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92000000.0</v>
       </c>
       <c r="CF61">
         <v>-92000000.0</v>
       </c>
       <c r="CG61">
         <v>-92000000.0</v>
       </c>
       <c r="CH61">
         <v>-92000000.0</v>
       </c>
       <c r="CI61">
         <v>-92000000.0</v>
       </c>
       <c r="CJ61">
         <v>-92000000.0</v>
       </c>
       <c r="CK61">
         <v>-92000000.0</v>
       </c>
       <c r="CL61">
         <v>-92000000.0</v>
       </c>
       <c r="CM61">
-        <v>-91000000.0</v>
+        <v>-92000000.0</v>
       </c>
       <c r="CN61">
         <v>-91000000.0</v>
       </c>
       <c r="CO61">
-        <v>-94000000.0</v>
+        <v>-91000000.0</v>
       </c>
       <c r="CP61">
         <v>-94000000.0</v>
       </c>
       <c r="CQ61">
         <v>-94000000.0</v>
       </c>
       <c r="CR61">
         <v>-94000000.0</v>
       </c>
       <c r="CS61">
-        <v>-91000000.0</v>
+        <v>-94000000.0</v>
       </c>
       <c r="CT61">
         <v>-91000000.0</v>
       </c>
       <c r="CU61">
         <v>-91000000.0</v>
       </c>
       <c r="CV61">
         <v>-91000000.0</v>
       </c>
       <c r="CW61">
         <v>-91000000.0</v>
       </c>
       <c r="CX61">
-        <v>-85000000.0</v>
+        <v>-91000000.0</v>
       </c>
       <c r="CY61">
         <v>-85000000.0</v>
       </c>
       <c r="CZ61">
         <v>-85000000.0</v>
       </c>
       <c r="DA61">
+        <v>-85000000.0</v>
+      </c>
+      <c r="DB61">
         <v>-86000000.0</v>
       </c>
-      <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
+      <c r="DZ61"/>
     </row>
-    <row r="62" spans="1:129">
+    <row r="62" spans="1:130">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24035,50 +24163,51 @@
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
+      <c r="DZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24171,51 +24300,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>519811000.0</v>
       </c>
       <c r="C2">
         <v>560976000.0</v>
       </c>
       <c r="D2">
         <v>593836000.0</v>
       </c>
       <c r="E2">
         <v>735850000.0</v>
       </c>
       <c r="F2">
         <v>692088000.0</v>
       </c>
       <c r="G2">
         <v>568528000.0</v>
       </c>
       <c r="H2">
         <v>759505000.0</v>
       </c>
       <c r="I2">
         <v>706617000.0</v>
       </c>
@@ -24272,51 +24401,51 @@
       </c>
       <c r="AA2">
         <v>560000000.0</v>
       </c>
       <c r="AB2">
         <v>528000000.0</v>
       </c>
       <c r="AC2">
         <v>553000000.0</v>
       </c>
       <c r="AD2">
         <v>637000000.0</v>
       </c>
       <c r="AE2">
         <v>547000000.0</v>
       </c>
       <c r="AF2">
         <v>518000000.0</v>
       </c>
       <c r="AG2">
         <v>476000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
         <v>61643000.0</v>
       </c>
       <c r="C3">
         <v>62245000.0</v>
       </c>
       <c r="D3">
         <v>56889000.0</v>
       </c>
       <c r="E3">
         <v>55496000.0</v>
       </c>
       <c r="F3">
         <v>65715999.0</v>
       </c>
       <c r="G3">
         <v>62963000.0</v>
       </c>
       <c r="H3">
         <v>61819000.0</v>
       </c>
       <c r="I3">
         <v>66400000.0</v>
       </c>
@@ -24373,98 +24502,98 @@
       </c>
       <c r="AA3">
         <v>43000000.0</v>
       </c>
       <c r="AB3">
         <v>45000000.0</v>
       </c>
       <c r="AC3">
         <v>51000000.0</v>
       </c>
       <c r="AD3">
         <v>49000000.0</v>
       </c>
       <c r="AE3">
         <v>36000000.0</v>
       </c>
       <c r="AF3">
         <v>38000000.0</v>
       </c>
       <c r="AG3">
         <v>39000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>331000.0</v>
       </c>
       <c r="J4">
         <v>-6229000.0</v>
       </c>
       <c r="K4">
         <v>-126974000.0</v>
       </c>
       <c r="L4">
         <v>-23605000.0</v>
       </c>
       <c r="M4">
         <v>-132856000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5">
         <v>-66385000.0</v>
       </c>
       <c r="C5">
         <v>-60571000.0</v>
       </c>
       <c r="D5">
         <v>-202103000.0</v>
       </c>
       <c r="E5">
         <v>491309000.0</v>
       </c>
       <c r="F5">
         <v>523320001.0</v>
       </c>
       <c r="G5">
         <v>603729000.0</v>
       </c>
       <c r="H5">
         <v>971208000.0</v>
       </c>
       <c r="I5">
         <v>1037869000.0</v>
       </c>
@@ -24521,51 +24650,51 @@
       </c>
       <c r="AA5">
         <v>119000000.0</v>
       </c>
       <c r="AB5">
         <v>163000000.0</v>
       </c>
       <c r="AC5">
         <v>231000000.0</v>
       </c>
       <c r="AD5">
         <v>287000000.0</v>
       </c>
       <c r="AE5">
         <v>267000000.0</v>
       </c>
       <c r="AF5">
         <v>222000000.0</v>
       </c>
       <c r="AG5">
         <v>157000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
         <v>-4742000.0</v>
       </c>
       <c r="C6">
         <v>1674000.0</v>
       </c>
       <c r="D6">
         <v>-145214000.0</v>
       </c>
       <c r="E6">
         <v>546805000.0</v>
       </c>
       <c r="F6">
         <v>589036000.0</v>
       </c>
       <c r="G6">
         <v>666692000.0</v>
       </c>
       <c r="H6">
         <v>1033027000.0</v>
       </c>
       <c r="I6">
         <v>1104269000.0</v>
       </c>
@@ -24622,139 +24751,139 @@
       </c>
       <c r="AA6">
         <v>162000000.0</v>
       </c>
       <c r="AB6">
         <v>208000000.0</v>
       </c>
       <c r="AC6">
         <v>282000000.0</v>
       </c>
       <c r="AD6">
         <v>336000000.0</v>
       </c>
       <c r="AE6">
         <v>303000000.0</v>
       </c>
       <c r="AF6">
         <v>260000000.0</v>
       </c>
       <c r="AG6">
         <v>196000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>331000.0</v>
       </c>
       <c r="J8">
         <v>-98085000.0</v>
       </c>
       <c r="K8">
         <v>-126974000.0</v>
       </c>
       <c r="L8">
         <v>-23605000.0</v>
       </c>
       <c r="M8">
         <v>-132856000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
         <v>-15677000.0</v>
       </c>
       <c r="C9">
         <v>-22194000.0</v>
       </c>
       <c r="D9">
         <v>26664000.0</v>
       </c>
       <c r="E9">
         <v>545400000.0</v>
       </c>
       <c r="F9">
         <v>653700000.0</v>
       </c>
       <c r="G9">
         <v>655833000.0</v>
       </c>
       <c r="H9">
         <v>1031288000.0</v>
       </c>
       <c r="I9">
         <v>1189293000.0</v>
       </c>
@@ -24811,51 +24940,51 @@
       </c>
       <c r="AA9">
         <v>216000000.0</v>
       </c>
       <c r="AB9">
         <v>303000000.0</v>
       </c>
       <c r="AC9">
         <v>394000000.0</v>
       </c>
       <c r="AD9">
         <v>460000000.0</v>
       </c>
       <c r="AE9">
         <v>401000000.0</v>
       </c>
       <c r="AF9">
         <v>383000000.0</v>
       </c>
       <c r="AG9">
         <v>282000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
         <v>-170442000.0</v>
       </c>
       <c r="C10">
         <v>-153268000.0</v>
       </c>
       <c r="D10">
         <v>-273764000.0</v>
       </c>
       <c r="E10">
         <v>452318000.0</v>
       </c>
       <c r="F10">
         <v>456406000.0</v>
       </c>
       <c r="G10">
         <v>510045000.0</v>
       </c>
       <c r="H10">
         <v>842827000.0</v>
       </c>
       <c r="I10">
         <v>902808000.0</v>
       </c>
@@ -24912,51 +25041,51 @@
       </c>
       <c r="AA10">
         <v>33000000.0</v>
       </c>
       <c r="AB10">
         <v>43000000.0</v>
       </c>
       <c r="AC10">
         <v>2000000.0</v>
       </c>
       <c r="AD10">
         <v>-121000000.0</v>
       </c>
       <c r="AE10">
         <v>213000000.0</v>
       </c>
       <c r="AF10">
         <v>99000000.0</v>
       </c>
       <c r="AG10">
         <v>137000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11">
         <v>49393000.0</v>
       </c>
       <c r="C11">
         <v>-22103000.0</v>
       </c>
       <c r="D11">
         <v>-18514000.0</v>
       </c>
       <c r="E11">
         <v>69356000.0</v>
       </c>
       <c r="F11">
         <v>68076000.0</v>
       </c>
       <c r="G11">
         <v>75671000.0</v>
       </c>
       <c r="H11">
         <v>98225000.0</v>
       </c>
       <c r="I11">
         <v>48920000.0</v>
       </c>
@@ -25013,51 +25142,51 @@
       </c>
       <c r="AA11">
         <v>10000000.0</v>
       </c>
       <c r="AB11">
         <v>1000000.0</v>
       </c>
       <c r="AC11">
         <v>32000000.0</v>
       </c>
       <c r="AD11">
         <v>39000000.0</v>
       </c>
       <c r="AE11">
         <v>68000000.0</v>
       </c>
       <c r="AF11">
         <v>74000000.0</v>
       </c>
       <c r="AG11">
         <v>37000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12">
         <v>104057000.0</v>
       </c>
       <c r="C12">
         <v>92697000.0</v>
       </c>
       <c r="D12">
         <v>71661000.0</v>
       </c>
       <c r="E12">
         <v>38991000.0</v>
       </c>
       <c r="F12">
         <v>66914000.0</v>
       </c>
       <c r="G12">
         <v>98074000.0</v>
       </c>
       <c r="H12">
         <v>127331000.0</v>
       </c>
       <c r="I12">
         <v>135061000.0</v>
       </c>
@@ -25114,51 +25243,51 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13">
         <v>97425000.0</v>
       </c>
       <c r="C13">
         <v>5701000.0</v>
       </c>
       <c r="D13">
         <v>4041000.0</v>
       </c>
       <c r="E13">
         <v>4480000.0</v>
       </c>
       <c r="F13">
         <v>67888000.0</v>
       </c>
       <c r="G13">
         <v>1750000.0</v>
       </c>
       <c r="H13">
         <v>4709000.0</v>
       </c>
       <c r="I13">
         <v>1657000.0</v>
       </c>
@@ -25173,98 +25302,98 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14">
         <v>1000000.0</v>
       </c>
       <c r="X14">
         <v>1000000.0</v>
       </c>
       <c r="Y14">
         <v>2000000.0</v>
       </c>
       <c r="Z14">
         <v>2000000.0</v>
       </c>
       <c r="AA14">
         <v>3000000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
         <v>-219835000.0</v>
       </c>
       <c r="C15">
         <v>-131165000.0</v>
       </c>
       <c r="D15">
         <v>-255250000.0</v>
       </c>
       <c r="E15">
         <v>382962000.0</v>
       </c>
       <c r="F15">
         <v>388330000.0</v>
       </c>
       <c r="G15">
         <v>434374000.0</v>
       </c>
       <c r="H15">
         <v>744602000.0</v>
       </c>
       <c r="I15">
         <v>854219000.0</v>
       </c>
@@ -25321,51 +25450,51 @@
       </c>
       <c r="AA15">
         <v>10000000.0</v>
       </c>
       <c r="AB15">
         <v>42000000.0</v>
       </c>
       <c r="AC15">
         <v>-37000000.0</v>
       </c>
       <c r="AD15">
         <v>-160000000.0</v>
       </c>
       <c r="AE15">
         <v>152000000.0</v>
       </c>
       <c r="AF15">
         <v>-12000000.0</v>
       </c>
       <c r="AG15">
         <v>100000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16">
         <v>-219835000.0</v>
       </c>
       <c r="C16">
         <v>-131165000.0</v>
       </c>
       <c r="D16">
         <v>-255250000.0</v>
       </c>
       <c r="E16">
         <v>382962000.0</v>
       </c>
       <c r="F16">
         <v>388330000.0</v>
       </c>
       <c r="G16">
         <v>434374000.0</v>
       </c>
       <c r="H16">
         <v>744602000.0</v>
       </c>
       <c r="I16">
         <v>854219000.0</v>
       </c>
@@ -25402,51 +25531,51 @@
       <c r="T16">
         <v>156133000.0</v>
       </c>
       <c r="U16">
         <v>42400000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16">
         <v>17000000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16">
         <v>23000000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17">
         <v>-219835000.0</v>
       </c>
       <c r="C17">
         <v>-131165000.0</v>
       </c>
       <c r="D17">
         <v>12490000.0</v>
       </c>
       <c r="E17">
         <v>382962000.0</v>
       </c>
       <c r="F17">
         <v>388330000.0</v>
       </c>
       <c r="G17">
         <v>434374000.0</v>
       </c>
       <c r="H17">
         <v>941052000.0</v>
       </c>
       <c r="I17">
         <v>951728000.0</v>
       </c>
@@ -25473,51 +25602,51 @@
       </c>
       <c r="Q17">
         <v>174660000.0</v>
       </c>
       <c r="R17">
         <v>12550000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
         <v>-91944000.0</v>
       </c>
       <c r="C18">
         <v>-69409000.0</v>
       </c>
       <c r="D18">
         <v>-53563000.0</v>
       </c>
       <c r="E18">
         <v>-32088000.0</v>
       </c>
       <c r="F18">
         <v>-67888000.0</v>
       </c>
       <c r="G18">
         <v>-96324000.0</v>
       </c>
       <c r="H18">
         <v>-122622000.0</v>
       </c>
       <c r="I18">
         <v>-133404000.0</v>
       </c>
@@ -25530,51 +25659,51 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>14544000.0</v>
       </c>
       <c r="F19">
         <v>17323000.0</v>
       </c>
       <c r="G19">
         <v>-1580000.0</v>
       </c>
       <c r="H19">
         <v>-494000.0</v>
       </c>
       <c r="I19">
         <v>-1704000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19">
         <v>2546000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
@@ -25591,94 +25720,94 @@
       </c>
       <c r="Q19">
         <v>20601000.0</v>
       </c>
       <c r="R19">
         <v>-56309000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>2902000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20">
         <v>208845000.0</v>
       </c>
       <c r="N20">
         <v>-20156000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
         <v>-77066000.0</v>
       </c>
       <c r="C21">
         <v>-74410000.0</v>
       </c>
       <c r="D21">
         <v>-52868000.0</v>
       </c>
       <c r="E21">
         <v>464782000.0</v>
       </c>
       <c r="F21">
         <v>517321000.0</v>
       </c>
       <c r="G21">
         <v>583945000.0</v>
       </c>
       <c r="H21">
         <v>964930000.0</v>
       </c>
       <c r="I21">
         <v>1130232000.0</v>
       </c>
@@ -25735,88 +25864,88 @@
       </c>
       <c r="AA21">
         <v>119000000.0</v>
       </c>
       <c r="AB21">
         <v>163000000.0</v>
       </c>
       <c r="AC21">
         <v>231000000.0</v>
       </c>
       <c r="AD21">
         <v>-53000000.0</v>
       </c>
       <c r="AE21">
         <v>267000000.0</v>
       </c>
       <c r="AF21">
         <v>222000000.0</v>
       </c>
       <c r="AG21">
         <v>157000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>581200000.0</v>
       </c>
       <c r="C23">
         <v>613192000.0</v>
       </c>
       <c r="D23">
         <v>673368000.0</v>
       </c>
       <c r="E23">
         <v>816468000.0</v>
       </c>
       <c r="F23">
         <v>828467000.0</v>
       </c>
       <c r="G23">
         <v>640416000.0</v>
       </c>
       <c r="H23">
         <v>825863000.0</v>
       </c>
       <c r="I23">
         <v>765678000.0</v>
       </c>
@@ -25873,88 +26002,88 @@
       </c>
       <c r="AA23">
         <v>657000000.0</v>
       </c>
       <c r="AB23">
         <v>668000000.0</v>
       </c>
       <c r="AC23">
         <v>716000000.0</v>
       </c>
       <c r="AD23">
         <v>1150000000.0</v>
       </c>
       <c r="AE23">
         <v>681000000.0</v>
       </c>
       <c r="AF23">
         <v>679000000.0</v>
       </c>
       <c r="AG23">
         <v>601000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
         <v>61643000.0</v>
       </c>
       <c r="C25">
         <v>62245000.0</v>
       </c>
       <c r="D25">
         <v>56841000.0</v>
       </c>
       <c r="E25">
         <v>55496000.0</v>
       </c>
       <c r="F25">
         <v>65716000.0</v>
       </c>
       <c r="G25">
         <v>62963000.0</v>
       </c>
       <c r="H25">
         <v>61819000.0</v>
       </c>
       <c r="I25">
         <v>66413000.0</v>
       </c>
@@ -25965,51 +26094,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
         <v>6475000.0</v>
       </c>
       <c r="C26">
         <v>5706000.0</v>
       </c>
       <c r="D26">
         <v>5520000.0</v>
       </c>
       <c r="E26">
         <v>3641000.0</v>
       </c>
       <c r="F26">
         <v>3771000.0</v>
       </c>
       <c r="G26">
         <v>3975000.0</v>
       </c>
       <c r="H26">
         <v>2684000.0</v>
       </c>
       <c r="I26">
         <v>2129000.0</v>
       </c>
@@ -26062,92 +26191,92 @@
         <v>13000000.0</v>
       </c>
       <c r="Z26">
         <v>12000000.0</v>
       </c>
       <c r="AA26">
         <v>11000000.0</v>
       </c>
       <c r="AB26">
         <v>9000000.0</v>
       </c>
       <c r="AC26">
         <v>9000000.0</v>
       </c>
       <c r="AD26">
         <v>9000000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26">
         <v>8000000.0</v>
       </c>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>67913000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>81147000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>54914000.0</v>
       </c>
       <c r="C28">
         <v>46510000.0</v>
       </c>
       <c r="D28">
         <v>78048000.0</v>
       </c>
       <c r="E28">
         <v>76977000.0</v>
       </c>
       <c r="F28">
         <v>132608000.0</v>
       </c>
       <c r="G28">
         <v>67913000.0</v>
       </c>
       <c r="H28">
         <v>63674000.0</v>
       </c>
       <c r="I28">
         <v>62032000.0</v>
       </c>
@@ -26200,51 +26329,51 @@
         <v>78000000.0</v>
       </c>
       <c r="Z28">
         <v>78000000.0</v>
       </c>
       <c r="AA28">
         <v>86000000.0</v>
       </c>
       <c r="AB28">
         <v>86000000.0</v>
       </c>
       <c r="AC28">
         <v>103000000.0</v>
       </c>
       <c r="AD28">
         <v>455000000.0</v>
       </c>
       <c r="AE28">
         <v>98000000.0</v>
       </c>
       <c r="AF28"/>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
         <v>49393000.0</v>
       </c>
       <c r="C29">
         <v>-22103000.0</v>
       </c>
       <c r="D29">
         <v>2277000.0</v>
       </c>
       <c r="E29">
         <v>69356000.0</v>
       </c>
       <c r="F29">
         <v>68076000.0</v>
       </c>
       <c r="G29">
         <v>75671000.0</v>
       </c>
       <c r="H29">
         <v>98225000.0</v>
       </c>
       <c r="I29">
         <v>48920000.0</v>
       </c>
@@ -26261,51 +26390,51 @@
         <v>-5790000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>61389000.0</v>
       </c>
       <c r="C30">
         <v>52216000.0</v>
       </c>
       <c r="D30">
         <v>79532000.0</v>
       </c>
       <c r="E30">
         <v>80618000.0</v>
       </c>
       <c r="F30">
         <v>136379000.0</v>
       </c>
       <c r="G30">
         <v>71888000.0</v>
       </c>
       <c r="H30">
         <v>66358000.0</v>
       </c>
       <c r="I30">
         <v>59061000.0</v>
       </c>
@@ -26362,51 +26491,51 @@
       </c>
       <c r="AA30">
         <v>97000000.0</v>
       </c>
       <c r="AB30">
         <v>140000000.0</v>
       </c>
       <c r="AC30">
         <v>163000000.0</v>
       </c>
       <c r="AD30">
         <v>513000000.0</v>
       </c>
       <c r="AE30">
         <v>134000000.0</v>
       </c>
       <c r="AF30">
         <v>161000000.0</v>
       </c>
       <c r="AG30">
         <v>125000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B31">
         <v>-93376000.0</v>
       </c>
       <c r="C31">
         <v>-78858000.0</v>
       </c>
       <c r="D31">
         <v>-220896000.0</v>
       </c>
       <c r="E31">
         <v>-12464000.0</v>
       </c>
       <c r="F31">
         <v>-60915000.0</v>
       </c>
       <c r="G31">
         <v>-73900000.0</v>
       </c>
       <c r="H31">
         <v>-122103000.0</v>
       </c>
       <c r="I31">
         <v>-227424000.0</v>
       </c>
@@ -26463,51 +26592,51 @@
       </c>
       <c r="AA31">
         <v>-86000000.0</v>
       </c>
       <c r="AB31">
         <v>-120000000.0</v>
       </c>
       <c r="AC31">
         <v>-229000000.0</v>
       </c>
       <c r="AD31">
         <v>-408000000.0</v>
       </c>
       <c r="AE31">
         <v>-54000000.0</v>
       </c>
       <c r="AF31">
         <v>-123000000.0</v>
       </c>
       <c r="AG31">
         <v>-20000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32">
         <v>504134000.0</v>
       </c>
       <c r="C32">
         <v>538782000.0</v>
       </c>
       <c r="D32">
         <v>620500000.0</v>
       </c>
       <c r="E32">
         <v>1281250000.0</v>
       </c>
       <c r="F32">
         <v>1345788000.0</v>
       </c>
       <c r="G32">
         <v>1224361000.0</v>
       </c>
       <c r="H32">
         <v>1790793000.0</v>
       </c>
       <c r="I32">
         <v>1895910000.0</v>
       </c>
@@ -26583,1297 +26712,1304 @@
       <c r="AG32">
         <v>758000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY32"/>
+  <dimension ref="A1:DZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>140091000.0</v>
+      </c>
+      <c r="C2">
         <v>140794000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>133689000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>131966000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>113605000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>144660000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>142972000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>132928000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>140426000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>177893000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>153369000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>152746000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>113422000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>183180000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>165915000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>198519000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>188236000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>179095000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>169535000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>197611000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>145847000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>160956000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>133364000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>131705000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>141865000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>181443000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>181642000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>195047000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>197372000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>215699000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>179859000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>165910000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>145149000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>132684000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>120483000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>106434000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>103654000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>116170000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>118500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>123770000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>134536000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>144312000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>242814000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>149183000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>186448000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>228915000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>242814000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>266231000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>255097000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>303551000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>266440000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>252440000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>205177000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>286489000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>240730000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>231234000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>174007000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>264276000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>253088000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>245072000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>233202000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>209745000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>180204000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>180127000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>147561000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>135695000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>118226000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>112086000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>101932000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>167569000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>201795000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>205188000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>181901000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>188070000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>171870000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>161943000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>151949000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>89149000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>175748000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>188531000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>152657000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>178342000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>151000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>163000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>162000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>175000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>152000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>159000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>152000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>143000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>132000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>138000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>134000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>121000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>120000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>125000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>107000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>113000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>114000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>120000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>122000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>172000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>129000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>132000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>127000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>145000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000000.0</v>
       </c>
       <c r="DE2">
         <v>127000000.0</v>
       </c>
       <c r="DF2">
+        <v>127000000.0</v>
+      </c>
+      <c r="DG2">
         <v>137000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>139000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>140000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>137000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>171000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>160000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000000.0</v>
       </c>
       <c r="DN2">
         <v>139000000.0</v>
       </c>
       <c r="DO2">
+        <v>139000000.0</v>
+      </c>
+      <c r="DP2">
         <v>122000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>136000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>140000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>137000000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>126000000.0</v>
       </c>
-      <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>126000000.0</v>
       </c>
-      <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
+      <c r="DZ2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>15048000.0</v>
+      </c>
+      <c r="C3">
         <v>15799000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16498999.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15562000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13783000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16110000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17933000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14319000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13883000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13836000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16954000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15322000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10777000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13788000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13262000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14012000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14434000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>17301000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15584000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16292000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16539000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17889000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16241000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14549000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14284000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15432000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15357000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>15445000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15585000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18667000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16050000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>15368000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>16328000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>15461000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17688000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>15985000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17309000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>20116000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>19547000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>23770000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>19458000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>18014000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>16700000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>18814000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>20570000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>26585000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>26616000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>26846000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>39661000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>51627000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>26902000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>24492000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>20376000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>23428000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>21869000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>20276000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>16087000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>21271000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>20361000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>20542000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>19779000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>13489000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>10478000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>8613000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>10084000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>8832000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>7703000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8174000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8028000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8679000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>9332000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>8858000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>8558000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>13521000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>9282000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>8328000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7874000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>9174000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>9458000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>11246000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>9246000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>8926000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CG3">
         <v>9000000.0</v>
       </c>
       <c r="CH3">
         <v>9000000.0</v>
       </c>
       <c r="CI3">
         <v>9000000.0</v>
       </c>
       <c r="CJ3">
+        <v>9000000.0</v>
+      </c>
+      <c r="CK3">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CL3">
         <v>9000000.0</v>
       </c>
       <c r="CM3">
+        <v>9000000.0</v>
+      </c>
+      <c r="CN3">
         <v>7000000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="CP3">
         <v>7000000.0</v>
       </c>
       <c r="CQ3">
         <v>7000000.0</v>
       </c>
       <c r="CR3">
+        <v>7000000.0</v>
+      </c>
+      <c r="CS3">
         <v>8000000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>7000000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>9000000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>8000000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>9000000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>10000000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>11000000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DA3">
         <v>11000000.0</v>
       </c>
       <c r="DB3">
         <v>11000000.0</v>
       </c>
       <c r="DC3">
         <v>11000000.0</v>
       </c>
       <c r="DD3">
         <v>11000000.0</v>
       </c>
       <c r="DE3">
+        <v>11000000.0</v>
+      </c>
+      <c r="DF3">
         <v>12000000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DH3">
         <v>12000000.0</v>
       </c>
       <c r="DI3">
+        <v>12000000.0</v>
+      </c>
+      <c r="DJ3">
         <v>14000000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>11000000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>14000000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>13000000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>11000000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="DP3">
         <v>9000000.0</v>
       </c>
       <c r="DQ3">
+        <v>9000000.0</v>
+      </c>
+      <c r="DR3">
         <v>10000000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>8000000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>10000000.0</v>
       </c>
-      <c r="DT3"/>
-      <c r="DU3">
+      <c r="DU3"/>
+      <c r="DV3">
         <v>10000000.0</v>
       </c>
-      <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
+      <c r="DZ3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>-254000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-726000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-315000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>1626000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-13497000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>3234000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-4050000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-4066000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-21970000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>1134000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-106138000.0</v>
       </c>
-      <c r="AO4">
-[...1 lines deleted...]
-      </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>-23605000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-132856000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -28004,878 +28140,885 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5">
+        <v>-30661000.0</v>
+      </c>
+      <c r="C5">
         <v>-35526999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3875000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-10261000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-16722000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-23879000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-23021000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2146000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-16707000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-206714000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-14446001.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>11122000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3616999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>76851000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>115907000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>145237000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>152771000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>178756000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>157569000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>51635000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>135027000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>166439000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>133275000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>131923000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>172092000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>211793000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>228757000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>267104000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>263554000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>277230000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>258918000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>213166000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>288555000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>50528000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2602000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4506000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-14371000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-21520000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-18926000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-23033000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-27420000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-86590000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-28907000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1641000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-46696000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-87905000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-24577000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-166334000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-7805000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-24370000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-8577000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>14382000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>14500000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>42033000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>41388000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>45664000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>27003000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>31663000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>52289000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>39880000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>37766000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>51296000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>42480000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>32806000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>42844000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>51560000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>24491000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>11310000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>15286000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>19144000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>69808000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>88827000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>83245000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>57133000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>56657000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>65193000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>51740000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>34442000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>35768000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>33603000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>22110000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>39481000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>32063000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>30432000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>12000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>35000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>27000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>30000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>13000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>20000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>17000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>20000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>15000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>33000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>11000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>8000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>7000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>29000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>22000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-34000000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>25000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>28000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>30000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>31000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>30000000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>29000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>47000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>48000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>39000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>45000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>53000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>68000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>65000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-288000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>76000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>81000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>63000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="DP5">
         <v>71000000.0</v>
       </c>
       <c r="DQ5">
+        <v>71000000.0</v>
+      </c>
+      <c r="DR5">
         <v>69000000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>26000000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>43000000.0</v>
       </c>
-      <c r="DT5"/>
-      <c r="DU5">
+      <c r="DU5"/>
+      <c r="DV5">
         <v>50000000.0</v>
       </c>
-      <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
+      <c r="DZ5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>-15613000.0</v>
+      </c>
+      <c r="C6">
         <v>-19727999.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12623999.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5301000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2939000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7769000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5088000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12173000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2824000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-192878000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2507999.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>26444000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14393999.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>90639000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>129169000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>159249000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>167205000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>196057000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>173153000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>67927000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>151566000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>184328000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>149516000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>146472000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>186376000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>227225000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>244114000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>282549000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>279139000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>295897000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>274968000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>228534000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>304883000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>65989000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20290000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11479000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2938000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1404000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>621000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>737000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7962000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-68576000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-12207000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>17173000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-26126000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-61320000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2039000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-139488000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>31856000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>27257000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>18325000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>38874000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>34876000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>65461000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>63257000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>65940000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>43090000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>52934000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>72650000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>60422000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>57545000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>64785000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>52958000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>41419000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>52928000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>60392000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>32194000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>19484000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>23314000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>27823000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>79140000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>97685000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>91803000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>70654000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>65939000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>73521000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>59614000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>43616000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>45226000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>44849000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>31356000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>48407000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>42063000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>39432000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>21000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>44000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>36000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>38000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>22000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>29000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>24000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>28000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>22000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>40000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>18000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>16000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>14000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>38000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>30000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-25000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>35000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>39000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>40000000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>42000000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>41000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>40000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>58000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>59000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>51000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>58000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>65000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>80000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>79000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-277000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>90000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>94000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>74000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="DP6">
         <v>80000000.0</v>
       </c>
       <c r="DQ6">
+        <v>80000000.0</v>
+      </c>
+      <c r="DR6">
         <v>79000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>34000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>53000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>227000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>60000000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-400000000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>193000000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>189000000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>175000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -29057,122 +29200,123 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-254000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-726000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-315000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>1626000.0</v>
       </c>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -29342,1660 +29486,1677 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>-14990000.0</v>
+      </c>
+      <c r="C9">
         <v>-24337000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>10309000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-125999.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1766000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10443000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-12318000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4399000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3842000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-40748000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5623000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>32814999.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>25380000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>64339000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>137925000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>165127000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>178009000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>184198000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>177813000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>133139000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>158550000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>177054000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>153623000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>149013000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>176781000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>233169000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>239155000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>285343000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>277622000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>317090000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>275031000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>290422000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>306750000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>59789000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>16762000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>9880000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1085000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-736999.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-6910000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-8405000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-9871000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>9838000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>17644000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>15939000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>20763000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>30956000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>17644000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>17953000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>25694000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4951000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>36644000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>48921000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>48550000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>84510000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>79986000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>84377000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>66931000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>83708000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>92744000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>75159000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>72935000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>71494000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>75032000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>74727000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>68103000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>66670000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>46653000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>45688000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>32094000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>97381000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>113953000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>114350000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>108101000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>81360000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>79398000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>93946000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>76282000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>56339000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>70842000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>66236000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>55931000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>68357000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>58000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>57000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>49000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="CJ9">
         <v>54000000.0</v>
       </c>
       <c r="CK9">
-        <v>45000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="CL9">
         <v>45000000.0</v>
       </c>
       <c r="CM9">
+        <v>45000000.0</v>
+      </c>
+      <c r="CN9">
         <v>41000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>43000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>40000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>39000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>34000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>36000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>31000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>42000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>43000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>51000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>49000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>18000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>63000000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>67000000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>68000000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>63000000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>81000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>84000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>75000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>85000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>94000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>108000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>107000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>120000000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>118000000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>123000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>99000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>98000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000000.0</v>
       </c>
       <c r="DP9">
         <v>105000000.0</v>
       </c>
       <c r="DQ9">
+        <v>105000000.0</v>
+      </c>
+      <c r="DR9">
         <v>103000000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>107000000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>94000000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>227000000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>84000000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>201000000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>193000000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>189000000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>175000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>-41968000.0</v>
+      </c>
+      <c r="C10">
         <v>-59808000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-28392000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-35679000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-46563000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-61454000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-41400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-15344000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-35070000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-225104000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-32865000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5522000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-10273000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>63427000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>108492000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>136419000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>143980000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>163614000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>141806000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>35930000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>115056000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>138929000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>112338000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>112564000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>146214000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>182207000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>196631000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>234135000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>229854000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>242556000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>225063000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>184499000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>250690000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>42946000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-5190000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12408000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-21917000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-28574000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-25890000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-27852000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-37063000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-20201000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-33125000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-22618000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-55074000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-96316000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-33125000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-153114000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-16804000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-35606000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-16846000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6250000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>34519000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>36104000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>41115000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>22749000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>27136000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>47497000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>35296000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>33362000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>49283000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>31508000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>48719000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>45197000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>50187000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>12493000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-39625000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>13639000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>27316000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>100409000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>78074000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>56744000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>48085000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>46971000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>80348000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>29007000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>36110000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>17828000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>16234000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-955000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>8312000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>18000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>11000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="CJ10">
         <v>22000000.0</v>
       </c>
       <c r="CK10">
+        <v>22000000.0</v>
+      </c>
+      <c r="CL10">
         <v>1000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-26000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>7000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>12000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-13000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-2000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-7000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-11000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-6000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-31000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>8000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-55000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>12000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>15000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>24000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-25000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>41000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>30000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>22000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>23000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-114000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>48000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>45000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-288000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>54000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>64000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>49000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>53000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>49000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>57000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>54000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>63000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>5000000.0</v>
       </c>
-      <c r="DT10"/>
-      <c r="DU10">
+      <c r="DU10"/>
+      <c r="DV10">
         <v>-9000000.0</v>
       </c>
-      <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11">
+        <v>1309000.0</v>
+      </c>
+      <c r="C11">
         <v>5308000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>90000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>51207000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-7212000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-11978000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-5332000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-592000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-4201000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-7695000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-10244000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2329000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2904000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>13096000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>15041000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>21422000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>19797000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>22134000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>21920000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7765000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16257000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>13833000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>18104000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>19788000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>23946000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7285000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>20755000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>37767000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>32418000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>12670000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>24871000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-17264000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>28643000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-14030000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1963000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>925000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>361000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>123000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1789000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-5591000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-688000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>6047000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1818000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>199000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>534000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-12833000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1818000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6853000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-5287000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-7385000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-9216000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1718000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2040000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5880000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6478000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-732000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>5220000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-29919000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>7200000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>6727000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>6099000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-28323000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6896000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>9397000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>11669000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>15879000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>5629000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-2534000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5170000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-7261000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>17009000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>24382000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>18096000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>8892000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>13530000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>15376000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>10530000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>7796000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>8255000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7548000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3487000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>156813000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>6000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>10000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>31000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>3000000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>5000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-4000000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>25000000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="CS11">
         <v>-5000000.0</v>
       </c>
       <c r="CT11">
+        <v>-5000000.0</v>
+      </c>
+      <c r="CU11">
         <v>26000000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>3000000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-16000000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2000000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1000000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>5000000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>4000000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>41000000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-12000000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>26000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DF11">
         <v>6000000.0</v>
       </c>
       <c r="DG11">
+        <v>6000000.0</v>
+      </c>
+      <c r="DH11">
         <v>-1000000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>17000000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>10000000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-12000000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>17000000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>22000000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>12000000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>16000000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="DQ11">
         <v>19000000.0</v>
       </c>
       <c r="DR11">
+        <v>19000000.0</v>
+      </c>
+      <c r="DS11">
         <v>14000000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>8000000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-25000000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>37000000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000000.0</v>
       </c>
       <c r="DX11">
         <v>-24000000.0</v>
       </c>
       <c r="DY11">
+        <v>-24000000.0</v>
+      </c>
+      <c r="DZ11">
         <v>-17000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12">
+        <v>24196000.0</v>
+      </c>
+      <c r="C12">
         <v>24281000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24517000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25418000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>29841000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>37575000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18379000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18380000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18363000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18390000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18419000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16643999.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13890000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13424000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7415000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8818000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8791000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>14551000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15763000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15705000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19971000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>29048000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>22474000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19359000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>25878000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>28859000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>32125999.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>32969000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>33700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>34674000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>33855000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>28667000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>37865000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7583000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7792000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7902000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7546000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7054000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6964000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6436000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5617000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7225000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9069000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8543000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8921000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8411000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8548000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9155000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8999000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11236000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8269000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8282000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8250000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7514000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5839000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5132000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4762000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4527000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4792000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4584000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4404000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2013000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>861000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1296000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>906000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1373000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1168000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1421000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1647000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>15393000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3427000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3790000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5686000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>35949000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7716000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>9546000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>11711000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>46524000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>14285000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>14531000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>14229000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>52716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="CF12">
         <v>13000000.0</v>
       </c>
       <c r="CG12">
+        <v>13000000.0</v>
+      </c>
+      <c r="CH12">
         <v>12000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CJ12">
         <v>10000000.0</v>
       </c>
       <c r="CK12">
+        <v>10000000.0</v>
+      </c>
+      <c r="CL12">
         <v>7000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>45000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>9000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>14000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="CQ12">
         <v>16000000.0</v>
       </c>
       <c r="CR12">
+        <v>16000000.0</v>
+      </c>
+      <c r="CS12">
         <v>18000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>14000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>11000000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>14000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>16000000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="CY12">
         <v>18000000.0</v>
       </c>
       <c r="CZ12">
         <v>18000000.0</v>
       </c>
       <c r="DA12">
+        <v>18000000.0</v>
+      </c>
+      <c r="DB12">
         <v>21000000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13">
+        <v>841000.0</v>
+      </c>
+      <c r="C13">
         <v>22833000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1383000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1866000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1935000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1226000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1098000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1853000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1524000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1144000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>242000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>372000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2283000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>241000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1858000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>98000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>14332000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>417000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>199000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>37000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>168000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>22381000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>348000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1141000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1799000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1765000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>731000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>33286000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31051,86 +31212,85 @@
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -31217,1100 +31377,1107 @@
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
         <v>-7000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>33000.0</v>
       </c>
-      <c r="BZ14">
-[...1 lines deleted...]
-      </c>
       <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
         <v>-39000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>39000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>540000.0</v>
       </c>
-      <c r="CE14">
-[...1 lines deleted...]
-      </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>1000000.0</v>
       </c>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
         <v>1000000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-1000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1000000.0</v>
       </c>
-      <c r="CO14">
-[...1 lines deleted...]
-      </c>
       <c r="CP14">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>1000000.0</v>
       </c>
       <c r="CR14">
+        <v>1000000.0</v>
+      </c>
+      <c r="CS14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CT14">
         <v>1000000.0</v>
       </c>
       <c r="CU14">
         <v>1000000.0</v>
       </c>
       <c r="CV14">
+        <v>1000000.0</v>
+      </c>
+      <c r="CW14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CX14">
         <v>1000000.0</v>
       </c>
       <c r="CY14">
         <v>1000000.0</v>
       </c>
       <c r="CZ14">
+        <v>1000000.0</v>
+      </c>
+      <c r="DA14">
         <v>-1000000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1000000.0</v>
       </c>
-      <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
+      <c r="DZ14"/>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
+        <v>-43277000.0</v>
+      </c>
+      <c r="C15">
         <v>-65116000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-28482000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-86886000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-39351000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-49476000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-36068000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-14752000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-30869000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-217409000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-22621000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-7851000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7369000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>50331000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>93451000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>114997000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>124183000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>141480000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>119886000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>28165000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>98799000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>125096000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>94234000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>92776000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>122268000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>174922000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>175876000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>196368000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>197436000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>229632000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>199466000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>201448000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>223673000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>55629000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-3919000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-17383000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-26344000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-48103000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-22967000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-128399000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-36375000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-26248000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-34943000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-22817000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-55608000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-83483000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-34943000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-159967000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-11517000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-28221000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-7630000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>4382000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4210000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>28639000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>29626000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>41847000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>17529000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>57055000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>40297000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>28569000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>27263000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>77606000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>26037000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>40747000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>34953000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>34308000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6864000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-37091000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>8469000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>34577000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>83400000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>53692000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>38648000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>39970000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>33433000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>64970000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>17855000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>77280000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>9789000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>8911000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-4646000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-148180000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>15607000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>5688000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>9000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-10000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28000000.0</v>
       </c>
       <c r="CL15">
         <v>-28000000.0</v>
       </c>
       <c r="CM15">
+        <v>-28000000.0</v>
+      </c>
+      <c r="CN15">
         <v>6000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>7000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-9000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-2000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-5000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-7000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-4000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-55000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="CX15">
         <v>3000000.0</v>
       </c>
       <c r="CY15">
+        <v>3000000.0</v>
+      </c>
+      <c r="CZ15">
         <v>7000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>11000000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-11000000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-13000000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>21000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>22000000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>16000000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>10000000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-113000000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>31000000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>35000000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-276000000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>37000000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="DN15">
         <v>37000000.0</v>
       </c>
       <c r="DO15">
+        <v>37000000.0</v>
+      </c>
+      <c r="DP15">
         <v>35000000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>38000000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>42000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>12000000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-3000000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>25000000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>-46000000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="DX15">
         <v>24000000.0</v>
       </c>
       <c r="DY15">
+        <v>24000000.0</v>
+      </c>
+      <c r="DZ15">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>205</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-65116000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-28482000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-86886000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-39351000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-49476000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-36068000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-22621000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-7851000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-7369000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>50331000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>93451000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>114997000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>124183000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>141480000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>119886000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>28165000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>98799000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>125096000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>94234000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>92776000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>122268000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>174922000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>175876000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>196368000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>197436000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>229632000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>199466000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>201448000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>223673000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>56976000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-3919000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-17383000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-26344000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-48102000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-22967000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-128399000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-36375000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>765097000.0</v>
       </c>
-      <c r="AQ16">
-[...1 lines deleted...]
-      </c>
       <c r="AR16">
+        <v>0.0</v>
+      </c>
+      <c r="AS16">
         <v>-22817000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-55608000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-83483000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-34943000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-155433000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-11517000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-28221000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-7630000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4382000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4210000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>28639000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>29626000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>41847000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>17529000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>57055000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>40297000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>28569000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>27263000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>77198000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>24612000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>39322000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>33528000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>34308000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6864000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-37091000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>8469000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>34576000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>83400000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>45855000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>36684000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>39285000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>33434000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>64970000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>18444000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>26228000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>9984000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>10039000.0</v>
       </c>
-      <c r="CC16">
-[...1 lines deleted...]
-      </c>
       <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
         <v>-15607000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>15607000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>5688000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1505000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>9000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-18000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>18000000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="CN16">
         <v>6000000.0</v>
       </c>
       <c r="CO16">
-        <v>0.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="CP16">
         <v>0.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
         <v>-4000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="CX16">
         <v>3000000.0</v>
       </c>
       <c r="CY16">
+        <v>3000000.0</v>
+      </c>
+      <c r="CZ16">
         <v>7000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>11000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2000000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17">
+        <v>-43277000.0</v>
+      </c>
+      <c r="C17">
         <v>-65116000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-28482000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-86886000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-39351000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-49476000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-36068000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-14752000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-30869000.0</v>
       </c>
-      <c r="J17"/>
-      <c r="K17">
+      <c r="K17"/>
+      <c r="L17">
         <v>-22621000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-7851000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-7369000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>50331000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>93451000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>114997000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>124183000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>141480000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>119886000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>28165000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>98799000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1420000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>130442000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>132352000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>170160000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>371372000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>175876000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>196368000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>197436000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>327726000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>200192000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>201763000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>222047000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>16977000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-3227000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-11483000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-21556000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>22422000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-27679000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-33443000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-92825000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>763631000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
         <v>-22419000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-54540000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-109149000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-31307000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-141661000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-22091000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-13225000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-26062000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>7818000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>4210000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>28639000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>29626000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>41847000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>17529000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>57055000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>40297000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>28569000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>27263000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>77198000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>24612000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>39322000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>33528000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
         <v>6864000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>-37091000.0</v>
       </c>
-      <c r="BQ17">
-[...1 lines deleted...]
-      </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
@@ -32375,162 +32542,167 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>-23355000.0</v>
+      </c>
+      <c r="C18">
         <v>-23644000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23134000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22621000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22545000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18762000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17281000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16527000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16839000.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-14575000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13665000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-12434000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9250000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-11037000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10339000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13031000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14332000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15631000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15795000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-22130000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-28880000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-22381000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-20532000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-24531000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-27060000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-30038000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-32238000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-33286000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -32586,229 +32758,230 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-213000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-281000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>10989000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>839000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2421000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>295000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>16309000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>781000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-158000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>391000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5471000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-601000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>37000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>4455000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2762000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2453000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-132000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-53000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-239000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-940000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1365000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1890000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>701000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1047000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-2944000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>857000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>725000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1198000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-234000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-426000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-320000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-470000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1005000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>96000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-736000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-806000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>772000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-975000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-486000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-288000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-1620000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-330000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>3504000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>360000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-5202000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>311000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>120000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>15303000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>-8535000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>10787000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>3046000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19">
+      <c r="BO19"/>
+      <c r="BP19">
         <v>-11412000.0</v>
       </c>
-      <c r="BP19">
+      <c r="BQ19">
         <v>-57688000.0</v>
       </c>
-      <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
@@ -32825,200 +32998,199 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>2835000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
         <v>-64000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>131000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>1769000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>37875000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>197084000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>10844000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>831000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>86000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>-34749000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>14593000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
         <v>120000.0</v>
       </c>
-      <c r="BP20">
-[...1 lines deleted...]
-      </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
@@ -33086,499 +33258,503 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>-30661000.0</v>
+      </c>
+      <c r="C21">
         <v>-39187000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5114000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14741000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-18267000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-24905000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-26623000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2146000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-20746000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-57664000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-13903000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13068000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2037000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>44200000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>118333000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>146374000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>155875000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>165731000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>157824000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>56338000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>137428000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>157233000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>133911000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>132301999.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>161137000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>215100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>222836000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>269236000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>261759000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>300806000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>260279000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>273602000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>290445000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>44027000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2140000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3222000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-11427000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-19525000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-19651000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-22614000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-29649000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-14597000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-12207000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-12997000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-45833000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-86012000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-23051000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-144055000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-7069000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-25718000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-8569000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>15973000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>15744000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>42321000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>43563000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>46577000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>24007000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>31303000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>57491000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>39569000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>37646000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>35993000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>40904000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>39228000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>43057000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>45632000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>25073000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>19484000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>8423000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>70250000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>86713000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>88637000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>83093000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>56570000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>56597000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>66577000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>50856000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>34156000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>35471000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>33613000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>21851000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>29752000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>32000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>30000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>21000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>34000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>30000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>27000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>21000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>20000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>17000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>19000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-3000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>33000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>10000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-7000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>7000000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-18000000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>22000000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-39000000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>25000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>28000000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>30000000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>31000000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>30000000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>29000000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>47000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>48000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>39000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>45000000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>53000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>68000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>65000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-273000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>76000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>81000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>63000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>64000000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>63000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>71000000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>69000000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>68000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>43000000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>227000000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>50000000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>-400000000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>193000000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>189000000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>175000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -33760,459 +33936,465 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>155762000.0</v>
+      </c>
+      <c r="C23">
         <v>155401000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>149112000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>146581000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>130106000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>159122000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>157277000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>139473000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>157330000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>194809000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>172895000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>172493000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>136765000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>203319000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>185507000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>217272000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>210370000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>197562000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>189524000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>274412000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>166969000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>180777000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>153076000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>148416000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>157509000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>199512000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>197961000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>211154000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>213235000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>231983000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>194611000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>182730000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>161454000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>148446000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>135105000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>119536000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>116166000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>134958000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>131241000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>138043000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>154183000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>168309000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>272665000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>176350000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>215169000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>270369000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>283509000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>301271000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>287774000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>328657000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>297060000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>285388000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>237983000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>328678000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>277153000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>269034000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>216931000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>316681000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>288341000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>280662000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>268491000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>245246000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>214332000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>215626000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>172607000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>156821000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>139686000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>138290000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>125603000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>194700000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>229028000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>230711000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>206757000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>212297000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>194611000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>189450000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>176491000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>111046000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>208681000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>218277000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>183791000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>207218000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000000.0</v>
       </c>
       <c r="CG23">
         <v>190000000.0</v>
       </c>
       <c r="CH23">
+        <v>190000000.0</v>
+      </c>
+      <c r="CI23">
         <v>199000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>179000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>183000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>175000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>168000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>156000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>161000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>158000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>137000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>143000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>155000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>131000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>164000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>135000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>205000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000000.0</v>
       </c>
       <c r="CY23">
         <v>162000000.0</v>
       </c>
       <c r="CZ23">
+        <v>162000000.0</v>
+      </c>
+      <c r="DA23">
         <v>168000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>165000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>179000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000000.0</v>
       </c>
       <c r="DD23">
         <v>163000000.0</v>
       </c>
       <c r="DE23">
         <v>163000000.0</v>
       </c>
       <c r="DF23">
+        <v>163000000.0</v>
+      </c>
+      <c r="DG23">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000000.0</v>
       </c>
       <c r="DH23">
         <v>180000000.0</v>
       </c>
       <c r="DI23">
+        <v>180000000.0</v>
+      </c>
+      <c r="DJ23">
         <v>179000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>564000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>202000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>209000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>175000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>173000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>164000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>170000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>174000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>176000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>177000000.0</v>
       </c>
-      <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>160000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>601000000.0</v>
       </c>
-      <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
+      <c r="DZ23"/>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34298,840 +34480,847 @@
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>15048000.0</v>
+      </c>
+      <c r="C25">
         <v>15799000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16499000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15562000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13783000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16110000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17933000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14319000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13883000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13836000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>16954000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>15322000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10777000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13788000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13262000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14012000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14434000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17301000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15584000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16292000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16539000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>17889000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>16241000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14549000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14284000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15432000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15357000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15445000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>15585000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18667000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>16050000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>15368000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>16328000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>15461000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17688000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>15985000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17309000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>20116000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>19547000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>23770000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>19458000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>18014000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>16700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>18814000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>20570000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>26585000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>26616000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>26846000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>39661000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>51627000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>26902000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>24492000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>20376000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>23428000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>21869000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>20276000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>16087000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>21271000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>20361000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>20542000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>19779000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>13489000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>10478000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>8613000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>10084000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>8832000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>7703000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8174000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8028000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8679000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>9332000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>8858000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>8558000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>13521000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>9282000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>8328000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7874000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>9174000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>9458000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>11246000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>9246000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>8926000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CG25">
         <v>9000000.0</v>
       </c>
       <c r="CH25">
         <v>9000000.0</v>
       </c>
       <c r="CI25">
         <v>9000000.0</v>
       </c>
       <c r="CJ25">
+        <v>9000000.0</v>
+      </c>
+      <c r="CK25">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CL25">
         <v>9000000.0</v>
       </c>
       <c r="CM25">
+        <v>9000000.0</v>
+      </c>
+      <c r="CN25">
         <v>7000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="CP25">
         <v>7000000.0</v>
       </c>
       <c r="CQ25">
         <v>7000000.0</v>
       </c>
       <c r="CR25">
+        <v>7000000.0</v>
+      </c>
+      <c r="CS25">
         <v>8000000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>7000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>9000000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>8000000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>9000000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>10000000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>11000000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DA25">
         <v>11000000.0</v>
       </c>
       <c r="DB25">
         <v>11000000.0</v>
       </c>
       <c r="DC25">
+        <v>11000000.0</v>
+      </c>
+      <c r="DD25">
         <v>12000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>11000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>12000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DH25">
         <v>12000000.0</v>
       </c>
       <c r="DI25">
+        <v>12000000.0</v>
+      </c>
+      <c r="DJ25">
         <v>14000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>11000000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>14000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>13000000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>11000000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="DP25">
         <v>9000000.0</v>
       </c>
       <c r="DQ25">
+        <v>9000000.0</v>
+      </c>
+      <c r="DR25">
         <v>10000000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>8000000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>10000000.0</v>
       </c>
-      <c r="DT25"/>
-      <c r="DU25">
+      <c r="DU25"/>
+      <c r="DV25">
         <v>10000000.0</v>
       </c>
-      <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
+        <v>1443000.0</v>
+      </c>
+      <c r="C26">
         <v>1609000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1639000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1348000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1879000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1387000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1245000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1447000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1627000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1837000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1295000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1196000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1192000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1024000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1014000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>723000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>880000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>801000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>983000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1018000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>969000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1903000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>650000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>710000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>712000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>723000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>611000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>713000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>637000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>601000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>518000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>581000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>429000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>159000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1338000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>943000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>829000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>435000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>526000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>786000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1530000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1688000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2871000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1914000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2431000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6300000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2871000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2903000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2770000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1563000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2994000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2787000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>3093000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>3877000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2778000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2942000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>4199000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>5120000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>2852000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2934000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>3070000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>3069000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>3535000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>3191000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>2535000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>2120000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2871000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>3109000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>2068000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>2407000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>2479000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>1835000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>2265000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>2147000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>2124000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>2045000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>2234000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>809000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>3272000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>3384000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>3093000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>2437000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="CG26">
         <v>2000000.0</v>
       </c>
       <c r="CH26">
         <v>2000000.0</v>
       </c>
       <c r="CI26">
         <v>2000000.0</v>
       </c>
       <c r="CJ26">
         <v>2000000.0</v>
       </c>
       <c r="CK26">
         <v>2000000.0</v>
       </c>
       <c r="CL26">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="CM26">
         <v>3000000.0</v>
       </c>
       <c r="CN26">
+        <v>3000000.0</v>
+      </c>
+      <c r="CO26">
         <v>2000000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>3000000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="CR26">
         <v>3000000.0</v>
       </c>
       <c r="CS26">
         <v>3000000.0</v>
       </c>
       <c r="CT26">
         <v>3000000.0</v>
       </c>
       <c r="CU26">
         <v>3000000.0</v>
       </c>
       <c r="CV26">
         <v>3000000.0</v>
       </c>
       <c r="CW26">
         <v>3000000.0</v>
       </c>
       <c r="CX26">
         <v>3000000.0</v>
       </c>
       <c r="CY26">
         <v>3000000.0</v>
       </c>
       <c r="CZ26">
+        <v>3000000.0</v>
+      </c>
+      <c r="DA26">
         <v>2000000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>3000000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>2000000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DE26">
         <v>2000000.0</v>
       </c>
       <c r="DF26">
+        <v>2000000.0</v>
+      </c>
+      <c r="DG26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DH26">
         <v>2000000.0</v>
       </c>
       <c r="DI26">
         <v>2000000.0</v>
       </c>
       <c r="DJ26">
         <v>2000000.0</v>
       </c>
       <c r="DK26">
+        <v>2000000.0</v>
+      </c>
+      <c r="DL26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DM26">
         <v>2000000.0</v>
       </c>
-      <c r="DN26"/>
+      <c r="DN26">
+        <v>2000000.0</v>
+      </c>
       <c r="DO26"/>
-      <c r="DP26">
-[...1 lines deleted...]
-      </c>
+      <c r="DP26"/>
       <c r="DQ26">
         <v>2000000.0</v>
       </c>
       <c r="DR26">
+        <v>2000000.0</v>
+      </c>
+      <c r="DS26">
         <v>3000000.0</v>
       </c>
-      <c r="DS26">
+      <c r="DT26">
         <v>2000000.0</v>
       </c>
-      <c r="DT26"/>
-      <c r="DU26">
+      <c r="DU26"/>
+      <c r="DV26">
         <v>2000000.0</v>
       </c>
-      <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>75783000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>20153000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>48851000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>19062000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
@@ -35193,519 +35382,525 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>14228000.0</v>
+      </c>
+      <c r="C28">
         <v>13241000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13784000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13267000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14622000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13075000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13060000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5098000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15277000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>18231000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18551000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22151000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19115000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>18578000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18030000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21254000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>17666000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19006000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>75783000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20153000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17918000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19062000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>16001000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14932000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17346000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15708000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>15394000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15226000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>15683000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14234000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>16239000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15876000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12279000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13322000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12195000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>11683000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>18353000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12215000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13487000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>18117000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22309000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13720000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>25253000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>26290000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>35154000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>26980000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>32137000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>29907000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>23543000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>27626000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>30161000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>29713000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>38312000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>33645000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>34858000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>38725000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>47285000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>32401000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>32656000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>32219000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>32432000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>30593000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>32308000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>22511000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>19006000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>18589000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>23095000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>21635000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>24724000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>24754000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>23688000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>22591000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>22080000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>20617000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>25462000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>22308000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>21088000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>29661000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>26362000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>28041000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>26439000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>23000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>25000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>26000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>22000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>25000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>22000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>21000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="CN28">
         <v>21000000.0</v>
       </c>
       <c r="CO28">
         <v>21000000.0</v>
       </c>
       <c r="CP28">
+        <v>21000000.0</v>
+      </c>
+      <c r="CQ28">
         <v>12000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>20000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="CT28">
         <v>19000000.0</v>
       </c>
       <c r="CU28">
         <v>19000000.0</v>
       </c>
       <c r="CV28">
         <v>19000000.0</v>
       </c>
       <c r="CW28">
+        <v>19000000.0</v>
+      </c>
+      <c r="CX28">
         <v>21000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>19000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>20000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>23000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>24000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>21000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>20000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>23000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>22000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>24000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="DI28">
         <v>26000000.0</v>
       </c>
       <c r="DJ28">
+        <v>26000000.0</v>
+      </c>
+      <c r="DK28">
         <v>380000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>25000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>27000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>23000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="DP28">
         <v>23000000.0</v>
       </c>
-      <c r="DQ28"/>
+      <c r="DQ28">
+        <v>23000000.0</v>
+      </c>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
+      <c r="DZ28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>1309000.0</v>
+      </c>
+      <c r="C29">
         <v>5308000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>90000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>51207000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7212000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11978000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5332000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-592000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4201000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>-10244000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2329000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2904000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>13096000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15041000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>21422000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19797000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>22134000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>21920000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7765000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>16257000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13833000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18104000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19788000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>23946000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7285000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20755000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>37767000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>32418000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>12670000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>24871000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-17264000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>28643000.0</v>
       </c>
-      <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
@@ -35757,1207 +35952,1217 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>15671000.0</v>
+      </c>
+      <c r="C30">
         <v>14850000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15423000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14615000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16501000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14462000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14305000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6545000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16904000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16916000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>19526000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19747000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23343000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20139000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19592000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18753000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22134000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18467000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19989000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>76801000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>21122000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19821000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19712000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16710999.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15644000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18069000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16318999.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16107000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15863000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16283999.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14752000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>16820000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16305000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>15762000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>14622000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>13102000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12512000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>18788000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12741000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14273000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>19647000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>23997000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>148000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>27167000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>28721000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>41454000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>40695000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>35040000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>32677000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>25106000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>30620000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>32948000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>32806000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>42189000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>36423000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>37800000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>42924000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>52405000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>35253000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>35590000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>35289000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>35501000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>34128000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>35499000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>25046000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>21126000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>21460000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>26204000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>23671000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>27131000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>27233000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>25523000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>24856000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>24227000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>22741000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>27507000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>24542000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>21897000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>32933000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>29746000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>31134000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>28876000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>26000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>27000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>28000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>24000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>27000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>24000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>23000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>25000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>24000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>23000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>24000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>16000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>23000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>30000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>24000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>51000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>21000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>85000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>24000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-10000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>33000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>36000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="DC30">
         <v>34000000.0</v>
       </c>
       <c r="DD30">
-        <v>36000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="DE30">
         <v>36000000.0</v>
       </c>
       <c r="DF30">
+        <v>36000000.0</v>
+      </c>
+      <c r="DG30">
         <v>40000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>41000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>40000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>42000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>393000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="DL30">
         <v>42000000.0</v>
       </c>
       <c r="DM30">
+        <v>42000000.0</v>
+      </c>
+      <c r="DN30">
         <v>36000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>34000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="DQ30">
         <v>34000000.0</v>
       </c>
       <c r="DR30">
+        <v>34000000.0</v>
+      </c>
+      <c r="DS30">
         <v>39000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>51000000.0</v>
       </c>
-      <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>34000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-601000000.0</v>
       </c>
-      <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
+      <c r="DZ30"/>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B31">
+        <v>-11307000.0</v>
+      </c>
+      <c r="C31">
         <v>-20621000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-23278000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-20938000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-28296000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-36549000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14777000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-13198000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-14324000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-167440000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-18962000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-18590000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12310000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>19227000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-9841000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9955000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-11895000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2117000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-16018000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-20408000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-22372000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-18304000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-21573000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-19737999.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-14923000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-32893000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-26205000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-35101000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-31905000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-58250000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-35216000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-89103000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-39755000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1082000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-7330000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-9186000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-10490000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-9049000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6239000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-5238000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-6685000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5558000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-20918000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-9262000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-9241000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-91334000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-10074000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-9059000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-9735000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-9888000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-8277000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-9873000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9494000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-7802000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-7459000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-5462000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1258000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4167000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-9994000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4273000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4284000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>13290000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-9396000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>9491000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>571000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>4555000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-12580000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-59109000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>5216000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-42934000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>13696000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-10563000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-26349000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>65982000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-9626000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>13771000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-21849000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1954000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-16623000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-16378000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-22120000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-21440000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-14653000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-18990000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-18000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-15000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-9000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-5000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-20000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-46000000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-10000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-7000000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-11000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-35000000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-17000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="CT31">
         <v>-13000000.0</v>
       </c>
       <c r="CU31">
+        <v>-13000000.0</v>
+      </c>
+      <c r="CV31">
         <v>-14000000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-16000000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-19000000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-24000000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-18000000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-16000000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-6000000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-54000000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-6000000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-18000000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-17000000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-22000000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="DI31">
         <v>-20000000.0</v>
       </c>
       <c r="DJ31">
+        <v>-20000000.0</v>
+      </c>
+      <c r="DK31">
         <v>-15000000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-22000000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-17000000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-14000000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="DP31">
         <v>-14000000.0</v>
       </c>
       <c r="DQ31">
+        <v>-14000000.0</v>
+      </c>
+      <c r="DR31">
         <v>-15000000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-5000000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-38000000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-227000000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-59000000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>400000000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-193000000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-189000000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-175000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32">
+        <v>125101000.0</v>
+      </c>
+      <c r="C32">
         <v>116457000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>143998000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>131840000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>111839000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>134217000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>130654000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>137327000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>136584000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>137145000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>158992000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>185561000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>138802000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>247519000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>303840000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>363646000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>366245000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>363293000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>347348000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>330750000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>304397000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>338010000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>286987000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>280718000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>318646000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>414612000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>420797000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>480390000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>474994000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>532789000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>454890000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>456332000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>451899000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>192473000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>137245000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>116314000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>104739000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>115433000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>111590000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>115365000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>124665000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>154150000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>260458000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>165122000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>207211000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>259871000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>260458000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>284184000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>280791000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>308502000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>303084000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>301361000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>253727000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>370999000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>320716000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>315611000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>240938000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>347984000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>345832000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>320231000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>306137000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>281239000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>255236000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>254854000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>215664000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>202365000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>164879000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>157774000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>134026000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>264950000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>315748000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>319538000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>290002000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>269430000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>251268000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>255889000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>228231000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>145488000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>246590000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>254767000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>208588000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>246699000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>209000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>220000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>211000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>232000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>206000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>213000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>197000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>188000000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>173000000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>181000000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>174000000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>160000000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>154000000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>161000000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>138000000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>155000000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171000000.0</v>
       </c>
       <c r="CW32">
         <v>171000000.0</v>
       </c>
       <c r="CX32">
+        <v>171000000.0</v>
+      </c>
+      <c r="CY32">
         <v>190000000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>192000000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>199000000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>195000000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>208000000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>210000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>211000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>202000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>222000000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>233000000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>248000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>244000000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>291000000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>278000000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>290000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>238000000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>237000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>227000000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>241000000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>243000000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>244000000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>220000000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>227000000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>210000000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>201000000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>193000000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>189000000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>175000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -37052,51 +37257,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
         <v>256248000.0</v>
       </c>
       <c r="C2">
         <v>176878000.0</v>
       </c>
       <c r="D2">
         <v>134641000.0</v>
       </c>
       <c r="E2">
         <v>57514000.0</v>
       </c>
       <c r="F2">
         <v>145442000.0</v>
       </c>
       <c r="G2">
         <v>80935000.0</v>
       </c>
       <c r="H2">
         <v>49880000.0</v>
       </c>
       <c r="I2">
         <v>13365000.0</v>
       </c>
@@ -37153,51 +37358,51 @@
       </c>
       <c r="AA2">
         <v>17000000.0</v>
       </c>
       <c r="AB2">
         <v>58000000.0</v>
       </c>
       <c r="AC2">
         <v>54000000.0</v>
       </c>
       <c r="AD2">
         <v>95000000.0</v>
       </c>
       <c r="AE2">
         <v>53000000.0</v>
       </c>
       <c r="AF2">
         <v>60000000.0</v>
       </c>
       <c r="AG2">
         <v>54000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
         <v>38885000</v>
       </c>
       <c r="C3">
         <v>34309000</v>
       </c>
       <c r="D3">
         <v>54040000</v>
       </c>
       <c r="E3">
         <v>72165000</v>
       </c>
       <c r="F3">
         <v>58257000</v>
       </c>
       <c r="G3">
         <v>36075000</v>
       </c>
       <c r="H3">
         <v>64103000</v>
       </c>
       <c r="I3">
         <v>68221000</v>
       </c>
@@ -37254,51 +37459,51 @@
       </c>
       <c r="AA3">
         <v>52000000</v>
       </c>
       <c r="AB3">
         <v>56000000</v>
       </c>
       <c r="AC3">
         <v>52000000</v>
       </c>
       <c r="AD3">
         <v>203000000</v>
       </c>
       <c r="AE3">
         <v>107000000</v>
       </c>
       <c r="AF3">
         <v>65000000</v>
       </c>
       <c r="AG3">
         <v>34000000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>76391000.0</v>
       </c>
       <c r="F4">
         <v>-86612000.0</v>
       </c>
       <c r="G4">
         <v>64267000.0</v>
       </c>
       <c r="H4">
         <v>31801000.0</v>
       </c>
       <c r="I4">
         <v>36515000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>9366000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4">
@@ -37315,51 +37520,51 @@
       </c>
       <c r="Q4">
         <v>-38390000.0</v>
       </c>
       <c r="R4">
         <v>37344000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-125140000.0</v>
       </c>
       <c r="F5">
         <v>-43138000.0</v>
       </c>
       <c r="G5">
         <v>21021000.0</v>
       </c>
       <c r="H5">
         <v>-46783000.0</v>
       </c>
       <c r="I5">
         <v>-91859000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>59899000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
@@ -37376,51 +37581,51 @@
       </c>
       <c r="Q5">
         <v>-47083000.0</v>
       </c>
       <c r="R5">
         <v>56579000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
         <v>-117821000.0</v>
       </c>
       <c r="C6">
         <v>79370000.0</v>
       </c>
       <c r="D6">
         <v>42237000.0</v>
       </c>
       <c r="E6">
         <v>77127000.0</v>
       </c>
       <c r="F6">
         <v>-87928000.0</v>
       </c>
       <c r="G6">
         <v>64507000.0</v>
       </c>
       <c r="H6">
         <v>31055000.0</v>
       </c>
       <c r="I6">
         <v>36515000.0</v>
       </c>
@@ -37477,51 +37682,51 @@
       </c>
       <c r="AA6">
         <v>30000000.0</v>
       </c>
       <c r="AB6">
         <v>-41000000.0</v>
       </c>
       <c r="AC6">
         <v>4000000.0</v>
       </c>
       <c r="AD6">
         <v>-37000000.0</v>
       </c>
       <c r="AE6">
         <v>-26000000.0</v>
       </c>
       <c r="AF6">
         <v>-7000000.0</v>
       </c>
       <c r="AG6">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
         <v>-5799000.0</v>
       </c>
       <c r="C7">
         <v>21293000.0</v>
       </c>
       <c r="D7">
         <v>101201000.0</v>
       </c>
       <c r="E7">
         <v>-99575000.0</v>
       </c>
       <c r="F7">
         <v>-16377000.0</v>
       </c>
       <c r="G7">
         <v>86438000.0</v>
       </c>
       <c r="H7">
         <v>-47687000.0</v>
       </c>
       <c r="I7">
         <v>-177754000.0</v>
       </c>
@@ -37578,90 +37783,90 @@
       </c>
       <c r="AA7">
         <v>39000000.0</v>
       </c>
       <c r="AB7">
         <v>-57000000.0</v>
       </c>
       <c r="AC7">
         <v>-169000000.0</v>
       </c>
       <c r="AD7">
         <v>302000000.0</v>
       </c>
       <c r="AE7">
         <v>-29000000.0</v>
       </c>
       <c r="AF7">
         <v>39000000.0</v>
       </c>
       <c r="AG7">
         <v>32000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8">
         <v>58210000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
         <v>23825000.0</v>
       </c>
       <c r="C9">
         <v>4519000.0</v>
       </c>
       <c r="D9">
         <v>45680000.0</v>
       </c>
       <c r="E9">
         <v>60507000.0</v>
       </c>
       <c r="F9">
         <v>-28927000.0</v>
       </c>
       <c r="G9">
         <v>63557000.0</v>
       </c>
       <c r="H9">
         <v>-404000.0</v>
       </c>
       <c r="I9">
         <v>-139180000.0</v>
       </c>
@@ -37702,51 +37907,51 @@
         <v>5688000.0</v>
       </c>
       <c r="V9">
         <v>10921000.0</v>
       </c>
       <c r="W9">
         <v>-45000000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>20000000.0</v>
       </c>
       <c r="AA9">
         <v>30000000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
         <v>-8589000.0</v>
       </c>
       <c r="C10">
         <v>68832000.0</v>
       </c>
       <c r="D10">
         <v>107796000.0</v>
       </c>
       <c r="E10">
         <v>-153579000.0</v>
       </c>
       <c r="F10">
         <v>-28165000.0</v>
       </c>
       <c r="G10">
         <v>44633000.0</v>
       </c>
       <c r="H10">
         <v>-21549000.0</v>
       </c>
       <c r="I10">
         <v>-126355000.0</v>
       </c>
@@ -37803,51 +38008,51 @@
       </c>
       <c r="AA10">
         <v>18000000.0</v>
       </c>
       <c r="AB10">
         <v>33000000.0</v>
       </c>
       <c r="AC10">
         <v>-27000000.0</v>
       </c>
       <c r="AD10">
         <v>5000000.0</v>
       </c>
       <c r="AE10">
         <v>-29000000.0</v>
       </c>
       <c r="AF10">
         <v>-16000000.0</v>
       </c>
       <c r="AG10">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7748000.0</v>
       </c>
       <c r="F11">
         <v>66591000.0</v>
       </c>
       <c r="G11">
         <v>-12790000.0</v>
       </c>
       <c r="H11">
         <v>-11551000.0</v>
       </c>
       <c r="I11">
         <v>15724000.0</v>
       </c>
       <c r="J11">
         <v>33317000.0</v>
       </c>
       <c r="K11">
         <v>12686000.0</v>
       </c>
@@ -37874,51 +38079,51 @@
       <c r="T11"/>
       <c r="U11">
         <v>14866000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>5000000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>2000000.0</v>
       </c>
       <c r="AA11">
         <v>22000000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11310000.0</v>
       </c>
       <c r="F12">
         <v>32363000.0</v>
       </c>
       <c r="G12">
         <v>45288000.0</v>
       </c>
       <c r="H12">
         <v>45678000.0</v>
       </c>
       <c r="I12">
         <v>7830000.0</v>
       </c>
       <c r="J12">
         <v>-10779000.0</v>
       </c>
       <c r="K12">
         <v>115868000.0</v>
       </c>
@@ -37939,51 +38144,51 @@
       </c>
       <c r="Q12">
         <v>-25319000.0</v>
       </c>
       <c r="R12">
         <v>68463000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-22276000.0</v>
       </c>
       <c r="F13">
         <v>-58542000.0</v>
       </c>
       <c r="G13">
         <v>-40869000.0</v>
       </c>
       <c r="H13">
         <v>1502000.0</v>
       </c>
       <c r="I13">
         <v>4420000.0</v>
       </c>
       <c r="J13">
         <v>-15331000.0</v>
       </c>
       <c r="K13">
         <v>-10716000.0</v>
       </c>
@@ -37994,51 +38199,51 @@
         <v>-41422000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
         <v>61643000.0</v>
       </c>
       <c r="C14">
         <v>62245000.0</v>
       </c>
       <c r="D14">
         <v>56889000.0</v>
       </c>
       <c r="E14">
         <v>55496000.0</v>
       </c>
       <c r="F14">
         <v>65716000.0</v>
       </c>
       <c r="G14">
         <v>62963000.0</v>
       </c>
       <c r="H14">
         <v>61819000.0</v>
       </c>
       <c r="I14">
         <v>66413000.0</v>
       </c>
@@ -38095,51 +38300,51 @@
       </c>
       <c r="AA14">
         <v>43000000.0</v>
       </c>
       <c r="AB14">
         <v>45000000.0</v>
       </c>
       <c r="AC14">
         <v>51000000.0</v>
       </c>
       <c r="AD14">
         <v>49000000.0</v>
       </c>
       <c r="AE14">
         <v>36000000.0</v>
       </c>
       <c r="AF14">
         <v>38000000.0</v>
       </c>
       <c r="AG14">
         <v>39000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>5134000.0</v>
       </c>
       <c r="E15">
         <v>10329000.0</v>
       </c>
       <c r="F15">
         <v>10645000.0</v>
       </c>
       <c r="G15">
         <v>30875000.0</v>
       </c>
       <c r="H15">
         <v>98623000.0</v>
       </c>
       <c r="I15">
         <v>1544265000.0</v>
       </c>
@@ -38180,51 +38385,51 @@
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>4000000.0</v>
       </c>
       <c r="Y15">
         <v>1000000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15">
         <v>756000000.0</v>
       </c>
       <c r="AG15">
         <v>84000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
         <v>138427000.0</v>
       </c>
       <c r="C16">
         <v>256248000.0</v>
       </c>
       <c r="D16">
         <v>176878000.0</v>
       </c>
       <c r="E16">
         <v>134641000.0</v>
       </c>
       <c r="F16">
         <v>57514000.0</v>
       </c>
       <c r="G16">
         <v>145442000.0</v>
       </c>
       <c r="H16">
         <v>80935000.0</v>
       </c>
       <c r="I16">
         <v>49880000.0</v>
       </c>
@@ -38281,51 +38486,51 @@
       </c>
       <c r="AA16">
         <v>47000000.0</v>
       </c>
       <c r="AB16">
         <v>17000000.0</v>
       </c>
       <c r="AC16">
         <v>58000000.0</v>
       </c>
       <c r="AD16">
         <v>58000000.0</v>
       </c>
       <c r="AE16">
         <v>27000000.0</v>
       </c>
       <c r="AF16">
         <v>53000000.0</v>
       </c>
       <c r="AG16">
         <v>60000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-1749000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17">
         <v>1312000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17">
         <v>-1212000.0</v>
       </c>
       <c r="N17">
         <v>-820000.0</v>
       </c>
       <c r="O17">
         <v>-662000.0</v>
       </c>
@@ -38334,51 +38539,51 @@
       </c>
       <c r="Q17">
         <v>1305000.0</v>
       </c>
       <c r="R17">
         <v>1173000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
         <v>-120501000.0</v>
       </c>
       <c r="C18">
         <v>-74402000.0</v>
       </c>
       <c r="D18">
         <v>22521000.0</v>
       </c>
       <c r="E18">
         <v>252463000.0</v>
       </c>
       <c r="F18">
         <v>384783000.0</v>
       </c>
       <c r="G18">
         <v>527571000.0</v>
       </c>
       <c r="H18">
         <v>741213000.0</v>
       </c>
       <c r="I18">
         <v>768382000.0</v>
       </c>
@@ -38435,51 +38640,51 @@
       </c>
       <c r="AA18">
         <v>42000000.0</v>
       </c>
       <c r="AB18">
         <v>24000000.0</v>
       </c>
       <c r="AC18">
         <v>-81000000.0</v>
       </c>
       <c r="AD18">
         <v>-31000000.0</v>
       </c>
       <c r="AE18">
         <v>65000000.0</v>
       </c>
       <c r="AF18">
         <v>65000000.0</v>
       </c>
       <c r="AG18">
         <v>140000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-34209000.0</v>
       </c>
       <c r="D19">
         <v>-74917000.0</v>
       </c>
       <c r="E19">
         <v>-71970000.0</v>
       </c>
       <c r="F19">
         <v>-57860000.0</v>
       </c>
       <c r="G19">
         <v>-35696000.0</v>
       </c>
       <c r="H19">
         <v>-63884000.0</v>
       </c>
       <c r="I19">
         <v>-67295000.0</v>
       </c>
       <c r="J19">
         <v>-2199000.0</v>
@@ -38502,88 +38707,88 @@
       </c>
       <c r="Q19">
         <v>6000000.0</v>
       </c>
       <c r="R19">
         <v>-6000000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21">
         <v>-111000.0</v>
       </c>
       <c r="C21">
         <v>174781000.0</v>
       </c>
       <c r="D21">
         <v>4675000.0</v>
       </c>
       <c r="E21">
         <v>-112356000.0</v>
       </c>
       <c r="F21">
         <v>-400142000.0</v>
       </c>
       <c r="G21">
         <v>-402638000.0</v>
       </c>
       <c r="H21">
         <v>-350140000.0</v>
       </c>
       <c r="I21">
         <v>1038221000.0</v>
       </c>
@@ -38610,51 +38815,51 @@
       </c>
       <c r="Q21">
         <v>133906000.0</v>
       </c>
       <c r="R21">
         <v>-73650000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22">
         <v>-219835000.0</v>
       </c>
       <c r="C22">
         <v>-131165000.0</v>
       </c>
       <c r="D22">
         <v>-255250000.0</v>
       </c>
       <c r="E22">
         <v>382962000.0</v>
       </c>
       <c r="F22">
         <v>388330000.0</v>
       </c>
       <c r="G22">
         <v>434374000.0</v>
       </c>
       <c r="H22">
         <v>744602000.0</v>
       </c>
       <c r="I22">
         <v>854219000.0</v>
       </c>
@@ -38711,51 +38916,51 @@
       </c>
       <c r="AA22">
         <v>23000000.0</v>
       </c>
       <c r="AB22">
         <v>42000000.0</v>
       </c>
       <c r="AC22">
         <v>-30000000.0</v>
       </c>
       <c r="AD22">
         <v>-160000000.0</v>
       </c>
       <c r="AE22">
         <v>145000000.0</v>
       </c>
       <c r="AF22">
         <v>25000000.0</v>
       </c>
       <c r="AG22">
         <v>100000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
         <v>-230000.0</v>
       </c>
       <c r="C23">
         <v>-18945000.0</v>
       </c>
       <c r="D23">
         <v>19301000.0</v>
       </c>
       <c r="E23">
         <v>3961000.0</v>
       </c>
       <c r="F23">
         <v>-11005000.0</v>
       </c>
       <c r="G23">
         <v>-6349000.0</v>
       </c>
       <c r="H23">
         <v>-439018000.0</v>
       </c>
       <c r="I23">
         <v>-27326000.0</v>
       </c>
@@ -38812,51 +39017,51 @@
       </c>
       <c r="AA23">
         <v>-28000000.0</v>
       </c>
       <c r="AB23">
         <v>-80000000.0</v>
       </c>
       <c r="AC23">
         <v>-12000000.0</v>
       </c>
       <c r="AD23">
         <v>3000000.0</v>
       </c>
       <c r="AE23">
         <v>-34000000.0</v>
       </c>
       <c r="AF23">
         <v>311000000.0</v>
       </c>
       <c r="AG23">
         <v>-21000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
         <v>554000.0</v>
       </c>
       <c r="C24">
         <v>100000.0</v>
       </c>
       <c r="D24">
         <v>220000.0</v>
       </c>
       <c r="E24">
         <v>195000.0</v>
       </c>
       <c r="F24">
         <v>397000.0</v>
       </c>
       <c r="G24">
         <v>379000.0</v>
       </c>
       <c r="H24">
         <v>219000.0</v>
       </c>
       <c r="I24">
         <v>926000.0</v>
       </c>
@@ -38911,51 +39116,51 @@
       </c>
       <c r="AA24">
         <v>1000000.0</v>
       </c>
       <c r="AB24">
         <v>9000000.0</v>
       </c>
       <c r="AC24">
         <v>12000000.0</v>
       </c>
       <c r="AD24">
         <v>2000000.0</v>
       </c>
       <c r="AE24">
         <v>3000000.0</v>
       </c>
       <c r="AF24">
         <v>-51000000.0</v>
       </c>
       <c r="AG24">
         <v>-22000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
         <v>34631000.0</v>
       </c>
       <c r="C25">
         <v>29133000.0</v>
       </c>
       <c r="D25">
         <v>197411000.0</v>
       </c>
       <c r="E25">
         <v>-33505000.0</v>
       </c>
       <c r="F25">
         <v>-7834000.0</v>
       </c>
       <c r="G25">
         <v>-19280000.0</v>
       </c>
       <c r="H25">
         <v>25686000.0</v>
       </c>
       <c r="I25">
         <v>43173000.0</v>
       </c>
@@ -39012,51 +39217,51 @@
       </c>
       <c r="AA25">
         <v>14000000.0</v>
       </c>
       <c r="AB25">
         <v>76000000.0</v>
       </c>
       <c r="AC25">
         <v>96000000.0</v>
       </c>
       <c r="AD25">
         <v>19000000.0</v>
       </c>
       <c r="AE25">
         <v>1000000.0</v>
       </c>
       <c r="AF25">
         <v>46000000.0</v>
       </c>
       <c r="AG25">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26">
         <v>-230000.0</v>
       </c>
       <c r="C26">
         <v>-118000.0</v>
       </c>
       <c r="D26">
         <v>-129000.0</v>
       </c>
       <c r="E26">
         <v>-60000000.0</v>
       </c>
       <c r="F26">
         <v>-50000000.0</v>
       </c>
       <c r="G26">
         <v>-30099000.0</v>
       </c>
       <c r="H26">
         <v>-260868000.0</v>
       </c>
       <c r="I26">
         <v>-225000000.0</v>
       </c>
@@ -39091,51 +39296,51 @@
         <v>-21216000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
         <v>-212000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-29000000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26">
         <v>-92000000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
         <v>4952000.0</v>
       </c>
       <c r="C27">
         <v>6035000.0</v>
       </c>
       <c r="D27">
         <v>4433000.0</v>
       </c>
       <c r="E27">
         <v>2311000.0</v>
       </c>
       <c r="F27">
         <v>16631000.0</v>
       </c>
       <c r="G27">
         <v>2665000.0</v>
       </c>
       <c r="H27">
         <v>2146000.0</v>
       </c>
       <c r="I27">
         <v>1152000.0</v>
       </c>
@@ -39182,51 +39387,51 @@
       <c r="X27">
         <v>14000000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>-13000000.0</v>
       </c>
       <c r="AB27">
         <v>50000000.0</v>
       </c>
       <c r="AC27">
         <v>143000000.0</v>
       </c>
       <c r="AD27">
         <v>12000000.0</v>
       </c>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
         <v>-341000.0</v>
       </c>
       <c r="C28">
         <v>155718000.0</v>
       </c>
       <c r="D28">
         <v>18713000.0</v>
       </c>
       <c r="E28">
         <v>-176267000.0</v>
       </c>
       <c r="F28">
         <v>-471792000.0</v>
       </c>
       <c r="G28">
         <v>-463683000.0</v>
       </c>
       <c r="H28">
         <v>-709631000.0</v>
       </c>
       <c r="I28">
         <v>-731044000.0</v>
       </c>
@@ -39283,51 +39488,51 @@
       </c>
       <c r="AA28">
         <v>-13000000.0</v>
       </c>
       <c r="AB28">
         <v>-80000000.0</v>
       </c>
       <c r="AC28">
         <v>62000000.0</v>
       </c>
       <c r="AD28">
         <v>13000000.0</v>
       </c>
       <c r="AE28">
         <v>-26000000.0</v>
       </c>
       <c r="AF28">
         <v>-18000000.0</v>
       </c>
       <c r="AG28">
         <v>-105000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
         <v>-81616000.0</v>
       </c>
       <c r="C29">
         <v>-40093000.0</v>
       </c>
       <c r="D29">
         <v>76561000.0</v>
       </c>
       <c r="E29">
         <v>324628000.0</v>
       </c>
       <c r="F29">
         <v>443040000.0</v>
       </c>
       <c r="G29">
         <v>563646000.0</v>
       </c>
       <c r="H29">
         <v>805316000.0</v>
       </c>
       <c r="I29">
         <v>836603000.0</v>
       </c>
@@ -39384,51 +39589,51 @@
       </c>
       <c r="AA29">
         <v>94000000.0</v>
       </c>
       <c r="AB29">
         <v>80000000.0</v>
       </c>
       <c r="AC29">
         <v>-29000000.0</v>
       </c>
       <c r="AD29">
         <v>172000000.0</v>
       </c>
       <c r="AE29">
         <v>172000000.0</v>
       </c>
       <c r="AF29">
         <v>130000000.0</v>
       </c>
       <c r="AG29">
         <v>174000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
         <v>-38331000.0</v>
       </c>
       <c r="C30">
         <v>-34209000.0</v>
       </c>
       <c r="D30">
         <v>-53820000.0</v>
       </c>
       <c r="E30">
         <v>-71970000.0</v>
       </c>
       <c r="F30">
         <v>-57860000.0</v>
       </c>
       <c r="G30">
         <v>-35696000.0</v>
       </c>
       <c r="H30">
         <v>-63884000.0</v>
       </c>
       <c r="I30">
         <v>-67295000.0</v>
       </c>
@@ -39504,1342 +39709,1351 @@
       <c r="AG30">
         <v>-56000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DS30"/>
+  <dimension ref="A1:DT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:123">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
       </c>
-      <c r="DS1" t="s">
-        <v>186</v>
+      <c r="DT1" t="s">
+        <v>187</v>
       </c>
     </row>
-    <row r="2" spans="1:123">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
+        <v>138427000.0</v>
+      </c>
+      <c r="C2">
         <v>177635000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>158543000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>214283000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>256248000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>141406000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>120726000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>165190000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>176878000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>172807000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>132160000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>135440000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>134641000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>109394000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>55835000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>85053000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>57514000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>86656000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>114131000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>96446000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>145442000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>158841000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>187656000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>152109000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>80935000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>381164000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>205255000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>42289000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>49880000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>102507000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>166140000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>138373000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13365000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16376000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11930000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18481000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11610000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12147000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13409000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9832000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6927000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13461000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14505000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10961000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17550000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10878000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>20728000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>17324000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11888000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11470000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10986000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11304000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>17317000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>16193000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>7137000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12817000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12429000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>11340000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9296000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>11248000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>13096000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>66503000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>63376000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>88532000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>50181000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>8665000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>17629000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6113000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11664000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11132000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13563000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6974000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>54741000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8882000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>33474000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>26733000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>149517000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>18710000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>6433000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>21301000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5968000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>6000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>10000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>16000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>24000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>61000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>56000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>66000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>34000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>8000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>9000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>11000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>18000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>51000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>33000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>38000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>20000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>35000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>56000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="CY2">
         <v>11000000.0</v>
       </c>
       <c r="CZ2">
+        <v>11000000.0</v>
+      </c>
+      <c r="DA2">
         <v>15000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>17000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>13000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>18000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>68000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>58000000.0</v>
       </c>
-      <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>20000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>84000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>58000000.0</v>
       </c>
-      <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>51000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>131000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>95000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>5000000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2">
+      <c r="DP2"/>
+      <c r="DQ2">
         <v>52000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>53000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>158000000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:123">
+    <row r="3" spans="1:124">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
+        <v>12145000</v>
+      </c>
+      <c r="C3">
         <v>18371000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6324000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3909000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10281000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12792000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4027000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6979000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10511000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5753000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8498000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14518000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>25271000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>26884000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15933000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12493000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16855000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>17831000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14374000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11878000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14174000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5387000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6333000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10454000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>13901000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20050000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14854000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14630000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14569000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>20589000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18897000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14710000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14025000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11636000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9583000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5449000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7996000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5601000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7117000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6726000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8414000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>13203000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11920000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>12019000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>13601000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>15667000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>22850000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>24736000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>21728000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>23646000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>24180000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>25362000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>13156000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>34901000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>31251000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>30152000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>31424000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>54598000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>40195000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>38063000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>23760000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>34594000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>21173000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>19518000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>10764000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>15676000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>10580000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>17327000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>12637000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>24344000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>20056000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>18165000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>9389000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>17188000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>13598000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>12783000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7907000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>11981000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>10468000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>13519000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>10942000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>12071000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>11000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>14000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>11000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>28000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>10000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>11000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>10000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>12000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>9000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>11000000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>9000000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>18000000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>12000000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>11000000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>9000000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>18000000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>11000000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>6000000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5000000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>10000000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>19000000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>14000000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>9000000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>14000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000</v>
       </c>
       <c r="DD3">
         <v>15000000</v>
       </c>
       <c r="DE3">
-        <v>12000000</v>
+        <v>15000000</v>
       </c>
       <c r="DF3">
         <v>12000000</v>
       </c>
       <c r="DG3">
+        <v>12000000</v>
+      </c>
+      <c r="DH3">
         <v>11000000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>16000000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>13000000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>157000000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>18000000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>38000000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>66000000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>70000000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>14000000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>12000000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>11000000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>21000000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>5000000</v>
       </c>
     </row>
-    <row r="4" spans="1:123">
+    <row r="4" spans="1:124">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-3527000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>426000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>23143000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>54884000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-27653000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>26017000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-28715000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-26207000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>16670000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-48360000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-14201000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-29169000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>35197000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>72440000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-300520000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>176807000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>162888000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-7374000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-52627000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-63633000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>27767000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>125008000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>4446000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-6551000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>6871000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>4146000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1262000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>4054000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>2428000.0</v>
       </c>
-      <c r="AP4"/>
       <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>3577000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-5339000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>5914000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-8911000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>3394000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>5265000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-26000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>345000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>151000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-5899000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>577000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>8982000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-4958000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>287000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>1316000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>2852000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-2078000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-1998000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-53362000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>374000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-24263000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>38861000.0</v>
       </c>
-      <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
@@ -40853,222 +41067,223 @@
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
+      <c r="DT4"/>
     </row>
-    <row r="5" spans="1:123">
+    <row r="5" spans="1:124">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-8685000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>24239000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12294000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-40653000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-77629000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5436000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-64237000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5472000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>24302000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2269000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-17952000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>12205000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>31141000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4373000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>35661000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>18984000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-33941000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-67487000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-12728000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>10867000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>56771000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-146769000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>19869000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-5031000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4640000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6082000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>20255000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8308000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>25254000.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>6008000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>15561000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7022000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>12576000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>22151000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1753000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>44225000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>28545000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-44265000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-12152000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>14257000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-7276000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-82973000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-49495000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-6161000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-16279000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-70614000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-55470000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>36519000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-18372000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-50098000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-15132000.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
@@ -41082,870 +41297,877 @@
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
+      <c r="DT5"/>
     </row>
-    <row r="6" spans="1:123">
+    <row r="6" spans="1:124">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
+        <v>-18183000.0</v>
+      </c>
+      <c r="C6">
         <v>-39208000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>19092000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-55740000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-41965000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>114842000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>20680000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-44464000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-11688000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4071000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>40647000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3280000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>799000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25247000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>53559000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-29218000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>27539000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-29142000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-27475000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>17685000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-48996000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-13399000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-28815000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>35547000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>71174000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-300229000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>175909000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>162966000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7591000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-52627000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-63633000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>27767000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>125008000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3011000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4446000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6551000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6871000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-537000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1262000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3577000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2905000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-6534000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>23989000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3544000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6589000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6672000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-9850000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3404000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5436000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>418000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>484000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-318000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-6013000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1124000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>9056000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-5680000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>388000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1089000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2044000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1952000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1848000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-53407000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3127000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-25156000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>38351000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>41516000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-8964000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>11516000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-5551000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>532000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2431000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>6589000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-47767000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>45859000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-24592000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>6741000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-122784000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>130807000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>12277000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-14868000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>15333000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-32000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-4000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-6000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-8000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-37000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>5000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-10000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>32000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>28000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-2000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-2000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-7000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-33000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>18000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-5000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>18000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-15000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-21000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>9000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>36000000.0</v>
       </c>
-      <c r="CY6"/>
-      <c r="CZ6">
+      <c r="CZ6"/>
+      <c r="DA6">
         <v>-4000000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-2000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>4000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-5000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-50000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>10000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-24000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-20000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>20000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>26000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-39000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-35000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>51000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>36000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>2000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>5000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-32000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-1000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-95000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>98000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:123">
+    <row r="7" spans="1:124">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
+        <v>16388000.0</v>
+      </c>
+      <c r="C7">
         <v>13817000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>31596000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-43527000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7685000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5437000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>19798000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-37101000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>17303000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>39627000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>58433000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-19257000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>25657000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2047000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-39633000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-76101000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>12590000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-63551000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3260000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>24302000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2222000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-208000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>23155000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>34216000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-130000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>32624000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>22238000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-31106000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-71443000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-34059000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>14893000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-8061000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-146769000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-42201000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>19685000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4551000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>9849000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>11446000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>27013000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7983000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>16523000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>26810000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>24712000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>8404000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>21991000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>8269000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>28861000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>37048000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-6665000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>52383000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>30613000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-42082000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-8934000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>22141000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-2933000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-80543000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-47110000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-6161000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-16279000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-70614000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-55470000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>37377000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-18255000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-50098000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-13347000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>19915000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>49135000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-3050000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>1608000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>13170000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-476000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-29082000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-3531000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-11303000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-27767000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-1291000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-13668000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-14661000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1053000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>29831000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-46757000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>16213000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-30925000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-18151000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-29000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>9000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-19000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-13000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-182000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>27000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-36000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-5000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-22000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>3000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-31000000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>20000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-45000000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>19000000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-36000000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-24000000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>3000000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>71000000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>1000000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-21000000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-12000000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-26000000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>9000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>10000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-50000000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-80000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>16000000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-30000000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-65000000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>350000000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>23000000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-22000000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-49000000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>22000000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-11000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>11000000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-51000000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>51000000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:123">
+    <row r="8" spans="1:124">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>-7535000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-27842000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>5684000.0</v>
       </c>
-      <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-      <c r="BL8">
+      <c r="BL8"/>
+      <c r="BM8">
         <v>-36976000.0</v>
       </c>
-      <c r="BM8">
+      <c r="BN8">
         <v>-7593000.0</v>
       </c>
-      <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
@@ -41959,1133 +42181,1141 @@
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
+      <c r="DT8"/>
     </row>
-    <row r="9" spans="1:123">
+    <row r="9" spans="1:124">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
+        <v>-6761000.0</v>
+      </c>
+      <c r="C9">
         <v>14683000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2551000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1195000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5396000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-6682000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6759000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4133000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8575000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2327000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13287000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-27630000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>62350000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>38278000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>23348000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>102000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1221000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-25472000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-12760000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25948000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-16643000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-14851000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19695000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>17970000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>40743000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>20323000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>44410000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-33748000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-31389000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-43135000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14655000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>22094000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-132794000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-31716000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>825000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-4662000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5798000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-6253000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4474000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-9038000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>14249000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7403000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9223000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>33818000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1040000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1227000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>7535000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>27842000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-5684000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6395000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2895000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-19691000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>47767000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-37090000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-11476000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-29997000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>67087000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>54914000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-7815000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-30037000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-17062000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>42309000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-42309000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-36976000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1115000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-8275000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-175000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>51000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-15869000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>261000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>235000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>30618000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>16309000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>140000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>230000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>10814000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>5688000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>140000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>230000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>25781000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>10921000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>26000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>28000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>26000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-45000000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>13000000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>20000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>15000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>18000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>22000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>30000000.0</v>
       </c>
-      <c r="CY9"/>
-      <c r="CZ9">
+      <c r="CZ9"/>
+      <c r="DA9">
         <v>14000000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>16000000.0</v>
       </c>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
+      <c r="DT9"/>
     </row>
-    <row r="10" spans="1:123">
+    <row r="10" spans="1:124">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
+        <v>-3244000.0</v>
+      </c>
+      <c r="C10">
         <v>6445000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10620000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2283000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-23371000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18727000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>29319000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4542000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>25328000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>38538000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>50526000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>35629000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-16897000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7078000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-41784000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-80502000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-24215000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-20919000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-15069000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3825000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11648000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>34262000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13295000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14312000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-17236000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1641000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3809000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-11394000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4705000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-32600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11190000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-53886000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-28679000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-24237000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2589000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3281000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2718000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12149000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>24277000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12251000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4871000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>29417000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16326000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-8704000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11978000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>31451000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14826000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>41343000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>955000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>26305000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>21403000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-9595000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-23789000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>28995000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>8543000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-4178000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-100674000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-35188000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-22377000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-23359000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-30471000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>25333000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3939000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-21874000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-21039000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6811000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>32352000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>26418000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4049000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-18269000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-5450000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-9052000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3493000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-11701000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-8460000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-6299000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-817000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>7574000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3605000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>12235000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-29323000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-3430000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-7874000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-12005000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-22000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-1000000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>2000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-2000000.0</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>-9000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>10000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4000000.0</v>
       </c>
-      <c r="CT10"/>
       <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>-15000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-11000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>25000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-9000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>19000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>8000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>10000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-4000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>20000000.0</v>
       </c>
-      <c r="DG10"/>
-      <c r="DH10">
+      <c r="DH10"/>
+      <c r="DI10">
         <v>-22000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-25000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-2000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>4000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>8000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-5000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-4000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-1000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-9000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-15000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-5000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:123">
+    <row r="11" spans="1:124">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-14250000.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-12495000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-27625000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-39013000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>17428000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>56958000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-5157000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18415000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>44333000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>12288000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>27798000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-7631000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-45245000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5785000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-19548000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7517000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5305000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>11388000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-16739000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>22769000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1694000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>36236000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>11835000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1572000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>888000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15832000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1774000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6840000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-40231000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>2294000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-25849000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-10788000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-6790000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6506000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>39352000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>15274000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6709000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>13039000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>17790000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>19940000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>19557000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>427000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>14866000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>577000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>5000000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>2000000.0</v>
       </c>
-      <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>1000000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>6000000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>22000000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
+      <c r="DT11"/>
     </row>
-    <row r="12" spans="1:123">
+    <row r="12" spans="1:124">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-542000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-7810000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-2849000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-1802000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2677000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8743000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2263000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5669000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4258000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17571000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4818000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>21948000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6329000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9907000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7104000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-5471000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>15532000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>24334000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11283000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-11212000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8186000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-36465000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>47321000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-10779000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-3530000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8085000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6212000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>15989000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>711000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>97781000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1387000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>89547000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12">
+      <c r="AR12"/>
+      <c r="AS12">
         <v>-503000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>42195000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>87890000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>22740000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>133581000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2364000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-23982000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5715000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9038000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5565000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>21470000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>854000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4757000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>505000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-24864000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2880000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4633000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7335000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>-36311000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>23374000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>-4344000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>-8038000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>6867000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>906000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
@@ -43097,161 +43327,162 @@
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
+      <c r="DT12"/>
     </row>
-    <row r="13" spans="1:123">
+    <row r="13" spans="1:124">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>17101000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-18185000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>14691000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-21658000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-41224000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-16112000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-4521000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-20918000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2033000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-16843000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-18748000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3455000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-39520000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-4367000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6473000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2177000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1556000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-7010000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>12245000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-4754000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-73018000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>65794000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>16398000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-15602000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3637000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1598000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1333000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-13474000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-6076000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-41422000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -43284,1191 +43515,1199 @@
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
+      <c r="DT13"/>
     </row>
-    <row r="14" spans="1:123">
+    <row r="14" spans="1:124">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
+        <v>15048000.0</v>
+      </c>
+      <c r="C14">
         <v>15799000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16499000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15562000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13783000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16110000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17933000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14319000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13883000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13836000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16954000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15322000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10777000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13788000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13262000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14012000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14434000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17301000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15584000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16292000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16539000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>17889000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16241000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>14549000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14284000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15432000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15357000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15445000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15585000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18667000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>16050000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>15368000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>16328000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>15461000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17688000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>15985000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>17309000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>20116000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>19547000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>23770000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>19458000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>18014000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>16681000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>18814000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>20570000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>26585000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>26616000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>26846000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>39661000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>51627000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>26902000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>24492000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>20376000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>23428000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>21869000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>20276000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>16087000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>21271000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>20361000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>20542000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>19779000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>13489000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>10478000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>8613000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>10084000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>8832000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>7703000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>8174000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8028000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>8679000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9332000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>8858000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>8558000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>13521000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>9282000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>8328000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7874000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>9174000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>9458000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>11246000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9246000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>8926000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CG14">
         <v>9000000.0</v>
       </c>
       <c r="CH14">
         <v>9000000.0</v>
       </c>
       <c r="CI14">
         <v>9000000.0</v>
       </c>
       <c r="CJ14">
+        <v>9000000.0</v>
+      </c>
+      <c r="CK14">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CL14">
         <v>9000000.0</v>
       </c>
       <c r="CM14">
+        <v>9000000.0</v>
+      </c>
+      <c r="CN14">
         <v>7000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="CP14">
         <v>7000000.0</v>
       </c>
       <c r="CQ14">
         <v>7000000.0</v>
       </c>
       <c r="CR14">
+        <v>7000000.0</v>
+      </c>
+      <c r="CS14">
         <v>8000000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>7000000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>9000000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>8000000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>9000000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>10000000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>11000000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DA14">
         <v>11000000.0</v>
       </c>
       <c r="DB14">
         <v>11000000.0</v>
       </c>
       <c r="DC14">
         <v>11000000.0</v>
       </c>
       <c r="DD14">
         <v>11000000.0</v>
       </c>
       <c r="DE14">
+        <v>11000000.0</v>
+      </c>
+      <c r="DF14">
         <v>12000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DH14">
         <v>12000000.0</v>
       </c>
       <c r="DI14">
+        <v>12000000.0</v>
+      </c>
+      <c r="DJ14">
         <v>14000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>11000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>14000000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>13000000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>11000000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="DP14">
         <v>9000000.0</v>
       </c>
       <c r="DQ14">
+        <v>9000000.0</v>
+      </c>
+      <c r="DR14">
         <v>10000000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>8000000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:123">
+    <row r="15" spans="1:124">
       <c r="A15" t="s">
-        <v>234</v>
-[...4 lines deleted...]
-      <c r="C15"/>
+        <v>235</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>1280000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5134000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2568000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2566000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2567000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2566000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2571000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2625000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2632000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2668000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2674000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672000.0</v>
       </c>
       <c r="W15">
         <v>2672000.0</v>
       </c>
       <c r="X15">
         <v>2672000.0</v>
       </c>
       <c r="Y15">
+        <v>2672000.0</v>
+      </c>
+      <c r="Z15">
         <v>22859000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>24611000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>24620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24696000.0</v>
       </c>
       <c r="AC15">
         <v>24696000.0</v>
       </c>
       <c r="AD15">
+        <v>24696000.0</v>
+      </c>
+      <c r="AE15">
         <v>228076000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>24695000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>179494000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1112000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1340955000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>1340955000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>147224000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>38531000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>24851000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>388288000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
         <v>399196000.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
         <v>122000.0</v>
       </c>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
+        <v>0.0</v>
+      </c>
+      <c r="BO15">
         <v>553000.0</v>
       </c>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
       <c r="BP15">
         <v>0.0</v>
       </c>
       <c r="BQ15">
+        <v>0.0</v>
+      </c>
+      <c r="BR15">
         <v>122000.0</v>
       </c>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>19835000.0</v>
       </c>
-      <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>4000000.0</v>
       </c>
-      <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
-      <c r="DS15">
+      <c r="DS15"/>
+      <c r="DT15">
         <v>756000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:123">
+    <row r="16" spans="1:124">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
+        <v>120244000.0</v>
+      </c>
+      <c r="C16">
         <v>138427000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>177635000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>158543000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>214283000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>256248000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>141406000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>120726000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>165190000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>176878000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>172807000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>132160000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>135440000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>134641000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>109394000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>55835000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>85053000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>57514000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>86656000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>114131000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>96446000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>145442000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>158841000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>187656000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>152109000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>80935000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>381164000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>205255000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>42289000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>49880000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>102507000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>166140000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>138373000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13365000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>16376000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>11930000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>18481000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>11610000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>12147000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>13409000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9832000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6927000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>38494000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14505000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10961000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>17550000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10878000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>20728000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>17324000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>11888000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11470000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>10986000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11304000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>17317000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16193000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7137000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>12817000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>12429000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>11340000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9296000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>11248000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>13096000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>66503000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>63376000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>88532000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>50181000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>8665000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>17629000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6113000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>11664000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>11132000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>13563000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>6974000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>54741000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8882000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>33474000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>26733000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>149517000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>18710000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>6433000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>21301000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5968000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>10000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>16000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>24000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>61000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>56000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>66000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>34000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>6000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>8000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>9000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>11000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>18000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>51000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>33000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>38000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>20000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>35000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>56000000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="CZ16">
         <v>11000000.0</v>
       </c>
       <c r="DA16">
+        <v>11000000.0</v>
+      </c>
+      <c r="DB16">
         <v>15000000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>17000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>13000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-50000000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>68000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>-24000000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-20000000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>20000000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>84000000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>58000000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-35000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>51000000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>131000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>2000000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>5000000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-32000000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>52000000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>53000000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>158000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:123">
+    <row r="17" spans="1:124">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-134000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-431000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1528000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>344000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>211000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-153000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>216000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>557000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>167000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>111000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>477000.0</v>
       </c>
-      <c r="AP17"/>
       <c r="AQ17"/>
-      <c r="AR17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>-33000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1250000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-454000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-939000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>10000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>171000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-376000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>139000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-469000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-114000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-115000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>74000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-722000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>101000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-227000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-808000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>126000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>150000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-45000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>2753000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>-893000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-510000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
@@ -44482,583 +44721,587 @@
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
+      <c r="DT17"/>
     </row>
-    <row r="18" spans="1:123">
+    <row r="18" spans="1:124">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
+        <v>-27079000.0</v>
+      </c>
+      <c r="C18">
         <v>-39265000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>18376000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-57145000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-42467000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-39209000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>19682000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-43834000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11041000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3520000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>42997000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-23542000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-473000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>23139000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>52233000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>47630000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>129461000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>82198000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>119882000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>74452000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>108251000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>141594000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>122676000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>137919000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>125382000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>200494000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>210895000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>187576000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>142248000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>203770000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>215672000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>222412000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>126528000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-8644000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>20525000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3793000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-6179000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-11517000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>10429000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-5265000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1310000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-3905000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-10517000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>9117000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>22347000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>4139000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>9074000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>362000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>28013000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>29352000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-31715000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>4843000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>52893000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>13822000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-46245000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-46798000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-7297000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>7064000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-54933000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-24853000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>56301000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>18919000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-26025000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>9678000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>32950000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>50692000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>28780000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1687000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>55013000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>46862000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>17049000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>57758000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>37445000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>8749000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>22985000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>10117000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>7606000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>13994000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>39980000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-44309000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>15918000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-23000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-9000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-24000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-17000000.0</v>
       </c>
-      <c r="CI18"/>
-      <c r="CJ18">
+      <c r="CJ18"/>
+      <c r="CK18">
         <v>-9000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-164000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>17000000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-38000000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-12000000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-33000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-2000000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-52000000.0</v>
       </c>
-      <c r="CR18"/>
-      <c r="CS18">
+      <c r="CS18"/>
+      <c r="CT18">
         <v>-56000000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>18000000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-31000000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-16000000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>6000000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>44000000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-4000000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-3000000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DC18">
         <v>6000000.0</v>
       </c>
       <c r="DD18">
+        <v>6000000.0</v>
+      </c>
+      <c r="DE18">
         <v>37000000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-25000000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-89000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>29000000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-3000000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-18000000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-94000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>50000000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>71000000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-58000000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-3000000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>47000000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>24000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-3000000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>46000000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:123">
+    <row r="19" spans="1:124">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-6059000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3905000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-10252000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-12792000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4007000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6902000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-10508000.0</v>
       </c>
-      <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19">
         <v>-8492000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-14396000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-25179000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-26850000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-15911000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-12427000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-16782000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-17790000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-14237000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11810000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-14023000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5086000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6320000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10451000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-13839000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-19929000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-14838000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-14622000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-14495000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>1925000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1892000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>468000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>253000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>201000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>7603000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>2598000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-767000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-173000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>367000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>738000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>620000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-3653000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>2181000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>765000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-114000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>3298000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>3623000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>6640000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>4704000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>3068000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-      <c r="BM19">
+      <c r="BM19"/>
+      <c r="BN19">
         <v>6000000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
@@ -45072,54 +45315,55 @@
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
+      <c r="DT19"/>
     </row>
-    <row r="20" spans="1:123">
+    <row r="20" spans="1:124">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45199,240 +45443,243 @@
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
+      <c r="DT20"/>
     </row>
-    <row r="21" spans="1:123">
+    <row r="21" spans="1:124">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21">
+        <v>-34000.0</v>
+      </c>
+      <c r="C21">
         <v>-31000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-29000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-27000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-24000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>174839000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-23000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-10000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1352000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-128000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-124000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1433000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-42778000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-70887000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-100142000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-100000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-50000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-150000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-153424000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-149186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100028000.0</v>
       </c>
       <c r="Y21">
         <v>-100028000.0</v>
       </c>
       <c r="Z21">
-        <v>-225140000.0</v>
+        <v>-100028000.0</v>
       </c>
       <c r="AA21">
         <v>-225140000.0</v>
       </c>
       <c r="AB21">
         <v>-225140000.0</v>
       </c>
       <c r="AC21">
+        <v>-225140000.0</v>
+      </c>
+      <c r="AD21">
         <v>-125000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-28247000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-29204000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-13728000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1109400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-32995000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-43990000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-5393000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>12466000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-15111000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-12527000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6003000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5001000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-142265000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>4505000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10154000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-14030000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-6059000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>8914000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-9468000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1567000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-12726000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7077000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-57604000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>11348000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>121648000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>49760000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>44921000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-8489000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>50237000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>28668000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>129141000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-18937000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>446000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>23256000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
@@ -45446,3183 +45693,3209 @@
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
+      <c r="DT21"/>
     </row>
-    <row r="22" spans="1:123">
+    <row r="22" spans="1:124">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22">
+        <v>-43277000.0</v>
+      </c>
+      <c r="C22">
         <v>-219835000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-28482000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-86886000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-39351000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-49476000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-36068000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-14752000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-30869000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-217409000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-22621000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-7851000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7369000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>50331000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>93451000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>114997000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>124183000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>141480000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>119886000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>28165000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>98799000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>125096000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>94234000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>92776000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>122268000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>174922000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>175876000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>196368000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>197436000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>229632000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>199466000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>201448000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>223673000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>55629000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-3919000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-17383000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-26344000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-48103000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-22967000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-128398000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-36375000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-26248000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-49527000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-22817000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-55608000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-83483000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-34943000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-159967000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-11517000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-28221000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-7630000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4382000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4210000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>28639000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>29626000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>41847000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>17529000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>57055000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>40297000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>28569000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>27263000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>77606000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>24612000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>39322000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>33528000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>34308000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6864000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-37091000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>8469000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>34577000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>83400000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>53690000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>38648000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>39970000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>33434000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>62442000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>17855000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>77280000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9789000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>8911000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-4646000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-148180000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>16000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>9000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-10000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>18000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-28000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-30000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>6000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>7000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-9000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-2000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-5000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-7000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-4000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-55000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="CX22">
         <v>3000000.0</v>
       </c>
       <c r="CY22">
+        <v>3000000.0</v>
+      </c>
+      <c r="CZ22">
         <v>7000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>11000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-13000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>17000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>22000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>16000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>17000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-113000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>31000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>35000000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-276000000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>37000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="DN22">
         <v>37000000.0</v>
       </c>
       <c r="DO22">
+        <v>37000000.0</v>
+      </c>
+      <c r="DP22">
         <v>35000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>38000000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>35000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>12000000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>-46000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:123">
+    <row r="23" spans="1:124">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
+        <v>-339000.0</v>
+      </c>
+      <c r="C23">
         <v>-31000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-230000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-27000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-213000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-18945000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-23000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-6902000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-82000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-19000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1809000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>456179000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3373000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2436000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5195000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2778000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-892000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-558000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1180000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1375000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3818000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-6278000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-6320000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-71000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-46000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-72736000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-9484000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-14622000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-19502000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2357849000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1043000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>736272000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-20090000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>41165000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15801000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>12642000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12502000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>22860000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2501000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-922000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24001000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-5324000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>149477000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3271000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2301000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3339000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-12000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>95000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-8455000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1377000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-6819000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5185000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-19819000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>189000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1240000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-112000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-5297000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>999000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-397000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-9856000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9882000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-2752000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-18625000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1751000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>25513000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-16319000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-30083000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>24713000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-24510000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>67331000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>39047000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>12083000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>53000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>336000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>8036000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-49415000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>751000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>250000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-13886000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-55398000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>75220000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7759000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>146000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-6146000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-7000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-4000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-2000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-6000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>194000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-2000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>20000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>6000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-1000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>9000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-6000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-14000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-1000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-3000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-10000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="CY23">
         <v>-2000000.0</v>
       </c>
       <c r="CZ23">
         <v>-2000000.0</v>
       </c>
       <c r="DA23">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DB23">
         <v>-25000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-14000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>37000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-12000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-20000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>5000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>6000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-5000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>3000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>32000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>2000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-34000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>64000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-95000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-63000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:123">
+    <row r="24" spans="1:124">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
+        <v>9315000.0</v>
+      </c>
+      <c r="C24">
         <v>256000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>265000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="G24">
         <v>100000.0</v>
       </c>
       <c r="H24">
+        <v>100000.0</v>
+      </c>
+      <c r="I24">
         <v>77000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>220000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>122000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>92000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>195000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>22000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>66000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>73000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>41000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>137000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>68000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>151000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>301000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>13000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>62000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>121000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>16000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>74000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>60000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>25000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>105000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>736000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1173000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>27700000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2788000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>368000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>17873000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-322000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-315000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>151000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>395000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>112000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-84000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-7082000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-311000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1177000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>578000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>4585000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-642000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1429000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-425000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2181000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-13667000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>68000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3298000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3676000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>5000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-21000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>3558000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>274000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-277109000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-21101000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-5857000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>6186000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2734000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-6937000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>655000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>77000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>70115000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>645000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-134634000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>99000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2667000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>415000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>21733000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>136000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>151075000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>12390000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>66000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>4000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-12684000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-1159000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>3000000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>2000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>6000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-2000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>15000000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>-3000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>4000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>3000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-3000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>4000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-1000000.0</v>
       </c>
-      <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>5000000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>1000000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>3000000.0</v>
       </c>
-      <c r="DE24"/>
-      <c r="DF24">
+      <c r="DF24"/>
+      <c r="DG24">
         <v>10000000.0</v>
       </c>
-      <c r="DG24"/>
-      <c r="DH24">
+      <c r="DH24"/>
+      <c r="DI24">
         <v>2000000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>164000000.0</v>
       </c>
-      <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DK24"/>
+      <c r="DL24">
         <v>-1000000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-139000000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>4000000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="DP24">
         <v>-1000000.0</v>
       </c>
       <c r="DQ24">
         <v>-1000000.0</v>
       </c>
-      <c r="DR24"/>
+      <c r="DR24">
+        <v>-1000000.0</v>
+      </c>
       <c r="DS24"/>
+      <c r="DT24"/>
     </row>
-    <row r="25" spans="1:123">
+    <row r="25" spans="1:124">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
+        <v>-5073000.0</v>
+      </c>
+      <c r="C25">
         <v>165797000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5430000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10326000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7797000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15814000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25833000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>655000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2687000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>190421000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>974000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4051000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1313000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-22511000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4201000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1480000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-6751000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1754000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3769000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3662000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6891000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>200000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-7631000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1527000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-551000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4791000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4159000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6073000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8520000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3841000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-61944000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>69969000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>27530000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-13251000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1290000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7837000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1764000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10949000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-3400000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>106712000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>10603000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-8733000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9449000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3965000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>31220000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>96135000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>8417000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>128155000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1311000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-6421000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4294000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3539000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1641000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5857000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-3403000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-4441000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-5200000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>22153000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1428000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>966000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1580000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-9193000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>10940000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-5968000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-3361000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-17300000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>8248000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>74471000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-5984000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>25587000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-14659000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1446000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>21424000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>73058000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>8442000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-36306000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4935000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>13172000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3831000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2411000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>8644000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1211000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-129000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-1849000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-2000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-13000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>7000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>12000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-12000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-6000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>5000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>7000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-5000000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>51000000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>4000000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>44000000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-5000000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-21000000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>21000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>8000000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>6000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>21000000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-12000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>7000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>5000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-3000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>133000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-3000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>10000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>8000000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-6000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>5000000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>4000000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-2000000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>22000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-22000000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>3000000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>6000000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:123">
+    <row r="26" spans="1:124">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>213000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-213000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-36000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>82000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-82000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>129000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59775000.0</v>
       </c>
       <c r="O26">
         <v>-59775000.0</v>
       </c>
       <c r="P26">
-        <v>-30000000.0</v>
+        <v>-59775000.0</v>
       </c>
       <c r="Q26">
         <v>-30000000.0</v>
       </c>
       <c r="R26">
+        <v>-30000000.0</v>
+      </c>
+      <c r="S26">
         <v>-7622000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-42378000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3801000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-273000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>30099000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-30099000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-71000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-30099000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-251384000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-9484000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>-225000000.0</v>
       </c>
       <c r="AF26">
-        <v>0.0</v>
+        <v>-225000000.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26"/>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>-150037000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>150100000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-22000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-41000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-274000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-185000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-294000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-141000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-981000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-135000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-528000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-181000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-389000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-17900000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-83971000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-1185000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-30257000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-28000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-71000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-584000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-249000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-44000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>840000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-1138000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>14000.0</v>
       </c>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
         <v>-14000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>34000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-15927000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-4320000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-1003000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
-      <c r="DI26">
-[...1 lines deleted...]
-      </c>
+      <c r="DI26"/>
       <c r="DJ26">
         <v>-40000000.0</v>
       </c>
       <c r="DK26">
+        <v>-40000000.0</v>
+      </c>
+      <c r="DL26">
         <v>-4000000.0</v>
       </c>
-      <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
+      <c r="DT26"/>
     </row>
-    <row r="27" spans="1:123">
+    <row r="27" spans="1:124">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
+        <v>1839000.0</v>
+      </c>
+      <c r="C27">
         <v>1518000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1012000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1842000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>580000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1589000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1838000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1561000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1047000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>624000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1628000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1385000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>796000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>645000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>628000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>573000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>465000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>338000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>262000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>15264000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>767000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>778000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>763000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>717000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>410000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>575000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>706000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>570000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>292000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>495000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>476000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>200000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>23827000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-9391000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-2928000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3539000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3239000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>15035000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1085000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>106656000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1046000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5577000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-2628000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1056000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1572000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1568000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1257000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2230000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>522000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2097000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2193000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1379000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2366000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1505000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1733000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2825000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3538000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2856000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2171000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1643000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2240000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2402000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1549000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1625000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1779000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>888000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>999000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>4441000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>517000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>4507000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-29478000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1456000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1161000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>5169000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-1000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>5629000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-52070000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>150000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>2000000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
-      <c r="DA27">
+      <c r="DA27"/>
+      <c r="DB27">
         <v>-13000000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>30000000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>6000000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>14000000.0</v>
       </c>
-      <c r="DE27"/>
-      <c r="DF27">
+      <c r="DF27"/>
+      <c r="DG27">
         <v>-3000000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>143000000.0</v>
       </c>
-      <c r="DH27"/>
-      <c r="DI27">
+      <c r="DI27"/>
+      <c r="DJ27">
         <v>12000000.0</v>
       </c>
-      <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
-      <c r="DQ27">
+      <c r="DQ27"/>
+      <c r="DR27">
         <v>-58000000.0</v>
       </c>
-      <c r="DR27"/>
-      <c r="DS27">
+      <c r="DS27"/>
+      <c r="DT27">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:123">
+    <row r="28" spans="1:124">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
+        <v>-373000.0</v>
+      </c>
+      <c r="C28">
         <v>-31000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-46000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-27000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-237000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>155858000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-23000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-19000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-98000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-168000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1819000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>19893000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>807000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-30000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2629000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-75349000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-103517000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-110954000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-146226000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-57850000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-156762000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-156096000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-151858000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-102725000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-53004000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-501135000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-34104000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-24696000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-149696000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-256323000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-278899000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-193222000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2600000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3922000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-43990000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-5393000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12466000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-6794000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-11536000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9046000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>967000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-12495000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3443000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>14178000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-7374000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-14910000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-14227000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-6258000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>318000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-26577000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-30436000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>32291000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-12923000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-52492000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4794000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>37989000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>43409000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>15663000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-8895000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>49297000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>29396000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>132564000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-18940000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1654000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>22962000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5897000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-53303000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-18991000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-6478000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-51843000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-46800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>124039000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-105611000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>5672000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-34359000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-38458000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-132742000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-29848000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-13886000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-55398000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>59564000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1816000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>20000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>17000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-19000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-1000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>195000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>8000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>34000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-4000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>31000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-6000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>19000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>15000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>51000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>4000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>16000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-9000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="CY28">
         <v>-2000000.0</v>
       </c>
       <c r="CZ28">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DA28">
         <v>-1000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-9000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-10000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-14000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-93000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>37000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>36000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-20000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>20000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>26000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-39000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-35000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>51000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>36000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>2000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>5000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-32000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-1000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-95000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>99000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:123">
+    <row r="29" spans="1:124">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
+        <v>-14934000.0</v>
+      </c>
+      <c r="C29">
         <v>-20894000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>24700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-53236000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-32186000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-26417000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23709000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-36855000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-530000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9273000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>51495000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-9024000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24798000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>50023000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>68166000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>60123000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>146316000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>100029000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>134256000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>86330000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>122425000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>146981000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>129009000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>148373000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>139283000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>220544000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>225749000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>202206000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>156817000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>224359000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>234569000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>237122000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>140553000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2992000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>30108000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1656000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1817000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-5916000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>17546000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1461000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>9724000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>19203000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>8015000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1502000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>22718000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>38014000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>26989000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>33810000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>22090000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>51659000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>53532000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-6353000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>17999000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>87794000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>45073000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-16093000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-15374000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>47301000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>47259000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-16870000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-1093000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>90895000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>40092000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-6507000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>20442000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>48626000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>61272000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>46107000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>14324000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>79357000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>66918000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>35214000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>67147000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>54633000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>22347000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>35768000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>18024000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>19587000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>24462000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>53499000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-33367000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>27989000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-12000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>5000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-13000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>11000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>10000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>2000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-154000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>29000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-29000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-1000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-24000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>16000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-40000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>11000000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-47000000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>36000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-20000000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-10000000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>11000000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>54000000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>15000000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>11000000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>14000000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>20000000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>21000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>52000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-13000000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-77000000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>40000000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>13000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-5000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>63000000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>68000000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>33000000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>8000000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>67000000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>61000000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>36000000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>8000000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>67000000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:123">
+    <row r="30" spans="1:124">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
+        <v>-2830000.0</v>
+      </c>
+      <c r="C30">
         <v>-18115000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-6059000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3905000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-10252000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-12792000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4007000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6902000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-10508000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5753000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8492000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-14396000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-25179000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-71970000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-15911000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-12427000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-16782000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-17790000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-14237000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11810000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-14023000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-5086000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6320000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-10451000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-13839000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-19929000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-14838000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-14622000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14495000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-20529000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-18872000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-14605000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-13289000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-10027000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>18117000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-2661000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-7628000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12272000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-7439000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-7041000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8263000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-12871000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-11745000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-12103000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-20683000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-15978000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-21673000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-24158000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-17143000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-24288000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-22751000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-25787000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-10975000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-34063000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-31297000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-26854000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-27748000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-61648000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-35512000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-34505000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-30301000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-276821000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-20778000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-19410000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-4543000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-13112000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-17347000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-16672000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-12979000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-26579000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-21190000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-152799000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-9290000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-14521000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-13183000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8950000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-7771000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>141007000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1922000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-13453000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-10938000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-26381000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="CG30">
         <v>-11000000.0</v>
       </c>
       <c r="CH30">
+        <v>-11000000.0</v>
+      </c>
+      <c r="CI30">
         <v>-29000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-5000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="CL30">
         <v>-9000000.0</v>
       </c>
       <c r="CM30">
+        <v>-9000000.0</v>
+      </c>
+      <c r="CN30">
         <v>-8000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-9000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-18000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-12000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-11000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-9000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-21000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-11000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-3000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-4000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-17000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-11000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-15000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-7000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-6000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-13000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-11000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-9000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>14000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-3000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-14000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-28000000.0</v>
       </c>
-      <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>-21000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-101000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-62000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-65000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-14000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-13000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-12000000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>