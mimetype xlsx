--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1256,51 +1259,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
-        <v>67016999.0</v>
+        <v>67017000.0</v>
       </c>
       <c r="C2">
         <v>72833000.0</v>
       </c>
       <c r="D2">
         <v>83268000.0</v>
       </c>
       <c r="E2">
         <v>103156000.0</v>
       </c>
       <c r="F2">
         <v>117112000.0</v>
       </c>
       <c r="G2">
         <v>70989000.0</v>
       </c>
       <c r="H2">
         <v>78697000.0</v>
       </c>
       <c r="I2">
         <v>88097000.0</v>
       </c>
       <c r="J2">
         <v>69110000.0</v>
       </c>
@@ -2290,51 +2293,53 @@
       <c r="W15">
         <v>1000000.0</v>
       </c>
       <c r="X15">
         <v>1000000.0</v>
       </c>
       <c r="Y15">
         <v>1000000.0</v>
       </c>
       <c r="Z15">
         <v>1000000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>11223000.0</v>
+      </c>
       <c r="D16">
         <v>31583000.0</v>
       </c>
       <c r="E16">
         <v>27878000.0</v>
       </c>
       <c r="F16">
         <v>9840000.0</v>
       </c>
       <c r="G16">
         <v>13056000.0</v>
       </c>
       <c r="H16">
         <v>11776000.0</v>
       </c>
       <c r="I16">
         <v>5380000.0</v>
       </c>
       <c r="J16">
         <v>20784000.0</v>
       </c>
       <c r="K16">
         <v>19803000.0</v>
       </c>
       <c r="L16">
@@ -3770,51 +3775,51 @@
       </c>
       <c r="AB35">
         <v>897000000.0</v>
       </c>
       <c r="AC35">
         <v>1036000000.0</v>
       </c>
       <c r="AD35">
         <v>964000000.0</v>
       </c>
       <c r="AE35">
         <v>735000000.0</v>
       </c>
       <c r="AF35">
         <v>793000000.0</v>
       </c>
       <c r="AG35">
         <v>365000000.0</v>
       </c>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>45007000.0</v>
+        <v>17957000.0</v>
       </c>
       <c r="C36">
         <v>10980000.0</v>
       </c>
       <c r="D36">
         <v>13064000.0</v>
       </c>
       <c r="E36">
         <v>25534000.0</v>
       </c>
       <c r="F36">
         <v>17940000.0</v>
       </c>
       <c r="G36">
         <v>19968000.0</v>
       </c>
       <c r="H36">
         <v>9698000.0</v>
       </c>
       <c r="I36">
         <v>14905000.0</v>
       </c>
       <c r="J36">
         <v>20949000.0</v>
       </c>
@@ -4114,54 +4119,54 @@
       </c>
       <c r="AB39">
         <v>25000000.0</v>
       </c>
       <c r="AC39">
         <v>58000000.0</v>
       </c>
       <c r="AD39">
         <v>60000000.0</v>
       </c>
       <c r="AE39">
         <v>27000000.0</v>
       </c>
       <c r="AF39">
         <v>34000000.0</v>
       </c>
       <c r="AG39">
         <v>32000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>61174001.0</v>
+        <v>61174000.0</v>
       </c>
       <c r="C40">
-        <v>55404000.0</v>
+        <v>44062000.0</v>
       </c>
       <c r="D40">
         <v>97119000.0</v>
       </c>
       <c r="E40">
         <v>61471000.0</v>
       </c>
       <c r="F40">
         <v>46565000.0</v>
       </c>
       <c r="G40">
         <v>43445000.0</v>
       </c>
       <c r="H40">
         <v>36559000.0</v>
       </c>
       <c r="I40">
         <v>45072000.0</v>
       </c>
       <c r="J40">
         <v>35854000.0</v>
       </c>
       <c r="K40">
         <v>30833000.0</v>
       </c>
@@ -5101,51 +5106,51 @@
       </c>
       <c r="AC51">
         <v>804000000.0</v>
       </c>
       <c r="AD51">
         <v>732000000.0</v>
       </c>
       <c r="AE51">
         <v>635000000.0</v>
       </c>
       <c r="AF51">
         <v>668000000.0</v>
       </c>
       <c r="AG51">
         <v>247000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:33">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
-        <v>2049999.0</v>
+        <v>2169000.0</v>
       </c>
       <c r="D52">
         <v>134000.0</v>
       </c>
       <c r="E52">
         <v>124000.0</v>
       </c>
       <c r="F52">
         <v>127000.0</v>
       </c>
       <c r="G52">
         <v>131000.0</v>
       </c>
       <c r="H52">
         <v>141000.0</v>
       </c>
       <c r="I52">
         <v>106323000.0</v>
       </c>
       <c r="J52">
         <v>16474000.0</v>
       </c>
       <c r="K52">
         <v>8852000.0</v>
       </c>
@@ -5999,839 +6004,846 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
+      <c r="EA1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>68368000.0</v>
+      </c>
+      <c r="C2">
         <v>68709000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>67017000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62273000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>50367000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>70555000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>72833000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>55112000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61011000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>60331000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>83268000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>54935000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>77691000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>86645000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>103156000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>119410000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>149662000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>123381000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>117112000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>105177000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>89192000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>82594000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70989000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>49056000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>50862000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>52067000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>78697000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>73856000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>92642000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>85219000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>88097000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>80620000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>88112000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>79178000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>69110000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>58376000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>47253000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>44718000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>47663000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>41982000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>45233000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>47246000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>40147000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>61987000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>72136000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>79756000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>86409000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>98722000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>122428000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>118865000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>115212000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>103519000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>111379000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>94437000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>128120000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>56643000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>63649000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>71588000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>74280000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>64193000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>65712000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>52083000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>69930000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>41941000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>42622000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>36269000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>33928000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>41248000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>38980000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>32255000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>55132000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>56612000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>82875000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>64565000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>58975000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>65068000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>61538000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>53803000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>62094000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>64219000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>88509000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>63739000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>92192000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>68000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>86000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>67000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>86000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>62000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>76000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>87000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>98000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>78000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>105000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>83000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>106000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>75000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>106000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>68000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>101000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>85000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>96000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>90000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>99000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>73000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>80000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>62000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>80000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>72000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>78000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>60000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>67000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>59000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>65000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>61000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>76000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>59000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>67000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>63000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>67000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>46000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>58000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>51000000.0</v>
       </c>
-      <c r="DS2"/>
-      <c r="DT2">
+      <c r="DT2"/>
+      <c r="DU2">
         <v>45000000.0</v>
       </c>
-      <c r="DU2"/>
-      <c r="DV2">
+      <c r="DV2"/>
+      <c r="DW2">
         <v>56000000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>48000000.0</v>
       </c>
-      <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6920,190 +6932,191 @@
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-350022000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-313825000.0</v>
       </c>
-      <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>-278685000.0</v>
       </c>
-      <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-61810000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-48206000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-39877000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-23347000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-6899000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-842689000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-819741000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>846781000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-908440000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-938677000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-797627000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>767895000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-737243000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-711412000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-705785000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>698452000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-689273000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-672432000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-680784000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-654548000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-652579000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-684414000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-661703000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-635530000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-635309000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-595215000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BO4">
         <v>-607008000.0</v>
       </c>
-      <c r="BO4">
+      <c r="BP4">
         <v>-610182000.0</v>
       </c>
-      <c r="BP4">
+      <c r="BQ4">
         <v>-591672000.0</v>
       </c>
-      <c r="BQ4">
+      <c r="BR4">
         <v>-572061000.0</v>
       </c>
-      <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
@@ -7120,472 +7133,474 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-13462000.0</v>
+      </c>
+      <c r="C5">
         <v>-12000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-8972000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-7302000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8864000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-30813000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-43359000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-21378000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-30371000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-22183000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11458000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-17612000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6671000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6024000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8070000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-26375000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-10638000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12541000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-7444000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5774000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-391000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-20717000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-19641000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-39161000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-49442000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-64310000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7361000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-23677000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>15854000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>16318000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>34539000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>32250000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>19216000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>20289000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>13583000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6037000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2718000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7558000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3864000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1446000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2380000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-10257000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-6203000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-358390000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-365990000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-337320000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-314715000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-291373000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-291605000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-293656000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-292894000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-298567000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-285378000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-281647000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-282658000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-279418000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-250409000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-261937000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-254640000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-212082000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-221388000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-309565000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-303597000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-348844000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-321247000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-305644000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-299557000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-327500000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-372886000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-355960000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-315969000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-246739000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-253233000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-278316000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-285475000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-303774000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-316988000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-319619000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-312336000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-309871000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-308660000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-318073000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-294000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-301000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-296000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-282000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-295000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-294000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-292000000.0</v>
       </c>
       <c r="CM5">
         <v>-292000000.0</v>
       </c>
       <c r="CN5">
-        <v>-305000000.0</v>
+        <v>-292000000.0</v>
       </c>
       <c r="CO5">
         <v>-305000000.0</v>
       </c>
       <c r="CP5">
-        <v>-310000000.0</v>
+        <v>-305000000.0</v>
       </c>
       <c r="CQ5">
         <v>-310000000.0</v>
       </c>
       <c r="CR5">
+        <v>-310000000.0</v>
+      </c>
+      <c r="CS5">
         <v>-294000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-284000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-288000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-275000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-271000000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-254000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-255000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-241000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-234000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-220000000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-214000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-205000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-204000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-716000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-727000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-752000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-821000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-727000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-730000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-724000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-720000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-714000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-694000000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-653000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-656000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-647000000.0</v>
       </c>
-      <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6"/>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
@@ -7641,51 +7656,53 @@
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
       <c r="BQ6">
         <v>0.0</v>
       </c>
-      <c r="BR6"/>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
@@ -7702,52 +7719,53 @@
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
+      <c r="EA6"/>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7836,114 +7854,117 @@
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
         <v>2584000.0</v>
       </c>
       <c r="C8">
-        <v>2582000.0</v>
+        <v>2584000.0</v>
       </c>
       <c r="D8">
         <v>2582000.0</v>
       </c>
       <c r="E8">
         <v>2582000.0</v>
       </c>
       <c r="F8">
+        <v>2582000.0</v>
+      </c>
+      <c r="G8">
         <v>2581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572000.0</v>
       </c>
       <c r="H8">
         <v>2572000.0</v>
       </c>
       <c r="I8">
         <v>2572000.0</v>
       </c>
       <c r="J8">
         <v>2572000.0</v>
       </c>
-      <c r="K8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K8">
+        <v>2572000.0</v>
+      </c>
+      <c r="L8"/>
       <c r="M8">
         <v>2568000.0</v>
       </c>
       <c r="N8">
+        <v>2568000.0</v>
+      </c>
+      <c r="O8">
         <v>2567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566000.0</v>
       </c>
       <c r="P8">
         <v>2566000.0</v>
       </c>
       <c r="Q8">
         <v>2566000.0</v>
       </c>
       <c r="R8">
+        <v>2566000.0</v>
+      </c>
+      <c r="S8">
         <v>2602000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2633000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2636000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2679000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8008,250 +8029,251 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>759710000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>758192000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>757185000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>755344000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>755338000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>753796000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>748903000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>747275000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>745891000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>745164000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>744519000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>743891000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>753509000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>761412000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>761748000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>773552000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>759055000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>758354000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>757576000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>756812000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>756103000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>765419000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>818720000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>820485000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>819915000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>819622000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>819127000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>851496000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>851315000.0</v>
       </c>
-      <c r="AI9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ9"/>
       <c r="AK9">
         <v>854337000.0</v>
       </c>
       <c r="AL9">
         <v>854337000.0</v>
       </c>
       <c r="AM9">
         <v>854337000.0</v>
       </c>
       <c r="AN9">
         <v>854337000.0</v>
       </c>
       <c r="AO9">
         <v>854337000.0</v>
       </c>
       <c r="AP9">
         <v>854337000.0</v>
       </c>
       <c r="AQ9">
         <v>854337000.0</v>
       </c>
       <c r="AR9">
         <v>854337000.0</v>
       </c>
       <c r="AS9">
+        <v>854337000.0</v>
+      </c>
+      <c r="AT9">
         <v>1829391000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1827672000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1825880000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1826935000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1826776000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1822082000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1820451000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1822603000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1818833000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1816133000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1812592000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1810600000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1806845000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1802951000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1798161000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1796193000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1790724000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1787265000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1782859000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1309170000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1306920000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1303180000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1300051000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1298108000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1296494000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
@@ -8268,490 +8290,494 @@
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>145360000.0</v>
+      </c>
+      <c r="C10">
         <v>120244000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>138427000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>177635000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>158543000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>214283000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>256248000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>141406000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>120726000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>165190000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>176878000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>172807000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>132160000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>135440000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>134641000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>109394000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>55835000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>85053000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57514000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>86656000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>114131000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>96446000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>145442000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>158841000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>187656000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>152109000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>80935000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>381164000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>205255000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>42289000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>49880000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>102507000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>166140000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>138373000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13365000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>16376000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11930000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>18481000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11610000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12147000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13409000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9832000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6927000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13461000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14505000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10961000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>17550000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>10878000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>20728000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>17324000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11888000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11470000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>10986000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>11304000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>17317000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>16193000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7137000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>12817000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>12429000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>11340000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>9296000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>11248000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>13096000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>66503000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>63376000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>88532000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>50181000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>8665000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>17629000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>6113000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11664000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>11132000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>13563000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>6974000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>54741000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>8882000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>33474000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>26733000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>149517000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>18710000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>6433000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>21301000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5968000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>6000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>10000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>16000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>24000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>61000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>56000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>66000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>34000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>6000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>9000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>11000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>18000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>51000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>33000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>38000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>20000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>35000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>56000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DA10">
         <v>11000000.0</v>
       </c>
       <c r="DB10">
+        <v>11000000.0</v>
+      </c>
+      <c r="DC10">
         <v>15000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>17000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>13000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>18000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>68000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>58000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>86000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>70000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>51000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>58000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>72000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>60000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>77000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>95000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>91000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>39000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>48000000.0</v>
       </c>
-      <c r="DS10"/>
-      <c r="DT10">
+      <c r="DT10"/>
+      <c r="DU10">
         <v>102000000.0</v>
       </c>
-      <c r="DU10"/>
-      <c r="DV10">
+      <c r="DV10"/>
+      <c r="DW10">
         <v>158000000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>60000000.0</v>
       </c>
-      <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>138427000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>177635000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>158543000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>214283000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>256248000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>141406000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>172807000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>132160000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>135440000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>134641000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>109394000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>55835000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>85053000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>57514000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>86656000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>114131000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8816,1862 +8842,1880 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>145360000.0</v>
+      </c>
+      <c r="C12">
         <v>120244000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>138427000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>177635000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>158543000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>214283000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>256248000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>141406000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>120726000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>165190000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>176878000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>172807000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>132160000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>135440000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>134641000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>109394000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>55835000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>85053000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>57514000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>86656000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>114131000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>96446000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>145442000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>158841000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>187656000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>152109000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>80935000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>381164000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>205255000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>42289000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>49880000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>102507000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>166140000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>138373000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13365000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>16376000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11930000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>18481000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11610000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>12147000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13409000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9832000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6927000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>13461000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14505000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10961000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>17550000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>10878000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>20728000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17324000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11888000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11470000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10986000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>11304000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>17317000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>16193000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7137000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12817000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12429000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>11340000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>9296000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>11248000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>13096000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>66503000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>63376000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>88532000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>50181000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>8665000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>17629000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6113000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>11664000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11132000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>13563000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6974000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>54741000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>8882000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>33474000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>26733000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>149517000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>18710000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6433000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>21301000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5968000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>6000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>10000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>16000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>24000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>61000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>56000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>66000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>34000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>6000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>8000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>9000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>11000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>18000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>51000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>33000000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>38000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>20000000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>35000000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>56000000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DA12">
         <v>11000000.0</v>
       </c>
       <c r="DB12">
+        <v>11000000.0</v>
+      </c>
+      <c r="DC12">
         <v>15000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>20000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>19000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>18000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>68000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>58000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>86000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>70000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>51000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>58000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>72000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>60000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>77000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>95000000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>91000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>39000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>48000000.0</v>
       </c>
-      <c r="DS12"/>
-      <c r="DT12">
+      <c r="DT12"/>
+      <c r="DU12">
         <v>102000000.0</v>
       </c>
-      <c r="DU12"/>
-      <c r="DV12">
+      <c r="DV12"/>
+      <c r="DW12">
         <v>158000000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>60000000.0</v>
       </c>
-      <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
         <v>2584000.0</v>
       </c>
       <c r="C13">
-        <v>2582000.0</v>
+        <v>2584000.0</v>
       </c>
       <c r="D13">
         <v>2582000.0</v>
       </c>
       <c r="E13">
         <v>2582000.0</v>
       </c>
       <c r="F13">
+        <v>2582000.0</v>
+      </c>
+      <c r="G13">
         <v>2581000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572000.0</v>
       </c>
       <c r="H13">
         <v>2572000.0</v>
       </c>
       <c r="I13">
         <v>2572000.0</v>
       </c>
       <c r="J13">
         <v>2572000.0</v>
       </c>
       <c r="K13">
-        <v>2568000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="L13">
         <v>2568000.0</v>
       </c>
       <c r="M13">
         <v>2568000.0</v>
       </c>
       <c r="N13">
+        <v>2568000.0</v>
+      </c>
+      <c r="O13">
         <v>2567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566000.0</v>
       </c>
       <c r="P13">
         <v>2566000.0</v>
       </c>
       <c r="Q13">
         <v>2566000.0</v>
       </c>
       <c r="R13">
+        <v>2566000.0</v>
+      </c>
+      <c r="S13">
         <v>2602000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2633000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2636000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2679000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672000.0</v>
       </c>
       <c r="X13">
         <v>2672000.0</v>
       </c>
       <c r="Y13">
         <v>2672000.0</v>
       </c>
       <c r="Z13">
         <v>2672000.0</v>
       </c>
       <c r="AA13">
+        <v>2672000.0</v>
+      </c>
+      <c r="AB13">
         <v>2705000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2905000.0</v>
       </c>
       <c r="AD13">
         <v>2905000.0</v>
       </c>
       <c r="AE13">
         <v>2905000.0</v>
       </c>
       <c r="AF13">
         <v>2905000.0</v>
       </c>
       <c r="AG13">
-        <v>3022000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="AH13">
         <v>3022000.0</v>
       </c>
       <c r="AI13">
         <v>3022000.0</v>
       </c>
       <c r="AJ13">
-        <v>0.0</v>
+        <v>3022000.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
+        <v>0.0</v>
+      </c>
+      <c r="AN13">
         <v>3022000.0</v>
       </c>
-      <c r="AN13">
-[...1 lines deleted...]
-      </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
         <v>0.0</v>
       </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
+        <v>0.0</v>
+      </c>
+      <c r="AT13">
         <v>1532000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1535000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1528000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1525000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1529000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1521000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1519000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1518000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1515000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1516000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1509000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1506000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1504000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1503000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1499000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1497000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1494000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1493000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1491000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>275000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>305000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>372000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>365000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>385000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>389000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>1231000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>1226000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>1225000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>1223000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1054000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1052000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1048000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026000.0</v>
       </c>
       <c r="CA13">
         <v>1026000.0</v>
       </c>
       <c r="CB13">
+        <v>1026000.0</v>
+      </c>
+      <c r="CC13">
         <v>1023000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1022000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1021000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CG13">
         <v>1000000.0</v>
       </c>
       <c r="CH13">
         <v>1000000.0</v>
       </c>
       <c r="CI13">
         <v>1000000.0</v>
       </c>
       <c r="CJ13">
         <v>1000000.0</v>
       </c>
       <c r="CK13">
         <v>1000000.0</v>
       </c>
       <c r="CL13">
         <v>1000000.0</v>
       </c>
       <c r="CM13">
         <v>1000000.0</v>
       </c>
       <c r="CN13">
         <v>1000000.0</v>
       </c>
       <c r="CO13">
         <v>1000000.0</v>
       </c>
       <c r="CP13">
         <v>1000000.0</v>
       </c>
       <c r="CQ13">
         <v>1000000.0</v>
       </c>
       <c r="CR13">
         <v>1000000.0</v>
       </c>
       <c r="CS13">
         <v>1000000.0</v>
       </c>
       <c r="CT13">
         <v>1000000.0</v>
       </c>
       <c r="CU13">
         <v>1000000.0</v>
       </c>
       <c r="CV13">
         <v>1000000.0</v>
       </c>
-      <c r="CW13"/>
+      <c r="CW13">
+        <v>1000000.0</v>
+      </c>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>261732460.0</v>
+      </c>
+      <c r="C14">
         <v>260898600.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>260432440.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>258965200.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>259183478.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>258369101.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>257667125.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>257694799.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>257772069.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>257399365.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>257205583.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>257090112.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>257003691.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>256974903.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>256902384.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>256853454.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>258845588.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>262657799.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>263516311.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>267178963.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>267807944.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>267465319.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>267321380.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>267279555.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>267260395.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>269236562.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>285079866.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>290127296.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>290574153.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>290566163.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>290557637.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>296145453.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>302231431.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302225923.0</v>
       </c>
       <c r="AI14">
         <v>302225923.0</v>
       </c>
       <c r="AJ14">
         <v>302225923.0</v>
       </c>
       <c r="AK14">
         <v>302225923.0</v>
       </c>
       <c r="AL14">
         <v>302225923.0</v>
       </c>
       <c r="AM14">
         <v>302225923.0</v>
       </c>
       <c r="AN14">
         <v>302225923.0</v>
       </c>
       <c r="AO14">
         <v>302225923.0</v>
       </c>
       <c r="AP14">
         <v>302225923.0</v>
       </c>
       <c r="AQ14">
         <v>302225923.0</v>
       </c>
       <c r="AR14">
+        <v>302225923.0</v>
+      </c>
+      <c r="AS14">
         <v>137302959.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>137354922.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>137172914.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>136981000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>136375000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>135963000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>135729809.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>135730000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>135134000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>135056000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>134833000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>134646000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>135001000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>142054000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>144499000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>143795000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>146181000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>145964000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>145822000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>145098000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>121355000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>121088000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>120957000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>120231000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>120716000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>119893000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>119245000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>118956000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>119965000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>119521000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>117599000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>102274000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>117392000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>116549000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>113606000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>98624000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>112294000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>112177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97912000.0</v>
       </c>
       <c r="CE14">
         <v>97912000.0</v>
       </c>
       <c r="CF14">
+        <v>97912000.0</v>
+      </c>
+      <c r="CG14">
         <v>111524000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>97849000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>98038000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>97566000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>97428000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>112416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93866000.0</v>
       </c>
       <c r="CM14">
         <v>93866000.0</v>
       </c>
       <c r="CN14">
+        <v>93866000.0</v>
+      </c>
+      <c r="CO14">
         <v>65803000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>57040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56621000.0</v>
       </c>
       <c r="CQ14">
         <v>56621000.0</v>
       </c>
       <c r="CR14">
+        <v>56621000.0</v>
+      </c>
+      <c r="CS14">
         <v>55925000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>55872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55823000.0</v>
       </c>
       <c r="CU14">
         <v>55823000.0</v>
       </c>
       <c r="CV14">
+        <v>55823000.0</v>
+      </c>
+      <c r="CW14">
         <v>53203000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>45346000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>46033000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>45222000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>45813000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>45734000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>46183000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>45116000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>46666667.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>45833333.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>47058824.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>45714286.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>45019920.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>46268657.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>47297297.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>45454545.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>48051948.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>47191011.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>48684211.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>46835443.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>48611111.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>48717949.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>47727273.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45960000.0</v>
       </c>
       <c r="DT14">
         <v>45960000.0</v>
       </c>
       <c r="DU14">
+        <v>45960000.0</v>
+      </c>
+      <c r="DV14">
         <v>40322581.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="DW14">
         <v>45000000.0</v>
       </c>
       <c r="DX14">
         <v>45000000.0</v>
       </c>
       <c r="DY14">
         <v>45000000.0</v>
       </c>
       <c r="DZ14">
         <v>45000000.0</v>
       </c>
+      <c r="EA14">
+        <v>45000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>2568000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566000.0</v>
       </c>
       <c r="P15">
         <v>2566000.0</v>
       </c>
       <c r="Q15">
         <v>2566000.0</v>
       </c>
       <c r="R15">
+        <v>2566000.0</v>
+      </c>
+      <c r="S15">
         <v>2602000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2633000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2636000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2679000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672000.0</v>
       </c>
       <c r="X15">
         <v>2672000.0</v>
       </c>
       <c r="Y15">
         <v>2672000.0</v>
       </c>
       <c r="Z15">
         <v>2672000.0</v>
       </c>
       <c r="AA15">
+        <v>2672000.0</v>
+      </c>
+      <c r="AB15">
         <v>2705000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2905000.0</v>
       </c>
       <c r="AD15">
         <v>2905000.0</v>
       </c>
       <c r="AE15">
         <v>2905000.0</v>
       </c>
       <c r="AF15">
         <v>2905000.0</v>
       </c>
       <c r="AG15">
-        <v>3022000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="AH15">
         <v>3022000.0</v>
       </c>
       <c r="AI15">
         <v>3022000.0</v>
       </c>
       <c r="AJ15">
-        <v>0.0</v>
+        <v>3022000.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>1532000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1535000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525000.0</v>
       </c>
       <c r="AW15">
         <v>1525000.0</v>
       </c>
       <c r="AX15">
+        <v>1525000.0</v>
+      </c>
+      <c r="AY15">
         <v>1521000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1519000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1518000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1515000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1516000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1509000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1506000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1504000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1503000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1499000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1497000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1494000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1493000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>508000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1247000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>305000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>372000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>365000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>385000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>389000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1231000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1226000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1225000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1223000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1054000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1052000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1048000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026000.0</v>
       </c>
       <c r="CA15">
         <v>1026000.0</v>
       </c>
       <c r="CB15">
+        <v>1026000.0</v>
+      </c>
+      <c r="CC15">
         <v>1023000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1022000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1021000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CG15">
         <v>1000000.0</v>
       </c>
       <c r="CH15">
         <v>1000000.0</v>
       </c>
       <c r="CI15">
         <v>1000000.0</v>
       </c>
       <c r="CJ15">
         <v>1000000.0</v>
       </c>
       <c r="CK15">
         <v>1000000.0</v>
       </c>
       <c r="CL15">
         <v>1000000.0</v>
       </c>
       <c r="CM15">
         <v>1000000.0</v>
       </c>
       <c r="CN15">
         <v>1000000.0</v>
       </c>
       <c r="CO15">
         <v>1000000.0</v>
       </c>
       <c r="CP15">
         <v>1000000.0</v>
       </c>
       <c r="CQ15">
         <v>1000000.0</v>
       </c>
       <c r="CR15">
         <v>1000000.0</v>
       </c>
       <c r="CS15">
         <v>1000000.0</v>
       </c>
       <c r="CT15">
         <v>1000000.0</v>
       </c>
       <c r="CU15">
         <v>1000000.0</v>
       </c>
       <c r="CV15">
         <v>1000000.0</v>
       </c>
-      <c r="CW15"/>
+      <c r="CW15">
+        <v>1000000.0</v>
+      </c>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>11200000.0</v>
       </c>
-      <c r="F16"/>
-[...2 lines deleted...]
-      <c r="I16">
+      <c r="F16">
+        <v>11200000.0</v>
+      </c>
+      <c r="G16">
+        <v>11200000.0</v>
+      </c>
+      <c r="H16">
+        <v>11223000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
         <v>18109000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23695000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>31583000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8441000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19158000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>33358000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>27878000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18607000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>45863000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9840000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>58425000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>42402000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>37120000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13056000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17703000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18270000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20037000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>11776000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2922000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4651000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4257000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5380000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>92050000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>74136000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>54959000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>20784000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>42158000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>34818000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39626000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>19803000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>35046000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>30625000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>41562000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>559000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>54822000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>51664000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>59267000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5534000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>70284000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>61178000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>72652000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>9599000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>80767000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>78348000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>87466000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7594000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8852000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>131001000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>152604000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8478000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>125599000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>127449000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>92847000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>1907000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>156743000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>129742000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>132432000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7144000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>125775000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>114517000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>138402000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>6326000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>130097000.0</v>
       </c>
-      <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>108000000.0</v>
       </c>
-      <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>55000000.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>20324000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>18476000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>17151000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15327000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>13846000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>17116000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>14819000.0</v>
       </c>
-      <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>13614000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>12059000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>10117000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>7463000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>6112000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>5876000.0</v>
       </c>
-      <c r="BC17"/>
-      <c r="BD17">
+      <c r="BD17"/>
+      <c r="BE17">
         <v>6629000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>7284000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>7643000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>7931000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>5806000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>5477000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>5936000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>6746000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>11125000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>21790000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>23813000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>11437000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>6516000.0</v>
       </c>
-      <c r="BQ17">
+      <c r="BR17">
         <v>8366000.0</v>
       </c>
-      <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
@@ -10688,236 +10732,237 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>46093000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>46698000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>45065000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>44818000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>44629000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>42334000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>40674000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>44316000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>45223000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>42986000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>43428000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>44251000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>48142000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>44785000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>49773000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>50484000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>51381000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>46415000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>45825000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>50614000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>49736000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>52166000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18">
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>43368000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>45707000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>44276000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>42900000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>46867000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>47609000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>58460000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>57400000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>79269000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>24237000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>26507000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>28197000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>40676000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>44403000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>42732000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>41684000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>34090000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>38904000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>38301000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>41966000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>33529000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>33864000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>36743000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>32245000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>77850000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>80346000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>76558000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>72287000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>29097000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>24473000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>26605000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>25486000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>30012000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>28727000.0</v>
       </c>
-      <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
@@ -10934,52 +10979,53 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11068,68 +11114,67 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>171117000.0</v>
       </c>
       <c r="N20">
         <v>171117000.0</v>
       </c>
       <c r="O20">
         <v>171117000.0</v>
       </c>
       <c r="P20">
         <v>171117000.0</v>
       </c>
       <c r="Q20">
         <v>171117000.0</v>
       </c>
       <c r="R20">
         <v>171117000.0</v>
       </c>
       <c r="S20">
         <v>171117000.0</v>
       </c>
       <c r="T20">
         <v>171117000.0</v>
       </c>
       <c r="U20">
@@ -11174,1894 +11219,1909 @@
       <c r="AH20">
         <v>171117000.0</v>
       </c>
       <c r="AI20">
         <v>171117000.0</v>
       </c>
       <c r="AJ20">
         <v>171117000.0</v>
       </c>
       <c r="AK20">
         <v>171117000.0</v>
       </c>
       <c r="AL20">
         <v>171117000.0</v>
       </c>
       <c r="AM20">
         <v>171117000.0</v>
       </c>
       <c r="AN20">
         <v>171117000.0</v>
       </c>
       <c r="AO20">
         <v>171117000.0</v>
       </c>
       <c r="AP20">
+        <v>171117000.0</v>
+      </c>
+      <c r="AQ20">
         <v>173117000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>172059000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>170021000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>384432000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>384436000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>420129000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>495944000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>496335000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>496801000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>496810000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>497073000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>497162000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>497681000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>498261000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>498471000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>498540000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>499097000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>498681000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>498656000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>500688000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>499475000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>499238000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>9524000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>8687000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>9047000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>9037000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>8784000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>8573000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>6977000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>7166000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>8047000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>8604000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>8245000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>9683000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>9574000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>9817000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>9533000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>9822000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>19287000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>20099000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>20908000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>20319000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>21000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>20000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>21000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>23000000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>20000000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="CM20">
         <v>20000000.0</v>
       </c>
       <c r="CN20">
+        <v>20000000.0</v>
+      </c>
+      <c r="CO20">
         <v>19000000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>20000000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>19000000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="CS20">
         <v>14000000.0</v>
       </c>
       <c r="CT20">
-        <v>17000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="CU20">
         <v>17000000.0</v>
       </c>
-      <c r="CV20"/>
+      <c r="CV20">
+        <v>17000000.0</v>
+      </c>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>9000000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>23581000.0</v>
+      </c>
+      <c r="C21">
         <v>25316000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>27050000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>28785000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>30602000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>32501000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>34398000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>36297000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>38273000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>40322000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>42373000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>44423000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>46669000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>49108000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>51547000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>53988000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>56502000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>59093000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>61684000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>64276000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>66943000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>69687000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>72429000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>75171000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>78005000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>80929000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>83854000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>86779000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>89793000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>92901000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>96006000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>270230000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>273427000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>276714000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>108886000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>283290000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>286670000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>290138000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>122491000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>297078000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>300638000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>318630000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>236418000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>234317000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>459530000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>455190000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>495227000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>575841000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>591192000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>591658000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>591667000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>597045000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>604076000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>609784000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>615554000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>621332000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>626971000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>633097000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>638250000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>641523000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>649265000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>653747000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>657911000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9524000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>8687000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9047000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>11637000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>8784000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>8573000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>6977000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>10066000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8047000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>8604000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8245000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>12783000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>9574000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>9817000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>9533000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>13222000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>19287000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>20099000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>20908000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>20319000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>21000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>20000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>21000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>23000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>20000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="CM21">
         <v>20000000.0</v>
       </c>
       <c r="CN21">
+        <v>20000000.0</v>
+      </c>
+      <c r="CO21">
         <v>19000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>20000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>19000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="CS21">
         <v>14000000.0</v>
       </c>
       <c r="CT21">
-        <v>17000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="CU21">
         <v>17000000.0</v>
       </c>
-      <c r="CV21"/>
+      <c r="CV21">
+        <v>17000000.0</v>
+      </c>
       <c r="CW21"/>
       <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>9000000.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>237264000.0</v>
+      </c>
+      <c r="C22">
         <v>223115000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>224692000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>243293000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>255926000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>254267000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>231241000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>266459000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>304786000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>302873000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>345388000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>378970000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>433107000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>468609000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>447741000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>438866000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>396749000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>318058000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>301840000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>269709000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>257338000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>250810000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>277789000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>299236000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>312298000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>322623000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>313648000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>314955000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>314873000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>299794000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>293717000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>261984000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>251328000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>202518000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>185161000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>164568000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>164424000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>159393000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>156111000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>166683000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>187240000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>282270000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>218130000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>322268000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>375633000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>364152000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>382903000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>418477000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>450421000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>491275000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>490414000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>519011000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>540773000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>538222000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>513065000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>545779000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>554571000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>555045000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>444062000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>408327000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>402042000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>374788000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>340418000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>283337000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>267463000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>258779000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>245511000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>251802000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>275773000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>279481000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>290397000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>281506000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>302060000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>289420000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>285433000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>268835000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>251758000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>241336000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>239129000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>275664000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>283161000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>291781000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>255038000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>255000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>245000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>240000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>225000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>212000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>208000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>216000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>204000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>198000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>194000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>187000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>173000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>167000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>172000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>171000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>177000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>195000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>190000000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>180000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>175000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>195000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>205000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>199000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>204000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>234000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>243000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>254000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>264000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>254000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>250000000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>227000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206000000.0</v>
       </c>
       <c r="DL22">
         <v>206000000.0</v>
       </c>
       <c r="DM22">
+        <v>206000000.0</v>
+      </c>
+      <c r="DN22">
         <v>213000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>200000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>176000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>171000000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>169000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>162000000.0</v>
       </c>
-      <c r="DS22"/>
-      <c r="DT22">
+      <c r="DT22"/>
+      <c r="DU22">
         <v>139000000.0</v>
       </c>
-      <c r="DU22"/>
-      <c r="DV22">
+      <c r="DV22"/>
+      <c r="DW22">
         <v>129000000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>122000000.0</v>
       </c>
-      <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>1042956000.0</v>
+      </c>
+      <c r="C23">
         <v>997201000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1028789000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1107835000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1112026000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1207753000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1224274000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1142998000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1162997000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1215874000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1288889000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1483145000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1525674000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1555253000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1604178000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1566967000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1516264000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1483804000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1412318000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1393146000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1397140000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1378121000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1432712000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1467589000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1533436000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1534216000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1526164000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1825669000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1726354000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1529699000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1505491000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1502707000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1566915000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1467178000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1199103000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1120008000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1149273000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1163627000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1172276000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1238610000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1272273000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1400540000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1422015000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1551169000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1712974000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1725663000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1833805000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1961445000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2039187000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2209491000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2217848000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2275621000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2296218000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2262147000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2297915000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2276098000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2256664000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2239701000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2168366000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2074795000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2081607000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1996189000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1913183000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1014246000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>962759000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>947330000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>892608000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>849603000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>844171000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>874518000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>943129000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>987041000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1025640000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>823908000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>866701000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>807632000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>787947000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>771612000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>906201000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>875517000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>900091000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>919066000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>886820000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1026000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1006000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1029000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1068000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036000000.0</v>
       </c>
       <c r="CK23">
         <v>1036000000.0</v>
       </c>
       <c r="CL23">
+        <v>1036000000.0</v>
+      </c>
+      <c r="CM23">
         <v>1031000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>967000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>924000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>919000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>880000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>859000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>826000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>869000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>817000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>797000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>838000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>835000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>879000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>908000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>862000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>898000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>892000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>933000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>992000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1006000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1110000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1137000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1169000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1273000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1230000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1233000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1185000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1201000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1066000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>988000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>913000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>877000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>884000000.0</v>
       </c>
-      <c r="DS23"/>
-      <c r="DT23">
+      <c r="DT23"/>
+      <c r="DU23">
         <v>896000000.0</v>
       </c>
-      <c r="DU23"/>
-      <c r="DV23">
+      <c r="DV23"/>
+      <c r="DW23">
         <v>919000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>778000000.0</v>
       </c>
-      <c r="DX23"/>
       <c r="DY23"/>
       <c r="DZ23"/>
+      <c r="EA23"/>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>1198602000.0</v>
+      </c>
+      <c r="C24">
         <v>1096654000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1094706000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1092759000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1090811000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1088863000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1086915000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>929313000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>928046000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>926779000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>924375000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>923394000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>922500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>921803000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>921090000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>920342000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>961324000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1029561000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1127412000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1224897000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1272996000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1420000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1564431000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1704521000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1814266000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1812682000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1965501000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1991345000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2017716000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2050311000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2077003000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2103628000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1421265000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>322900000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>320430000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>367956000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>369246000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>356580000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>364132000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>363975000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>360038000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>362455000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>368589000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>349335000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>336321000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>341615000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>539509000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>551533000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>554512000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>541593000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>559643000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>581723000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>551886000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>535709000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>593453000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>570758000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>443187000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>387624000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>336122000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>348730000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>296254000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>275799000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1383000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1230000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1327000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1467000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1494000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>53712000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>65375000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>50557000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>130577000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>161352000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>303616000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>426136000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>426905000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>477642000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>528457000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>665400000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>695523000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>708727000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>749191000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>703743000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>718000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>700000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>686000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>672000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>695000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>680000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>702000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>502000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>685000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>686000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>742000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>713000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>720000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>693000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>688000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>631000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>605000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>651000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>679000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>705000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>696000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>718000000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>716000000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1094706000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1092759000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1090811000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1088863000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1087163000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>929313000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>924375000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>923394000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>922500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>921803000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>921090000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>920342000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>961324000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1029561000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1127412000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1224897000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1272996000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1420000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1564431000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1704521000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1814266000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1812682000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1965501000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1991345000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2017716000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2050311000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2077003000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2103628000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1421265000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>320430000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>367956000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>369246000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>356580000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>364132000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>363975000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>360038000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>362455000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>368589000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>349335000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>336321000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>341615000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>539509000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>551533000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>554512000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>541593000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>559643000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>581723000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>551886000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>535709000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>593453000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>570758000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>443187000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>387624000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>336122000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>348730000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>296254000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>275799000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1383000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1230000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1327000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1467000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1494000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>53712000.0</v>
       </c>
-      <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
@@ -13078,140 +13138,141 @@
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2684000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>22000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26">
         <v>65641000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>64225000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>62541000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>63315000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>64460000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>65413000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
@@ -13228,52 +13289,53 @@
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13362,511 +13424,517 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>1053242000.0</v>
+      </c>
+      <c r="C28">
         <v>976410000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>956279000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>915124000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>932268000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>874580000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>837161000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>788046000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>807452000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>761721000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>753877000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>751695000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>791364000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>787188000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>787286000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>811809000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>864626000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>876396000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>972174000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1040884000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1110895000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1176677000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1274689000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1405737000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1525006000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1662295000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1731888000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1655198000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1829552000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1990919000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2106754000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2080821000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2043866000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1335286000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>326009000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>317336000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>364033000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>361121000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>353822000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>358450000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>367048000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>359985000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>360300000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>364728000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>534045000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>516806000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>512169000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>529775000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>530947000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>537356000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>530866000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>552517000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>573514000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>542684000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>526818000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>723710000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>571891000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>441525000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>389363000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>454890000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>466307000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>403339000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>262858000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>39381000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>39045000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-87205000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-47601000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>124808000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>169353000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>185999000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>166512000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>131427000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>164147000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>313935000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>372409000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>418882000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>444357000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>501930000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>516341000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>677416000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>796402000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>837228000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>698180000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>821000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>806000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>812000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>649000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>778000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>791000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>799000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>469000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>981000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>701000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>745000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>720000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>717000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>659000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>663000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>600000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>587000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>660000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>659000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>688000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>711000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>728000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>721000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>705000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>719000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>729000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>772000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>746000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>674000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>707000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>705000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>674000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>659000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>706000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>592000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>540000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>543000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>593000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>618000000.0</v>
       </c>
-      <c r="DS28"/>
-      <c r="DT28">
+      <c r="DT28"/>
+      <c r="DU28">
         <v>634000000.0</v>
       </c>
-      <c r="DU28"/>
-      <c r="DV28">
+      <c r="DV28"/>
+      <c r="DW28">
         <v>807000000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>187000000.0</v>
       </c>
-      <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>853044000.0</v>
+      </c>
+      <c r="C29">
         <v>792221000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>835078000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>898399000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>922376000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>983523000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1008013000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>920454000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>944417000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>964529000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>1213380000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1244336000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1253121000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1259642000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1192204000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1115686000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1096854000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1053090000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1016839000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1048466000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1039282000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1090746000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1092471000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1137948000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1134025000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13926,622 +13994,626 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>76166000.0</v>
+      </c>
+      <c r="C30">
         <v>79912000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>73235000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>88303000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>90757000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>89596000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>115498000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>89516000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>95043000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>91591000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>101387000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>97328000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>111339000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>83913000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>145574000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>179139000.0</v>
       </c>
-      <c r="Q30">
-[...1 lines deleted...]
-      </c>
       <c r="R30">
-        <v>213280000.0</v>
+        <v>206870000.0</v>
       </c>
       <c r="S30">
+        <v>214080000.0</v>
+      </c>
+      <c r="T30">
         <v>249608000.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
-        <v>173409000.0</v>
+        <v>185262000.0</v>
       </c>
       <c r="V30">
-        <v>195930000.0</v>
+        <v>175209000.0</v>
       </c>
       <c r="W30">
+        <v>197530000.0</v>
+      </c>
+      <c r="X30">
         <v>194813000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>164195000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>181308000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>198943000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>260941000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>264157000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>313636000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>278410000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>248286000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>204704000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>220631000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>252216000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>135468000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>80132000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>81997000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>74659000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>93552000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>74613000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>80459000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>91407000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>92459000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>111024000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>121686000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>155108000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>202756000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>163971000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>177541000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>205685000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>199566000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>205427000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>206661000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>188761000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>236429000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>230096000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>217487000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>189915000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>253151000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>239376000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>237715000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>203546000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>179755000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>158687000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>153837000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>123066000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>117495000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>104450000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>92208000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>91452000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>146986000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>188031000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>188590000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>158450000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>158486000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>168756000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>153233000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>157420000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>166528000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>144357000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>160286000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>161654000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>184580000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>172000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>170000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>176000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>206000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>183000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>185000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>163000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>126000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>123000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>119000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>99000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>108000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>103000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>117000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>97000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>95000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>103000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>97000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>98000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>121000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>126000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>147000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>145000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>171000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>181000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>190000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>211000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>198000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>205000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>235000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>228000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>242000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>233000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>247000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>203000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>185000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>176000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>197000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>194000000.0</v>
       </c>
-      <c r="DS30"/>
-      <c r="DT30">
+      <c r="DT30"/>
+      <c r="DU30">
         <v>164000000.0</v>
       </c>
-      <c r="DU30"/>
-      <c r="DV30">
+      <c r="DV30"/>
+      <c r="DW30">
         <v>156000000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>148000000.0</v>
       </c>
-      <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
+      <c r="EA30"/>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>73338000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>326596000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>330493000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>166598000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>99884000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>195225000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>135405000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-147715000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-110701000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-414620000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-233841000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-500502000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-472107000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-574714000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-680379000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-691073000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-606892000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-709838000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-881618000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1076791000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-976683000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-929218000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-276185000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>333212000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>550880000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>547253000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>555881000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>577391000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>466657000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>486339000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>613674000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>638500000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>670810000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>525044000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>538315000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1004526000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>612435000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>668047000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>817011000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1320749000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>851669000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>849899000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>856028000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1349851000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>819180000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>800913000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>873547000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>841263000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>819836000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>815627000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>775753000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>730488000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>674891000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>603693000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>587935000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>568022000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>538131000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>501926000.0</v>
       </c>
-      <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
@@ -14558,129 +14630,132 @@
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>392084000.0</v>
+      </c>
+      <c r="C32">
         <v>326112000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>356343000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>434816000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>452025000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>469963000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>496868000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>410801000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>444875000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>453599000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>544113000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>559254000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>562480000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>577376000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>551769000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>474861000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>435457000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>393288000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>359131000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>388911000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>380210000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>431074000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>445439000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>482786000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>483649000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14740,640 +14815,646 @@
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
-    <row r="33" spans="1:130">
+    <row r="33" spans="1:131">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>525767000.0</v>
+      </c>
+      <c r="C33">
         <v>531004000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>544255000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>538053000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>545575000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>589210000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>587477000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>585006000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>579994000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>595844000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>614096000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>769787000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>786118000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>794608000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>788950000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>765224000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>767453000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>780875000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>784461000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>788624000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>792800000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>794391000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>803545000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>810018000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>820463000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>828024000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>843584000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>824912000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>845015000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>858612000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>867440000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>872066000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>872665000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>836102000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>844561000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>823579000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>823961000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>834846000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>841343000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>867489000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>874658000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>992053000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>995137000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1037854000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1123198000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1124967000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1188810000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1280131000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1296909000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1413926000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1442190000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1470277000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1464527000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1465773000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1474914000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1455862000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1445954000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1452979000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1436416000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1392258000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1405218000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1382782000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1367299000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>492348000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>466778000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>467417000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>463710000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>459642000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>452362000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>491927000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>479706000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>493995000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>508885000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>360135000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>357908000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>353561000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>339913000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>333420000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>336956000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>420721000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>432213000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>428601000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>427133000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>571000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>556000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>572000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>588000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>554000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566000000.0</v>
       </c>
       <c r="CL33">
         <v>566000000.0</v>
       </c>
       <c r="CM33">
+        <v>566000000.0</v>
+      </c>
+      <c r="CN33">
         <v>579000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>569000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>571000000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>562000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>546000000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>522000000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>508000000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>497000000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>475000000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>507000000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>495000000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>529000000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>547000000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>497000000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>500000000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>505000000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>513000000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>525000000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>520000000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>524000000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>559000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>554000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>650000000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>655000000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>667000000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>636000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>644000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>561000000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>505000000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>438000000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>447000000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>452000000.0</v>
       </c>
-      <c r="DS33"/>
-      <c r="DT33">
+      <c r="DT33"/>
+      <c r="DU33">
         <v>451000000.0</v>
       </c>
-      <c r="DU33"/>
-      <c r="DV33">
+      <c r="DV33"/>
+      <c r="DW33">
         <v>431000000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>416000000.0</v>
       </c>
-      <c r="DX33"/>
       <c r="DY33"/>
       <c r="DZ33"/>
+      <c r="EA33"/>
     </row>
-    <row r="34" spans="1:130">
+    <row r="34" spans="1:131">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34">
+        <v>39533000.0</v>
+      </c>
+      <c r="C34">
         <v>39848000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>10805000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>47472000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>48657000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>51514000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>19473000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>51548000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>56511000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>54151000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>22701000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>51309000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>49289000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>57397000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>50822000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>80084000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>82118000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>77269000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>68657000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>86728000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>72975000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>92460000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>100576000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>118882000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>125300000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>133001000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>134576000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>140384000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>133373000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>132096000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>159019000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>69091000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>71382000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>80552000.0</v>
       </c>
-      <c r="AI34"/>
-      <c r="AJ34">
+      <c r="AJ34"/>
+      <c r="AK34">
         <v>79557000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>82111000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>82208000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>82998000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>89181000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>91177000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>94851000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>95485000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>89643000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>99512000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>100983000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>107566000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>89984000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>95892000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>96740000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>97947000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>117847000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>117432000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>121587000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>125005000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>120070000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>124550000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>127113000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>131300000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>111915000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>115247000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>115688000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>114728000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>104492000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>101191000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>106535000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>108267000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>121723000.0</v>
       </c>
-      <c r="BQ34">
+      <c r="BR34">
         <v>121251000.0</v>
       </c>
-      <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
@@ -15390,862 +15471,867 @@
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
+      <c r="EA34"/>
     </row>
-    <row r="35" spans="1:130">
+    <row r="35" spans="1:131">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>1263409000.0</v>
+      </c>
+      <c r="C35">
         <v>1161549000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1160226000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1167229000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1166035000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1164513000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1163247000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1004805000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1008630000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1011825000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1020099000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1025022000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1024560000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1026595000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1028611000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1045992000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1047089000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1080927000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1154347000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1258456000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1358271000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1408442000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1564004000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1727564000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1877963000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1992052000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1997031000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2156369000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2176099000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2196227000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2255133000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2258509000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2286547000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1553983000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>433929000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>443355000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>495774000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>495730000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>482484000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>501047000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>502761000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>513349000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>515370000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>578666000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>473084000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>463811000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>477378000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>670169000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>691999000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>693984000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>681224000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>711580000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>738059000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>711774000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>702680000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>747052000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>729172000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>607043000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>551169000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>525887000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>544323000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>488500000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>462814000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>134972000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>126894000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>134467000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>135220000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>153229000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>203690000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>206691000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>197916000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>252750000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>287551000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>429378000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>550317000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>554840000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>603681000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>660233000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>795808000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>831071000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>848499000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>889600000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>855116000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>867000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>854000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>872000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>867000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>882000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>890000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>906000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>770000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1012000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>1000000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>1041000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>1005000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>978000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>960000000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>954000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>894000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>876000000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>908000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>924000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>950000000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>901000000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>946000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>973000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>897000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>947000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>962000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>1073000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>1036000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>1021000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>1031000000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>982000000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>964000000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>826000000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>877000000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>775000000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>735000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>745000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>753000000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>786000000.0</v>
       </c>
-      <c r="DS35"/>
-      <c r="DT35">
+      <c r="DT35"/>
+      <c r="DU35">
         <v>886000000.0</v>
       </c>
-      <c r="DU35"/>
-      <c r="DV35">
+      <c r="DV35"/>
+      <c r="DW35">
         <v>1097000000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>365000000.0</v>
       </c>
-      <c r="DX35"/>
       <c r="DY35"/>
       <c r="DZ35"/>
+      <c r="EA35"/>
     </row>
-    <row r="36" spans="1:130">
+    <row r="36" spans="1:131">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>-475035000.0</v>
+      </c>
+      <c r="C36">
         <v>-488842000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>17957000.0</v>
+      </c>
+      <c r="E36">
         <v>-473315000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>14609000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>14980000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>17241000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>15423000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>15375000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>57361000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>13064000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>19688000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>22741000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>23793000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>19793000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>24451000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>15863000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>16585000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>10294000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>18274000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>17409000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>18021000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>12804000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>21445000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>19705000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>16204000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>9698000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>10706000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>18783000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>114300000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>14905000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>135163000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>126452000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>127165000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>20949000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>123778000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>126756000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>138609000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>19077000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>143131000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>147767000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>164823000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>170218000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>162474000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>86979000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>92373000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>97822000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>105018000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>110348000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>108629000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>114061000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>119540000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>124577000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>130513000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>136589000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>137209000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>142937000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>147030000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>152920000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>152267000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>158715000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>164511000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>168700000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>13159000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>12078000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>8035000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>7930000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>14539000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>14956000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>13627000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>14338000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>15474000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>18622000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>22770000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>24627000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>26850000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>26166000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>27565000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>31055000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>33258000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>42552000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>41171000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>32514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="CG36">
         <v>34000000.0</v>
       </c>
       <c r="CH36">
+        <v>34000000.0</v>
+      </c>
+      <c r="CI36">
         <v>37000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="CK36">
         <v>44000000.0</v>
       </c>
       <c r="CL36">
+        <v>44000000.0</v>
+      </c>
+      <c r="CM36">
         <v>43000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>42000000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>37000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>36000000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>42000000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>50000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>53000000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>48000000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>46000000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>194000000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>195000000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>188000000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>160000000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>156000000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>120000000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>110000000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>116000000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>115000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>89000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>92000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000000.0</v>
       </c>
       <c r="DG36">
         <v>91000000.0</v>
       </c>
       <c r="DH36">
+        <v>91000000.0</v>
+      </c>
+      <c r="DI36">
         <v>80000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>91000000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>98000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>102000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>87000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>62000000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>65000000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>71000000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>58000000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>71000000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>77000000.0</v>
       </c>
-      <c r="DS36"/>
-      <c r="DT36">
+      <c r="DT36"/>
+      <c r="DU36">
         <v>83000000.0</v>
       </c>
-      <c r="DU36"/>
-      <c r="DV36">
+      <c r="DV36"/>
+      <c r="DW36">
         <v>80000000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>41000000.0</v>
       </c>
-      <c r="DX36"/>
       <c r="DY36"/>
       <c r="DZ36"/>
+      <c r="EA36"/>
     </row>
-    <row r="37" spans="1:130">
+    <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37"/>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
@@ -16301,51 +16387,53 @@
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
         <v>0.0</v>
       </c>
       <c r="BQ37">
         <v>0.0</v>
       </c>
-      <c r="BR37"/>
+      <c r="BR37">
+        <v>0.0</v>
+      </c>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
@@ -16362,1858 +16450,1870 @@
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
+      <c r="EA37"/>
     </row>
-    <row r="38" spans="1:130">
+    <row r="38" spans="1:131">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>54325000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>27792000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>26619000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>75289000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>64119000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>52022000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>43003000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>43718000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>47284000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>98687000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>110324000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>107528000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>40049000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>111871000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>51218000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>50204000.0</v>
       </c>
-      <c r="V38">
-[...1 lines deleted...]
-      </c>
       <c r="W38">
+        <v>0.0</v>
+      </c>
+      <c r="X38">
         <v>126211000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>62212000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>68735000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>73104000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>64915000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>58943000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>68031000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>80159000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>86612000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>181308000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>186807000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>146843000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>331720000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>314115000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>317213000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>330041000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>332488000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>334572000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>337360000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>355091000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>357604000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>346341000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>488527000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>491628000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>534770000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>614576000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>618671000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>615547000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>621205000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>624076000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>627851000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>634070000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>641007000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>642309000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>648761000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>653770000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>659532000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>656729000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>664880000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>669922000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>674825000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>99449000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>106780000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>103436000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>91719000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>94299000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>97308000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>158239000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>142336000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>165305000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>169480000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>37316000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>41454000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>44310000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>42375000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>42627000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>47203000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>67148000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>74820000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>73832000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>64936000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>204000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>193000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>207000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>210000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>211000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>232000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>231000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>238000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>236000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243000000.0</v>
       </c>
       <c r="CP38">
         <v>243000000.0</v>
       </c>
       <c r="CQ38">
+        <v>243000000.0</v>
+      </c>
+      <c r="CR38">
         <v>238000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>236000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>220000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>216000000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>194000000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>195000000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>188000000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>160000000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>156000000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>120000000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>110000000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>116000000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
+      <c r="EA38"/>
     </row>
-    <row r="39" spans="1:130">
+    <row r="39" spans="1:131">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
+        <v>58399000.0</v>
+      </c>
+      <c r="C39">
         <v>42926000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>48180000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>60551000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>61225000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>60397000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>33810000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>60611000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>62448000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>60376000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>51140000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>64253000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>62950000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>72683000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>87272000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>74344000.0</v>
       </c>
-      <c r="Q39">
-[...1 lines deleted...]
-      </c>
       <c r="R39">
-        <v>86538000.0</v>
+        <v>89357000.0</v>
       </c>
       <c r="S39">
+        <v>85738000.0</v>
+      </c>
+      <c r="T39">
         <v>18895000.0</v>
       </c>
-      <c r="T39">
-[...1 lines deleted...]
-      </c>
       <c r="U39">
-        <v>59462000.0</v>
+        <v>62895000.0</v>
       </c>
       <c r="V39">
-        <v>40544000.0</v>
+        <v>57662000.0</v>
       </c>
       <c r="W39">
+        <v>38944000.0</v>
+      </c>
+      <c r="X39">
         <v>11123000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>35299000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>31711000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>32517000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>27056000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>40481000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>47575000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>50594000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>46168000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>61446000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>56151000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>37969000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>20548000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>35353000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>66961000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>76248000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>69660000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>117678000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>116507000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>24978000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>109362000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>66562000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>77952000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>70475000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>41786000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>87988000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>93588000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>81281000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>73790000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>69436000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>73271000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>58087000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>56190000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>28168000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>31515000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>28945000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>22308000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>23494000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>27336000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>23825000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>12615000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>13371000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>11305000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>9536000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>15711000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>25044000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>6199000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>5545000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>14376000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>12377000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>12542000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>8929000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>10133000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>7598000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>9569000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>12703000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>14071000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>16065000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>17998000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>15729000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>14101000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="CH39">
         <v>25000000.0</v>
       </c>
       <c r="CI39">
         <v>25000000.0</v>
       </c>
       <c r="CJ39">
+        <v>25000000.0</v>
+      </c>
+      <c r="CK39">
         <v>26000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>21000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>20000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>24000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>28000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>27000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>23000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>21000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>16000000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>21000000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>19000000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>12000000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>13000000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>18000000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>16000000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>18000000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>33000000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>35000000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>28000000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>25000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>33000000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>35000000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>53000000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>58000000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>70000000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>68000000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>69000000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>60000000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>38000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>37000000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>25000000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>27000000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>37000000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>25000000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>28000000.0</v>
       </c>
-      <c r="DS39"/>
-      <c r="DT39">
+      <c r="DT39"/>
+      <c r="DU39">
         <v>40000000.0</v>
       </c>
-      <c r="DU39"/>
-      <c r="DV39">
+      <c r="DV39"/>
+      <c r="DW39">
         <v>45000000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>32000000.0</v>
       </c>
-      <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
+      <c r="EA39"/>
     </row>
-    <row r="40" spans="1:130">
+    <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
+        <v>47595000.0</v>
+      </c>
+      <c r="C40">
         <v>62462000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>53127000.0</v>
       </c>
-      <c r="D40">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
+        <v>50910000.0</v>
+      </c>
+      <c r="F40">
         <v>42868000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>55404000.0</v>
+        <v>57622000.0</v>
       </c>
       <c r="H40">
+        <v>44062000.0</v>
+      </c>
+      <c r="I40">
         <v>81855000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>67194000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>71635000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>62885000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>92164000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>78186000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>94113000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>61471000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>87385000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>72670000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>97456000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>46565000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>81661000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>41304000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>83679000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>43445000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>47355000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>46293000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>53560000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>36559000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>42033000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>33487000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>34869000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>45072000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>44694000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>39032000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>35357000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>35854000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>45984000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>43447000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>51033000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>30833000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>46632000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>19716000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>43375000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>41599000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>60085000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>59063000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>67899000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>47348000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>83031000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>65058000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>56345000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>59216000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>79622000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>68895000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>71443000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>70321000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>84458000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>127854000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>138382000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>135997000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>120358000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>118188000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>146574000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-5060000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>118425000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>93071000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>179612000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>145288000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>64821000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>56019000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>86806000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>141283000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>112745000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>88056000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>94406000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>106555000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>89646000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>87967000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>94497000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>110614000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>103586000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>102002000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>102881000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>96990000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>89000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>87000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>93000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>99000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>135000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>100000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>68000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>164000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>66000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>111000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>104000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>81000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>93000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>107000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>105000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>102000000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>70000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>118000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>127000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>131000000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>162000000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>144000000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>135000000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>153000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>158000000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>174000000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>197000000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>226000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>302000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>257000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>261000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>298000000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>123000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>113000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>109000000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>128000000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>120000000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>112000000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>129000000.0</v>
       </c>
-      <c r="DS40"/>
-      <c r="DT40">
+      <c r="DT40"/>
+      <c r="DU40">
         <v>130000000.0</v>
       </c>
-      <c r="DU40"/>
-      <c r="DV40">
+      <c r="DV40"/>
+      <c r="DW40">
         <v>129000000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>95000000.0</v>
       </c>
-      <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
+      <c r="EA40"/>
     </row>
-    <row r="41" spans="1:130">
+    <row r="41" spans="1:131">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>100647000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>101166000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>103004000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>124902000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>126747000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>115803000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>124786000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>125944000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>127674000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>135446000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>144004000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>155524000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>165227000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>171917000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>180679000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>187089000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>181081000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>174851000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>204822000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>181506000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>182919000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>132718000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>69283000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>79557000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>82111000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>82208000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>82998000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>90048000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>91177000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>94851000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>95485000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>89643000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>99512000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>100983000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>107566000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>89984000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>95892000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>96740000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>97947000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>117847000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>117432000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>121587000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>125005000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>120070000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>124550000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>127113000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>131300000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>111915000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>115247000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>115688000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>114728000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>104492000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>101191000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>106535000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>108267000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>121723000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>121251000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>114752000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>118272000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>94648000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>96770000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>95047000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>94010000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>99406000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>99269000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>103733000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>103408000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>89259000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>93150000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>95399000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>107704000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>107000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>113000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>142000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>149000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>143000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>167000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>161000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>225000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>287000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>275000000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>262000000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>258000000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>226000000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>236000000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>228000000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>231000000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>236000000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>222000000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>213000000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>209000000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>187000000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>188000000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>222000000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
+      <c r="EA41"/>
     </row>
-    <row r="42" spans="1:130">
+    <row r="42" spans="1:131">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>762217000.0</v>
+      </c>
+      <c r="C42">
         <v>761409000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>759710000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>758192000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>757185000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>755344000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>755338000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>753796000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>751958000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>750397000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>749527000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>748903000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>747275000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>745891000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>745164000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>744519000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>743891000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>753509000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>761412000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>761748000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>773552000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>759055000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>758354000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>757576000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>756812000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>756103000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>765419000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>818720000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>820485000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>819915000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>819622000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>819127000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>851496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>851315000.0</v>
       </c>
       <c r="AI42">
         <v>851315000.0</v>
       </c>
       <c r="AJ42">
-        <v>854337000.0</v>
+        <v>851315000.0</v>
       </c>
       <c r="AK42">
         <v>854337000.0</v>
       </c>
       <c r="AL42">
         <v>854337000.0</v>
       </c>
       <c r="AM42">
+        <v>854337000.0</v>
+      </c>
+      <c r="AN42">
         <v>851315000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>854337000.0</v>
       </c>
       <c r="AO42">
         <v>854337000.0</v>
       </c>
       <c r="AP42">
         <v>854337000.0</v>
       </c>
       <c r="AQ42">
         <v>854337000.0</v>
       </c>
       <c r="AR42">
         <v>854337000.0</v>
       </c>
       <c r="AS42">
+        <v>854337000.0</v>
+      </c>
+      <c r="AT42">
         <v>1590510000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1588565000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1586069000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1583837000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1581555000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1575788000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1573261000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1572272000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1568637000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1566477000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1563105000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1560558000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1568748000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1654778000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1651139000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1679447000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1675012000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1671801000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1667934000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1194505000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1193271000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1189531000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1187540000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1185597000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1183983000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1177901000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1177870000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1153813000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1165839000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>898454000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>896630000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>888162000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>874596000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>868248000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>864826000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>863088000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>861540000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>860863000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>858960000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>857000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>856000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>855000000.0</v>
       </c>
       <c r="CI42">
         <v>855000000.0</v>
       </c>
       <c r="CJ42">
         <v>855000000.0</v>
       </c>
       <c r="CK42">
+        <v>855000000.0</v>
+      </c>
+      <c r="CL42">
         <v>858000000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>856000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>808000000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>614000000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>577000000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>551000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548000000.0</v>
       </c>
       <c r="CR42">
         <v>548000000.0</v>
       </c>
       <c r="CS42">
         <v>548000000.0</v>
       </c>
       <c r="CT42">
+        <v>548000000.0</v>
+      </c>
+      <c r="CU42">
         <v>550000000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>544000000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>543000000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>451000000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>447000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>440000000.0</v>
       </c>
       <c r="CZ42">
         <v>440000000.0</v>
       </c>
       <c r="DA42">
+        <v>440000000.0</v>
+      </c>
+      <c r="DB42">
         <v>439000000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>438000000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>437000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>436000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>951000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>965000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>1031000000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>1094000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>1009000000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>1019000000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>1035000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050000000.0</v>
       </c>
       <c r="DM42">
         <v>1050000000.0</v>
       </c>
       <c r="DN42">
+        <v>1050000000.0</v>
+      </c>
+      <c r="DO42">
         <v>1076000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>1035000000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>1037000000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>1024000000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>376000000.0</v>
       </c>
-      <c r="DS42"/>
-      <c r="DT42">
+      <c r="DT42"/>
+      <c r="DU42">
         <v>365000000.0</v>
       </c>
-      <c r="DU42"/>
-      <c r="DV42">
+      <c r="DV42"/>
+      <c r="DW42">
         <v>131000000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>30000000.0</v>
       </c>
-      <c r="DX42"/>
       <c r="DY42"/>
       <c r="DZ42"/>
+      <c r="EA42"/>
     </row>
-    <row r="43" spans="1:130">
+    <row r="43" spans="1:131">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18302,98 +18402,97 @@
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
+      <c r="EA43"/>
     </row>
-    <row r="44" spans="1:130">
+    <row r="44" spans="1:131">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44"/>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
@@ -18449,51 +18548,53 @@
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
       <c r="BQ44">
         <v>0.0</v>
       </c>
-      <c r="BR44"/>
+      <c r="BR44">
+        <v>0.0</v>
+      </c>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
@@ -18510,1708 +18611,1719 @@
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
+      <c r="EA44"/>
     </row>
-    <row r="45" spans="1:130">
+    <row r="45" spans="1:131">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45">
+        <v>991526000.0</v>
+      </c>
+      <c r="C45">
         <v>985093000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>986946000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>968866000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>962754000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>928407000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>910247000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>933502000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>913710000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>915148000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>894262000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>524614000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>527099000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>869168000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>483783000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>488808000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>495362000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>815298000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>499503000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>501761000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>498458000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>506217000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>501518000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>502606000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>502874000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>513020000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>500823000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>508529000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>507065000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>513705000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>519641000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>514741000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>518142000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>512841000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>509464000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>506748000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>504805000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>508855000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>532917000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>537298000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>636962000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>637533000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>650348000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>634671000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>633339000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>654040000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>665555000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>682784000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>798379000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>820985000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>846201000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>836676000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>831703000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>833907000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>813553000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>797193000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>799209000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>776884000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>735529000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>740338000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>712860000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>692474000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>392899000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>359998000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>363981000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>371991000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>365343000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>355054000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>333688000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>337370000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>328690000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>339405000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>322819000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>316454000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>309251000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>297538000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>290793000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>289753000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>353573000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>357393000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>354769000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>362197000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>367000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>363000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>365000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>378000000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>343000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>334000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>335000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>341000000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>333000000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>328000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>319000000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>308000000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>286000000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000.0</v>
       </c>
       <c r="CU45">
         <v>281000000.0</v>
       </c>
       <c r="CV45">
+        <v>281000000.0</v>
+      </c>
+      <c r="CW45">
         <v>312000000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>307000000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>369000000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>391000000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>377000000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>390000000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>389000000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>398000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>428000000.0</v>
       </c>
       <c r="DE45">
         <v>428000000.0</v>
       </c>
       <c r="DF45">
+        <v>428000000.0</v>
+      </c>
+      <c r="DG45">
         <v>433000000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>468000000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>474000000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>559000000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>557000000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>565000000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>549000000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>582000000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>496000000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>434000000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>380000000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>376000000.0</v>
       </c>
-      <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
+      <c r="EA45"/>
     </row>
-    <row r="46" spans="1:130">
+    <row r="46" spans="1:131">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>991526000.0</v>
+      </c>
+      <c r="C46">
         <v>985093000.0</v>
       </c>
-      <c r="C46">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
+        <v>489930000.0</v>
+      </c>
+      <c r="E46">
         <v>968866000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>488354000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>481420000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>482699000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>496687000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>495553000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>507175000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>527117000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>511244000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>524614000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>527099000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>524886999.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>483783000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>488808000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>495362000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>509119000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>499503000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>501761000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>498458000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>513381000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>501518000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>502606000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>502874000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>521014000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>508051000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>516073999.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>514434999.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>513705000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>519641000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>514741000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>518142000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>512841000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>509464000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>506748000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>504805000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>508855000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>532917000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>537298000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>636962000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>637533000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>650348000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>634671000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>633339000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>654040000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>665555000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>678147000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>798379000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>820985000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>846201000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>836676000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>831703000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>833907000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>813553000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>797193000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>799209000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>776884000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>735529000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>740338000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>712860000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>692474000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>392899000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>359998000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>363981000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>371991000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>365343000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>355054000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>333688000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>337370000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>328690000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>339405000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>322819000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>316454000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>309251000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>297538000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>290793000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>289753000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>353573000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>357393000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>354769000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>362197000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>367000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>363000000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>365000000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>378000000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>343000000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>334000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>335000000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>341000000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>333000000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>328000000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>319000000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>308000000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>286000000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000.0</v>
       </c>
       <c r="CU46">
         <v>281000000.0</v>
       </c>
       <c r="CV46">
+        <v>281000000.0</v>
+      </c>
+      <c r="CW46">
         <v>312000000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>307000000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>369000000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>391000000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>377000000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>390000000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>389000000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>398000000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>436000000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>428000000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>433000000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>468000000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>474000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>559000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>557000000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>565000000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>549000000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>582000000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>496000000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>434000000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>380000000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>376000000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>375000000.0</v>
       </c>
-      <c r="DS46"/>
-      <c r="DT46">
+      <c r="DT46"/>
+      <c r="DU46">
         <v>368000000.0</v>
       </c>
-      <c r="DU46"/>
-      <c r="DV46">
+      <c r="DV46"/>
+      <c r="DW46">
         <v>351000000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>375000000.0</v>
       </c>
-      <c r="DX46"/>
       <c r="DY46"/>
       <c r="DZ46"/>
+      <c r="EA46"/>
     </row>
-    <row r="47" spans="1:130">
+    <row r="47" spans="1:131">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>489930000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>481476000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>488354000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>481420000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>488960000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>496687000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>511244000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>524614000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>527099000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>519146000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>483783000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>488808000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>495362000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>501473000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>499503000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>501761000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>498458000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>506217000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>501518000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>502606000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>502874000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>513020000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>500823000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>508529000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>507065000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>513705000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>519641000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>514741000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>518142000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>512841000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>509464000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>506748000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>504805000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>508855000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>532917000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>537298000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>636962000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>637533000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>650348000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>634671000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>633339000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>-192741000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>665555000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>682784000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>798379000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>53090000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>846201000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>836676000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>831703000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>135455000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>813553000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>797193000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>799209000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>776884000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>735529000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>740338000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>712860000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>692474000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>392899000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>359998000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>363981000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>371991000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>365343000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>355054000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>333688000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>337370000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>328690000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>339405000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>322819000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>316454000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>309251000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>297538000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>290793000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>289753000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>353573000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>357393000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>354769000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>362197000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>367000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>363000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>365000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>378000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>343000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>334000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>335000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>341000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>333000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>328000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>319000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>308000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>286000000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>288000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000.0</v>
       </c>
       <c r="CU47">
         <v>281000000.0</v>
       </c>
       <c r="CV47">
+        <v>281000000.0</v>
+      </c>
+      <c r="CW47">
         <v>312000000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>307000000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>369000000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>391000000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>377000000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>390000000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>389000000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
+      <c r="EA47"/>
     </row>
-    <row r="48" spans="1:130">
+    <row r="48" spans="1:131">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>-1096897000.0</v>
+      </c>
+      <c r="C48">
         <v>-1056426000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1012948000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-947832000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-919338000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-832452000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-793453000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-743988000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-707920000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-693168000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-662390000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-444981000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-422360000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-411941000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-401945000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-449709000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-540594000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-633247000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-733199000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-869311000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-952400000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-974852000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1070770000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1193194000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1284756000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1374844000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1451836000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1404832000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1549082000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1720756000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1893496000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1895055000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1877787000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1149738000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-2283411000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-317040000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-313121000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-295738000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-269394000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-221294000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-198327000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-69926000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-33551000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-7303000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-324176000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-301359000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-245751000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-162268000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-131858000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>28108000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>39625000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>67846000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>75476000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>71094000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>66884000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>38245000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>8619000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-33228000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-50757000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-107812000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-148109000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-176678000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-130134000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-207740000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-232352000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-271674000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-305202000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-339510000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-346373000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-309283000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-296351000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-330928000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-414328000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-468018000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-506666000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-546446000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-579857000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-642265000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-660153000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-737445000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-747218000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-756133000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-751487000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-604000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-620000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-625000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-627000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-636000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-626000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-644000000.0</v>
       </c>
       <c r="CM48">
         <v>-644000000.0</v>
       </c>
       <c r="CN48">
+        <v>-644000000.0</v>
+      </c>
+      <c r="CO48">
         <v>-616000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-622000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-629000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-620000000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-618000000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-613000000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-606000000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-602000000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-547000000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-551000000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-512000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-515000000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-519000000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-526000000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-536000000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-525000000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-511000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-528000000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-550000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-566000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-591000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-478000000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-509000000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-544000000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-268000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-305000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-347000000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-384000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-421000000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-456000000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>-494000000.0</v>
       </c>
-      <c r="DS48"/>
-      <c r="DT48">
+      <c r="DT48"/>
+      <c r="DU48">
         <v>-548000000.0</v>
       </c>
-      <c r="DU48"/>
-      <c r="DV48">
+      <c r="DV48"/>
+      <c r="DW48">
         <v>-570000000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>162000000.0</v>
       </c>
-      <c r="DX48"/>
       <c r="DY48"/>
       <c r="DZ48"/>
+      <c r="EA48"/>
     </row>
-    <row r="49" spans="1:130">
+    <row r="49" spans="1:131">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-422360000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-411941000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-401945000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-449709000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-540594000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-633247000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-733199000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-869311000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-952400000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-974852000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1070770000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1193194000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1284756000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1374844000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1451836000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1404832000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1549082000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1720756000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1893496000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1895055000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-1877787000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1149738000.0</v>
       </c>
-      <c r="AI49"/>
-      <c r="AJ49">
+      <c r="AJ49"/>
+      <c r="AK49">
         <v>-317040000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-313121000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-295738000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-269394000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-221294000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-198327000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-69926000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-33551000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-7303000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-324176000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-301359000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-245751000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-162268000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-127325000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>28108000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>39625000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>67846000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>75476000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>71094000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>66884000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>38245000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>8619000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-33228000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-50757000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-107812000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-148109000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>-176678000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>-203941000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>-207740000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>-232352000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>-271674000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>-305202000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>-339510000.0</v>
       </c>
-      <c r="BQ49">
+      <c r="BR49">
         <v>-346373000.0</v>
       </c>
-      <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
@@ -20228,168 +20340,169 @@
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
+      <c r="EA49"/>
     </row>
-    <row r="50" spans="1:130">
+    <row r="50" spans="1:131">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="J50">
         <v>132000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="K50">
+        <v>132000.0</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50">
         <v>127000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>130000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>128000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>124000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>113000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>119000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>125000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>127000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>128000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>129000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>127000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>131000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>147000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>8141000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>138000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>141000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>70861000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>43462000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>15492000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>106323000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>106325000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>106378000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>52394000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>16474000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>13282000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>375963000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>379602000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>8852000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>4772000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>188104000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -20428,872 +20541,875 @@
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
+      <c r="EA50"/>
     </row>
-    <row r="51" spans="1:130">
+    <row r="51" spans="1:131">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>1198602000.0</v>
+      </c>
+      <c r="C51">
         <v>1096654000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1094706000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1092759000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1090811000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1088863000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1093409000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>929452000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>928178000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>926911000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>930755000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>924502000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>923524000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>922628000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>921927000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>921203000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>920461000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>961449000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1029688000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1127540000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1225026000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1273123000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1420131000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1564578000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1712662000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1814404000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1812823000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2036362000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2034807000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2033208000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2156634000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2183328000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2210006000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1473659000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>339374000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>333712000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>375963000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>379602000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>365432000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>370597000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>380457000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>369817000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>367227000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>378189000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>548550000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>527767000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>529719000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>540653000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>551675000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>554680000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>542754000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>563987000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>584500000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>553988000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>544135000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>739903000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>579028000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>454342000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>401792000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>466230000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>475603000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>414587000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>275954000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>105884000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>102421000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>40400000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2580000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>133473000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>186982000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>192112000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>178176000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>142559000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>177710000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>320909000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>427150000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>427764000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>477831000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>528663000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>665858000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>696126000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>802835000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>858529000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>704148000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>827000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>816000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>828000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>673000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>839000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>847000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>865000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>503000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>987000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>709000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>754000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>731000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>735000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>710000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>696000000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>638000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>607000000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>695000000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>715000000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>735000000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>722000000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>739000000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>736000000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>722000000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>732000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>747000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>840000000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>804000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>760000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>777000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>756000000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>732000000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>731000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>766000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>669000000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>635000000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>634000000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>632000000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>666000000.0</v>
       </c>
-      <c r="DS51"/>
-      <c r="DT51">
+      <c r="DT51"/>
+      <c r="DU51">
         <v>736000000.0</v>
       </c>
-      <c r="DU51"/>
-      <c r="DV51">
+      <c r="DV51"/>
+      <c r="DW51">
         <v>965000000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>247000000.0</v>
       </c>
-      <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
+      <c r="EA51"/>
     </row>
-    <row r="52" spans="1:130">
+    <row r="52" spans="1:131">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
-        <v>2049999.0</v>
+        <v>0.0</v>
       </c>
       <c r="H52">
+        <v>2169000.0</v>
+      </c>
+      <c r="I52">
         <v>139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="J52">
         <v>132000.0</v>
       </c>
       <c r="K52">
+        <v>132000.0</v>
+      </c>
+      <c r="L52">
         <v>2785000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>127000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>130000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>128000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>124000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>113000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>119000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>125000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>127000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>128000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>129000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>127000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>131000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>147000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>8141000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>138000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>141000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>74613000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>47345000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>19193000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>106323000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>106325000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>106378000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>52394000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>16474000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>13282000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>8007000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>10356000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>8852000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>6465000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>16482000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>9779000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>4772000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>9600000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>199215000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>191446000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>188104000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1144000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>142000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>168000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1161000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>4344000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>2777000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>2102000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>8426000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>170000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>8270000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>11155000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>14168000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>18193000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>11626000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2645000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>155000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>9000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>44008000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>39073000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1113000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>10256000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>12019000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>11985000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>9347000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>11982000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>16358000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>17293000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1014000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>859000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>189000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>206000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>458000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>603000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>958000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>13939000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>405000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>2000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CI52">
         <v>1000000.0</v>
       </c>
       <c r="CJ52">
         <v>1000000.0</v>
       </c>
-      <c r="CK52"/>
-      <c r="CL52">
+      <c r="CK52">
+        <v>1000000.0</v>
+      </c>
+      <c r="CL52"/>
+      <c r="CM52">
         <v>2000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>15000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>23000000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>12000000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>18000000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>15000000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>17000000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>8000000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>7000000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>2000000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>44000000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>36000000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>30000000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>26000000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>21000000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>20000000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>82000000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>81000000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>73000000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>79000000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>82000000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>92000000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>102000000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>133000000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>128000000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>102000000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>99000000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>70000000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>54000000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>38000000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>29000000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>32000000.0</v>
       </c>
-      <c r="DS52"/>
-      <c r="DT52">
+      <c r="DT52"/>
+      <c r="DU52">
         <v>10000000.0</v>
       </c>
-      <c r="DU52"/>
-      <c r="DV52">
+      <c r="DV52"/>
+      <c r="DW52">
         <v>23000000.0</v>
       </c>
-      <c r="DW52">
+      <c r="DX52">
         <v>24000000.0</v>
       </c>
-      <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
+      <c r="EA52"/>
     </row>
-    <row r="53" spans="1:130">
+    <row r="53" spans="1:131">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>17110000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>17738000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>15356000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>11795000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>5475000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>253000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1033000.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
-      <c r="AI53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53"/>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
@@ -21349,171 +21465,172 @@
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
         <v>0.0</v>
       </c>
       <c r="BN53">
         <v>0.0</v>
       </c>
       <c r="BO53">
         <v>0.0</v>
       </c>
       <c r="BP53">
         <v>0.0</v>
       </c>
       <c r="BQ53">
         <v>0.0</v>
       </c>
-      <c r="BR53"/>
+      <c r="BR53">
+        <v>0.0</v>
+      </c>
       <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>1456000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>1713000.0</v>
       </c>
-      <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
-      <c r="DB53">
-[...1 lines deleted...]
-      </c>
+      <c r="DB53"/>
       <c r="DC53">
         <v>3000000.0</v>
       </c>
       <c r="DD53">
+        <v>3000000.0</v>
+      </c>
+      <c r="DE53">
         <v>6000000.0</v>
       </c>
-      <c r="DE53"/>
       <c r="DF53"/>
-      <c r="DG53">
+      <c r="DG53"/>
+      <c r="DH53">
         <v>11000000.0</v>
       </c>
-      <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
+      <c r="EA53"/>
     </row>
-    <row r="54" spans="1:130">
+    <row r="54" spans="1:131">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54"/>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
@@ -21569,51 +21686,53 @@
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
       <c r="BQ54">
         <v>0.0</v>
       </c>
-      <c r="BR54"/>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
@@ -21630,1626 +21749,1637 @@
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
+      <c r="EA54"/>
     </row>
-    <row r="55" spans="1:130">
+    <row r="55" spans="1:131">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>1042956000.0</v>
+      </c>
+      <c r="C55">
         <v>997201000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1028789000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1107835000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1112026000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1207753000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1224274000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1142998000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1162997000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1215874000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1288889000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1483145000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1525674000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1555253000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1604178000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1566967000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1516264000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1483804000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1412318000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1393146000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1397140000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1378121000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1432712000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1467589000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1533436000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1534216000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1526164000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1825669000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1726354000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1529699000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1505491000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1502707000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1566915000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1467178000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1199103000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1120008000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1149273000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1163627000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1172276000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1238610000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1272273000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1400540000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1422015000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1551169000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1712974000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1725663000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1833805000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1961445000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2039187000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2209491000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2217848000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2275621000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2296218000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2262147000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2297915000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2276098000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2256664000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2239701000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2168366000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2074795000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2081607000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1996189000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1913183000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1014246000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>962759000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>947330000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>892608000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>849603000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>844171000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>874518000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>943129000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>987041000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1025640000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>823908000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>866701000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>807632000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>787947000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>771612000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>906201000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>875517000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>900091000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>919066000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>886820000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1026000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1006000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1029000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1068000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036000000.0</v>
       </c>
       <c r="CK55">
         <v>1036000000.0</v>
       </c>
       <c r="CL55">
+        <v>1036000000.0</v>
+      </c>
+      <c r="CM55">
         <v>1031000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>967000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>924000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>919000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>880000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>859000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>826000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>869000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>817000000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>797000000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>838000000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>835000000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>879000000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>908000000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>862000000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>898000000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>892000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>933000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>992000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1006000000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1110000000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1137000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1169000000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1273000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1230000000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>1233000000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>1185000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>1201000000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>1066000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>988000000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>913000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>877000000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>884000000.0</v>
       </c>
-      <c r="DS55"/>
-      <c r="DT55">
+      <c r="DT55"/>
+      <c r="DU55">
         <v>896000000.0</v>
       </c>
-      <c r="DU55"/>
-      <c r="DV55">
+      <c r="DV55"/>
+      <c r="DW55">
         <v>919000000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>778000000.0</v>
       </c>
-      <c r="DX55"/>
       <c r="DY55"/>
       <c r="DZ55"/>
+      <c r="EA55"/>
     </row>
-    <row r="56" spans="1:130">
+    <row r="56" spans="1:131">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>517189000.0</v>
+      </c>
+      <c r="C56">
         <v>466197000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>484534000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>569782000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>566451000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>618543000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>636797000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>557992000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>583003000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>620030000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>674793000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>713358000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>739556000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>760645000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>815228000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>801743000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>748811000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>702929000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>627857000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>604522000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>604340000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>583730000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>629167000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>657571000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>712973000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>706192000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>682580000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1000757000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>881339000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>671087000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>638051000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>630641000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>694250000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>631076000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>354542000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>296429000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>325312000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>328781000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>330933000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>371121000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>397615000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>408487000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>426878000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>513315000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>589776000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>600696000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>644995000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>681314000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>742278000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>795565000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>775658000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>805344000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>831691000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>796374000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>823001000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>820236000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>810710000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>786722000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>731950000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>682537000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>676389000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>613407000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>545884000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>521898000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>495981000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>479913000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>428898000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>389961000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>391809000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>382591000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>463423000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>493046000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>516755000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>463773000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>508793000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>454071000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>448034000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>438192000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>569245000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>454796000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>467878000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>490465000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>459687000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>455000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>450000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>457000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>480000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>482000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>470000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>465000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>388000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>355000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>348000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>318000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>313000000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>304000000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>361000000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>320000000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>322000000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>331000000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>340000000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>350000000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>361000000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>365000000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>398000000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>387000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>420000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>467000000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>486000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>586000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>578000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>615000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>623000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>575000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>566000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>549000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>557000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>505000000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>483000000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>475000000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>430000000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>432000000.0</v>
       </c>
-      <c r="DS56"/>
-      <c r="DT56">
+      <c r="DT56"/>
+      <c r="DU56">
         <v>445000000.0</v>
       </c>
-      <c r="DU56"/>
-      <c r="DV56">
+      <c r="DV56"/>
+      <c r="DW56">
         <v>488000000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>362000000.0</v>
       </c>
-      <c r="DX56"/>
       <c r="DY56"/>
       <c r="DZ56"/>
+      <c r="EA56"/>
     </row>
-    <row r="57" spans="1:130">
+    <row r="57" spans="1:131">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>125105000.0</v>
+      </c>
+      <c r="C57">
         <v>140085000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>128191000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>134966000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>114426000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>148580000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>139929000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>147191000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>138128000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>166431000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>190543000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>169245000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>180302000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>198165000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>237852000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>249974000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>273950000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>267472000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>234569000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>245391000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>215429000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>203520000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>198093000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>212132000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>230187000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>222543000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>220206000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>276192000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>260093000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>215090000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>327127000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>282682000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>271387000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>189380000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2173959000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>125773000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>106246000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>112016000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>112407000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>100656000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>112056000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>100400000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>96116000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>131672000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>330414000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>339101000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>351901000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>182897000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>187340000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>201695000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>215875000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>215299000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>211098000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>196664000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>245384000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>211395000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>228039000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>260014000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>277253000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>230416000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>220969000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>232461000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>220643000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>194859000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>223485000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>215881000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>180329000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>149459000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>129982000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>170864000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>240623000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>226150000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>232094000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>216273000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>203684000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>195304000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>188387000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>197561000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>220591000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>201845000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>217433000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>204645000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>214413000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>172000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>186000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>192000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>224000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>198000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>176000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>174000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>294000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>189000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>239000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>199000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>205000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>183000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>230000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>181000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>210000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>212000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>258000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>253000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>260000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>261000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>245000000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>217000000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>315000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>311000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>325000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>336000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>375000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>453000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>424000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>455000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>502000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>284000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>279000000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>242000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>249000000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>204000000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>199000000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>212000000.0</v>
       </c>
-      <c r="DS57"/>
-      <c r="DT57">
+      <c r="DT57"/>
+      <c r="DU57">
         <v>185000000.0</v>
       </c>
-      <c r="DU57"/>
-      <c r="DV57">
+      <c r="DV57"/>
+      <c r="DW57">
         <v>208000000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>167000000.0</v>
       </c>
-      <c r="DX57"/>
       <c r="DY57"/>
       <c r="DZ57"/>
+      <c r="EA57"/>
     </row>
-    <row r="58" spans="1:130">
+    <row r="58" spans="1:131">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>1388514000.0</v>
+      </c>
+      <c r="C58">
         <v>1301634000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1288417000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1302195000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1280461000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1313093000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1303176000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1151996000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1146758000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1178256000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1210642000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1194267000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1204862000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1224760000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1266463000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1295966000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1321039000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1348399000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1388916000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1503847000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1573700000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1611962000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1762097000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1939696000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2108150000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2214595000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2217237000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2432561000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2436192000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2411317000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2582260000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2541191000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2557934000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1743363000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2607888000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>569128000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>602020000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>607746000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>594891000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>601703000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>614817000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>613749000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>611486000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>710338000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>803498000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>802912000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>829279000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>853066000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>879339000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>895679000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>897099000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>926879000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>949157000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>908438000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>948064000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>958447000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>957211000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>867057000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>828422000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>756303000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>765292000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>720961000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>683457000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>329831000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>350379000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>350348000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>315549000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>302688000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>333672000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>377555000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>438539000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>478900000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>519645000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>645651000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>754001000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>750144000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>792068000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>857794000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1016399000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1032916000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1065932000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1094245000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1069529000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>1039000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1040000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>1064000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1091000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1080000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1066000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1080000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1064000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1201000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1239000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1240000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1210000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1161000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1190000000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1135000000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1104000000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1088000000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1166000000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1177000000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1210000000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1162000000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1191000000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1190000000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>1212000000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>1258000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>1287000000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>1409000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>1411000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>1474000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>1455000000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>1437000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>1466000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>1110000000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>1156000000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>1017000000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>984000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>949000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>952000000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>998000000.0</v>
       </c>
-      <c r="DS58"/>
-      <c r="DT58">
+      <c r="DT58"/>
+      <c r="DU58">
         <v>1071000000.0</v>
       </c>
-      <c r="DU58"/>
-      <c r="DV58">
+      <c r="DV58"/>
+      <c r="DW58">
         <v>1305000000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>532000000.0</v>
       </c>
-      <c r="DX58"/>
       <c r="DY58"/>
       <c r="DZ58"/>
+      <c r="EA58"/>
     </row>
-    <row r="59" spans="1:130">
+    <row r="59" spans="1:131">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59"/>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
@@ -23305,51 +23435,53 @@
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
       <c r="BQ59">
         <v>0.0</v>
       </c>
-      <c r="BR59"/>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
@@ -23366,716 +23498,721 @@
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
+      <c r="EA59"/>
     </row>
-    <row r="60" spans="1:130">
+    <row r="60" spans="1:131">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>-345558000.0</v>
+      </c>
+      <c r="C60">
         <v>-304433000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-259628000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-194360000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-168435000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-105340000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-78902000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-8998000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>16239000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>37618000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>78247000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>288878000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>320812000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>330493000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>337715000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>271001000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>195225000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>135405000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>23402000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-110701000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-176560000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-233841000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-329385000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-472107000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-574714000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-680379000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-691073000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-606892000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-709838000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-881618000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-1076769000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-1038484000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-991019000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-276185000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-1408785000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>550880000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>547253000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>555881000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>577385000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>636907000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>657456000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>786791000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>810529000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>840831000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>909476000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>922751000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1004526000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1108379000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1159848000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1313812000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1320749000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1348742000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1347061000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1353709000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1349851000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1317651000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1299453000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1372644000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1339944000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1318492000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1316315000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1275228000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1229726000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>684415000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>612380000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>596982000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>577059000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>546915000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>510499000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>496963000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>504590000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>508141000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>505995000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>178257000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>112700000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>57289000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-7995000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-89979000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-113920000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-185670000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-194527000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-202909000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>-209577000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>-40000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-64000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-65000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-53000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>-75000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>-61000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>-80000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>-128000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>-306000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>-349000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>-387000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>-381000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>-363000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>-348000000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>-343000000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>-332000000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>-274000000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>-354000000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>-320000000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>-316000000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>-313000000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>-307000000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>-312000000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>-293000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>-279000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>-293000000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>-312000000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>-287000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>-318000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>-196000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>-220000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>-233000000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>62000000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>31000000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>35000000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>-2000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>-40000000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>-79000000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>-118000000.0</v>
       </c>
-      <c r="DS60"/>
-      <c r="DT60">
+      <c r="DT60"/>
+      <c r="DU60">
         <v>-183000000.0</v>
       </c>
-      <c r="DU60"/>
-      <c r="DV60">
+      <c r="DV60"/>
+      <c r="DW60">
         <v>-439000000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>192000000.0</v>
       </c>
-      <c r="DX60"/>
       <c r="DY60"/>
       <c r="DZ60"/>
+      <c r="EA60"/>
     </row>
-    <row r="61" spans="1:130">
+    <row r="61" spans="1:131">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61"/>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
         <v>-238881000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-239107000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-239811000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-243098000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-245221000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-246294000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-247190000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-250331000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-250196000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-249656000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-249487000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-249095000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-237150000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-147225000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-146041000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-115784000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-114773000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-114526000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-113942000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-113693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-113649000.0</v>
       </c>
       <c r="BN61">
         <v>-113649000.0</v>
       </c>
       <c r="BO61">
-        <v>-112511000.0</v>
+        <v>-113649000.0</v>
       </c>
       <c r="BP61">
         <v>-112511000.0</v>
       </c>
       <c r="BQ61">
         <v>-112511000.0</v>
       </c>
       <c r="BR61">
+        <v>-112511000.0</v>
+      </c>
+      <c r="BS61">
         <v>-113240000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-113305000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-113282000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-97238000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-93035000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-92032000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-92021000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-91995000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-91994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92053000.0</v>
       </c>
       <c r="CB61">
         <v>-92053000.0</v>
       </c>
       <c r="CC61">
         <v>-92053000.0</v>
       </c>
       <c r="CD61">
         <v>-92053000.0</v>
       </c>
       <c r="CE61">
+        <v>-92053000.0</v>
+      </c>
+      <c r="CF61">
         <v>-92265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92000000.0</v>
       </c>
       <c r="CG61">
         <v>-92000000.0</v>
       </c>
       <c r="CH61">
         <v>-92000000.0</v>
       </c>
       <c r="CI61">
         <v>-92000000.0</v>
       </c>
       <c r="CJ61">
         <v>-92000000.0</v>
       </c>
       <c r="CK61">
         <v>-92000000.0</v>
       </c>
       <c r="CL61">
         <v>-92000000.0</v>
       </c>
       <c r="CM61">
         <v>-92000000.0</v>
       </c>
       <c r="CN61">
-        <v>-91000000.0</v>
+        <v>-92000000.0</v>
       </c>
       <c r="CO61">
         <v>-91000000.0</v>
       </c>
       <c r="CP61">
-        <v>-94000000.0</v>
+        <v>-91000000.0</v>
       </c>
       <c r="CQ61">
         <v>-94000000.0</v>
       </c>
       <c r="CR61">
         <v>-94000000.0</v>
       </c>
       <c r="CS61">
         <v>-94000000.0</v>
       </c>
       <c r="CT61">
-        <v>-91000000.0</v>
+        <v>-94000000.0</v>
       </c>
       <c r="CU61">
         <v>-91000000.0</v>
       </c>
       <c r="CV61">
         <v>-91000000.0</v>
       </c>
       <c r="CW61">
         <v>-91000000.0</v>
       </c>
       <c r="CX61">
         <v>-91000000.0</v>
       </c>
       <c r="CY61">
-        <v>-85000000.0</v>
+        <v>-91000000.0</v>
       </c>
       <c r="CZ61">
         <v>-85000000.0</v>
       </c>
       <c r="DA61">
         <v>-85000000.0</v>
       </c>
       <c r="DB61">
+        <v>-85000000.0</v>
+      </c>
+      <c r="DC61">
         <v>-86000000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
+      <c r="EA61"/>
     </row>
-    <row r="62" spans="1:130">
+    <row r="62" spans="1:131">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24164,50 +24301,51 @@
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
+      <c r="EA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24300,51 +24438,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>519811000.0</v>
       </c>
       <c r="C2">
         <v>560976000.0</v>
       </c>
       <c r="D2">
         <v>593836000.0</v>
       </c>
       <c r="E2">
         <v>735850000.0</v>
       </c>
       <c r="F2">
         <v>692088000.0</v>
       </c>
       <c r="G2">
         <v>568528000.0</v>
       </c>
       <c r="H2">
         <v>759505000.0</v>
       </c>
       <c r="I2">
         <v>706617000.0</v>
       </c>
@@ -24401,51 +24539,51 @@
       </c>
       <c r="AA2">
         <v>560000000.0</v>
       </c>
       <c r="AB2">
         <v>528000000.0</v>
       </c>
       <c r="AC2">
         <v>553000000.0</v>
       </c>
       <c r="AD2">
         <v>637000000.0</v>
       </c>
       <c r="AE2">
         <v>547000000.0</v>
       </c>
       <c r="AF2">
         <v>518000000.0</v>
       </c>
       <c r="AG2">
         <v>476000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>61643000.0</v>
       </c>
       <c r="C3">
         <v>62245000.0</v>
       </c>
       <c r="D3">
         <v>56889000.0</v>
       </c>
       <c r="E3">
         <v>55496000.0</v>
       </c>
       <c r="F3">
         <v>65715999.0</v>
       </c>
       <c r="G3">
         <v>62963000.0</v>
       </c>
       <c r="H3">
         <v>61819000.0</v>
       </c>
       <c r="I3">
         <v>66400000.0</v>
       </c>
@@ -24502,98 +24640,98 @@
       </c>
       <c r="AA3">
         <v>43000000.0</v>
       </c>
       <c r="AB3">
         <v>45000000.0</v>
       </c>
       <c r="AC3">
         <v>51000000.0</v>
       </c>
       <c r="AD3">
         <v>49000000.0</v>
       </c>
       <c r="AE3">
         <v>36000000.0</v>
       </c>
       <c r="AF3">
         <v>38000000.0</v>
       </c>
       <c r="AG3">
         <v>39000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>331000.0</v>
       </c>
       <c r="J4">
         <v>-6229000.0</v>
       </c>
       <c r="K4">
         <v>-126974000.0</v>
       </c>
       <c r="L4">
         <v>-23605000.0</v>
       </c>
       <c r="M4">
         <v>-132856000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
         <v>-66385000.0</v>
       </c>
       <c r="C5">
         <v>-60571000.0</v>
       </c>
       <c r="D5">
         <v>-202103000.0</v>
       </c>
       <c r="E5">
         <v>491309000.0</v>
       </c>
       <c r="F5">
         <v>523320001.0</v>
       </c>
       <c r="G5">
         <v>603729000.0</v>
       </c>
       <c r="H5">
         <v>971208000.0</v>
       </c>
       <c r="I5">
         <v>1037869000.0</v>
       </c>
@@ -24650,51 +24788,51 @@
       </c>
       <c r="AA5">
         <v>119000000.0</v>
       </c>
       <c r="AB5">
         <v>163000000.0</v>
       </c>
       <c r="AC5">
         <v>231000000.0</v>
       </c>
       <c r="AD5">
         <v>287000000.0</v>
       </c>
       <c r="AE5">
         <v>267000000.0</v>
       </c>
       <c r="AF5">
         <v>222000000.0</v>
       </c>
       <c r="AG5">
         <v>157000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
         <v>-4742000.0</v>
       </c>
       <c r="C6">
         <v>1674000.0</v>
       </c>
       <c r="D6">
         <v>-145214000.0</v>
       </c>
       <c r="E6">
         <v>546805000.0</v>
       </c>
       <c r="F6">
         <v>589036000.0</v>
       </c>
       <c r="G6">
         <v>666692000.0</v>
       </c>
       <c r="H6">
         <v>1033027000.0</v>
       </c>
       <c r="I6">
         <v>1104269000.0</v>
       </c>
@@ -24751,139 +24889,139 @@
       </c>
       <c r="AA6">
         <v>162000000.0</v>
       </c>
       <c r="AB6">
         <v>208000000.0</v>
       </c>
       <c r="AC6">
         <v>282000000.0</v>
       </c>
       <c r="AD6">
         <v>336000000.0</v>
       </c>
       <c r="AE6">
         <v>303000000.0</v>
       </c>
       <c r="AF6">
         <v>260000000.0</v>
       </c>
       <c r="AG6">
         <v>196000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>331000.0</v>
       </c>
       <c r="J8">
         <v>-98085000.0</v>
       </c>
       <c r="K8">
         <v>-126974000.0</v>
       </c>
       <c r="L8">
         <v>-23605000.0</v>
       </c>
       <c r="M8">
         <v>-132856000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>-15677000.0</v>
       </c>
       <c r="C9">
         <v>-22194000.0</v>
       </c>
       <c r="D9">
         <v>26664000.0</v>
       </c>
       <c r="E9">
         <v>545400000.0</v>
       </c>
       <c r="F9">
         <v>653700000.0</v>
       </c>
       <c r="G9">
         <v>655833000.0</v>
       </c>
       <c r="H9">
         <v>1031288000.0</v>
       </c>
       <c r="I9">
         <v>1189293000.0</v>
       </c>
@@ -24940,51 +25078,51 @@
       </c>
       <c r="AA9">
         <v>216000000.0</v>
       </c>
       <c r="AB9">
         <v>303000000.0</v>
       </c>
       <c r="AC9">
         <v>394000000.0</v>
       </c>
       <c r="AD9">
         <v>460000000.0</v>
       </c>
       <c r="AE9">
         <v>401000000.0</v>
       </c>
       <c r="AF9">
         <v>383000000.0</v>
       </c>
       <c r="AG9">
         <v>282000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
         <v>-170442000.0</v>
       </c>
       <c r="C10">
         <v>-153268000.0</v>
       </c>
       <c r="D10">
         <v>-273764000.0</v>
       </c>
       <c r="E10">
         <v>452318000.0</v>
       </c>
       <c r="F10">
         <v>456406000.0</v>
       </c>
       <c r="G10">
         <v>510045000.0</v>
       </c>
       <c r="H10">
         <v>842827000.0</v>
       </c>
       <c r="I10">
         <v>902808000.0</v>
       </c>
@@ -25041,51 +25179,51 @@
       </c>
       <c r="AA10">
         <v>33000000.0</v>
       </c>
       <c r="AB10">
         <v>43000000.0</v>
       </c>
       <c r="AC10">
         <v>2000000.0</v>
       </c>
       <c r="AD10">
         <v>-121000000.0</v>
       </c>
       <c r="AE10">
         <v>213000000.0</v>
       </c>
       <c r="AF10">
         <v>99000000.0</v>
       </c>
       <c r="AG10">
         <v>137000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
         <v>49393000.0</v>
       </c>
       <c r="C11">
         <v>-22103000.0</v>
       </c>
       <c r="D11">
         <v>-18514000.0</v>
       </c>
       <c r="E11">
         <v>69356000.0</v>
       </c>
       <c r="F11">
         <v>68076000.0</v>
       </c>
       <c r="G11">
         <v>75671000.0</v>
       </c>
       <c r="H11">
         <v>98225000.0</v>
       </c>
       <c r="I11">
         <v>48920000.0</v>
       </c>
@@ -25142,51 +25280,51 @@
       </c>
       <c r="AA11">
         <v>10000000.0</v>
       </c>
       <c r="AB11">
         <v>1000000.0</v>
       </c>
       <c r="AC11">
         <v>32000000.0</v>
       </c>
       <c r="AD11">
         <v>39000000.0</v>
       </c>
       <c r="AE11">
         <v>68000000.0</v>
       </c>
       <c r="AF11">
         <v>74000000.0</v>
       </c>
       <c r="AG11">
         <v>37000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
         <v>104057000.0</v>
       </c>
       <c r="C12">
         <v>92697000.0</v>
       </c>
       <c r="D12">
         <v>71661000.0</v>
       </c>
       <c r="E12">
         <v>38991000.0</v>
       </c>
       <c r="F12">
         <v>66914000.0</v>
       </c>
       <c r="G12">
         <v>98074000.0</v>
       </c>
       <c r="H12">
         <v>127331000.0</v>
       </c>
       <c r="I12">
         <v>135061000.0</v>
       </c>
@@ -25243,51 +25381,51 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13">
         <v>97425000.0</v>
       </c>
       <c r="C13">
         <v>5701000.0</v>
       </c>
       <c r="D13">
         <v>4041000.0</v>
       </c>
       <c r="E13">
         <v>4480000.0</v>
       </c>
       <c r="F13">
         <v>67888000.0</v>
       </c>
       <c r="G13">
         <v>1750000.0</v>
       </c>
       <c r="H13">
         <v>4709000.0</v>
       </c>
       <c r="I13">
         <v>1657000.0</v>
       </c>
@@ -25302,98 +25440,98 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14">
         <v>1000000.0</v>
       </c>
       <c r="X14">
         <v>1000000.0</v>
       </c>
       <c r="Y14">
         <v>2000000.0</v>
       </c>
       <c r="Z14">
         <v>2000000.0</v>
       </c>
       <c r="AA14">
         <v>3000000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>-219835000.0</v>
       </c>
       <c r="C15">
         <v>-131165000.0</v>
       </c>
       <c r="D15">
         <v>-255250000.0</v>
       </c>
       <c r="E15">
         <v>382962000.0</v>
       </c>
       <c r="F15">
         <v>388330000.0</v>
       </c>
       <c r="G15">
         <v>434374000.0</v>
       </c>
       <c r="H15">
         <v>744602000.0</v>
       </c>
       <c r="I15">
         <v>854219000.0</v>
       </c>
@@ -25450,51 +25588,51 @@
       </c>
       <c r="AA15">
         <v>10000000.0</v>
       </c>
       <c r="AB15">
         <v>42000000.0</v>
       </c>
       <c r="AC15">
         <v>-37000000.0</v>
       </c>
       <c r="AD15">
         <v>-160000000.0</v>
       </c>
       <c r="AE15">
         <v>152000000.0</v>
       </c>
       <c r="AF15">
         <v>-12000000.0</v>
       </c>
       <c r="AG15">
         <v>100000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16">
         <v>-219835000.0</v>
       </c>
       <c r="C16">
         <v>-131165000.0</v>
       </c>
       <c r="D16">
         <v>-255250000.0</v>
       </c>
       <c r="E16">
         <v>382962000.0</v>
       </c>
       <c r="F16">
         <v>388330000.0</v>
       </c>
       <c r="G16">
         <v>434374000.0</v>
       </c>
       <c r="H16">
         <v>744602000.0</v>
       </c>
       <c r="I16">
         <v>854219000.0</v>
       </c>
@@ -25531,51 +25669,51 @@
       <c r="T16">
         <v>156133000.0</v>
       </c>
       <c r="U16">
         <v>42400000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16">
         <v>17000000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16">
         <v>23000000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17">
         <v>-219835000.0</v>
       </c>
       <c r="C17">
         <v>-131165000.0</v>
       </c>
       <c r="D17">
         <v>12490000.0</v>
       </c>
       <c r="E17">
         <v>382962000.0</v>
       </c>
       <c r="F17">
         <v>388330000.0</v>
       </c>
       <c r="G17">
         <v>434374000.0</v>
       </c>
       <c r="H17">
         <v>941052000.0</v>
       </c>
       <c r="I17">
         <v>951728000.0</v>
       </c>
@@ -25602,51 +25740,51 @@
       </c>
       <c r="Q17">
         <v>174660000.0</v>
       </c>
       <c r="R17">
         <v>12550000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>-91944000.0</v>
       </c>
       <c r="C18">
         <v>-69409000.0</v>
       </c>
       <c r="D18">
         <v>-53563000.0</v>
       </c>
       <c r="E18">
         <v>-32088000.0</v>
       </c>
       <c r="F18">
         <v>-67888000.0</v>
       </c>
       <c r="G18">
         <v>-96324000.0</v>
       </c>
       <c r="H18">
         <v>-122622000.0</v>
       </c>
       <c r="I18">
         <v>-133404000.0</v>
       </c>
@@ -25659,51 +25797,51 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>14544000.0</v>
       </c>
       <c r="F19">
         <v>17323000.0</v>
       </c>
       <c r="G19">
         <v>-1580000.0</v>
       </c>
       <c r="H19">
         <v>-494000.0</v>
       </c>
       <c r="I19">
         <v>-1704000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19">
         <v>2546000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
@@ -25720,94 +25858,94 @@
       </c>
       <c r="Q19">
         <v>20601000.0</v>
       </c>
       <c r="R19">
         <v>-56309000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>2902000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20">
         <v>208845000.0</v>
       </c>
       <c r="N20">
         <v>-20156000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>-77066000.0</v>
       </c>
       <c r="C21">
         <v>-74410000.0</v>
       </c>
       <c r="D21">
         <v>-52868000.0</v>
       </c>
       <c r="E21">
         <v>464782000.0</v>
       </c>
       <c r="F21">
         <v>517321000.0</v>
       </c>
       <c r="G21">
         <v>583945000.0</v>
       </c>
       <c r="H21">
         <v>964930000.0</v>
       </c>
       <c r="I21">
         <v>1130232000.0</v>
       </c>
@@ -25864,88 +26002,88 @@
       </c>
       <c r="AA21">
         <v>119000000.0</v>
       </c>
       <c r="AB21">
         <v>163000000.0</v>
       </c>
       <c r="AC21">
         <v>231000000.0</v>
       </c>
       <c r="AD21">
         <v>-53000000.0</v>
       </c>
       <c r="AE21">
         <v>267000000.0</v>
       </c>
       <c r="AF21">
         <v>222000000.0</v>
       </c>
       <c r="AG21">
         <v>157000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>581200000.0</v>
       </c>
       <c r="C23">
         <v>613192000.0</v>
       </c>
       <c r="D23">
         <v>673368000.0</v>
       </c>
       <c r="E23">
         <v>816468000.0</v>
       </c>
       <c r="F23">
         <v>828467000.0</v>
       </c>
       <c r="G23">
         <v>640416000.0</v>
       </c>
       <c r="H23">
         <v>825863000.0</v>
       </c>
       <c r="I23">
         <v>765678000.0</v>
       </c>
@@ -26002,88 +26140,88 @@
       </c>
       <c r="AA23">
         <v>657000000.0</v>
       </c>
       <c r="AB23">
         <v>668000000.0</v>
       </c>
       <c r="AC23">
         <v>716000000.0</v>
       </c>
       <c r="AD23">
         <v>1150000000.0</v>
       </c>
       <c r="AE23">
         <v>681000000.0</v>
       </c>
       <c r="AF23">
         <v>679000000.0</v>
       </c>
       <c r="AG23">
         <v>601000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
         <v>61643000.0</v>
       </c>
       <c r="C25">
         <v>62245000.0</v>
       </c>
       <c r="D25">
         <v>56841000.0</v>
       </c>
       <c r="E25">
         <v>55496000.0</v>
       </c>
       <c r="F25">
         <v>65716000.0</v>
       </c>
       <c r="G25">
         <v>62963000.0</v>
       </c>
       <c r="H25">
         <v>61819000.0</v>
       </c>
       <c r="I25">
         <v>66413000.0</v>
       </c>
@@ -26094,51 +26232,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
         <v>6475000.0</v>
       </c>
       <c r="C26">
         <v>5706000.0</v>
       </c>
       <c r="D26">
         <v>5520000.0</v>
       </c>
       <c r="E26">
         <v>3641000.0</v>
       </c>
       <c r="F26">
         <v>3771000.0</v>
       </c>
       <c r="G26">
         <v>3975000.0</v>
       </c>
       <c r="H26">
         <v>2684000.0</v>
       </c>
       <c r="I26">
         <v>2129000.0</v>
       </c>
@@ -26191,92 +26329,92 @@
         <v>13000000.0</v>
       </c>
       <c r="Z26">
         <v>12000000.0</v>
       </c>
       <c r="AA26">
         <v>11000000.0</v>
       </c>
       <c r="AB26">
         <v>9000000.0</v>
       </c>
       <c r="AC26">
         <v>9000000.0</v>
       </c>
       <c r="AD26">
         <v>9000000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26">
         <v>8000000.0</v>
       </c>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>67913000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>81147000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
         <v>54914000.0</v>
       </c>
       <c r="C28">
         <v>46510000.0</v>
       </c>
       <c r="D28">
         <v>78048000.0</v>
       </c>
       <c r="E28">
         <v>76977000.0</v>
       </c>
       <c r="F28">
         <v>132608000.0</v>
       </c>
       <c r="G28">
         <v>67913000.0</v>
       </c>
       <c r="H28">
         <v>63674000.0</v>
       </c>
       <c r="I28">
         <v>62032000.0</v>
       </c>
@@ -26329,51 +26467,51 @@
         <v>78000000.0</v>
       </c>
       <c r="Z28">
         <v>78000000.0</v>
       </c>
       <c r="AA28">
         <v>86000000.0</v>
       </c>
       <c r="AB28">
         <v>86000000.0</v>
       </c>
       <c r="AC28">
         <v>103000000.0</v>
       </c>
       <c r="AD28">
         <v>455000000.0</v>
       </c>
       <c r="AE28">
         <v>98000000.0</v>
       </c>
       <c r="AF28"/>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
         <v>49393000.0</v>
       </c>
       <c r="C29">
         <v>-22103000.0</v>
       </c>
       <c r="D29">
         <v>2277000.0</v>
       </c>
       <c r="E29">
         <v>69356000.0</v>
       </c>
       <c r="F29">
         <v>68076000.0</v>
       </c>
       <c r="G29">
         <v>75671000.0</v>
       </c>
       <c r="H29">
         <v>98225000.0</v>
       </c>
       <c r="I29">
         <v>48920000.0</v>
       </c>
@@ -26390,51 +26528,51 @@
         <v>-5790000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>61389000.0</v>
       </c>
       <c r="C30">
         <v>52216000.0</v>
       </c>
       <c r="D30">
         <v>79532000.0</v>
       </c>
       <c r="E30">
         <v>80618000.0</v>
       </c>
       <c r="F30">
         <v>136379000.0</v>
       </c>
       <c r="G30">
         <v>71888000.0</v>
       </c>
       <c r="H30">
         <v>66358000.0</v>
       </c>
       <c r="I30">
         <v>59061000.0</v>
       </c>
@@ -26491,51 +26629,51 @@
       </c>
       <c r="AA30">
         <v>97000000.0</v>
       </c>
       <c r="AB30">
         <v>140000000.0</v>
       </c>
       <c r="AC30">
         <v>163000000.0</v>
       </c>
       <c r="AD30">
         <v>513000000.0</v>
       </c>
       <c r="AE30">
         <v>134000000.0</v>
       </c>
       <c r="AF30">
         <v>161000000.0</v>
       </c>
       <c r="AG30">
         <v>125000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31">
         <v>-93376000.0</v>
       </c>
       <c r="C31">
         <v>-78858000.0</v>
       </c>
       <c r="D31">
         <v>-220896000.0</v>
       </c>
       <c r="E31">
         <v>-12464000.0</v>
       </c>
       <c r="F31">
         <v>-60915000.0</v>
       </c>
       <c r="G31">
         <v>-73900000.0</v>
       </c>
       <c r="H31">
         <v>-122103000.0</v>
       </c>
       <c r="I31">
         <v>-227424000.0</v>
       </c>
@@ -26592,51 +26730,51 @@
       </c>
       <c r="AA31">
         <v>-86000000.0</v>
       </c>
       <c r="AB31">
         <v>-120000000.0</v>
       </c>
       <c r="AC31">
         <v>-229000000.0</v>
       </c>
       <c r="AD31">
         <v>-408000000.0</v>
       </c>
       <c r="AE31">
         <v>-54000000.0</v>
       </c>
       <c r="AF31">
         <v>-123000000.0</v>
       </c>
       <c r="AG31">
         <v>-20000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
         <v>504134000.0</v>
       </c>
       <c r="C32">
         <v>538782000.0</v>
       </c>
       <c r="D32">
         <v>620500000.0</v>
       </c>
       <c r="E32">
         <v>1281250000.0</v>
       </c>
       <c r="F32">
         <v>1345788000.0</v>
       </c>
       <c r="G32">
         <v>1224361000.0</v>
       </c>
       <c r="H32">
         <v>1790793000.0</v>
       </c>
       <c r="I32">
         <v>1895910000.0</v>
       </c>
@@ -26712,1307 +26850,1315 @@
       <c r="AG32">
         <v>758000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ32"/>
+  <dimension ref="A1:EA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
+      <c r="EA1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>127784000.0</v>
+      </c>
+      <c r="C2">
         <v>140091000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>140794000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>133689000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>131966000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>113605000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>144660000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>142972000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>132928000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>140426000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>177893000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>153369000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>152746000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>113422000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>183180000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>165915000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>198519000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>188236000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>179095000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>169535000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>197611000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>145847000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>160956000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>133364000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>131705000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>141865000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>181443000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>181642000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>195047000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>197372000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>215699000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>179859000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>165910000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>145149000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>132684000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>120483000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>106434000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>103654000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>116170000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>118500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>123770000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>134536000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>144312000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>242814000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>149183000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>186448000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>228915000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>242814000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>266231000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>255097000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>303551000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>266440000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>252440000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>205177000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>286489000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>240730000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>231234000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>174007000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>264276000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>253088000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>245072000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>233202000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>209745000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>180204000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>180127000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>147561000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>135695000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>118226000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>112086000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>101932000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>167569000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>201795000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>205188000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>181901000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>188070000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>171870000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>161943000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>151949000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>89149000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>175748000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>188531000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>152657000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>178342000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>151000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>163000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>162000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>175000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>152000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>159000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>152000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>143000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>132000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>138000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>134000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>121000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>120000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>125000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>107000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>113000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>114000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>120000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>122000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>172000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>129000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>132000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>127000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>145000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127000000.0</v>
       </c>
       <c r="DF2">
         <v>127000000.0</v>
       </c>
       <c r="DG2">
+        <v>127000000.0</v>
+      </c>
+      <c r="DH2">
         <v>137000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>139000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>140000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>137000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>171000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>160000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000000.0</v>
       </c>
       <c r="DO2">
         <v>139000000.0</v>
       </c>
       <c r="DP2">
+        <v>139000000.0</v>
+      </c>
+      <c r="DQ2">
         <v>122000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>136000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>140000000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>137000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>126000000.0</v>
       </c>
-      <c r="DU2"/>
-      <c r="DV2">
+      <c r="DV2"/>
+      <c r="DW2">
         <v>126000000.0</v>
       </c>
-      <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>-15048000.0</v>
+      </c>
+      <c r="C3">
         <v>15048000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15799000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16498999.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15562000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13783000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16110000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17933000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14319000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13883000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13836000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16954000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15322000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10777000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13788000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13262000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14012000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14434000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17301000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15584000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16292000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16539000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>17889000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16241000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14549000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>14284000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15432000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>15357000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15445000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>15585000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18667000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>16050000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>15368000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16328000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>15461000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17688000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15985000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17309000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>20116000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>19547000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>23770000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>19458000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>18014000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16700000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>18814000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>20570000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>26585000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>26616000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>26846000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>39661000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>51627000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>26902000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>24492000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>20376000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>23428000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>21869000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>20276000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>16087000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>21271000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>20361000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>20542000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>19779000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>13489000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>10478000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>8613000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>10084000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>8832000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7703000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8174000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8028000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>8679000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9332000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>8858000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8558000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>13521000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9282000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>8328000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7874000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>9174000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>9458000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>11246000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>9246000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8926000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CH3">
         <v>9000000.0</v>
       </c>
       <c r="CI3">
         <v>9000000.0</v>
       </c>
       <c r="CJ3">
         <v>9000000.0</v>
       </c>
       <c r="CK3">
+        <v>9000000.0</v>
+      </c>
+      <c r="CL3">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CM3">
         <v>9000000.0</v>
       </c>
       <c r="CN3">
+        <v>9000000.0</v>
+      </c>
+      <c r="CO3">
         <v>7000000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="CQ3">
         <v>7000000.0</v>
       </c>
       <c r="CR3">
         <v>7000000.0</v>
       </c>
       <c r="CS3">
+        <v>7000000.0</v>
+      </c>
+      <c r="CT3">
         <v>8000000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>7000000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>9000000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>8000000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>9000000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>10000000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>11000000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DB3">
         <v>11000000.0</v>
       </c>
       <c r="DC3">
         <v>11000000.0</v>
       </c>
       <c r="DD3">
         <v>11000000.0</v>
       </c>
       <c r="DE3">
         <v>11000000.0</v>
       </c>
       <c r="DF3">
+        <v>11000000.0</v>
+      </c>
+      <c r="DG3">
         <v>12000000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DI3">
         <v>12000000.0</v>
       </c>
       <c r="DJ3">
+        <v>12000000.0</v>
+      </c>
+      <c r="DK3">
         <v>14000000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>11000000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>14000000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>13000000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>11000000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="DQ3">
         <v>9000000.0</v>
       </c>
       <c r="DR3">
+        <v>9000000.0</v>
+      </c>
+      <c r="DS3">
         <v>10000000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>8000000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>10000000.0</v>
       </c>
-      <c r="DU3"/>
-      <c r="DV3">
+      <c r="DV3"/>
+      <c r="DW3">
         <v>10000000.0</v>
       </c>
-      <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>-254000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-726000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-315000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1626000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-13497000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>3234000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-4050000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-4066000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-21970000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1134000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-106138000.0</v>
       </c>
-      <c r="AP4">
-[...1 lines deleted...]
-      </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>-23605000.0</v>
       </c>
-      <c r="AR4">
-[...1 lines deleted...]
-      </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>-132856000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
@@ -28143,885 +28289,892 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
-        <v>-30661000.0</v>
+        <v>-27466000.0</v>
       </c>
       <c r="C5">
+        <v>-17772000.0</v>
+      </c>
+      <c r="D5">
         <v>-35526999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3875000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10261000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-16722000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-23879000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23021000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
+        <v>3036000.0</v>
+      </c>
+      <c r="K5">
         <v>-16707000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-206714000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-14446001.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11122000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3616999.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>76851000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>115907000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>145237000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>152771000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>178756000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>157569000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>51635000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>135027000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>166439000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>133275000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>131923000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>172092000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>211793000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>228757000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>267104000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>263554000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>277230000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>258918000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>213166000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>288555000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>50528000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2602000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4506000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-14371000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-21520000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-18926000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-23033000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-27420000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-86590000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-28907000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1641000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-46696000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-87905000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-24577000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-166334000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-7805000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-24370000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-8577000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>14382000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>14500000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>42033000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>41388000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>45664000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>27003000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>31663000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>52289000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>39880000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>37766000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>51296000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>42480000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>32806000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>42844000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>51560000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>24491000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>11310000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>15286000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>19144000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>69808000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>88827000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>83245000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>57133000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>56657000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>65193000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>51740000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>34442000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>35768000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>33603000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>22110000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>39481000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>32063000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>30432000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>12000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>35000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>27000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>30000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>13000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>20000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>17000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>20000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>15000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>33000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>11000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>8000000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>7000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>29000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>22000000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-34000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>25000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>28000000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>30000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>31000000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>30000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>29000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>47000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>48000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>39000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>45000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>53000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>68000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>65000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-288000000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>76000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>81000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>63000000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000000.0</v>
       </c>
       <c r="DQ5">
         <v>71000000.0</v>
       </c>
       <c r="DR5">
+        <v>71000000.0</v>
+      </c>
+      <c r="DS5">
         <v>69000000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>26000000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>43000000.0</v>
       </c>
-      <c r="DU5"/>
-      <c r="DV5">
+      <c r="DV5"/>
+      <c r="DW5">
         <v>50000000.0</v>
       </c>
-      <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
-        <v>-15613000.0</v>
+        <v>-42514000.0</v>
       </c>
       <c r="C6">
+        <v>-2724000.0</v>
+      </c>
+      <c r="D6">
         <v>-19727999.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12623999.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5301000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2939000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7769000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5088000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>17355000.0</v>
+      </c>
+      <c r="K6">
         <v>-2824000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-192878000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2507999.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>26444000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>14393999.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>90639000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>129169000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>159249000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>167205000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>196057000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>173153000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>67927000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>151566000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>184328000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>149516000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>146472000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>186376000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>227225000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>244114000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>282549000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>279139000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>295897000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>274968000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>228534000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>304883000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>65989000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>20290000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11479000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2938000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1404000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>621000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>737000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7962000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-68576000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-12207000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>17173000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-26126000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-61320000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2039000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-139488000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>31856000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>27257000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>18325000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>38874000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>34876000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>65461000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>63257000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>65940000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>43090000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>52934000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>72650000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>60422000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>57545000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>64785000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>52958000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>41419000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>52928000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>60392000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>32194000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>19484000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>23314000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>27823000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>79140000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>97685000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>91803000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>70654000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>65939000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>73521000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>59614000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>43616000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>45226000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>44849000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>31356000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>48407000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>42063000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>39432000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>21000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>44000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>36000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>38000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>22000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>29000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>24000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>28000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>22000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>40000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>18000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>16000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>14000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>38000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>30000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-25000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>35000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>39000000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>40000000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>42000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>41000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>40000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>58000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>59000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>51000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>58000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>65000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>80000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>79000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-277000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>90000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>94000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>74000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="DQ6">
         <v>80000000.0</v>
       </c>
       <c r="DR6">
+        <v>80000000.0</v>
+      </c>
+      <c r="DS6">
         <v>79000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>34000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>53000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>227000000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>60000000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-400000000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>193000000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>189000000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>175000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -29203,123 +29356,124 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-254000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-726000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-315000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>1626000.0</v>
       </c>
-      <c r="AI8">
-[...1 lines deleted...]
-      </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
@@ -29489,1675 +29643,1692 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>-422000.0</v>
+      </c>
+      <c r="C9">
         <v>-14990000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-24337000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10309000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-125999.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1766000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-10443000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-12318000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4399000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3842000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-40748000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5623000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>32814999.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>25380000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>64339000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>137925000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>165127000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>178009000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>184198000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>177813000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>133139000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>158550000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>177054000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>153623000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>149013000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>176781000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>233169000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>239155000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>285343000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>277622000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>317090000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>275031000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>290422000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>306750000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>59789000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>16762000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9880000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1085000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-736999.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-6910000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-8405000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-9871000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9838000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>17644000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>15939000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>20763000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>30956000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>17644000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>17953000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>25694000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4951000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>36644000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>48921000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>48550000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>84510000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>79986000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>84377000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>66931000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>83708000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>92744000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>75159000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>72935000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>71494000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>75032000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>74727000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>68103000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>66670000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>46653000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>45688000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>32094000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>97381000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>113953000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>114350000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>108101000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>81360000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>79398000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>93946000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>76282000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>56339000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>70842000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>66236000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>55931000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>68357000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>58000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>57000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>49000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="CK9">
         <v>54000000.0</v>
       </c>
       <c r="CL9">
-        <v>45000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="CM9">
         <v>45000000.0</v>
       </c>
       <c r="CN9">
+        <v>45000000.0</v>
+      </c>
+      <c r="CO9">
         <v>41000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>43000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>40000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>39000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>34000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>36000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>31000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>42000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>43000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>51000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>49000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>18000000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>63000000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>67000000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>68000000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>63000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>81000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>84000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>75000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>85000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>94000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>108000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>107000000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>120000000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>118000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>123000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>99000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>98000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000000.0</v>
       </c>
       <c r="DQ9">
         <v>105000000.0</v>
       </c>
       <c r="DR9">
+        <v>105000000.0</v>
+      </c>
+      <c r="DS9">
         <v>103000000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>107000000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>94000000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>227000000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>84000000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>201000000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>193000000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>189000000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>175000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
+        <v>-38768000.0</v>
+      </c>
+      <c r="C10">
         <v>-41968000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-59808000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-28392000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-35679000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-46563000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-61454000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-41400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-15344000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-35070000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-225104000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-32865000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5522000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10273000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>63427000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>108492000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>136419000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>143980000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>163614000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>141806000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>35930000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>115056000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>138929000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>112338000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>112564000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>146214000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>182207000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>196631000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>234135000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>229854000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>242556000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>225063000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>184499000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>250690000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>42946000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5190000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-12408000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-21917000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-28574000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-25890000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-27852000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-37063000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-20201000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-33125000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-22618000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-55074000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-96316000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-33125000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-153114000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-16804000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-35606000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-16846000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>6100000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6250000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>34519000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>36104000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>41115000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>22749000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>27136000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>47497000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>35296000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>33362000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>49283000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>31508000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>48719000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>45197000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>50187000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>12493000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-39625000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>13639000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>27316000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>100409000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>78074000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>56744000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>48085000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>46971000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>80348000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>29007000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>36110000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>17828000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>16234000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-955000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>8312000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>18000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>11000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="CK10">
         <v>22000000.0</v>
       </c>
       <c r="CL10">
+        <v>22000000.0</v>
+      </c>
+      <c r="CM10">
         <v>1000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-26000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>7000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>12000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-13000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-2000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-7000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-11000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-6000000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-31000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>8000000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-55000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>12000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>15000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>24000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-25000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>41000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>30000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>22000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>23000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-114000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>48000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>45000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-288000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>54000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>64000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>49000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>53000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>49000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>57000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>54000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>63000000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>5000000.0</v>
       </c>
-      <c r="DU10"/>
-      <c r="DV10">
+      <c r="DV10"/>
+      <c r="DW10">
         <v>-9000000.0</v>
       </c>
-      <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
+        <v>1703000.0</v>
+      </c>
+      <c r="C11">
         <v>1309000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5308000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>90000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>51207000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-7212000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-11978000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-5332000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-592000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4201000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-7695000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-10244000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2329000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2904000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13096000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>15041000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>21422000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>19797000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>22134000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21920000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7765000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>16257000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13833000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>18104000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>19788000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>23946000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7285000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>20755000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>37767000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>32418000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12670000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>24871000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-17264000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>28643000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-14030000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1963000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>925000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>361000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>123000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1789000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-5591000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-688000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6047000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1818000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>199000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>534000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-12833000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1818000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6853000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-5287000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-7385000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-9216000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1718000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2040000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>5880000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6478000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-732000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>5220000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-29919000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>7200000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>6727000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>6099000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-28323000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6896000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>9397000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>11669000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>15879000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>5629000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-2534000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>5170000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-7261000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>17009000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>24382000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>18096000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>8892000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>13530000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>15376000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>10530000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>7796000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>8255000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>7548000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3487000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>156813000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>6000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>10000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>31000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>4000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1000000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>5000000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-4000000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>25000000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="CT11">
         <v>-5000000.0</v>
       </c>
       <c r="CU11">
+        <v>-5000000.0</v>
+      </c>
+      <c r="CV11">
         <v>26000000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>3000000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-16000000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2000000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1000000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>5000000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>4000000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>41000000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-12000000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>26000000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DG11">
         <v>6000000.0</v>
       </c>
       <c r="DH11">
+        <v>6000000.0</v>
+      </c>
+      <c r="DI11">
         <v>-1000000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>17000000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>10000000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-12000000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>17000000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>22000000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>12000000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>16000000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="DR11">
         <v>19000000.0</v>
       </c>
       <c r="DS11">
+        <v>19000000.0</v>
+      </c>
+      <c r="DT11">
         <v>14000000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>8000000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>-25000000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>37000000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000000.0</v>
       </c>
       <c r="DY11">
         <v>-24000000.0</v>
       </c>
       <c r="DZ11">
+        <v>-24000000.0</v>
+      </c>
+      <c r="EA11">
         <v>-17000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
+        <v>24370000.0</v>
+      </c>
+      <c r="C12">
         <v>24196000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24281000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24517000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>25418000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29841000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>37575000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18379000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18380000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18363000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18390000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18419000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16643999.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13890000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13424000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7415000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8818000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8791000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14551000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15763000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15705000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19971000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>29048000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>22474000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19359000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>25878000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>28859000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>32125999.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>32969000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>33700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>34674000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>33855000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>28667000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>37865000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7583000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7792000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7902000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7546000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7054000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6964000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6436000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5617000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7225000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>9069000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8543000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8921000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8411000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8548000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9155000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8999000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11236000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8269000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8282000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8250000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7514000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5839000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5132000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4762000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4527000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4792000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4584000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4404000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2013000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>861000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1296000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>906000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1373000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1168000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1421000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1647000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>15393000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3427000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3790000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5686000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>35949000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7716000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>9546000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>11711000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>46524000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>14285000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>14531000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>14229000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>52716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="CG12">
         <v>13000000.0</v>
       </c>
       <c r="CH12">
+        <v>13000000.0</v>
+      </c>
+      <c r="CI12">
         <v>12000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CK12">
         <v>10000000.0</v>
       </c>
       <c r="CL12">
+        <v>10000000.0</v>
+      </c>
+      <c r="CM12">
         <v>7000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>45000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>9000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>14000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="CR12">
         <v>16000000.0</v>
       </c>
       <c r="CS12">
+        <v>16000000.0</v>
+      </c>
+      <c r="CT12">
         <v>18000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>14000000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>11000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>14000000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>16000000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="CZ12">
         <v>18000000.0</v>
       </c>
       <c r="DA12">
         <v>18000000.0</v>
       </c>
       <c r="DB12">
+        <v>18000000.0</v>
+      </c>
+      <c r="DC12">
         <v>21000000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13">
+        <v>713000.0</v>
+      </c>
+      <c r="C13">
         <v>841000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22833000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1383000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1866000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1935000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1226000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1098000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1853000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1524000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>1144000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>242000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>372000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2283000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>241000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1858000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>98000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>14332000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>417000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>199000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>37000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>168000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>22381000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>348000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1141000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1799000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1765000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>731000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>33286000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -31213,87 +31384,86 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -31380,1107 +31550,1114 @@
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
         <v>-7000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>33000.0</v>
       </c>
-      <c r="CA14">
-[...1 lines deleted...]
-      </c>
       <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
         <v>-39000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>39000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>540000.0</v>
       </c>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
         <v>1000000.0</v>
       </c>
-      <c r="CK14">
-[...1 lines deleted...]
-      </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
         <v>1000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-1000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1000000.0</v>
       </c>
-      <c r="CP14">
-[...1 lines deleted...]
-      </c>
       <c r="CQ14">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CR14">
         <v>1000000.0</v>
       </c>
       <c r="CS14">
+        <v>1000000.0</v>
+      </c>
+      <c r="CT14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CU14">
         <v>1000000.0</v>
       </c>
       <c r="CV14">
         <v>1000000.0</v>
       </c>
       <c r="CW14">
+        <v>1000000.0</v>
+      </c>
+      <c r="CX14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CY14">
         <v>1000000.0</v>
       </c>
       <c r="CZ14">
         <v>1000000.0</v>
       </c>
       <c r="DA14">
+        <v>1000000.0</v>
+      </c>
+      <c r="DB14">
         <v>-1000000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1000000.0</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
+      <c r="EA14"/>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>-40471000.0</v>
+      </c>
+      <c r="C15">
         <v>-43277000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-65116000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-28482000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-86886000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-39351000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-49476000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-36068000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-14752000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-30869000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-217409000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-22621000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7851000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-7369000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>50331000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>93451000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>114997000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>124183000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>141480000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>119886000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>28165000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>98799000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>125096000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>94234000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>92776000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>122268000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>174922000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>175876000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>196368000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>197436000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>229632000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>199466000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>201448000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>223673000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>55629000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-3919000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-17383000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-26344000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-48103000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-22967000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-128399000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-36375000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-26248000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-34943000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-22817000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-55608000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-83483000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-34943000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-159967000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-11517000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-28221000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-7630000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4382000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4210000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>28639000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>29626000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>41847000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>17529000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>57055000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>40297000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>28569000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>27263000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>77606000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>26037000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>40747000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>34953000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>34308000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6864000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-37091000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>8469000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>34577000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>83400000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>53692000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>38648000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>39970000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>33433000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>64970000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>17855000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>77280000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>9789000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>8911000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-4646000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-148180000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>15607000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>5688000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>9000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-10000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28000000.0</v>
       </c>
       <c r="CM15">
         <v>-28000000.0</v>
       </c>
       <c r="CN15">
+        <v>-28000000.0</v>
+      </c>
+      <c r="CO15">
         <v>6000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>7000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-9000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-2000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-5000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-7000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-4000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-55000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>4000000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="CY15">
         <v>3000000.0</v>
       </c>
       <c r="CZ15">
+        <v>3000000.0</v>
+      </c>
+      <c r="DA15">
         <v>7000000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>11000000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-11000000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-13000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>21000000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>22000000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>16000000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>10000000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-113000000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>31000000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>35000000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>-276000000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>37000000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="DO15">
         <v>37000000.0</v>
       </c>
       <c r="DP15">
+        <v>37000000.0</v>
+      </c>
+      <c r="DQ15">
         <v>35000000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>38000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>42000000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>12000000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>-3000000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>25000000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>-46000000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="DY15">
         <v>24000000.0</v>
       </c>
       <c r="DZ15">
+        <v>24000000.0</v>
+      </c>
+      <c r="EA15">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-65116000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-28482000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-86886000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-39351000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-49476000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-36068000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-22621000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-7851000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-7369000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>50331000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>93451000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>114997000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>124183000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>141480000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>119886000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>28165000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>98799000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>125096000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>94234000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>92776000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>122268000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>174922000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>175876000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>196368000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>197436000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>229632000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>199466000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>201448000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>223673000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>56976000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-3919000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-17383000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-26344000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-48102000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-22967000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-128399000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-36375000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>765097000.0</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
         <v>-22817000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-55608000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-83483000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-34943000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-155433000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-11517000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-28221000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-7630000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4382000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4210000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>28639000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>29626000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>41847000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>17529000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>57055000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>40297000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>28569000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>27263000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>77198000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>24612000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>39322000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>33528000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>34308000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>6864000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-37091000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>8469000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>34576000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>83400000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>45855000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>36684000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>39285000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>33434000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>64970000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>18444000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>26228000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>9984000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>10039000.0</v>
       </c>
-      <c r="CD16">
-[...1 lines deleted...]
-      </c>
       <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
         <v>-15607000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15607000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>5688000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1505000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>9000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-18000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>18000000.0</v>
       </c>
-      <c r="CL16">
-[...1 lines deleted...]
-      </c>
       <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="CO16">
         <v>6000000.0</v>
       </c>
       <c r="CP16">
-        <v>0.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
       <c r="CT16">
         <v>0.0</v>
       </c>
       <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
         <v>-4000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>4000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="CY16">
         <v>3000000.0</v>
       </c>
       <c r="CZ16">
+        <v>3000000.0</v>
+      </c>
+      <c r="DA16">
         <v>7000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>11000000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2000000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17">
+        <v>-40471000.0</v>
+      </c>
+      <c r="C17">
         <v>-43277000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-65116000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-28482000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-86886000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-39351000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-49476000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-36068000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-14752000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-30869000.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17">
         <v>-22621000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-7851000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-7369000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>50331000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>93451000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>114997000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>124183000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>141480000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>119886000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>28165000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>98799000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1420000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>130442000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>132352000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>170160000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>371372000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>175876000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>196368000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>197436000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>327726000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>200192000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>201763000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>222047000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>16977000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-3227000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-11483000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-21556000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>22422000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-27679000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-33443000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-92825000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>763631000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
         <v>-22419000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-54540000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-109149000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-31307000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-141661000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-22091000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-13225000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-26062000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>7818000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>4210000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>28639000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>29626000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>41847000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>17529000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>57055000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>40297000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>28569000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>27263000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>77198000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>24612000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>39322000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>33528000.0</v>
       </c>
-      <c r="BO17">
-[...1 lines deleted...]
-      </c>
       <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
         <v>6864000.0</v>
       </c>
-      <c r="BQ17">
+      <c r="BR17">
         <v>-37091000.0</v>
       </c>
-      <c r="BR17">
-[...1 lines deleted...]
-      </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
@@ -32545,165 +32722,170 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>-23876000.0</v>
+      </c>
+      <c r="C18">
         <v>-23355000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23644000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23134000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22621000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22545000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18762000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-17281000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16527000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16839000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-14575000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13665000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12434000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9250000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11037000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10339000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-13031000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-14332000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15631000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15795000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-22130000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-28880000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-22381000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-20532000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-24531000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-27060000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-30038000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-32238000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-33286000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32759,230 +32941,231 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-213000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-281000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>10989000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>839000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2421000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>295000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>16309000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>781000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-158000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>391000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5471000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-601000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>37000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>4455000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2762000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2453000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-132000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-53000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-239000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-940000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1365000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1890000.0</v>
       </c>
-      <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>701000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1047000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2944000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>857000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>725000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1198000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-234000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-426000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-320000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-470000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1005000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>96000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-736000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-806000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>772000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-975000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-486000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-288000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-1620000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-330000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>3504000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>360000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-5202000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>311000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>120000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>15303000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-8535000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>10787000.0</v>
       </c>
-      <c r="BN19">
+      <c r="BO19">
         <v>3046000.0</v>
       </c>
-      <c r="BO19"/>
-      <c r="BP19">
+      <c r="BP19"/>
+      <c r="BQ19">
         <v>-11412000.0</v>
       </c>
-      <c r="BQ19">
+      <c r="BR19">
         <v>-57688000.0</v>
       </c>
-      <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
@@ -32999,201 +33182,200 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>2835000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
         <v>-64000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>131000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
         <v>1769000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>37875000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>197084000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>10844000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>831000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>86000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>-34749000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>14593000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
         <v>120000.0</v>
       </c>
-      <c r="BQ20">
-[...1 lines deleted...]
-      </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
@@ -33261,503 +33443,507 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
+        <v>-14577000.0</v>
+      </c>
+      <c r="C21">
         <v>-30661000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-39187000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5114000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-14741000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-18267000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-24905000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-26623000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2146000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-20746000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-57664000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-13903000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13068000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2037000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>44200000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>118333000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>146374000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>155875000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>165731000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>157824000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>56338000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>137428000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>157233000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>133911000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>132301999.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>161137000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>215100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>222836000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>269236000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>261759000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>300806000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>260279000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>273602000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>290445000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>44027000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2140000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3222000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-11427000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-19525000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-19651000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-22614000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-29649000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-14597000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-12207000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-12997000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-45833000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-86012000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-23051000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-144055000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-7069000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-25718000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-8569000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>15973000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>15744000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>42321000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>43563000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>46577000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>24007000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>31303000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>57491000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>39569000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>37646000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>35993000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>40904000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>39228000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>43057000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>45632000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>25073000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>19484000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>8423000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>70250000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>86713000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>88637000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>83093000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>56570000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>56597000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>66577000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>50856000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>34156000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>35471000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>33613000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>21851000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>29752000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>32000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>30000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>21000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>34000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>30000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>27000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>21000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>20000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>17000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>19000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-3000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>33000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>10000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-7000000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>7000000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-18000000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>22000000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-39000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>25000000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>28000000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>30000000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>31000000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>30000000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>29000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>47000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>48000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>39000000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>45000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>53000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>68000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>65000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-273000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>76000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>81000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>63000000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>64000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>63000000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>71000000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>69000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>68000000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>43000000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>227000000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>50000000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>-400000000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>193000000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>189000000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>175000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -33939,462 +34125,468 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
+        <v>141939000.0</v>
+      </c>
+      <c r="C23">
         <v>155762000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>155401000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>149112000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>146581000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>130106000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>159122000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>157277000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>139473000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>157330000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>194809000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>172895000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>172493000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>136765000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>203319000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>185507000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>217272000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>210370000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>197562000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>189524000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>274412000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>166969000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>180777000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>153076000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>148416000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>157509000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>199512000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>197961000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>211154000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>213235000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>231983000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>194611000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>182730000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>161454000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>148446000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>135105000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>119536000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>116166000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>134958000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>131241000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>138043000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>154183000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>168309000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>272665000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>176350000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>215169000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>270369000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>283509000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>301271000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>287774000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>328657000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>297060000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>285388000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>237983000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>328678000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>277153000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>269034000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>216931000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>316681000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>288341000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>280662000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>268491000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>245246000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>214332000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>215626000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>172607000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>156821000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>139686000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>138290000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>125603000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>194700000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>229028000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>230711000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>206757000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>212297000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>194611000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>189450000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>176491000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>111046000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>208681000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>218277000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>183791000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>207218000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000000.0</v>
       </c>
       <c r="CH23">
         <v>190000000.0</v>
       </c>
       <c r="CI23">
+        <v>190000000.0</v>
+      </c>
+      <c r="CJ23">
         <v>199000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>179000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>183000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>175000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>168000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>156000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>161000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>158000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>137000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>143000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>155000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>131000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>164000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>135000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>205000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000000.0</v>
       </c>
       <c r="CZ23">
         <v>162000000.0</v>
       </c>
       <c r="DA23">
+        <v>162000000.0</v>
+      </c>
+      <c r="DB23">
         <v>168000000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>165000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>179000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000000.0</v>
       </c>
       <c r="DE23">
         <v>163000000.0</v>
       </c>
       <c r="DF23">
         <v>163000000.0</v>
       </c>
       <c r="DG23">
+        <v>163000000.0</v>
+      </c>
+      <c r="DH23">
         <v>177000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000000.0</v>
       </c>
       <c r="DI23">
         <v>180000000.0</v>
       </c>
       <c r="DJ23">
+        <v>180000000.0</v>
+      </c>
+      <c r="DK23">
         <v>179000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>564000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>202000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>209000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>175000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>173000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>164000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>170000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>174000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>176000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>177000000.0</v>
       </c>
-      <c r="DU23"/>
-      <c r="DV23">
+      <c r="DV23"/>
+      <c r="DW23">
         <v>160000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>601000000.0</v>
       </c>
-      <c r="DX23"/>
       <c r="DY23"/>
       <c r="DZ23"/>
+      <c r="EA23"/>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34481,847 +34673,854 @@
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
+        <v>14913000.0</v>
+      </c>
+      <c r="C25">
         <v>15048000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15799000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16499000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15562000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13783000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16110000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17933000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14319000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13883000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13836000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16954000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15322000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10777000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13788000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13262000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14012000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14434000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>17301000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15584000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16292000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16539000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17889000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16241000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14549000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14284000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15432000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15357000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>15445000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15585000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>18667000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16050000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>15368000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>16328000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>15461000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17688000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15985000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>17309000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>20116000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>19547000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>23770000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>19458000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>18014000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>16700000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>18814000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>20570000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>26585000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>26616000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>26846000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>39661000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>51627000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>26902000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>24492000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>20376000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>23428000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>21869000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>20276000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>16087000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>21271000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>20361000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>20542000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>19779000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>13489000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>10478000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>8613000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>10084000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>8832000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7703000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>8174000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8028000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>8679000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>9332000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>8858000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>8558000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>13521000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>9282000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>8328000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>7874000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>9174000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>9458000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>11246000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>9246000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>8926000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CH25">
         <v>9000000.0</v>
       </c>
       <c r="CI25">
         <v>9000000.0</v>
       </c>
       <c r="CJ25">
         <v>9000000.0</v>
       </c>
       <c r="CK25">
+        <v>9000000.0</v>
+      </c>
+      <c r="CL25">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CM25">
         <v>9000000.0</v>
       </c>
       <c r="CN25">
+        <v>9000000.0</v>
+      </c>
+      <c r="CO25">
         <v>7000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="CQ25">
         <v>7000000.0</v>
       </c>
       <c r="CR25">
         <v>7000000.0</v>
       </c>
       <c r="CS25">
+        <v>7000000.0</v>
+      </c>
+      <c r="CT25">
         <v>8000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>7000000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>9000000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>8000000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>9000000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>10000000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>11000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DB25">
         <v>11000000.0</v>
       </c>
       <c r="DC25">
         <v>11000000.0</v>
       </c>
       <c r="DD25">
+        <v>11000000.0</v>
+      </c>
+      <c r="DE25">
         <v>12000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>11000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>12000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DI25">
         <v>12000000.0</v>
       </c>
       <c r="DJ25">
+        <v>12000000.0</v>
+      </c>
+      <c r="DK25">
         <v>14000000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>11000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>14000000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>13000000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>11000000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="DQ25">
         <v>9000000.0</v>
       </c>
       <c r="DR25">
+        <v>9000000.0</v>
+      </c>
+      <c r="DS25">
         <v>10000000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>8000000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>10000000.0</v>
       </c>
-      <c r="DU25"/>
-      <c r="DV25">
+      <c r="DV25"/>
+      <c r="DW25">
         <v>10000000.0</v>
       </c>
-      <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
+        <v>1539000.0</v>
+      </c>
+      <c r="C26">
         <v>1443000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1609000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1639000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1348000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1879000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1387000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1245000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1447000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1627000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1837000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1295000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1196000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1192000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1024000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1014000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>723000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>880000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>801000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>983000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1018000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>969000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1903000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>650000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>710000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>712000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>723000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>611000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>713000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>637000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>601000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>518000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>581000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>429000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>159000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1338000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>943000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>829000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>435000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>526000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>786000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1530000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1688000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2871000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1914000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2431000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>6300000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2871000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2903000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2770000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1563000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2994000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2787000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>3093000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>3877000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2778000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>2942000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>4199000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>5120000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2852000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>2934000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>3070000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>3069000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>3535000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>3191000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>2535000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2120000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>2871000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>3109000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>2068000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>2407000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>2479000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>1835000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>2265000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>2147000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>2124000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>2045000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>2234000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>809000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>3272000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>3384000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>3093000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>2437000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="CH26">
         <v>2000000.0</v>
       </c>
       <c r="CI26">
         <v>2000000.0</v>
       </c>
       <c r="CJ26">
         <v>2000000.0</v>
       </c>
       <c r="CK26">
         <v>2000000.0</v>
       </c>
       <c r="CL26">
         <v>2000000.0</v>
       </c>
       <c r="CM26">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="CN26">
         <v>3000000.0</v>
       </c>
       <c r="CO26">
+        <v>3000000.0</v>
+      </c>
+      <c r="CP26">
         <v>2000000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>3000000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="CS26">
         <v>3000000.0</v>
       </c>
       <c r="CT26">
         <v>3000000.0</v>
       </c>
       <c r="CU26">
         <v>3000000.0</v>
       </c>
       <c r="CV26">
         <v>3000000.0</v>
       </c>
       <c r="CW26">
         <v>3000000.0</v>
       </c>
       <c r="CX26">
         <v>3000000.0</v>
       </c>
       <c r="CY26">
         <v>3000000.0</v>
       </c>
       <c r="CZ26">
         <v>3000000.0</v>
       </c>
       <c r="DA26">
+        <v>3000000.0</v>
+      </c>
+      <c r="DB26">
         <v>2000000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>3000000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>2000000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DF26">
         <v>2000000.0</v>
       </c>
       <c r="DG26">
+        <v>2000000.0</v>
+      </c>
+      <c r="DH26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DI26">
         <v>2000000.0</v>
       </c>
       <c r="DJ26">
         <v>2000000.0</v>
       </c>
       <c r="DK26">
         <v>2000000.0</v>
       </c>
       <c r="DL26">
+        <v>2000000.0</v>
+      </c>
+      <c r="DM26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DN26">
         <v>2000000.0</v>
       </c>
-      <c r="DO26"/>
+      <c r="DO26">
+        <v>2000000.0</v>
+      </c>
       <c r="DP26"/>
-      <c r="DQ26">
-[...1 lines deleted...]
-      </c>
+      <c r="DQ26"/>
       <c r="DR26">
         <v>2000000.0</v>
       </c>
       <c r="DS26">
+        <v>2000000.0</v>
+      </c>
+      <c r="DT26">
         <v>3000000.0</v>
       </c>
-      <c r="DT26">
+      <c r="DU26">
         <v>2000000.0</v>
       </c>
-      <c r="DU26"/>
-      <c r="DV26">
+      <c r="DV26"/>
+      <c r="DW26">
         <v>2000000.0</v>
       </c>
-      <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>75783000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>20153000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>48851000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>19062000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
@@ -35383,525 +35582,531 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
+        <v>12616000.0</v>
+      </c>
+      <c r="C28">
         <v>14228000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13241000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13784000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13267000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14622000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13075000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13060000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5098000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15277000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>18231000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18551000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22151000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19115000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18578000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18030000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21254000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17666000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19006000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>75783000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20153000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17918000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19062000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16001000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>14932000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17346000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>15708000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15394000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>15226000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15683000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14234000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16239000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>15876000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12279000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13322000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12195000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11683000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>18353000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12215000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13487000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>18117000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>22309000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13720000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>25253000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>26290000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>35154000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>26980000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>32137000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>29907000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23543000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>27626000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>30161000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>29713000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>38312000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>33645000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>34858000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>38725000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>47285000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>32401000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>32656000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>32219000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>32432000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>30593000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>32308000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>22511000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>19006000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>18589000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>23095000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>21635000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>24724000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>24754000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>23688000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>22591000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>22080000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>20617000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>25462000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>22308000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>21088000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>29661000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>26362000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>28041000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>26439000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>23000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>25000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>26000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>22000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>25000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>22000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>21000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="CO28">
         <v>21000000.0</v>
       </c>
       <c r="CP28">
         <v>21000000.0</v>
       </c>
       <c r="CQ28">
+        <v>21000000.0</v>
+      </c>
+      <c r="CR28">
         <v>12000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>20000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="CU28">
         <v>19000000.0</v>
       </c>
       <c r="CV28">
         <v>19000000.0</v>
       </c>
       <c r="CW28">
         <v>19000000.0</v>
       </c>
       <c r="CX28">
+        <v>19000000.0</v>
+      </c>
+      <c r="CY28">
         <v>21000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>19000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>20000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>23000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>24000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>21000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>20000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>23000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>22000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>24000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="DJ28">
         <v>26000000.0</v>
       </c>
       <c r="DK28">
+        <v>26000000.0</v>
+      </c>
+      <c r="DL28">
         <v>380000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>25000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>27000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>23000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="DQ28">
         <v>23000000.0</v>
       </c>
-      <c r="DR28"/>
+      <c r="DR28">
+        <v>23000000.0</v>
+      </c>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
+        <v>1703000.0</v>
+      </c>
+      <c r="C29">
         <v>1309000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5308000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>90000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>51207000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-7212000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-11978000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5332000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-592000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4201000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-10244000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2329000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2904000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13096000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15041000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21422000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19797000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>22134000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>21920000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7765000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>16257000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13833000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18104000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19788000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23946000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7285000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>20755000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>37767000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>32418000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>12670000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>24871000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-17264000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>28643000.0</v>
       </c>
-      <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
@@ -35953,1216 +36158,1226 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
+        <v>14155000.0</v>
+      </c>
+      <c r="C30">
         <v>15671000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14850000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15423000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14615000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16501000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14462000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>14305000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6545000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>16904000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16916000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19526000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19747000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23343000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20139000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19592000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18753000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22134000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18467000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19989000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>76801000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21122000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19821000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19712000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16710999.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15644000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18069000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16318999.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16107000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15863000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16283999.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14752000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16820000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16305000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15762000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14622000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13102000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>12512000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>18788000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12741000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>14273000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>19647000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>23997000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>148000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>27167000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>28721000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>41454000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>40695000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>35040000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>32677000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>25106000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>30620000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>32948000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>32806000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>42189000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>36423000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>37800000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>42924000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>52405000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>35253000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>35590000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>35289000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>35501000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>34128000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>35499000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>25046000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>21126000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>21460000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>26204000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>23671000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>27131000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>27233000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>25523000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>24856000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>24227000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>22741000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>27507000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>24542000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>21897000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>32933000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>29746000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>31134000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>28876000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>26000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>27000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>28000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>24000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>27000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>24000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>23000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>25000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>24000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>23000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>24000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>16000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>23000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>30000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>24000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>51000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>21000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>85000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>24000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-10000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>33000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>36000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>38000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="DD30">
         <v>34000000.0</v>
       </c>
       <c r="DE30">
-        <v>36000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="DF30">
         <v>36000000.0</v>
       </c>
       <c r="DG30">
+        <v>36000000.0</v>
+      </c>
+      <c r="DH30">
         <v>40000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>41000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>40000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>42000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>393000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="DM30">
         <v>42000000.0</v>
       </c>
       <c r="DN30">
+        <v>42000000.0</v>
+      </c>
+      <c r="DO30">
         <v>36000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>34000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="DR30">
         <v>34000000.0</v>
       </c>
       <c r="DS30">
+        <v>34000000.0</v>
+      </c>
+      <c r="DT30">
         <v>39000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>51000000.0</v>
       </c>
-      <c r="DU30"/>
-      <c r="DV30">
+      <c r="DV30"/>
+      <c r="DW30">
         <v>34000000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-601000000.0</v>
       </c>
-      <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
+      <c r="EA30"/>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31">
+        <v>-24191000.0</v>
+      </c>
+      <c r="C31">
         <v>-11307000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-20621000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-23278000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-20938000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-28296000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-36549000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14777000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13198000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-14324000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-167440000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-18962000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-18590000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12310000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>19227000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9841000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9955000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-11895000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2117000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-16018000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-20408000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-22372000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-18304000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-21573000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-19737999.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-14923000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-32893000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-26205000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-35101000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-31905000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-58250000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-35216000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-89103000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-39755000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1082000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7330000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-9186000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-10490000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-9049000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-6239000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-5238000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-6685000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5558000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-20918000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-9262000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-9241000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-91334000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-10074000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-9059000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-9735000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-9888000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-8277000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9873000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-9494000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-7802000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-7459000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5462000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1258000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-4167000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-9994000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4273000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-4284000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>13290000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-9396000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>9491000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>571000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>4555000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-12580000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-59109000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>5216000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-42934000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>13696000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-10563000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-26349000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>65982000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-9626000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>13771000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-21849000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1954000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-16623000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-16378000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-22120000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-21440000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-14653000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-18990000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-18000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-15000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-9000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-5000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-20000000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-46000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-10000000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-7000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-11000000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-35000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-17000000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13000000.0</v>
       </c>
       <c r="CU31">
         <v>-13000000.0</v>
       </c>
       <c r="CV31">
+        <v>-13000000.0</v>
+      </c>
+      <c r="CW31">
         <v>-14000000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-16000000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-19000000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-24000000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-18000000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-16000000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-6000000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-54000000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-6000000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-18000000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-17000000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-22000000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20000000.0</v>
       </c>
       <c r="DJ31">
         <v>-20000000.0</v>
       </c>
       <c r="DK31">
+        <v>-20000000.0</v>
+      </c>
+      <c r="DL31">
         <v>-15000000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-22000000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-17000000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-14000000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="DQ31">
         <v>-14000000.0</v>
       </c>
       <c r="DR31">
+        <v>-14000000.0</v>
+      </c>
+      <c r="DS31">
         <v>-15000000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-5000000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-38000000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-227000000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-59000000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>400000000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-193000000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-189000000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-175000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
+        <v>127362000.0</v>
+      </c>
+      <c r="C32">
         <v>125101000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>116457000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>143998000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>131840000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>111839000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>134217000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>130654000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>137327000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>136584000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>137145000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>158992000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>185561000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>138802000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>247519000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>303840000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>363646000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>366245000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>363293000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>347348000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>330750000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>304397000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>338010000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>286987000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>280718000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>318646000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>414612000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>420797000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>480390000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>474994000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>532789000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>454890000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>456332000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>451899000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>192473000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>137245000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>116314000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>104739000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>115433000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>111590000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>115365000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>124665000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>154150000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>260458000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>165122000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>207211000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>259871000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>260458000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>284184000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>280791000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>308502000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>303084000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>301361000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>253727000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>370999000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>320716000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>315611000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>240938000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>347984000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>345832000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>320231000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>306137000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>281239000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>255236000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>254854000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>215664000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>202365000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>164879000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>157774000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>134026000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>264950000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>315748000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>319538000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>290002000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>269430000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>251268000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>255889000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>228231000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>145488000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>246590000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>254767000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>208588000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>246699000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>209000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>220000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>211000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>232000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>206000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>213000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>197000000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>188000000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>173000000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>181000000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>174000000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>160000000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>154000000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>161000000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>138000000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>155000000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>157000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171000000.0</v>
       </c>
       <c r="CX32">
         <v>171000000.0</v>
       </c>
       <c r="CY32">
+        <v>171000000.0</v>
+      </c>
+      <c r="CZ32">
         <v>190000000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>192000000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>199000000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>195000000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>208000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>210000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>211000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>202000000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>222000000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>233000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>248000000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>244000000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>291000000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>278000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>290000000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>238000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>237000000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>227000000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>241000000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>243000000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>244000000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>220000000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>227000000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>210000000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>201000000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>193000000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>189000000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>175000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -37257,51 +37472,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B2">
         <v>256248000.0</v>
       </c>
       <c r="C2">
         <v>176878000.0</v>
       </c>
       <c r="D2">
         <v>134641000.0</v>
       </c>
       <c r="E2">
         <v>57514000.0</v>
       </c>
       <c r="F2">
         <v>145442000.0</v>
       </c>
       <c r="G2">
         <v>80935000.0</v>
       </c>
       <c r="H2">
         <v>49880000.0</v>
       </c>
       <c r="I2">
         <v>13365000.0</v>
       </c>
@@ -37358,51 +37573,51 @@
       </c>
       <c r="AA2">
         <v>17000000.0</v>
       </c>
       <c r="AB2">
         <v>58000000.0</v>
       </c>
       <c r="AC2">
         <v>54000000.0</v>
       </c>
       <c r="AD2">
         <v>95000000.0</v>
       </c>
       <c r="AE2">
         <v>53000000.0</v>
       </c>
       <c r="AF2">
         <v>60000000.0</v>
       </c>
       <c r="AG2">
         <v>54000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B3">
         <v>38885000</v>
       </c>
       <c r="C3">
         <v>34309000</v>
       </c>
       <c r="D3">
         <v>54040000</v>
       </c>
       <c r="E3">
         <v>72165000</v>
       </c>
       <c r="F3">
         <v>58257000</v>
       </c>
       <c r="G3">
         <v>36075000</v>
       </c>
       <c r="H3">
         <v>64103000</v>
       </c>
       <c r="I3">
         <v>68221000</v>
       </c>
@@ -37459,51 +37674,51 @@
       </c>
       <c r="AA3">
         <v>52000000</v>
       </c>
       <c r="AB3">
         <v>56000000</v>
       </c>
       <c r="AC3">
         <v>52000000</v>
       </c>
       <c r="AD3">
         <v>203000000</v>
       </c>
       <c r="AE3">
         <v>107000000</v>
       </c>
       <c r="AF3">
         <v>65000000</v>
       </c>
       <c r="AG3">
         <v>34000000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>76391000.0</v>
       </c>
       <c r="F4">
         <v>-86612000.0</v>
       </c>
       <c r="G4">
         <v>64267000.0</v>
       </c>
       <c r="H4">
         <v>31801000.0</v>
       </c>
       <c r="I4">
         <v>36515000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>9366000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4">
@@ -37520,51 +37735,51 @@
       </c>
       <c r="Q4">
         <v>-38390000.0</v>
       </c>
       <c r="R4">
         <v>37344000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-125140000.0</v>
       </c>
       <c r="F5">
         <v>-43138000.0</v>
       </c>
       <c r="G5">
         <v>21021000.0</v>
       </c>
       <c r="H5">
         <v>-46783000.0</v>
       </c>
       <c r="I5">
         <v>-91859000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>59899000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5">
@@ -37581,51 +37796,51 @@
       </c>
       <c r="Q5">
         <v>-47083000.0</v>
       </c>
       <c r="R5">
         <v>56579000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6">
         <v>-117821000.0</v>
       </c>
       <c r="C6">
         <v>79370000.0</v>
       </c>
       <c r="D6">
         <v>42237000.0</v>
       </c>
       <c r="E6">
         <v>77127000.0</v>
       </c>
       <c r="F6">
         <v>-87928000.0</v>
       </c>
       <c r="G6">
         <v>64507000.0</v>
       </c>
       <c r="H6">
         <v>31055000.0</v>
       </c>
       <c r="I6">
         <v>36515000.0</v>
       </c>
@@ -37682,51 +37897,51 @@
       </c>
       <c r="AA6">
         <v>30000000.0</v>
       </c>
       <c r="AB6">
         <v>-41000000.0</v>
       </c>
       <c r="AC6">
         <v>4000000.0</v>
       </c>
       <c r="AD6">
         <v>-37000000.0</v>
       </c>
       <c r="AE6">
         <v>-26000000.0</v>
       </c>
       <c r="AF6">
         <v>-7000000.0</v>
       </c>
       <c r="AG6">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7">
         <v>-5799000.0</v>
       </c>
       <c r="C7">
         <v>21293000.0</v>
       </c>
       <c r="D7">
         <v>101201000.0</v>
       </c>
       <c r="E7">
         <v>-99575000.0</v>
       </c>
       <c r="F7">
         <v>-16377000.0</v>
       </c>
       <c r="G7">
         <v>86438000.0</v>
       </c>
       <c r="H7">
         <v>-47687000.0</v>
       </c>
       <c r="I7">
         <v>-177754000.0</v>
       </c>
@@ -37783,90 +37998,90 @@
       </c>
       <c r="AA7">
         <v>39000000.0</v>
       </c>
       <c r="AB7">
         <v>-57000000.0</v>
       </c>
       <c r="AC7">
         <v>-169000000.0</v>
       </c>
       <c r="AD7">
         <v>302000000.0</v>
       </c>
       <c r="AE7">
         <v>-29000000.0</v>
       </c>
       <c r="AF7">
         <v>39000000.0</v>
       </c>
       <c r="AG7">
         <v>32000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8">
         <v>58210000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9">
         <v>23825000.0</v>
       </c>
       <c r="C9">
         <v>4519000.0</v>
       </c>
       <c r="D9">
         <v>45680000.0</v>
       </c>
       <c r="E9">
         <v>60507000.0</v>
       </c>
       <c r="F9">
         <v>-28927000.0</v>
       </c>
       <c r="G9">
         <v>63557000.0</v>
       </c>
       <c r="H9">
         <v>-404000.0</v>
       </c>
       <c r="I9">
         <v>-139180000.0</v>
       </c>
@@ -37907,51 +38122,51 @@
         <v>5688000.0</v>
       </c>
       <c r="V9">
         <v>10921000.0</v>
       </c>
       <c r="W9">
         <v>-45000000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>20000000.0</v>
       </c>
       <c r="AA9">
         <v>30000000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10">
         <v>-8589000.0</v>
       </c>
       <c r="C10">
         <v>68832000.0</v>
       </c>
       <c r="D10">
         <v>107796000.0</v>
       </c>
       <c r="E10">
         <v>-153579000.0</v>
       </c>
       <c r="F10">
         <v>-28165000.0</v>
       </c>
       <c r="G10">
         <v>44633000.0</v>
       </c>
       <c r="H10">
         <v>-21549000.0</v>
       </c>
       <c r="I10">
         <v>-126355000.0</v>
       </c>
@@ -38008,51 +38223,51 @@
       </c>
       <c r="AA10">
         <v>18000000.0</v>
       </c>
       <c r="AB10">
         <v>33000000.0</v>
       </c>
       <c r="AC10">
         <v>-27000000.0</v>
       </c>
       <c r="AD10">
         <v>5000000.0</v>
       </c>
       <c r="AE10">
         <v>-29000000.0</v>
       </c>
       <c r="AF10">
         <v>-16000000.0</v>
       </c>
       <c r="AG10">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7748000.0</v>
       </c>
       <c r="F11">
         <v>66591000.0</v>
       </c>
       <c r="G11">
         <v>-12790000.0</v>
       </c>
       <c r="H11">
         <v>-11551000.0</v>
       </c>
       <c r="I11">
         <v>15724000.0</v>
       </c>
       <c r="J11">
         <v>33317000.0</v>
       </c>
       <c r="K11">
         <v>12686000.0</v>
       </c>
@@ -38079,51 +38294,51 @@
       <c r="T11"/>
       <c r="U11">
         <v>14866000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>5000000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>2000000.0</v>
       </c>
       <c r="AA11">
         <v>22000000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11310000.0</v>
       </c>
       <c r="F12">
         <v>32363000.0</v>
       </c>
       <c r="G12">
         <v>45288000.0</v>
       </c>
       <c r="H12">
         <v>45678000.0</v>
       </c>
       <c r="I12">
         <v>7830000.0</v>
       </c>
       <c r="J12">
         <v>-10779000.0</v>
       </c>
       <c r="K12">
         <v>115868000.0</v>
       </c>
@@ -38144,51 +38359,51 @@
       </c>
       <c r="Q12">
         <v>-25319000.0</v>
       </c>
       <c r="R12">
         <v>68463000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-22276000.0</v>
       </c>
       <c r="F13">
         <v>-58542000.0</v>
       </c>
       <c r="G13">
         <v>-40869000.0</v>
       </c>
       <c r="H13">
         <v>1502000.0</v>
       </c>
       <c r="I13">
         <v>4420000.0</v>
       </c>
       <c r="J13">
         <v>-15331000.0</v>
       </c>
       <c r="K13">
         <v>-10716000.0</v>
       </c>
@@ -38199,51 +38414,51 @@
         <v>-41422000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14">
         <v>61643000.0</v>
       </c>
       <c r="C14">
         <v>62245000.0</v>
       </c>
       <c r="D14">
         <v>56889000.0</v>
       </c>
       <c r="E14">
         <v>55496000.0</v>
       </c>
       <c r="F14">
         <v>65716000.0</v>
       </c>
       <c r="G14">
         <v>62963000.0</v>
       </c>
       <c r="H14">
         <v>61819000.0</v>
       </c>
       <c r="I14">
         <v>66413000.0</v>
       </c>
@@ -38300,60 +38515,60 @@
       </c>
       <c r="AA14">
         <v>43000000.0</v>
       </c>
       <c r="AB14">
         <v>45000000.0</v>
       </c>
       <c r="AC14">
         <v>51000000.0</v>
       </c>
       <c r="AD14">
         <v>49000000.0</v>
       </c>
       <c r="AE14">
         <v>36000000.0</v>
       </c>
       <c r="AF14">
         <v>38000000.0</v>
       </c>
       <c r="AG14">
         <v>39000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
-        <v>5134000.0</v>
+        <v>-5134000.0</v>
       </c>
       <c r="E15">
         <v>10329000.0</v>
       </c>
       <c r="F15">
         <v>10645000.0</v>
       </c>
       <c r="G15">
         <v>30875000.0</v>
       </c>
       <c r="H15">
         <v>98623000.0</v>
       </c>
       <c r="I15">
         <v>1544265000.0</v>
       </c>
       <c r="J15">
         <v>1340865000.0</v>
       </c>
       <c r="K15">
         <v>1340865000.0</v>
       </c>
       <c r="L15">
         <v>1340865000.0</v>
       </c>
@@ -38385,51 +38600,51 @@
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>4000000.0</v>
       </c>
       <c r="Y15">
         <v>1000000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15">
         <v>756000000.0</v>
       </c>
       <c r="AG15">
         <v>84000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16">
         <v>138427000.0</v>
       </c>
       <c r="C16">
         <v>256248000.0</v>
       </c>
       <c r="D16">
         <v>176878000.0</v>
       </c>
       <c r="E16">
         <v>134641000.0</v>
       </c>
       <c r="F16">
         <v>57514000.0</v>
       </c>
       <c r="G16">
         <v>145442000.0</v>
       </c>
       <c r="H16">
         <v>80935000.0</v>
       </c>
       <c r="I16">
         <v>49880000.0</v>
       </c>
@@ -38486,51 +38701,51 @@
       </c>
       <c r="AA16">
         <v>47000000.0</v>
       </c>
       <c r="AB16">
         <v>17000000.0</v>
       </c>
       <c r="AC16">
         <v>58000000.0</v>
       </c>
       <c r="AD16">
         <v>58000000.0</v>
       </c>
       <c r="AE16">
         <v>27000000.0</v>
       </c>
       <c r="AF16">
         <v>53000000.0</v>
       </c>
       <c r="AG16">
         <v>60000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-1749000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17">
         <v>1312000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17">
         <v>-1212000.0</v>
       </c>
       <c r="N17">
         <v>-820000.0</v>
       </c>
       <c r="O17">
         <v>-662000.0</v>
       </c>
@@ -38539,51 +38754,51 @@
       </c>
       <c r="Q17">
         <v>1305000.0</v>
       </c>
       <c r="R17">
         <v>1173000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18">
         <v>-120501000.0</v>
       </c>
       <c r="C18">
         <v>-74402000.0</v>
       </c>
       <c r="D18">
         <v>22521000.0</v>
       </c>
       <c r="E18">
         <v>252463000.0</v>
       </c>
       <c r="F18">
         <v>384783000.0</v>
       </c>
       <c r="G18">
         <v>527571000.0</v>
       </c>
       <c r="H18">
         <v>741213000.0</v>
       </c>
       <c r="I18">
         <v>768382000.0</v>
       </c>
@@ -38640,51 +38855,51 @@
       </c>
       <c r="AA18">
         <v>42000000.0</v>
       </c>
       <c r="AB18">
         <v>24000000.0</v>
       </c>
       <c r="AC18">
         <v>-81000000.0</v>
       </c>
       <c r="AD18">
         <v>-31000000.0</v>
       </c>
       <c r="AE18">
         <v>65000000.0</v>
       </c>
       <c r="AF18">
         <v>65000000.0</v>
       </c>
       <c r="AG18">
         <v>140000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-34209000.0</v>
       </c>
       <c r="D19">
         <v>-74917000.0</v>
       </c>
       <c r="E19">
         <v>-71970000.0</v>
       </c>
       <c r="F19">
         <v>-57860000.0</v>
       </c>
       <c r="G19">
         <v>-35696000.0</v>
       </c>
       <c r="H19">
         <v>-63884000.0</v>
       </c>
       <c r="I19">
         <v>-67295000.0</v>
       </c>
       <c r="J19">
         <v>-2199000.0</v>
@@ -38707,88 +38922,88 @@
       </c>
       <c r="Q19">
         <v>6000000.0</v>
       </c>
       <c r="R19">
         <v>-6000000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21">
         <v>-111000.0</v>
       </c>
       <c r="C21">
         <v>174781000.0</v>
       </c>
       <c r="D21">
         <v>4675000.0</v>
       </c>
       <c r="E21">
         <v>-112356000.0</v>
       </c>
       <c r="F21">
         <v>-400142000.0</v>
       </c>
       <c r="G21">
         <v>-402638000.0</v>
       </c>
       <c r="H21">
         <v>-350140000.0</v>
       </c>
       <c r="I21">
         <v>1038221000.0</v>
       </c>
@@ -38815,51 +39030,51 @@
       </c>
       <c r="Q21">
         <v>133906000.0</v>
       </c>
       <c r="R21">
         <v>-73650000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
         <v>-219835000.0</v>
       </c>
       <c r="C22">
         <v>-131165000.0</v>
       </c>
       <c r="D22">
         <v>-255250000.0</v>
       </c>
       <c r="E22">
         <v>382962000.0</v>
       </c>
       <c r="F22">
         <v>388330000.0</v>
       </c>
       <c r="G22">
         <v>434374000.0</v>
       </c>
       <c r="H22">
         <v>744602000.0</v>
       </c>
       <c r="I22">
         <v>854219000.0</v>
       </c>
@@ -38916,51 +39131,51 @@
       </c>
       <c r="AA22">
         <v>23000000.0</v>
       </c>
       <c r="AB22">
         <v>42000000.0</v>
       </c>
       <c r="AC22">
         <v>-30000000.0</v>
       </c>
       <c r="AD22">
         <v>-160000000.0</v>
       </c>
       <c r="AE22">
         <v>145000000.0</v>
       </c>
       <c r="AF22">
         <v>25000000.0</v>
       </c>
       <c r="AG22">
         <v>100000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
         <v>-230000.0</v>
       </c>
       <c r="C23">
         <v>-18945000.0</v>
       </c>
       <c r="D23">
         <v>19301000.0</v>
       </c>
       <c r="E23">
         <v>3961000.0</v>
       </c>
       <c r="F23">
         <v>-11005000.0</v>
       </c>
       <c r="G23">
         <v>-6349000.0</v>
       </c>
       <c r="H23">
         <v>-439018000.0</v>
       </c>
       <c r="I23">
         <v>-27326000.0</v>
       </c>
@@ -39017,51 +39232,51 @@
       </c>
       <c r="AA23">
         <v>-28000000.0</v>
       </c>
       <c r="AB23">
         <v>-80000000.0</v>
       </c>
       <c r="AC23">
         <v>-12000000.0</v>
       </c>
       <c r="AD23">
         <v>3000000.0</v>
       </c>
       <c r="AE23">
         <v>-34000000.0</v>
       </c>
       <c r="AF23">
         <v>311000000.0</v>
       </c>
       <c r="AG23">
         <v>-21000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24">
         <v>554000.0</v>
       </c>
       <c r="C24">
         <v>100000.0</v>
       </c>
       <c r="D24">
         <v>220000.0</v>
       </c>
       <c r="E24">
         <v>195000.0</v>
       </c>
       <c r="F24">
         <v>397000.0</v>
       </c>
       <c r="G24">
         <v>379000.0</v>
       </c>
       <c r="H24">
         <v>219000.0</v>
       </c>
       <c r="I24">
         <v>926000.0</v>
       </c>
@@ -39116,51 +39331,51 @@
       </c>
       <c r="AA24">
         <v>1000000.0</v>
       </c>
       <c r="AB24">
         <v>9000000.0</v>
       </c>
       <c r="AC24">
         <v>12000000.0</v>
       </c>
       <c r="AD24">
         <v>2000000.0</v>
       </c>
       <c r="AE24">
         <v>3000000.0</v>
       </c>
       <c r="AF24">
         <v>-51000000.0</v>
       </c>
       <c r="AG24">
         <v>-22000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
         <v>34631000.0</v>
       </c>
       <c r="C25">
         <v>29133000.0</v>
       </c>
       <c r="D25">
         <v>197411000.0</v>
       </c>
       <c r="E25">
         <v>-33505000.0</v>
       </c>
       <c r="F25">
         <v>-7834000.0</v>
       </c>
       <c r="G25">
         <v>-19280000.0</v>
       </c>
       <c r="H25">
         <v>25686000.0</v>
       </c>
       <c r="I25">
         <v>43173000.0</v>
       </c>
@@ -39217,51 +39432,51 @@
       </c>
       <c r="AA25">
         <v>14000000.0</v>
       </c>
       <c r="AB25">
         <v>76000000.0</v>
       </c>
       <c r="AC25">
         <v>96000000.0</v>
       </c>
       <c r="AD25">
         <v>19000000.0</v>
       </c>
       <c r="AE25">
         <v>1000000.0</v>
       </c>
       <c r="AF25">
         <v>46000000.0</v>
       </c>
       <c r="AG25">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26">
         <v>-230000.0</v>
       </c>
       <c r="C26">
         <v>-118000.0</v>
       </c>
       <c r="D26">
         <v>-129000.0</v>
       </c>
       <c r="E26">
         <v>-60000000.0</v>
       </c>
       <c r="F26">
         <v>-50000000.0</v>
       </c>
       <c r="G26">
         <v>-30099000.0</v>
       </c>
       <c r="H26">
         <v>-260868000.0</v>
       </c>
       <c r="I26">
         <v>-225000000.0</v>
       </c>
@@ -39296,51 +39511,51 @@
         <v>-21216000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
         <v>-212000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-29000000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26">
         <v>-92000000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
         <v>4952000.0</v>
       </c>
       <c r="C27">
         <v>6035000.0</v>
       </c>
       <c r="D27">
         <v>4433000.0</v>
       </c>
       <c r="E27">
         <v>2311000.0</v>
       </c>
       <c r="F27">
         <v>16631000.0</v>
       </c>
       <c r="G27">
         <v>2665000.0</v>
       </c>
       <c r="H27">
         <v>2146000.0</v>
       </c>
       <c r="I27">
         <v>1152000.0</v>
       </c>
@@ -39387,51 +39602,51 @@
       <c r="X27">
         <v>14000000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>-13000000.0</v>
       </c>
       <c r="AB27">
         <v>50000000.0</v>
       </c>
       <c r="AC27">
         <v>143000000.0</v>
       </c>
       <c r="AD27">
         <v>12000000.0</v>
       </c>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
         <v>-341000.0</v>
       </c>
       <c r="C28">
         <v>155718000.0</v>
       </c>
       <c r="D28">
         <v>18713000.0</v>
       </c>
       <c r="E28">
         <v>-176267000.0</v>
       </c>
       <c r="F28">
         <v>-471792000.0</v>
       </c>
       <c r="G28">
         <v>-463683000.0</v>
       </c>
       <c r="H28">
         <v>-709631000.0</v>
       </c>
       <c r="I28">
         <v>-731044000.0</v>
       </c>
@@ -39488,51 +39703,51 @@
       </c>
       <c r="AA28">
         <v>-13000000.0</v>
       </c>
       <c r="AB28">
         <v>-80000000.0</v>
       </c>
       <c r="AC28">
         <v>62000000.0</v>
       </c>
       <c r="AD28">
         <v>13000000.0</v>
       </c>
       <c r="AE28">
         <v>-26000000.0</v>
       </c>
       <c r="AF28">
         <v>-18000000.0</v>
       </c>
       <c r="AG28">
         <v>-105000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
         <v>-81616000.0</v>
       </c>
       <c r="C29">
         <v>-40093000.0</v>
       </c>
       <c r="D29">
         <v>76561000.0</v>
       </c>
       <c r="E29">
         <v>324628000.0</v>
       </c>
       <c r="F29">
         <v>443040000.0</v>
       </c>
       <c r="G29">
         <v>563646000.0</v>
       </c>
       <c r="H29">
         <v>805316000.0</v>
       </c>
       <c r="I29">
         <v>836603000.0</v>
       </c>
@@ -39589,51 +39804,51 @@
       </c>
       <c r="AA29">
         <v>94000000.0</v>
       </c>
       <c r="AB29">
         <v>80000000.0</v>
       </c>
       <c r="AC29">
         <v>-29000000.0</v>
       </c>
       <c r="AD29">
         <v>172000000.0</v>
       </c>
       <c r="AE29">
         <v>172000000.0</v>
       </c>
       <c r="AF29">
         <v>130000000.0</v>
       </c>
       <c r="AG29">
         <v>174000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
         <v>-38331000.0</v>
       </c>
       <c r="C30">
         <v>-34209000.0</v>
       </c>
       <c r="D30">
         <v>-53820000.0</v>
       </c>
       <c r="E30">
         <v>-71970000.0</v>
       </c>
       <c r="F30">
         <v>-57860000.0</v>
       </c>
       <c r="G30">
         <v>-35696000.0</v>
       </c>
       <c r="H30">
         <v>-63884000.0</v>
       </c>
       <c r="I30">
         <v>-67295000.0</v>
       </c>
@@ -39709,1352 +39924,1361 @@
       <c r="AG30">
         <v>-56000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DT30"/>
+  <dimension ref="A1:DU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:124">
+    <row r="1" spans="1:125">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
       </c>
-      <c r="DT1" t="s">
-        <v>187</v>
+      <c r="DU1" t="s">
+        <v>188</v>
       </c>
     </row>
-    <row r="2" spans="1:124">
+    <row r="2" spans="1:125">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B2">
+        <v>120244000.0</v>
+      </c>
+      <c r="C2">
         <v>138427000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>177635000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>158543000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>214283000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>256248000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>141406000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>120726000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>165190000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>176878000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>172807000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>132160000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>135440000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>134641000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>109394000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>55835000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>85053000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>57514000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>86656000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>114131000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>96446000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>145442000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>158841000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>187656000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>152109000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>80935000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>381164000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>205255000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>42289000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>49880000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>102507000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>166140000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>138373000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13365000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>16376000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11930000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>18481000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11610000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12147000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13409000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9832000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6927000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>13461000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14505000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10961000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>17550000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10878000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>20728000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>17324000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11888000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11470000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10986000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11304000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>17317000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>16193000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7137000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12817000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>12429000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11340000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9296000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11248000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>13096000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>66503000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>63376000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>88532000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>50181000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8665000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>17629000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6113000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11664000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>11132000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13563000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>6974000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>54741000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>8882000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>33474000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>26733000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>149517000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>18710000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6433000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>21301000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5968000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>10000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>16000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>24000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>61000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>56000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>66000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>34000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>6000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>8000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>9000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>11000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>18000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>51000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>33000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>38000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>20000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>35000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>56000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="CZ2">
         <v>11000000.0</v>
       </c>
       <c r="DA2">
+        <v>11000000.0</v>
+      </c>
+      <c r="DB2">
         <v>15000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>17000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>13000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>18000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>68000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>58000000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>20000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>84000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>58000000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>51000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>131000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>95000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>5000000.0</v>
       </c>
-      <c r="DP2"/>
-      <c r="DQ2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>52000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>53000000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>158000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>60000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:124">
+    <row r="3" spans="1:125">
       <c r="A3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B3">
+        <v>6864000</v>
+      </c>
+      <c r="C3">
         <v>12145000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18371000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6324000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3909000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10281000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12792000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4027000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6979000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10511000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5753000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8498000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14518000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>25271000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>26884000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15933000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12493000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16855000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17831000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14374000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11878000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14174000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5387000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6333000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10454000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13901000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20050000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14854000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14630000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14569000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>20589000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>18897000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14710000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>14025000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11636000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9583000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5449000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7996000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5601000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7117000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6726000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8414000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13203000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>11920000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>12019000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>13601000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>15667000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>22850000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>24736000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>21728000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>23646000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>24180000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>25362000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>13156000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>34901000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>31251000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>30152000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>31424000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>54598000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>40195000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>38063000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>23760000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>34594000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>21173000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>19518000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>10764000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>15676000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10580000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>17327000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>12637000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>24344000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>20056000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>18165000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>9389000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>17188000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>13598000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>12783000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7907000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>11981000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>10468000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>13519000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>10942000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>12071000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>11000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>14000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>11000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>28000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>10000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>11000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>10000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>12000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>9000000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>11000000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>9000000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>18000000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>12000000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>11000000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>9000000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>18000000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>11000000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>6000000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5000000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>10000000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>19000000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>14000000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>9000000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>14000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000</v>
       </c>
       <c r="DE3">
         <v>15000000</v>
       </c>
       <c r="DF3">
-        <v>12000000</v>
+        <v>15000000</v>
       </c>
       <c r="DG3">
         <v>12000000</v>
       </c>
       <c r="DH3">
+        <v>12000000</v>
+      </c>
+      <c r="DI3">
         <v>11000000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>16000000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>13000000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>157000000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>18000000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>38000000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>66000000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>70000000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>14000000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>12000000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>11000000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>21000000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>5000000</v>
       </c>
     </row>
-    <row r="4" spans="1:124">
+    <row r="4" spans="1:125">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-3527000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>426000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>23143000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>54884000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-27653000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>26017000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-28715000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-26207000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>16670000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-48360000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-14201000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-29169000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>35197000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>72440000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-300520000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>176807000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>162888000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-7374000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-52627000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-63633000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>27767000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>125008000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>4446000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-6551000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>6871000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>4146000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1262000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>4054000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>2428000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
-      <c r="AS4">
+      <c r="AS4"/>
+      <c r="AT4">
         <v>3577000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-5339000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>5914000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-8911000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>3394000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>5265000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-26000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>345000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>151000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-5899000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>577000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>8982000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-4958000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>287000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>1316000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>2852000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-2078000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-1998000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-53362000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>374000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>-24263000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BO4">
         <v>38861000.0</v>
       </c>
-      <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
@@ -41068,223 +41292,224 @@
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
+      <c r="DU4"/>
     </row>
-    <row r="5" spans="1:124">
+    <row r="5" spans="1:125">
       <c r="A5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-8685000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>24239000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12294000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-40653000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-77629000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5436000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-64237000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5472000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>24302000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2269000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-17952000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12205000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>31141000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4373000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>35661000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>18984000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-33941000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-67487000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-12728000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10867000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>56771000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-146769000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>19869000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5031000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4640000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6082000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>20255000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8308000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>25254000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>6008000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>15561000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7022000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>12576000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>22151000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1753000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>44225000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>28545000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-44265000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-12152000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>14257000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-7276000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-82973000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-49495000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-6161000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-16279000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-70614000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-55470000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>36519000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-18372000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-50098000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-15132000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
@@ -41298,877 +41523,884 @@
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
+      <c r="DU5"/>
     </row>
-    <row r="6" spans="1:124">
+    <row r="6" spans="1:125">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6">
+        <v>31531000.0</v>
+      </c>
+      <c r="C6">
         <v>-18183000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-39208000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>19092000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-55740000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-41965000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>114842000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>20680000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-44464000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11688000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4071000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>40647000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3280000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>799000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>25247000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>53559000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-29218000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>27539000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-29142000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-27475000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17685000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-48996000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13399000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-28815000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>35547000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>71174000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-300229000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>175909000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>162966000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-7591000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-52627000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-63633000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>27767000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>125008000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3011000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4446000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-6551000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6871000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-537000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1262000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3577000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2905000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6534000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>23989000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3544000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-6589000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>6672000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-9850000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3404000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>5436000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>418000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>484000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-318000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-6013000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1124000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>9056000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-5680000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>388000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1089000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2044000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1952000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1848000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-53407000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3127000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-25156000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>38351000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>41516000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-8964000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>11516000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-5551000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>532000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-2431000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>6589000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-47767000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>45859000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-24592000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>6741000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-122784000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>130807000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>12277000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-14868000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>15333000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-32000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-4000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-6000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-8000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-37000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>5000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-10000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>32000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>28000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-2000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-1000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-2000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-7000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-33000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>18000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-5000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>18000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-15000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-21000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>9000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>36000000.0</v>
       </c>
-      <c r="CZ6"/>
-      <c r="DA6">
+      <c r="DA6"/>
+      <c r="DB6">
         <v>-4000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-2000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>4000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-5000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-50000000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>10000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-24000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-20000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>20000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>26000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-39000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-35000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>51000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>36000000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>5000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-32000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-1000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-95000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>98000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:124">
+    <row r="7" spans="1:125">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7">
+        <v>6067000.0</v>
+      </c>
+      <c r="C7">
         <v>16388000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13817000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>31596000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-43527000.0</v>
       </c>
-      <c r="F7">
-[...1 lines deleted...]
-      </c>
       <c r="G7">
+        <v>-5663000.0</v>
+      </c>
+      <c r="H7">
         <v>5437000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>19798000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-37101000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>17303000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>39627000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>58433000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-19257000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>25657000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2047000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-39633000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-76101000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12590000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-63551000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3260000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>24302000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2222000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-208000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>23155000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>34216000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-130000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>32624000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>22238000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-31106000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-71443000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-34059000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>14893000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-8061000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-146769000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-42201000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>19685000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-4551000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>9849000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>11446000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>27013000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>7983000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>16523000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>26810000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>24712000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>8404000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>21991000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>8269000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>28861000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>37048000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6665000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>52383000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>30613000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-42082000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-8934000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>22141000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-2933000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-80543000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-47110000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-6161000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-16279000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-70614000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-55470000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>37377000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-18255000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-50098000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-13347000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>19915000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>49135000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3050000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>1608000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>13170000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-476000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-29082000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-3531000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-11303000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-27767000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1291000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-13668000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-14661000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-1053000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>29831000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-46757000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>16213000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-30925000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-18151000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-29000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>9000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-19000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-13000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-182000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>27000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-36000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-5000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-22000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>3000000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-31000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>20000000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-45000000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>19000000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-36000000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-24000000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>3000000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>71000000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>1000000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-21000000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-12000000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-26000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>9000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>10000000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-50000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-80000000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>16000000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-30000000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-65000000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>350000000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>23000000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-22000000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-49000000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>22000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-11000000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>11000000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-51000000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>51000000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:124">
+    <row r="8" spans="1:125">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-      <c r="AV8">
+      <c r="AV8"/>
+      <c r="AW8">
         <v>-7535000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-27842000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>5684000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-      <c r="BM8">
+      <c r="BM8"/>
+      <c r="BN8">
         <v>-36976000.0</v>
       </c>
-      <c r="BN8">
+      <c r="BO8">
         <v>-7593000.0</v>
       </c>
-      <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
@@ -42182,1141 +42414,1149 @@
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
+      <c r="DU8"/>
     </row>
-    <row r="9" spans="1:124">
+    <row r="9" spans="1:125">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9">
+        <v>3671000.0</v>
+      </c>
+      <c r="C9">
         <v>-6761000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>14683000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2551000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1195000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5396000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6682000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6759000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4133000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8575000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2327000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>13287000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-27630000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>62350000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>38278000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23348000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>102000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1221000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-25472000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-12760000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25948000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-16643000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-14851000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>19695000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>17970000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>40743000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>20323000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>44410000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-33748000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-31389000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-43135000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>14655000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>22094000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-132794000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-31716000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>825000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-4662000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5798000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-6253000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4474000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-9038000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>14249000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>7403000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>9223000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>33818000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1040000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1227000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>7535000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>27842000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-5684000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>6395000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2895000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-19691000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>47767000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-37090000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-11476000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-29997000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>67087000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>54914000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-7815000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-30037000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-17062000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>42309000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-42309000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-36976000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-1115000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-8275000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-175000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>51000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-15869000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>261000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>235000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>30618000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>16309000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>140000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>230000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>10814000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>5688000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>140000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>230000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>25781000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>10921000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>26000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>28000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>26000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-45000000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>13000000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>20000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>15000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>18000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>22000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>30000000.0</v>
       </c>
-      <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>14000000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>16000000.0</v>
       </c>
-      <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
+      <c r="DU9"/>
     </row>
-    <row r="10" spans="1:124">
+    <row r="10" spans="1:125">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10">
+        <v>2521000.0</v>
+      </c>
+      <c r="C10">
         <v>-3244000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6445000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10620000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2283000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-23371000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18727000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>29319000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4542000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>25328000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38538000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>50526000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>35629000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-16897000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7078000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-41784000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-80502000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-24215000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-20919000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-15069000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3825000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11648000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34262000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13295000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14312000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-17236000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1641000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3809000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-11394000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4705000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-32600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-11190000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-53886000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-28679000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-24237000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2589000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3281000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2718000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12149000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24277000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12251000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4871000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>29417000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>16326000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-8704000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11978000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>31451000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14826000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>41343000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>955000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>26305000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>21403000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-9595000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-23789000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>28995000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8543000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-4178000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-100674000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-35188000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-22377000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-23359000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-30471000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>25333000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3939000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-21874000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-21039000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6811000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>32352000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>26418000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4049000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-18269000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-5450000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-9052000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3493000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-11701000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-8460000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-6299000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-817000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>7574000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3605000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>12235000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-29323000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-3430000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-7874000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-12005000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-22000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-1000000.0</v>
       </c>
-      <c r="CK10"/>
       <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>2000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-2000000.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>-9000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>11000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>10000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4000000.0</v>
       </c>
-      <c r="CU10"/>
       <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>-15000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-11000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>25000000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1000000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-9000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>19000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>8000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>10000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-4000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>20000000.0</v>
       </c>
-      <c r="DH10"/>
-      <c r="DI10">
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>-22000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-25000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-2000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>4000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>8000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-5000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-4000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-1000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-9000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>-15000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-5000000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:124">
+    <row r="11" spans="1:125">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-14250000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-12495000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-27625000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-39013000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>17428000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>56958000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-5157000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>18415000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>44333000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>12288000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>27798000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-7631000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-45245000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5785000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-19548000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7517000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-5305000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11388000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-16739000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>22769000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1694000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>36236000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>11835000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1572000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>888000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>15832000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1774000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6840000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-40231000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>2294000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-25849000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-10788000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-6790000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>6506000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>39352000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>15274000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6709000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>13039000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>17790000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>19940000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>19557000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>427000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>14866000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>577000.0</v>
       </c>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>5000000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>2000000.0</v>
       </c>
-      <c r="CV11"/>
-      <c r="CW11">
+      <c r="CW11"/>
+      <c r="CX11">
         <v>1000000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>6000000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>22000000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
+      <c r="DU11"/>
     </row>
-    <row r="12" spans="1:124">
+    <row r="12" spans="1:125">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-542000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-7810000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2849000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-1802000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2677000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8743000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2263000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5669000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4258000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17571000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4818000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>21948000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6329000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9907000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7104000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-5471000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15532000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>24334000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11283000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-11212000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8186000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-36465000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>47321000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-10779000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-3530000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8085000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6212000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15989000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>711000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>97781000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1387000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>89547000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>-503000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>42195000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>87890000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>22740000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>133581000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2364000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-23982000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5715000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9038000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>5565000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>21470000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>854000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4757000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>505000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>-24864000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2880000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4633000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7335000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>-36311000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>23374000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>-4344000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>-8038000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6867000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>906000.0</v>
       </c>
-      <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
@@ -43328,162 +43568,163 @@
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
+      <c r="DU12"/>
     </row>
-    <row r="13" spans="1:124">
+    <row r="13" spans="1:125">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>17101000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-18185000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>14691000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-21658000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-41224000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-16112000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4521000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-20918000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2033000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-16843000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-18748000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3455000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-39520000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4367000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6473000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-2177000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1556000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-7010000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>12245000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-4754000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-73018000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>65794000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>16398000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-15602000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3637000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1598000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1333000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-13474000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-6076000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-41422000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -43516,1199 +43757,1207 @@
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
+      <c r="DU13"/>
     </row>
-    <row r="14" spans="1:124">
+    <row r="14" spans="1:125">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14">
+        <v>14913000.0</v>
+      </c>
+      <c r="C14">
         <v>15048000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15799000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16499000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15562000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13783000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16110000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17933000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14319000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13883000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13836000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16954000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15322000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10777000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13788000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13262000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14012000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14434000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>17301000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15584000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16292000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16539000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17889000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16241000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14549000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>14284000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15432000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15357000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15445000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15585000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18667000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16050000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>15368000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>16328000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>15461000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17688000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15985000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>17309000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>20116000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>19547000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>23770000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19458000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18014000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>16681000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18814000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20570000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>26585000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>26616000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26846000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>39661000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>51627000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>26902000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>24492000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>20376000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>23428000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>21869000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>20276000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>16087000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>21271000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>20361000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>20542000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>19779000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>13489000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>10478000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8613000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>10084000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8832000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7703000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>8174000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>8028000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8679000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9332000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>8858000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>8558000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>13521000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>9282000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>8328000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>7874000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>9174000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>9458000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>11246000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>9246000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>8926000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CH14">
         <v>9000000.0</v>
       </c>
       <c r="CI14">
         <v>9000000.0</v>
       </c>
       <c r="CJ14">
         <v>9000000.0</v>
       </c>
       <c r="CK14">
+        <v>9000000.0</v>
+      </c>
+      <c r="CL14">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="CM14">
         <v>9000000.0</v>
       </c>
       <c r="CN14">
+        <v>9000000.0</v>
+      </c>
+      <c r="CO14">
         <v>7000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="CQ14">
         <v>7000000.0</v>
       </c>
       <c r="CR14">
         <v>7000000.0</v>
       </c>
       <c r="CS14">
+        <v>7000000.0</v>
+      </c>
+      <c r="CT14">
         <v>8000000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>7000000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>9000000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>8000000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>9000000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>10000000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>11000000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DB14">
         <v>11000000.0</v>
       </c>
       <c r="DC14">
         <v>11000000.0</v>
       </c>
       <c r="DD14">
         <v>11000000.0</v>
       </c>
       <c r="DE14">
         <v>11000000.0</v>
       </c>
       <c r="DF14">
+        <v>11000000.0</v>
+      </c>
+      <c r="DG14">
         <v>12000000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DI14">
         <v>12000000.0</v>
       </c>
       <c r="DJ14">
+        <v>12000000.0</v>
+      </c>
+      <c r="DK14">
         <v>14000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>11000000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>14000000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>13000000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>11000000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="DQ14">
         <v>9000000.0</v>
       </c>
       <c r="DR14">
+        <v>9000000.0</v>
+      </c>
+      <c r="DS14">
         <v>10000000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>8000000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:124">
+    <row r="15" spans="1:125">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15"/>
+      <c r="C15"/>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
         <v>1280000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5134000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2568000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2566000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2567000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2566000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2571000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2625000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2632000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2668000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2674000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2672000.0</v>
       </c>
       <c r="X15">
         <v>2672000.0</v>
       </c>
       <c r="Y15">
         <v>2672000.0</v>
       </c>
       <c r="Z15">
+        <v>2672000.0</v>
+      </c>
+      <c r="AA15">
         <v>22859000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>24611000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>24620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24696000.0</v>
       </c>
       <c r="AD15">
         <v>24696000.0</v>
       </c>
       <c r="AE15">
+        <v>24696000.0</v>
+      </c>
+      <c r="AF15">
         <v>228076000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>24695000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>179494000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1112000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1340955000.0</v>
       </c>
-      <c r="AJ15">
-[...1 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>1340955000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15">
         <v>147224000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>38531000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>24851000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
         <v>388288000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>399196000.0</v>
       </c>
-      <c r="BH15">
-[...1 lines deleted...]
-      </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
+        <v>0.0</v>
+      </c>
+      <c r="BL15">
         <v>122000.0</v>
       </c>
-      <c r="BL15">
-[...1 lines deleted...]
-      </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
       <c r="BN15">
         <v>0.0</v>
       </c>
       <c r="BO15">
+        <v>0.0</v>
+      </c>
+      <c r="BP15">
         <v>553000.0</v>
       </c>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
       <c r="BQ15">
         <v>0.0</v>
       </c>
       <c r="BR15">
+        <v>0.0</v>
+      </c>
+      <c r="BS15">
         <v>122000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>19835000.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>4000000.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
-      <c r="DT15">
+      <c r="DT15"/>
+      <c r="DU15">
         <v>756000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:124">
+    <row r="16" spans="1:125">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16">
+        <v>151775000.0</v>
+      </c>
+      <c r="C16">
         <v>120244000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>138427000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>177635000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>158543000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>214283000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>256248000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>141406000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>120726000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>165190000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>176878000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>172807000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>132160000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>135440000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>134641000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>109394000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>55835000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>85053000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>57514000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>86656000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>114131000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>96446000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>145442000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>158841000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>187656000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>152109000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>80935000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>381164000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>205255000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>42289000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>49880000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>102507000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>166140000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>138373000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13365000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>16376000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>11930000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>18481000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11610000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>12147000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13409000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9832000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>6927000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>38494000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>14505000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10961000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>17550000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>10878000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>20728000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>17324000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11888000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11470000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10986000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11304000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>17317000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>16193000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7137000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>12817000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>12429000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>11340000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>9296000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>11248000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>13096000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>66503000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>63376000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>88532000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>50181000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>8665000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>17629000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>6113000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>11664000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11132000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>13563000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>6974000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>54741000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>8882000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>33474000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>26733000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>149517000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>18710000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>6433000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>21301000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>5968000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>6000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>10000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>16000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>24000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>61000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>56000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>66000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>34000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>6000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>8000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>9000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>11000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>18000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>51000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>33000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>38000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>20000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>35000000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>56000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DA16">
         <v>11000000.0</v>
       </c>
       <c r="DB16">
+        <v>11000000.0</v>
+      </c>
+      <c r="DC16">
         <v>15000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>17000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>13000000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-50000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>68000000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-24000000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-20000000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>20000000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>84000000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>58000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-35000000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>51000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>131000000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>2000000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>5000000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>-32000000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>52000000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>53000000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>158000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:124">
+    <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-134000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-431000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1528000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>344000.0</v>
       </c>
-      <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>211000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-153000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>216000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>557000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>167000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>111000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>477000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17">
         <v>-33000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1250000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-454000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-939000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>10000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>171000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-376000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>139000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-469000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-114000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-115000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>74000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-722000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>101000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-227000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-808000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>126000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>150000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>-45000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>2753000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>-893000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>-510000.0</v>
       </c>
-      <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
@@ -44722,587 +44971,591 @@
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
+      <c r="DU17"/>
     </row>
-    <row r="18" spans="1:124">
+    <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18">
+        <v>-69409000.0</v>
+      </c>
+      <c r="C18">
         <v>-27079000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-39265000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>18376000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-57145000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-42467000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-39209000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>19682000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-43834000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11041000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3520000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>42997000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-23542000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-473000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>23139000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>52233000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>47630000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>129461000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>82198000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>119882000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>74452000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>108251000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>141594000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>122676000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>137919000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>125382000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>200494000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>210895000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>187576000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>142248000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>203770000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>215672000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>222412000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>126528000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-8644000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>20525000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3793000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-6179000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-11517000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10429000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-5265000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1310000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-3905000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-10517000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>9117000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>22347000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>4139000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>9074000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>362000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>28013000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>29352000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-31715000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>4843000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>52893000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>13822000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-46245000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-46798000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-7297000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>7064000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-54933000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-24853000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>56301000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>18919000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-26025000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>9678000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>32950000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>50692000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>28780000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>1687000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>55013000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>46862000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>17049000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>57758000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>37445000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>8749000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>22985000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>10117000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>7606000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>13994000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>39980000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-44309000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>15918000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-23000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-9000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-24000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-17000000.0</v>
       </c>
-      <c r="CJ18"/>
-      <c r="CK18">
+      <c r="CK18"/>
+      <c r="CL18">
         <v>-9000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-164000000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>17000000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-38000000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-12000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-33000000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-2000000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-52000000.0</v>
       </c>
-      <c r="CS18"/>
-      <c r="CT18">
+      <c r="CT18"/>
+      <c r="CU18">
         <v>-56000000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>18000000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-31000000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-16000000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>6000000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>44000000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-4000000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-3000000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DD18">
         <v>6000000.0</v>
       </c>
       <c r="DE18">
+        <v>6000000.0</v>
+      </c>
+      <c r="DF18">
         <v>37000000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-25000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-89000000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>29000000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-3000000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-18000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-94000000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>50000000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>71000000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-58000000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-3000000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>47000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>24000000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-3000000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>46000000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:124">
+    <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-6059000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3905000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-10252000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-12792000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4007000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6902000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10508000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-8492000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-14396000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-25179000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-26850000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-15911000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-12427000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-16782000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-17790000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-14237000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-11810000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-14023000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-5086000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6320000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10451000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-13839000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-19929000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-14838000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-14622000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-14495000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>1925000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-1892000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>468000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>253000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>201000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>7603000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>2598000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-767000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-173000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>367000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>738000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>620000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-3653000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>2181000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>765000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-114000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>3298000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>3623000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>6640000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>4704000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>3068000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-      <c r="BN19">
+      <c r="BN19"/>
+      <c r="BO19">
         <v>6000000.0</v>
       </c>
-      <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
@@ -45316,54 +45569,55 @@
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
+      <c r="DU19"/>
     </row>
-    <row r="20" spans="1:124">
+    <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45444,243 +45698,246 @@
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
+      <c r="DU20"/>
     </row>
-    <row r="21" spans="1:124">
+    <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21">
+        <v>99964000.0</v>
+      </c>
+      <c r="C21">
         <v>-34000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-31000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-29000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-27000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-24000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>174839000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-10000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1352000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-128000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-124000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1433000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-42778000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-70887000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-100142000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-100000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-50000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-150000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-153424000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-149186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100028000.0</v>
       </c>
       <c r="Z21">
         <v>-100028000.0</v>
       </c>
       <c r="AA21">
-        <v>-225140000.0</v>
+        <v>-100028000.0</v>
       </c>
       <c r="AB21">
         <v>-225140000.0</v>
       </c>
       <c r="AC21">
         <v>-225140000.0</v>
       </c>
       <c r="AD21">
+        <v>-225140000.0</v>
+      </c>
+      <c r="AE21">
         <v>-125000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-28247000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-29204000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-13728000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1109400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-32995000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-43990000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5393000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>12466000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-15111000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-12527000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6003000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5001000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-142265000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>4505000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10154000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-14030000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-6059000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8914000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-9468000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1567000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-12726000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7077000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-57604000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>11348000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>121648000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>49760000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>44921000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-8489000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>50237000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>28668000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>129141000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-18937000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>446000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>23256000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
@@ -45694,3208 +45951,3234 @@
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
+      <c r="DU21"/>
     </row>
-    <row r="22" spans="1:124">
+    <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
+        <v>-40471000.0</v>
+      </c>
+      <c r="C22">
         <v>-43277000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-219835000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-28482000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-86886000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-39351000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-49476000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-36068000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-14752000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-30869000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-217409000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-22621000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7851000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-7369000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>50331000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>93451000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>114997000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>124183000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>141480000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>119886000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>28165000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>98799000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>125096000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>94234000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>92776000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>122268000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>174922000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>175876000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>196368000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>197436000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>229632000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>199466000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>201448000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>223673000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>55629000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3919000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-17383000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-26344000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-48103000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-22967000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-128398000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-36375000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-26248000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-49527000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-22817000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-55608000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-83483000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-34943000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-159967000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-11517000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-28221000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-7630000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4382000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4210000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>28639000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>29626000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>41847000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>17529000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>57055000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>40297000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>28569000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>27263000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>77606000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>24612000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>39322000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>33528000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>34308000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6864000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-37091000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>8469000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>34577000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>83400000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>53690000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>38648000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>39970000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>33434000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>62442000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>17855000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>77280000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>9789000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8911000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-4646000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-148180000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>16000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>5000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>9000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-10000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>18000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-28000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-30000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>6000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>7000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-9000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-2000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-5000000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-7000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-4000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-55000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>4000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="CY22">
         <v>3000000.0</v>
       </c>
       <c r="CZ22">
+        <v>3000000.0</v>
+      </c>
+      <c r="DA22">
         <v>7000000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>11000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-13000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>17000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>22000000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>16000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>17000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>-113000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>31000000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>35000000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>-276000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>37000000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="DO22">
         <v>37000000.0</v>
       </c>
       <c r="DP22">
+        <v>37000000.0</v>
+      </c>
+      <c r="DQ22">
         <v>35000000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>38000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>35000000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>12000000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>-46000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:124">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
+        <v>100312000.0</v>
+      </c>
+      <c r="C23">
         <v>-339000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-31000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-230000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-27000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-213000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-18945000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-23000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6902000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-82000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-19000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1809000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>456179000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3373000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2436000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5195000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2778000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-892000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-558000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1180000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1375000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-3818000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-6278000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6320000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-71000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-46000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-72736000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-9484000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-14622000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-19502000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2357849000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1043000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>736272000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-20090000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>41165000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>15801000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>12642000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12502000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>22860000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-2501000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-922000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>24001000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-5324000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>149477000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3271000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-2301000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3339000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-12000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>95000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-8455000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1377000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-6819000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5185000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-19819000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>189000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1240000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-112000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-5297000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>999000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-397000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-9856000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>9882000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-2752000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-18625000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1751000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>25513000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-16319000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-30083000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>24713000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-24510000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>67331000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>39047000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>12083000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>53000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>336000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>8036000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-49415000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>751000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>250000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-13886000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-55398000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>75220000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>7759000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>146000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-6146000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-7000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-4000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-2000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-6000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>194000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-2000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>20000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>6000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-1000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>9000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-6000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-14000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-1000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-3000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-10000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="CZ23">
         <v>-2000000.0</v>
       </c>
       <c r="DA23">
         <v>-2000000.0</v>
       </c>
       <c r="DB23">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DC23">
         <v>-25000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-14000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-1000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>37000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-12000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-20000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>5000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>6000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-5000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>3000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>32000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>2000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-34000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>64000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-95000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-63000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:124">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24">
+        <v>-57000.0</v>
+      </c>
+      <c r="C24">
         <v>9315000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>256000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>265000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="H24">
         <v>100000.0</v>
       </c>
       <c r="I24">
+        <v>100000.0</v>
+      </c>
+      <c r="J24">
         <v>77000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>220000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>122000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>92000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>195000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>22000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>66000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>73000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>41000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>137000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>68000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>151000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>301000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>13000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>62000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>121000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>16000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>74000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>60000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>25000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>105000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>736000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1173000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>27700000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2788000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>368000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>17873000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-322000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-315000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>151000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>395000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>112000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-84000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-7082000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-311000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1177000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>578000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>4585000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-642000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1429000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-425000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2181000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-13667000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>68000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3298000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>3676000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>5000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-21000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>3558000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>274000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-277109000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-21101000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-5857000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6186000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2734000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-6937000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>655000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>77000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>70115000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>645000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-134634000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>99000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2667000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>415000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>21733000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>136000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>151075000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>12390000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>66000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>4000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-12684000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-1159000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3000000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>2000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>6000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-2000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>3000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>15000000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>-3000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>4000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>3000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>1000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-3000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>4000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-1000000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24">
+      <c r="DC24"/>
+      <c r="DD24">
         <v>5000000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>1000000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>3000000.0</v>
       </c>
-      <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>10000000.0</v>
       </c>
-      <c r="DH24"/>
-      <c r="DI24">
+      <c r="DI24"/>
+      <c r="DJ24">
         <v>2000000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>164000000.0</v>
       </c>
-      <c r="DK24"/>
-      <c r="DL24">
+      <c r="DL24"/>
+      <c r="DM24">
         <v>-1000000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-139000000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>4000000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="DQ24">
         <v>-1000000.0</v>
       </c>
       <c r="DR24">
         <v>-1000000.0</v>
       </c>
-      <c r="DS24"/>
+      <c r="DS24">
+        <v>-1000000.0</v>
+      </c>
       <c r="DT24"/>
+      <c r="DU24"/>
     </row>
-    <row r="25" spans="1:124">
+    <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
+        <v>-44351000.0</v>
+      </c>
+      <c r="C25">
         <v>-5073000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>165797000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5430000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10326000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
+        <v>5775000.0</v>
+      </c>
+      <c r="H25">
         <v>15814000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>25833000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>655000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2687000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>190421000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>974000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4051000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1313000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-22511000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4201000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1480000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6751000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1754000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3769000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3662000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6891000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-7631000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1527000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-551000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4791000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4159000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6073000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8520000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3841000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-61944000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>69969000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>27530000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-13251000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1290000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7837000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1764000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>10949000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-3400000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>106712000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>10603000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-8733000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9449000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3965000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>31220000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>96135000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8417000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>128155000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1311000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-6421000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>4294000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3539000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1641000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5857000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-3403000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-4441000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-5200000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>22153000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1428000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>966000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1580000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-9193000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>10940000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-5968000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-3361000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-17300000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8248000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>74471000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-5984000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>25587000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-14659000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1446000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>21424000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>73058000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>8442000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-36306000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4935000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>13172000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3831000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2411000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>8644000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1211000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-129000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-1849000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-2000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>4000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-13000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>7000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>12000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-12000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-6000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>5000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>7000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>3000000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-5000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>3000000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>51000000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4000000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>44000000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-5000000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-21000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>21000000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>8000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>6000000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>21000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-12000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>7000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>5000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-3000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>133000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-3000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>10000000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>8000000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-6000000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>5000000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>4000000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-2000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>22000000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-22000000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>3000000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>6000000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:124">
+    <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>213000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-213000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-36000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>82000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-82000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>129000.0</v>
       </c>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>-129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59775000.0</v>
       </c>
       <c r="P26">
         <v>-59775000.0</v>
       </c>
       <c r="Q26">
-        <v>-30000000.0</v>
+        <v>-59775000.0</v>
       </c>
       <c r="R26">
         <v>-30000000.0</v>
       </c>
       <c r="S26">
+        <v>-30000000.0</v>
+      </c>
+      <c r="T26">
         <v>-7622000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-42378000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3801000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-273000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>30099000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-30099000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-71000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-30099000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-251384000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-9484000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>-225000000.0</v>
       </c>
       <c r="AG26">
-        <v>0.0</v>
+        <v>-225000000.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26"/>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-150037000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>150100000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-22000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-41000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-274000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-185000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-294000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-141000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-981000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-135000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-528000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-181000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-389000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-17900000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-83971000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1185000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-30257000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-28000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-71000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-584000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-249000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-44000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>840000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-1138000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>14000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>-14000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>34000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-15927000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-4320000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-1003000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
-[...1 lines deleted...]
-      </c>
+      <c r="DJ26"/>
       <c r="DK26">
         <v>-40000000.0</v>
       </c>
       <c r="DL26">
+        <v>-40000000.0</v>
+      </c>
+      <c r="DM26">
         <v>-4000000.0</v>
       </c>
-      <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
+      <c r="DU26"/>
     </row>
-    <row r="27" spans="1:124">
+    <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
+        <v>1078000.0</v>
+      </c>
+      <c r="C27">
         <v>1839000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1518000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1012000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1842000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>580000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1589000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1838000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1561000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1047000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>624000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1628000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1385000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>796000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>645000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>628000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>573000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>465000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>338000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>262000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>15264000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>767000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>778000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>763000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>717000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>410000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>575000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>706000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>570000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>292000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>495000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>476000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>200000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>23827000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-9391000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>-2928000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3539000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3239000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>15035000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1085000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>106656000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1046000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>5577000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-2628000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1056000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1572000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1568000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1257000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2230000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>522000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2097000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2193000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1379000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2366000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1505000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1733000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2825000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3538000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2856000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2171000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1643000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2240000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2402000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1549000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1625000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1779000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>888000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>999000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>4441000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>517000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>4507000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-29478000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1456000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1161000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>5169000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-1000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>5629000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-52070000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>150000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>2000000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>-13000000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>30000000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>6000000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>14000000.0</v>
       </c>
-      <c r="DF27"/>
-      <c r="DG27">
+      <c r="DG27"/>
+      <c r="DH27">
         <v>-3000000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>143000000.0</v>
       </c>
-      <c r="DI27"/>
-      <c r="DJ27">
+      <c r="DJ27"/>
+      <c r="DK27">
         <v>12000000.0</v>
       </c>
-      <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
-      <c r="DR27">
+      <c r="DR27"/>
+      <c r="DS27">
         <v>-58000000.0</v>
       </c>
-      <c r="DS27"/>
-      <c r="DT27">
+      <c r="DT27"/>
+      <c r="DU27">
         <v>26000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:124">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
+        <v>100660000.0</v>
+      </c>
+      <c r="C28">
         <v>-373000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-31000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-46000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-237000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>155858000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-23000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-19000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-98000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-168000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1819000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19893000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>807000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-30000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2629000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-75349000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-103517000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-110954000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-146226000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-57850000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-156762000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-156096000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-151858000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-102725000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-53004000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-501135000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-34104000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-24696000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-149696000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-256323000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-278899000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-193222000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3922000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-43990000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-5393000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12466000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-6794000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-11536000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9046000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>967000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-12495000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3443000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>14178000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-7374000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-14910000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-14227000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-6258000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>318000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-26577000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-30436000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>32291000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-12923000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-52492000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-4794000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>37989000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>43409000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>15663000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-8895000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>49297000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>29396000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>132564000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-18940000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1654000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>22962000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5897000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-53303000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-18991000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-6478000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-51843000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-46800000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>124039000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-105611000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>5672000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-34359000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-38458000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-132742000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-29848000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-13886000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-55398000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>59564000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1816000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>20000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>17000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-19000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>195000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>8000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>34000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-4000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>31000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-6000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>19000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>15000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>51000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>16000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-9000000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="CZ28">
         <v>-2000000.0</v>
       </c>
       <c r="DA28">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DB28">
         <v>-1000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-9000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-10000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-14000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-93000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>37000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>36000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-20000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>20000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>26000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-39000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-35000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>51000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>36000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>2000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>5000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-32000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-1000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-95000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>99000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:124">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
+        <v>-62545000.0</v>
+      </c>
+      <c r="C29">
         <v>-14934000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-20894000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-53236000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-32186000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-26417000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>23709000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-36855000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-530000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9273000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>51495000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-9024000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>24798000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>50023000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>68166000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>60123000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>146316000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>100029000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>134256000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>86330000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>122425000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>146981000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>129009000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>148373000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>139283000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>220544000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>225749000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>202206000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>156817000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>224359000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>234569000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>237122000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>140553000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2992000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>30108000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1656000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1817000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-5916000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>17546000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1461000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>9724000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>19203000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>8015000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1502000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>22718000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>38014000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>26989000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>33810000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>22090000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>51659000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>53532000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-6353000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>17999000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>87794000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>45073000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-16093000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-15374000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>47301000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>47259000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-16870000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-1093000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>90895000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>40092000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-6507000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>20442000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>48626000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>61272000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>46107000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>14324000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>79357000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>66918000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>35214000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>67147000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>54633000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>22347000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>35768000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>18024000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>19587000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>24462000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>53499000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-33367000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>27989000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-12000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>5000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-13000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>11000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>10000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>2000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-154000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>29000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-29000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-1000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-24000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>16000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-40000000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>11000000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-47000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>36000000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-20000000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-10000000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>11000000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>54000000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>15000000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>11000000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>14000000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>20000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>21000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>52000000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-13000000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-77000000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>40000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>13000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-5000000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>63000000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>68000000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>33000000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>8000000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>67000000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>61000000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>36000000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>8000000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>67000000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:124">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
+        <v>-6921000.0</v>
+      </c>
+      <c r="C30">
         <v>-2830000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-18115000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6059000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3905000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10252000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12792000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4007000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6902000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10508000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5753000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8492000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-14396000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-25179000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-71970000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-15911000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-12427000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-16782000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-17790000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-14237000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11810000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-14023000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5086000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6320000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-10451000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13839000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-19929000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-14838000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14622000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-14495000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-20529000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-18872000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-14605000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13289000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10027000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>18117000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2661000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-7628000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12272000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-7439000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7041000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-8263000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-12871000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-11745000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-12103000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-20683000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-15978000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-21673000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-24158000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-17143000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-24288000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-22751000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-25787000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-10975000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-34063000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-31297000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-26854000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-27748000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-61648000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-35512000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-34505000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-30301000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-276821000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-20778000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-19410000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4543000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-13112000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-17347000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-16672000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-12979000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-26579000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-21190000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-152799000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-9290000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-14521000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-13183000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>8950000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-7771000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>141007000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1922000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-13453000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-10938000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-26381000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="CH30">
         <v>-11000000.0</v>
       </c>
       <c r="CI30">
+        <v>-11000000.0</v>
+      </c>
+      <c r="CJ30">
         <v>-29000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-5000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="CM30">
         <v>-9000000.0</v>
       </c>
       <c r="CN30">
+        <v>-9000000.0</v>
+      </c>
+      <c r="CO30">
         <v>-8000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-9000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-18000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-12000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-11000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-9000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-21000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-11000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-3000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-4000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-17000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-11000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-15000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-7000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-6000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-13000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-11000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-9000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>14000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-3000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-14000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-28000000.0</v>
       </c>
-      <c r="DK30"/>
-      <c r="DL30">
+      <c r="DL30"/>
+      <c r="DM30">
         <v>-21000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-101000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-62000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-65000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-14000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-13000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-12000000.0</v>
       </c>
-      <c r="DS30"/>
-      <c r="DT30">
+      <c r="DT30"/>
+      <c r="DU30">
         <v>-5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>