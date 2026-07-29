--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22298,51 +22298,51 @@
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>187</v>
       </c>
       <c r="B2">
-        <v>73717000000.0</v>
+        <v>74405000000.0</v>
       </c>
       <c r="C2">
         <v>77255000000.0</v>
       </c>
       <c r="D2">
         <v>80245000000.0</v>
       </c>
       <c r="E2">
         <v>105593000000.0</v>
       </c>
       <c r="F2">
         <v>61721000000.0</v>
       </c>
       <c r="G2">
         <v>40817000000.0</v>
       </c>
       <c r="H2">
         <v>59231000000.0</v>
       </c>
       <c r="I2">
         <v>61880000000.0</v>
       </c>
       <c r="J2">
         <v>58413000000.0</v>
       </c>
@@ -22408,51 +22408,51 @@
       </c>
       <c r="AE2">
         <v>31583382620.0</v>
       </c>
       <c r="AF2">
         <v>20121266130.0</v>
       </c>
       <c r="AG2">
         <v>18528301800.0</v>
       </c>
       <c r="AH2">
         <v>19867252860.0</v>
       </c>
       <c r="AI2">
         <v>19130620700.0</v>
       </c>
       <c r="AJ2">
         <v>17529257160.0</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>188</v>
       </c>
       <c r="B3">
-        <v>7599000000.0</v>
+        <v>7349000000.0</v>
       </c>
       <c r="C3">
         <v>7861000000.0</v>
       </c>
       <c r="D3">
         <v>7820000000.0</v>
       </c>
       <c r="E3">
         <v>7404000000.0</v>
       </c>
       <c r="F3">
         <v>7207000000.0</v>
       </c>
       <c r="G3">
         <v>6945000000.0</v>
       </c>
       <c r="H3">
         <v>8576000000.0</v>
       </c>
       <c r="I3">
         <v>7235000000.0</v>
       </c>
       <c r="J3">
         <v>7745000000.0</v>
       </c>
@@ -22564,63 +22564,63 @@
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>6826000000.0</v>
+        <v>13948000000.0</v>
       </c>
       <c r="C5">
-        <v>10158000000.0</v>
+        <v>7766000000.0</v>
       </c>
       <c r="D5">
-        <v>9748000000.0</v>
+        <v>11275000000.0</v>
       </c>
       <c r="E5">
-        <v>20738000000.0</v>
+        <v>22961000000.0</v>
       </c>
       <c r="F5">
-        <v>11741000000.0</v>
+        <v>11558000000.0</v>
       </c>
       <c r="G5">
         <v>1456000000.0</v>
       </c>
       <c r="H5">
         <v>8227000000.0</v>
       </c>
       <c r="I5">
         <v>10119000000.0</v>
       </c>
       <c r="J5">
         <v>3762000000.0</v>
       </c>
       <c r="K5">
         <v>-4726548.0</v>
       </c>
       <c r="L5">
         <v>780000000.0</v>
       </c>
       <c r="M5">
         <v>-1633247.0</v>
       </c>
       <c r="N5">
         <v>3088000000.0</v>
       </c>
@@ -22674,63 +22674,63 @@
       </c>
       <c r="AE5">
         <v>10801787300.0</v>
       </c>
       <c r="AF5">
         <v>4531682400.0</v>
       </c>
       <c r="AG5">
         <v>3077249940.0</v>
       </c>
       <c r="AH5">
         <v>4486359150.0</v>
       </c>
       <c r="AI5">
         <v>4821623470.0</v>
       </c>
       <c r="AJ5">
         <v>4430668710.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>14425000000.0</v>
+        <v>21297000000.0</v>
       </c>
       <c r="C6">
-        <v>18019000000.0</v>
+        <v>15627000000.0</v>
       </c>
       <c r="D6">
-        <v>17568000000.0</v>
+        <v>19095000000.0</v>
       </c>
       <c r="E6">
-        <v>28142000000.0</v>
+        <v>30365000000.0</v>
       </c>
       <c r="F6">
-        <v>18948000000.0</v>
+        <v>18765000000.0</v>
       </c>
       <c r="G6">
         <v>8401000000.0</v>
       </c>
       <c r="H6">
         <v>16803000000.0</v>
       </c>
       <c r="I6">
         <v>17354000000.0</v>
       </c>
       <c r="J6">
         <v>11507000000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>8644000000.0</v>
       </c>
       <c r="M6"/>
       <c r="N6">
         <v>12319000000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6">
         <v>16583000000.0</v>
       </c>
@@ -22880,51 +22880,51 @@
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
         <v>194</v>
       </c>
       <c r="B9">
-        <v>8434000000.0</v>
+        <v>7746000000.0</v>
       </c>
       <c r="C9">
         <v>11542000000.0</v>
       </c>
       <c r="D9">
         <v>13472000000.0</v>
       </c>
       <c r="E9">
         <v>26919000000.0</v>
       </c>
       <c r="F9">
         <v>14854000000.0</v>
       </c>
       <c r="G9">
         <v>3170000000.0</v>
       </c>
       <c r="H9">
         <v>10650000000.0</v>
       </c>
       <c r="I9">
         <v>13942000000.0</v>
       </c>
       <c r="J9">
         <v>8506000000.0</v>
       </c>
@@ -23210,51 +23210,51 @@
       </c>
       <c r="AE11">
         <v>4347333420.0</v>
       </c>
       <c r="AF11">
         <v>2055157720.0</v>
       </c>
       <c r="AG11">
         <v>1447816680.0</v>
       </c>
       <c r="AH11">
         <v>2242725030.0</v>
       </c>
       <c r="AI11">
         <v>2219184140.0</v>
       </c>
       <c r="AJ11">
         <v>1815630480.0</v>
       </c>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
         <v>197</v>
       </c>
       <c r="B12">
-        <v>1252000000.0</v>
+        <v>8170000000.0</v>
       </c>
       <c r="C12">
         <v>1277000000.0</v>
       </c>
       <c r="D12">
         <v>1047000000.0</v>
       </c>
       <c r="E12">
         <v>912000000.0</v>
       </c>
       <c r="F12">
         <v>873000000.0</v>
       </c>
       <c r="G12">
         <v>896000000.0</v>
       </c>
       <c r="H12">
         <v>1128000000.0</v>
       </c>
       <c r="I12">
         <v>946000000.0</v>
       </c>
       <c r="J12">
         <v>1060000000.0</v>
       </c>
@@ -23928,51 +23928,51 @@
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
         <v>206</v>
       </c>
       <c r="B21">
-        <v>6826000000.0</v>
+        <v>4506000000.0</v>
       </c>
       <c r="C21">
         <v>10158000000.0</v>
       </c>
       <c r="D21">
         <v>9748000000.0</v>
       </c>
       <c r="E21">
         <v>20738000000.0</v>
       </c>
       <c r="F21">
         <v>11741000000.0</v>
       </c>
       <c r="G21">
         <v>1456000000.0</v>
       </c>
       <c r="H21">
         <v>8227000000.0</v>
       </c>
       <c r="I21">
         <v>10119000000.0</v>
       </c>
       <c r="J21">
         <v>3762000000.0</v>
       </c>
@@ -24090,51 +24090,51 @@
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
         <v>208</v>
       </c>
       <c r="B23">
-        <v>75325000000.0</v>
+        <v>77645000000.0</v>
       </c>
       <c r="C23">
         <v>78639000000.0</v>
       </c>
       <c r="D23">
         <v>83969000000.0</v>
       </c>
       <c r="E23">
         <v>111774000000.0</v>
       </c>
       <c r="F23">
         <v>64834000000.0</v>
       </c>
       <c r="G23">
         <v>42531000000.0</v>
       </c>
       <c r="H23">
         <v>61654000000.0</v>
       </c>
       <c r="I23">
         <v>65703000000.0</v>
       </c>
       <c r="J23">
         <v>63157000000.0</v>
       </c>
@@ -24606,51 +24606,51 @@
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
         <v>215</v>
       </c>
       <c r="B30">
-        <v>1608000000.0</v>
+        <v>3240000000.0</v>
       </c>
       <c r="C30">
         <v>1384000000.0</v>
       </c>
       <c r="D30">
         <v>3724000000.0</v>
       </c>
       <c r="E30">
         <v>6181000000.0</v>
       </c>
       <c r="F30">
         <v>3113000000.0</v>
       </c>
       <c r="G30">
         <v>1714000000.0</v>
       </c>
       <c r="H30">
         <v>2423000000.0</v>
       </c>
       <c r="I30">
         <v>3823000000.0</v>
       </c>
       <c r="J30">
         <v>4744000000.0</v>
       </c>
@@ -24716,51 +24716,51 @@
       </c>
       <c r="AE30">
         <v>6592870080.0</v>
       </c>
       <c r="AF30">
         <v>6378144220.0</v>
       </c>
       <c r="AG30">
         <v>6683149080.0</v>
       </c>
       <c r="AH30">
         <v>6630902460.0</v>
       </c>
       <c r="AI30">
         <v>6557922140.0</v>
       </c>
       <c r="AJ30">
         <v>6050541780.0</v>
       </c>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" t="s">
         <v>216</v>
       </c>
       <c r="B31">
-        <v>-1048000000.0</v>
+        <v>1272000000.0</v>
       </c>
       <c r="C31">
         <v>-3669000000.0</v>
       </c>
       <c r="D31">
         <v>480000000.0</v>
       </c>
       <c r="E31">
         <v>1311000000.0</v>
       </c>
       <c r="F31">
         <v>-1056000000.0</v>
       </c>
       <c r="G31">
         <v>-7434000000.0</v>
       </c>
       <c r="H31">
         <v>-2481000000.0</v>
       </c>
       <c r="I31">
         <v>-12000000.0</v>
       </c>
       <c r="J31">
         <v>3082000000.0</v>
       </c>
@@ -25351,63 +25351,63 @@
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
         <v>35</v>
       </c>
       <c r="DT1" t="s">
         <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="2" spans="1:126">
       <c r="A2" t="s">
         <v>187</v>
       </c>
       <c r="B2">
-        <v>18565000000.0</v>
+        <v>17742000000.0</v>
       </c>
       <c r="C2">
         <v>20282000000.0</v>
       </c>
       <c r="D2">
         <v>19098000000.0</v>
       </c>
       <c r="E2">
         <v>17751000000.0</v>
       </c>
       <c r="F2">
-        <v>18537000000.0</v>
+        <v>17736000000.0</v>
       </c>
       <c r="G2">
         <v>22478000000.0</v>
       </c>
       <c r="H2">
         <v>19493000000.0</v>
       </c>
       <c r="I2">
         <v>19837000000.0</v>
       </c>
       <c r="J2">
         <v>20158000000.0</v>
       </c>
       <c r="K2">
         <v>22754000000.0</v>
       </c>
       <c r="L2">
         <v>19376000000.0</v>
       </c>
       <c r="M2">
         <v>17750000000.0</v>
       </c>
       <c r="N2">
         <v>24622000000.0</v>
       </c>
@@ -26275,108 +26275,108 @@
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>1446000000.0</v>
+        <v>2471000000.0</v>
       </c>
       <c r="C5">
-        <v>851000000.0</v>
+        <v>1506000000.0</v>
       </c>
       <c r="D5">
-        <v>1451000000.0</v>
+        <v>1956000000.0</v>
       </c>
       <c r="E5">
-        <v>1313000000.0</v>
+        <v>1617000000.0</v>
       </c>
       <c r="F5">
-        <v>612000000.0</v>
+        <v>3172000000.0</v>
       </c>
       <c r="G5">
-        <v>1314000000.0</v>
+        <v>317000000.0</v>
       </c>
       <c r="H5">
-        <v>1525000000.0</v>
+        <v>2052000000.0</v>
       </c>
       <c r="I5">
-        <v>3086000000.0</v>
+        <v>2291000000.0</v>
       </c>
       <c r="J5">
-        <v>2771000000.0</v>
+        <v>3111000000.0</v>
       </c>
       <c r="K5">
-        <v>2134000000.0</v>
+        <v>1218000000.0</v>
       </c>
       <c r="L5">
-        <v>3224000000.0</v>
+        <v>3690000000.0</v>
       </c>
       <c r="M5">
-        <v>2110000000.0</v>
+        <v>2239000000.0</v>
       </c>
       <c r="N5">
-        <v>2604000000.0</v>
+        <v>3755000000.0</v>
       </c>
       <c r="O5">
-        <v>579000000.0</v>
+        <v>687000000.0</v>
       </c>
       <c r="P5">
-        <v>6753000000.0</v>
+        <v>9611000000.0</v>
       </c>
       <c r="Q5">
-        <v>6105000000.0</v>
+        <v>6502000000.0</v>
       </c>
       <c r="R5">
-        <v>6200000000.0</v>
+        <v>6150000000.0</v>
       </c>
       <c r="S5">
-        <v>4623000000.0</v>
+        <v>5523000000.0</v>
       </c>
       <c r="T5">
-        <v>2942000000.0</v>
+        <v>2842000000.0</v>
       </c>
       <c r="U5">
-        <v>2526000000.0</v>
+        <v>1560000000.0</v>
       </c>
       <c r="V5">
         <v>1914000000.0</v>
       </c>
       <c r="W5">
         <v>789000000.0</v>
       </c>
       <c r="X5">
         <v>532000000.0</v>
       </c>
       <c r="Y5">
         <v>67000000.0</v>
       </c>
       <c r="Z5">
         <v>-373000000.0</v>
       </c>
       <c r="AA5">
         <v>1280000000.0</v>
       </c>
       <c r="AB5">
         <v>1629000000.0</v>
       </c>
       <c r="AC5">
         <v>2170000000.0</v>
       </c>
@@ -26615,108 +26615,108 @@
         <v>980871450.0</v>
       </c>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
     </row>
     <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>3065000000.0</v>
+        <v>4090000000.0</v>
       </c>
       <c r="C6">
-        <v>2662000000.0</v>
+        <v>3317000000.0</v>
       </c>
       <c r="D6">
-        <v>3293000000.0</v>
+        <v>3798000000.0</v>
       </c>
       <c r="E6">
-        <v>3136000000.0</v>
+        <v>3440000000.0</v>
       </c>
       <c r="F6">
-        <v>2380000000.0</v>
+        <v>4940000000.0</v>
       </c>
       <c r="G6">
-        <v>3329000000.0</v>
+        <v>2332000000.0</v>
       </c>
       <c r="H6">
-        <v>3367000000.0</v>
+        <v>3894000000.0</v>
       </c>
       <c r="I6">
-        <v>5014000000.0</v>
+        <v>4219000000.0</v>
       </c>
       <c r="J6">
-        <v>4729000000.0</v>
+        <v>5069000000.0</v>
       </c>
       <c r="K6">
-        <v>4119000000.0</v>
+        <v>3203000000.0</v>
       </c>
       <c r="L6">
-        <v>4993000000.0</v>
+        <v>5459000000.0</v>
       </c>
       <c r="M6">
-        <v>3983000000.0</v>
+        <v>4112000000.0</v>
       </c>
       <c r="N6">
-        <v>4456000000.0</v>
+        <v>5607000000.0</v>
       </c>
       <c r="O6">
-        <v>2675000000.0</v>
+        <v>2783000000.0</v>
       </c>
       <c r="P6">
-        <v>8472000000.0</v>
+        <v>11330000000.0</v>
       </c>
       <c r="Q6">
-        <v>7650000000.0</v>
+        <v>8047000000.0</v>
       </c>
       <c r="R6">
-        <v>8045000000.0</v>
+        <v>7995000000.0</v>
       </c>
       <c r="S6">
-        <v>6584000000.0</v>
+        <v>7484000000.0</v>
       </c>
       <c r="T6">
-        <v>4721000000.0</v>
+        <v>4621000000.0</v>
       </c>
       <c r="U6">
-        <v>4148000000.0</v>
+        <v>3182000000.0</v>
       </c>
       <c r="V6">
         <v>3614000000.0</v>
       </c>
       <c r="W6">
         <v>2459000000.0</v>
       </c>
       <c r="X6">
         <v>2309000000.0</v>
       </c>
       <c r="Y6">
         <v>2044000000.0</v>
       </c>
       <c r="Z6">
         <v>1507000000.0</v>
       </c>
       <c r="AA6">
         <v>3493000000.0</v>
       </c>
       <c r="AB6">
         <v>3696000000.0</v>
       </c>
       <c r="AC6">
         <v>4129000000.0</v>
       </c>
@@ -27575,63 +27575,63 @@
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
     </row>
     <row r="9" spans="1:126">
       <c r="A9" t="s">
         <v>194</v>
       </c>
       <c r="B9">
-        <v>1177000000.0</v>
+        <v>2000000000.0</v>
       </c>
       <c r="C9">
         <v>333000000.0</v>
       </c>
       <c r="D9">
         <v>1106000000.0</v>
       </c>
       <c r="E9">
         <v>1016000000.0</v>
       </c>
       <c r="F9">
-        <v>321000000.0</v>
+        <v>1122000000.0</v>
       </c>
       <c r="G9">
         <v>1010000000.0</v>
       </c>
       <c r="H9">
         <v>1165000000.0</v>
       </c>
       <c r="I9">
         <v>1878000000.0</v>
       </c>
       <c r="J9">
         <v>2778000000.0</v>
       </c>
       <c r="K9">
         <v>1868000000.0</v>
       </c>
       <c r="L9">
         <v>2943000000.0</v>
       </c>
       <c r="M9">
         <v>1841000000.0</v>
       </c>
       <c r="N9">
         <v>2563000000.0</v>
       </c>
@@ -31209,63 +31209,63 @@
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
     </row>
     <row r="21" spans="1:126">
       <c r="A21" t="s">
         <v>206</v>
       </c>
       <c r="B21">
-        <v>1446000000.0</v>
+        <v>629000000.0</v>
       </c>
       <c r="C21">
         <v>851000000.0</v>
       </c>
       <c r="D21">
         <v>1451000000.0</v>
       </c>
       <c r="E21">
         <v>1313000000.0</v>
       </c>
       <c r="F21">
-        <v>612000000.0</v>
+        <v>595000000.0</v>
       </c>
       <c r="G21">
         <v>1314000000.0</v>
       </c>
       <c r="H21">
         <v>1525000000.0</v>
       </c>
       <c r="I21">
         <v>3086000000.0</v>
       </c>
       <c r="J21">
         <v>2771000000.0</v>
       </c>
       <c r="K21">
         <v>2134000000.0</v>
       </c>
       <c r="L21">
         <v>3224000000.0</v>
       </c>
       <c r="M21">
         <v>2110000000.0</v>
       </c>
       <c r="N21">
         <v>2604000000.0</v>
       </c>
@@ -31879,63 +31879,63 @@
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
     </row>
     <row r="23" spans="1:126">
       <c r="A23" t="s">
         <v>208</v>
       </c>
       <c r="B23">
-        <v>18296000000.0</v>
+        <v>19113000000.0</v>
       </c>
       <c r="C23">
         <v>19764000000.0</v>
       </c>
       <c r="D23">
         <v>18753000000.0</v>
       </c>
       <c r="E23">
         <v>17454000000.0</v>
       </c>
       <c r="F23">
-        <v>18246000000.0</v>
+        <v>18263000000.0</v>
       </c>
       <c r="G23">
         <v>22174000000.0</v>
       </c>
       <c r="H23">
         <v>19133000000.0</v>
       </c>
       <c r="I23">
         <v>18629000000.0</v>
       </c>
       <c r="J23">
         <v>20165000000.0</v>
       </c>
       <c r="K23">
         <v>22488000000.0</v>
       </c>
       <c r="L23">
         <v>19095000000.0</v>
       </c>
       <c r="M23">
         <v>17481000000.0</v>
       </c>
       <c r="N23">
         <v>24581000000.0</v>
       </c>
@@ -33155,51 +33155,51 @@
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
     </row>
     <row r="28" spans="1:126">
       <c r="A28" t="s">
         <v>213</v>
       </c>
       <c r="B28">
         <v>823000000.0</v>
       </c>
       <c r="C28">
         <v>791000000.0</v>
       </c>
       <c r="D28">
         <v>744000000.0</v>
       </c>
       <c r="E28">
         <v>824000000.0</v>
       </c>
       <c r="F28">
-        <v>870000000.0</v>
+        <v>801000000.0</v>
       </c>
       <c r="G28">
         <v>783000000.0</v>
       </c>
       <c r="H28">
         <v>818000000.0</v>
       </c>
       <c r="I28">
         <v>822000000.0</v>
       </c>
       <c r="J28">
         <v>839000000.0</v>
       </c>
       <c r="K28">
         <v>933000000.0</v>
       </c>
       <c r="L28">
         <v>663000000.0</v>
       </c>
       <c r="M28">
         <v>746000000.0</v>
       </c>
       <c r="N28">
         <v>794000000.0</v>
       </c>
@@ -33669,63 +33669,63 @@
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
     </row>
     <row r="30" spans="1:126">
       <c r="A30" t="s">
         <v>215</v>
       </c>
       <c r="B30">
-        <v>-269000000.0</v>
+        <v>1371000000.0</v>
       </c>
       <c r="C30">
         <v>-518000000.0</v>
       </c>
       <c r="D30">
         <v>-345000000.0</v>
       </c>
       <c r="E30">
         <v>-297000000.0</v>
       </c>
       <c r="F30">
-        <v>-291000000.0</v>
+        <v>527000000.0</v>
       </c>
       <c r="G30">
         <v>-304000000.0</v>
       </c>
       <c r="H30">
         <v>-360000000.0</v>
       </c>
       <c r="I30">
         <v>-1208000000.0</v>
       </c>
       <c r="J30">
         <v>7000000.0</v>
       </c>
       <c r="K30">
         <v>-266000000.0</v>
       </c>
       <c r="L30">
         <v>-281000000.0</v>
       </c>
       <c r="M30">
         <v>-269000000.0</v>
       </c>
       <c r="N30">
         <v>-41000000.0</v>
       </c>
@@ -34049,63 +34049,63 @@
       </c>
       <c r="DQ30">
         <v>7617804000.0</v>
       </c>
       <c r="DR30">
         <v>7556002000.0</v>
       </c>
       <c r="DS30">
         <v>-23579798940.0</v>
       </c>
       <c r="DT30">
         <v>6875067000.0</v>
       </c>
       <c r="DU30">
         <v>6750980000.0</v>
       </c>
       <c r="DV30">
         <v>6783663000.0</v>
       </c>
     </row>
     <row r="31" spans="1:126">
       <c r="A31" t="s">
         <v>216</v>
       </c>
       <c r="B31">
-        <v>-616000000.0</v>
+        <v>201000000.0</v>
       </c>
       <c r="C31">
         <v>-553000000.0</v>
       </c>
       <c r="D31">
         <v>194000000.0</v>
       </c>
       <c r="E31">
         <v>92000000.0</v>
       </c>
       <c r="F31">
-        <v>98000000.0</v>
+        <v>115000000.0</v>
       </c>
       <c r="G31">
         <v>-1253000000.0</v>
       </c>
       <c r="H31">
         <v>123000000.0</v>
       </c>
       <c r="I31">
         <v>-1014000000.0</v>
       </c>
       <c r="J31">
         <v>-46000000.0</v>
       </c>
       <c r="K31">
         <v>-1004000000.0</v>
       </c>
       <c r="L31">
         <v>214000000.0</v>
       </c>
       <c r="M31">
         <v>-53000000.0</v>
       </c>
       <c r="N31">
         <v>977000000.0</v>
       </c>
@@ -42218,66 +42218,66 @@
       <c r="I23">
         <v>-376000000.0</v>
       </c>
       <c r="J23">
         <v>-310000000.0</v>
       </c>
       <c r="K23">
         <v>-366000000.0</v>
       </c>
       <c r="L23">
         <v>-9000000.0</v>
       </c>
       <c r="M23">
         <v>-77000000.0</v>
       </c>
       <c r="N23">
         <v>-280000000.0</v>
       </c>
       <c r="O23">
         <v>-301000000.0</v>
       </c>
       <c r="P23">
         <v>337000000.0</v>
       </c>
       <c r="Q23">
-        <v>-457000000.0</v>
+        <v>-44000000.0</v>
       </c>
       <c r="R23">
         <v>-292000000.0</v>
       </c>
       <c r="S23">
         <v>-277000000.0</v>
       </c>
       <c r="T23">
         <v>-234000000.0</v>
       </c>
       <c r="U23">
         <v>-231000000.0</v>
       </c>
       <c r="V23">
-        <v>-219000000.0</v>
+        <v>131000000.0</v>
       </c>
       <c r="W23">
         <v>2782000000.0</v>
       </c>
       <c r="X23">
         <v>-214000000.0</v>
       </c>
       <c r="Y23">
         <v>-216000000.0</v>
       </c>
       <c r="Z23">
         <v>-249000000.0</v>
       </c>
       <c r="AA23">
         <v>-227000000.0</v>
       </c>
       <c r="AB23">
         <v>-255000000.0</v>
       </c>
       <c r="AC23">
         <v>-170000000.0</v>
       </c>
       <c r="AD23">
         <v>-230000000.0</v>
       </c>