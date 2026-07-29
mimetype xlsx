--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1270,51 +1270,53 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>27</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5">
         <v>0.0</v>
       </c>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
@@ -4597,51 +4599,51 @@
       </c>
     </row>
     <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
         <v>1060092.0</v>
       </c>
       <c r="C2">
         <v>852024.0</v>
       </c>
       <c r="D2">
         <v>705834.0</v>
       </c>
       <c r="E2">
         <v>738794.0</v>
       </c>
       <c r="F2">
         <v>448390.0</v>
       </c>
       <c r="G2">
         <v>482320.0</v>
       </c>
       <c r="H2">
-        <v>561797.0</v>
+        <v>376608.0</v>
       </c>
       <c r="I2">
         <v>432521.0</v>
       </c>
       <c r="J2">
         <v>661243.0</v>
       </c>
       <c r="K2">
         <v>656445.0</v>
       </c>
       <c r="L2">
         <v>600148.0</v>
       </c>
       <c r="M2">
         <v>905876.0</v>
       </c>
       <c r="N2">
         <v>770371.0</v>
       </c>
       <c r="O2">
         <v>1276313.0</v>
       </c>
       <c r="P2">
         <v>777238.0</v>
       </c>
@@ -5030,63 +5032,69 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>27</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
+      <c r="C5">
+        <v>0.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
-      <c r="H5"/>
+      <c r="H5">
+        <v>0.0</v>
+      </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
@@ -11141,51 +11149,51 @@
       <c r="CL39"/>
     </row>
     <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
         <v>993220.0</v>
       </c>
       <c r="C40">
         <v>2800626.0</v>
       </c>
       <c r="D40">
         <v>1960073.0</v>
       </c>
       <c r="E40">
         <v>2865181.0</v>
       </c>
       <c r="F40">
         <v>1457875.0</v>
       </c>
       <c r="G40">
         <v>1911448.0</v>
       </c>
       <c r="H40">
-        <v>947420.0</v>
+        <v>1132609.0</v>
       </c>
       <c r="I40">
         <v>1464920.0</v>
       </c>
       <c r="J40">
         <v>1551325.0</v>
       </c>
       <c r="K40">
         <v>1547277.0</v>
       </c>
       <c r="L40">
         <v>810610.0</v>
       </c>
       <c r="M40">
         <v>1094953.0</v>
       </c>
       <c r="N40">
         <v>928248.0</v>
       </c>
       <c r="O40">
         <v>1172295.0</v>
       </c>
       <c r="P40">
         <v>1609406.0</v>
       </c>
@@ -15662,51 +15670,51 @@
       <c r="D6">
         <v>-8152905.0</v>
       </c>
       <c r="E6">
         <v>-10115760.0</v>
       </c>
       <c r="F6">
         <v>-11140450.0</v>
       </c>
       <c r="G6">
         <v>-9963318.0</v>
       </c>
       <c r="H6">
         <v>-9227139.0</v>
       </c>
       <c r="I6">
         <v>-7550889.0</v>
       </c>
       <c r="J6">
         <v>-2202512.0</v>
       </c>
       <c r="K6">
         <v>-5322419.0</v>
       </c>
       <c r="L6">
-        <v>-5816255.0</v>
+        <v>-1465099.0</v>
       </c>
       <c r="M6">
         <v>-5450852.0</v>
       </c>
       <c r="N6">
         <v>726693.0</v>
       </c>
       <c r="O6">
         <v>1816834.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6">
         <v>-9909253.0</v>
       </c>
       <c r="V6">
         <v>-9132350.0</v>
       </c>
       <c r="W6">
         <v>-4868290.0</v>
       </c>
       <c r="X6">
@@ -17632,56 +17640,60 @@
       <c r="CI2">
         <v>29006.0</v>
       </c>
       <c r="CJ2">
         <v>35898.0</v>
       </c>
       <c r="CK2">
         <v>12059000.0</v>
       </c>
       <c r="CL2"/>
       <c r="CM2">
         <v>32179.0</v>
       </c>
       <c r="CN2">
         <v>38950.0</v>
       </c>
       <c r="CO2">
         <v>245000.0</v>
       </c>
     </row>
     <row r="3" spans="1:93">
       <c r="A3" t="s">
         <v>152</v>
       </c>
       <c r="B3"/>
-      <c r="C3"/>
+      <c r="C3">
+        <v>18342.0</v>
+      </c>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3"/>
+      <c r="F3">
+        <v>11762.0</v>
+      </c>
       <c r="G3">
-        <v>-2247981.0</v>
+        <v>4572.0</v>
       </c>
       <c r="H3">
         <v>127326.0</v>
       </c>
       <c r="I3">
         <v>2039445.0</v>
       </c>
       <c r="J3">
         <v>2120655.0</v>
       </c>
       <c r="K3">
         <v>2168423.0</v>
       </c>
       <c r="L3">
         <v>1707521.0</v>
       </c>
       <c r="M3">
         <v>2275906.0</v>
       </c>
       <c r="N3">
         <v>2039472.0</v>
       </c>
       <c r="O3">
         <v>2213228.0</v>
       </c>
@@ -17948,56 +17960,60 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
     </row>
     <row r="5" spans="1:93">
       <c r="A5" t="s">
         <v>154</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>-1452871.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5"/>
+      <c r="F5">
+        <v>-1914017.0</v>
+      </c>
       <c r="G5">
-        <v>-2097483.0</v>
+        <v>-1424645.0</v>
       </c>
       <c r="H5">
         <v>-202614.0</v>
       </c>
       <c r="I5">
         <v>-1904120.0</v>
       </c>
       <c r="J5">
         <v>-1038501.0</v>
       </c>
       <c r="K5">
         <v>-2980280.0</v>
       </c>
       <c r="L5">
         <v>-3402442.0</v>
       </c>
       <c r="M5">
         <v>-4537291.0</v>
       </c>
       <c r="N5">
         <v>-2050494.0</v>
       </c>
       <c r="O5">
         <v>-4400116.0</v>
       </c>
@@ -18169,66 +18185,66 @@
       </c>
       <c r="CD5">
         <v>-2484596.0</v>
       </c>
       <c r="CE5">
         <v>-2192363.0</v>
       </c>
       <c r="CF5">
         <v>-2775893.0</v>
       </c>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
     </row>
     <row r="6" spans="1:93">
       <c r="A6" t="s">
         <v>155</v>
       </c>
       <c r="B6">
-        <v>-1912284.0</v>
+        <v>-1845502.0</v>
       </c>
       <c r="C6">
-        <v>-1452871.0</v>
+        <v>-1434529.0</v>
       </c>
       <c r="D6">
         <v>-1890078.0</v>
       </c>
       <c r="E6">
         <v>-1679941.0</v>
       </c>
       <c r="F6">
-        <v>-1914017.0</v>
+        <v>-1902255.0</v>
       </c>
       <c r="G6">
-        <v>-1424645.0</v>
+        <v>-1420073.0</v>
       </c>
       <c r="H6">
         <v>-75288.0</v>
       </c>
       <c r="I6">
         <v>-1904120.0</v>
       </c>
       <c r="J6">
         <v>-1977138.0</v>
       </c>
       <c r="K6">
         <v>-811857.0</v>
       </c>
       <c r="L6">
         <v>-1614259.0</v>
       </c>
       <c r="M6">
         <v>-2152960.0</v>
       </c>
       <c r="N6">
         <v>-956444.0</v>
       </c>
       <c r="O6">
         <v>-2186888.0</v>
       </c>
@@ -18262,84 +18278,84 @@
       <c r="Y6">
         <v>-2766319.0</v>
       </c>
       <c r="Z6">
         <v>-2371655.0</v>
       </c>
       <c r="AA6">
         <v>-1930280.0</v>
       </c>
       <c r="AB6">
         <v>-1915957.0</v>
       </c>
       <c r="AC6">
         <v>-2951650.0</v>
       </c>
       <c r="AD6">
         <v>-2429252.0</v>
       </c>
       <c r="AE6">
         <v>-1518492.0</v>
       </c>
       <c r="AF6">
         <v>-1539496.0</v>
       </c>
       <c r="AG6">
-        <v>-1596635.0</v>
+        <v>-1831420.0</v>
       </c>
       <c r="AH6">
         <v>-2043292.0</v>
       </c>
       <c r="AI6">
         <v>-2552924.0</v>
       </c>
       <c r="AJ6">
         <v>-1388196.0</v>
       </c>
       <c r="AK6">
-        <v>-1347602.0</v>
+        <v>-1656118.0</v>
       </c>
       <c r="AL6">
         <v>-1663166.0</v>
       </c>
       <c r="AM6">
         <v>-1649710.0</v>
       </c>
       <c r="AN6">
-        <v>-1114724.0</v>
+        <v>-1233654.0</v>
       </c>
       <c r="AO6">
         <v>-1308000.0</v>
       </c>
       <c r="AP6">
         <v>-937352.0</v>
       </c>
       <c r="AQ6">
         <v>-621690.0</v>
       </c>
       <c r="AR6">
-        <v>-2992149.0</v>
+        <v>-822149.0</v>
       </c>
       <c r="AS6">
         <v>-1345128.0</v>
       </c>
       <c r="AT6">
         <v>-818635.0</v>
       </c>
       <c r="AU6">
         <v>-710424.0</v>
       </c>
       <c r="AV6">
         <v>-1175441.0</v>
       </c>
       <c r="AW6">
         <v>-1417998.0</v>
       </c>
       <c r="AX6">
         <v>-1384338.0</v>
       </c>
       <c r="AY6">
         <v>-343649.0</v>
       </c>
       <c r="AZ6">
         <v>-1505534.0</v>
       </c>
@@ -25638,51 +25654,51 @@
       <c r="I3">
         <v>5</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>2</v>
       </c>
       <c r="P3">
         <v>3</v>
       </c>
       <c r="Q3">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R3">
         <v>3</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>2</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>3</v>
       </c>
       <c r="W3">
         <v>4</v>
       </c>
       <c r="X3">
         <v>1</v>
       </c>
       <c r="Y3">
         <v>4</v>
       </c>
@@ -28529,51 +28545,51 @@
       <c r="I18">
         <v>-1964380.0</v>
       </c>
       <c r="J18">
         <v>-1112979.0</v>
       </c>
       <c r="K18">
         <v>-923380.0</v>
       </c>
       <c r="L18">
         <v>-1961721.0</v>
       </c>
       <c r="M18">
         <v>-1654716.0</v>
       </c>
       <c r="N18">
         <v>-2186938.0</v>
       </c>
       <c r="O18">
         <v>-1681760.0</v>
       </c>
       <c r="P18">
         <v>-1776210.0</v>
       </c>
       <c r="Q18">
-        <v>-1775417.0</v>
+        <v>-1775420.0</v>
       </c>
       <c r="R18">
         <v>-2850380.0</v>
       </c>
       <c r="S18">
         <v>-2635064.0</v>
       </c>
       <c r="T18">
         <v>-4334100.0</v>
       </c>
       <c r="U18">
         <v>-2401270.0</v>
       </c>
       <c r="V18">
         <v>-1906510.0</v>
       </c>
       <c r="W18">
         <v>-1286980.0</v>
       </c>
       <c r="X18">
         <v>-1383480.0</v>
       </c>
       <c r="Y18">
         <v>-1907580.0</v>
       </c>
@@ -29899,51 +29915,51 @@
       </c>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24">
         <v>-101379.0</v>
       </c>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24">
         <v>7117.0</v>
       </c>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24">
         <v>8000.0</v>
       </c>
     </row>
     <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>207</v>
       </c>
       <c r="B25">
-        <v>133699.0</v>
+        <v>-5600.0</v>
       </c>
       <c r="C25">
         <v>1809.0</v>
       </c>
       <c r="D25">
         <v>20310.0</v>
       </c>
       <c r="E25">
         <v>28130.0</v>
       </c>
       <c r="F25">
         <v>-2927.0</v>
       </c>
       <c r="G25">
         <v>3985.0</v>
       </c>
       <c r="H25">
         <v>-1099.0</v>
       </c>
       <c r="I25">
         <v>2867.0</v>
       </c>
       <c r="J25">
         <v>-52949.0</v>
       </c>