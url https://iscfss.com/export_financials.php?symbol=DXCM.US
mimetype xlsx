--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -17997,51 +17997,51 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>155</v>
       </c>
       <c r="B5">
-        <v>911800000.0</v>
+        <v>1106700000.0</v>
       </c>
       <c r="C5">
         <v>728000000.0</v>
       </c>
       <c r="D5">
         <v>730700000.0</v>
       </c>
       <c r="E5">
         <v>409400000.0</v>
       </c>
       <c r="F5">
         <v>275600000.0</v>
       </c>
       <c r="G5">
         <v>309700000.0</v>
       </c>
       <c r="H5">
         <v>164500000.0</v>
       </c>
       <c r="I5">
         <v>-103800000.0</v>
       </c>
       <c r="J5">
         <v>-35800000.0</v>
       </c>
@@ -18080,51 +18080,51 @@
       </c>
       <c r="V5">
         <v>-30767430.0</v>
       </c>
       <c r="W5">
         <v>-14067117.0</v>
       </c>
       <c r="X5">
         <v>-10184591.0</v>
       </c>
       <c r="Y5">
         <v>-6310907.0</v>
       </c>
       <c r="Z5">
         <v>-6724000.0</v>
       </c>
       <c r="AA5">
         <v>-4014000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
-        <v>1163600000.0</v>
+        <v>1358500000.0</v>
       </c>
       <c r="C6">
         <v>945700000.0</v>
       </c>
       <c r="D6">
         <v>916700000.0</v>
       </c>
       <c r="E6">
         <v>565300000.0</v>
       </c>
       <c r="F6">
         <v>377500000.0</v>
       </c>
       <c r="G6">
         <v>376800000.0</v>
       </c>
       <c r="H6">
         <v>213200000.0</v>
       </c>
       <c r="I6">
         <v>-74700000.0</v>
       </c>
       <c r="J6">
         <v>-19700000.0</v>
       </c>
@@ -20785,105 +20785,105 @@
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>155</v>
       </c>
       <c r="B5">
-        <v>255300000.0</v>
+        <v>269500000.0</v>
       </c>
       <c r="C5">
-        <v>323000000.0</v>
+        <v>344900000.0</v>
       </c>
       <c r="D5">
-        <v>242500000.0</v>
+        <v>357000000.0</v>
       </c>
       <c r="E5">
-        <v>212600000.0</v>
+        <v>245800000.0</v>
       </c>
       <c r="F5">
-        <v>133699999.0</v>
+        <v>159000000.0</v>
       </c>
       <c r="G5">
         <v>216200000.0</v>
       </c>
       <c r="H5">
         <v>182100000.0</v>
       </c>
       <c r="I5">
         <v>192600000.0</v>
       </c>
       <c r="J5">
         <v>137100000.0</v>
       </c>
       <c r="K5">
         <v>251100000.0</v>
       </c>
       <c r="L5">
         <v>245300000.0</v>
       </c>
       <c r="M5">
         <v>165200000.0</v>
       </c>
       <c r="N5">
         <v>69100000.0</v>
       </c>
       <c r="O5">
         <v>137900000.0</v>
       </c>
       <c r="P5">
         <v>150800000.0</v>
       </c>
       <c r="Q5">
         <v>80000000.0</v>
       </c>
       <c r="R5">
         <v>41500000.0</v>
       </c>
       <c r="S5">
         <v>11100000.0</v>
       </c>
       <c r="T5">
-        <v>118300000.0</v>
+        <v>95300000.0</v>
       </c>
       <c r="U5">
         <v>101900000.0</v>
       </c>
       <c r="V5">
         <v>46000000.0</v>
       </c>
       <c r="W5">
         <v>105900000.0</v>
       </c>
       <c r="X5">
         <v>99500000.0</v>
       </c>
       <c r="Y5">
         <v>66500000.0</v>
       </c>
       <c r="Z5">
         <v>37800000.0</v>
       </c>
       <c r="AA5">
         <v>109600000.0</v>
       </c>
       <c r="AB5">
         <v>60900000.0</v>
       </c>
@@ -21060,105 +21060,105 @@
       </c>
       <c r="CH5">
         <v>-6121672.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
-        <v>322399999.0</v>
+        <v>336599999.0</v>
       </c>
       <c r="C6">
-        <v>388200000.0</v>
+        <v>410100000.0</v>
       </c>
       <c r="D6">
-        <v>306100000.0</v>
+        <v>420600000.0</v>
       </c>
       <c r="E6">
-        <v>275600000.0</v>
+        <v>308800000.0</v>
       </c>
       <c r="F6">
-        <v>193699999.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="G6">
         <v>274000000.0</v>
       </c>
       <c r="H6">
         <v>237400000.0</v>
       </c>
       <c r="I6">
         <v>244700000.0</v>
       </c>
       <c r="J6">
         <v>189600000.0</v>
       </c>
       <c r="K6">
         <v>303600000.0</v>
       </c>
       <c r="L6">
         <v>293500000.0</v>
       </c>
       <c r="M6">
         <v>208900000.0</v>
       </c>
       <c r="N6">
         <v>110700000.0</v>
       </c>
       <c r="O6">
         <v>174200000.0</v>
       </c>
       <c r="P6">
         <v>190000000.0</v>
       </c>
       <c r="Q6">
         <v>123600000.0</v>
       </c>
       <c r="R6">
         <v>78300000.0</v>
       </c>
       <c r="S6">
         <v>43200000.0</v>
       </c>
       <c r="T6">
-        <v>143800000.0</v>
+        <v>120800000.0</v>
       </c>
       <c r="U6">
         <v>125400000.0</v>
       </c>
       <c r="V6">
         <v>66900000.0</v>
       </c>
       <c r="W6">
         <v>126300000.0</v>
       </c>
       <c r="X6">
         <v>117900000.0</v>
       </c>
       <c r="Y6">
         <v>81800000.0</v>
       </c>
       <c r="Z6">
         <v>50800000.0</v>
       </c>
       <c r="AA6">
         <v>123900000.0</v>
       </c>
       <c r="AB6">
         <v>73800000.0</v>
       </c>