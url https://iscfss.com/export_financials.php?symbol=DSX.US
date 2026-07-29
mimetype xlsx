--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -18911,51 +18911,51 @@
       <c r="AU3">
         <v>255000.0</v>
       </c>
       <c r="AV3">
         <v>13299000.0</v>
       </c>
       <c r="AW3">
         <v>763000.0</v>
       </c>
       <c r="AX3">
         <v>838000.0</v>
       </c>
       <c r="AY3">
         <v>16876000.0</v>
       </c>
       <c r="AZ3">
         <v>198000.0</v>
       </c>
       <c r="BA3">
         <v>-770000.0</v>
       </c>
       <c r="BB3">
         <v>-3142000.0</v>
       </c>
       <c r="BC3">
-        <v>-570000.0</v>
+        <v>13244000.0</v>
       </c>
       <c r="BD3">
         <v>15993000.0</v>
       </c>
       <c r="BE3">
         <v>15327000.0</v>
       </c>
       <c r="BF3">
         <v>14588000.0</v>
       </c>
       <c r="BG3">
         <v>14109000.0</v>
       </c>
       <c r="BH3">
         <v>14105000.0</v>
       </c>
       <c r="BI3">
         <v>13567000.0</v>
       </c>
       <c r="BJ3">
         <v>13497000.0</v>
       </c>
       <c r="BK3">
         <v>14254000.0</v>
       </c>
@@ -19004,51 +19004,51 @@
       <c r="BZ3">
         <v>4800000.0</v>
       </c>
       <c r="CA3">
         <v>28690000.0</v>
       </c>
       <c r="CB3">
         <v>4238000.0</v>
       </c>
       <c r="CC3">
         <v>3986000.0</v>
       </c>
       <c r="CD3">
         <v>-3757000.0</v>
       </c>
       <c r="CE3">
         <v>16910000.0</v>
       </c>
       <c r="CF3">
         <v>-2629000.0</v>
       </c>
       <c r="CG3">
         <v>-2459000.0</v>
       </c>
       <c r="CH3">
-        <v>-1879000.0</v>
+        <v>8753000.0</v>
       </c>
       <c r="CI3">
         <v>8753000.0</v>
       </c>
       <c r="CJ3">
         <v>-1278000.0</v>
       </c>
       <c r="CK3">
         <v>1194000.0</v>
       </c>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
     </row>
     <row r="4" spans="1:94">
       <c r="A4" t="s">
         <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
@@ -19258,75 +19258,75 @@
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>157</v>
       </c>
       <c r="B5">
         <v>11230000.0</v>
       </c>
       <c r="C5">
         <v>13495000.0</v>
       </c>
       <c r="D5">
-        <v>17853000.0</v>
+        <v>6208000.0</v>
       </c>
       <c r="E5">
         <v>15354000.0</v>
       </c>
       <c r="F5">
         <v>14075000.0</v>
       </c>
       <c r="G5">
         <v>14510000.0</v>
       </c>
       <c r="H5">
         <v>15900500.0</v>
       </c>
       <c r="I5">
         <v>8830000.0</v>
       </c>
       <c r="J5">
         <v>14114000.0</v>
       </c>
       <c r="K5">
         <v>14965000.0</v>
       </c>
       <c r="L5">
-        <v>20221000.0</v>
+        <v>8606000.0</v>
       </c>
       <c r="M5">
         <v>19454000.0</v>
       </c>
       <c r="N5">
         <v>34351000.0</v>
       </c>
       <c r="O5">
         <v>35287000.0</v>
       </c>
       <c r="P5">
         <v>38209000.0</v>
       </c>
       <c r="Q5">
         <v>41592000.0</v>
       </c>
       <c r="R5">
         <v>31070000.0</v>
       </c>
       <c r="S5">
         <v>31167000.0</v>
       </c>
       <c r="T5">
         <v>20486000.0</v>
       </c>
@@ -19411,51 +19411,51 @@
       <c r="AU5">
         <v>-4936000.0</v>
       </c>
       <c r="AV5">
         <v>-3359000.0</v>
       </c>
       <c r="AW5">
         <v>-4408000.0</v>
       </c>
       <c r="AX5">
         <v>-4905000.0</v>
       </c>
       <c r="AY5">
         <v>-7027000.0</v>
       </c>
       <c r="AZ5">
         <v>-1320000.0</v>
       </c>
       <c r="BA5">
         <v>-2451000.0</v>
       </c>
       <c r="BB5">
         <v>2023000.0</v>
       </c>
       <c r="BC5">
-        <v>7043000.0</v>
+        <v>6473000.0</v>
       </c>
       <c r="BD5">
         <v>15889651.0</v>
       </c>
       <c r="BE5">
         <v>18893000.0</v>
       </c>
       <c r="BF5">
         <v>20435000.0</v>
       </c>
       <c r="BG5">
         <v>20174000.0</v>
       </c>
       <c r="BH5">
         <v>27655000.0</v>
       </c>
       <c r="BI5">
         <v>28852000.0</v>
       </c>
       <c r="BJ5">
         <v>34242000.0</v>
       </c>
       <c r="BK5">
         <v>32110000.0</v>
       </c>
@@ -19504,92 +19504,92 @@
       <c r="BZ5">
         <v>15090000.0</v>
       </c>
       <c r="CA5">
         <v>45171000.0</v>
       </c>
       <c r="CB5">
         <v>9617000.0</v>
       </c>
       <c r="CC5">
         <v>7417000.0</v>
       </c>
       <c r="CD5">
         <v>13110000.0</v>
       </c>
       <c r="CE5">
         <v>29972000.0</v>
       </c>
       <c r="CF5">
         <v>16044000.0</v>
       </c>
       <c r="CG5">
         <v>19564000.0</v>
       </c>
       <c r="CH5">
-        <v>15022000.0</v>
+        <v>815000.0</v>
       </c>
       <c r="CI5">
         <v>815000.0</v>
       </c>
       <c r="CJ5">
         <v>7122000.0</v>
       </c>
       <c r="CK5">
         <v>5900000.0</v>
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>158</v>
       </c>
       <c r="B6">
         <v>38969000.0</v>
       </c>
       <c r="C6">
         <v>23347750.0</v>
       </c>
       <c r="D6">
         <v>17853000.0</v>
       </c>
       <c r="E6">
-        <v>26950000.0</v>
+        <v>14281000.0</v>
       </c>
       <c r="F6">
         <v>25318000.0</v>
       </c>
       <c r="G6">
         <v>25739500.0</v>
       </c>
       <c r="H6">
         <v>27130000.0</v>
       </c>
       <c r="I6">
         <v>19834000.0</v>
       </c>
       <c r="J6">
         <v>25216000.0</v>
       </c>
       <c r="K6">
         <v>26473000.0</v>
       </c>
       <c r="L6">
         <v>20223000.0</v>
       </c>
       <c r="M6">
         <v>32861000.0</v>
       </c>
@@ -19656,90 +19656,90 @@
       <c r="AH6">
         <v>3895000.0</v>
       </c>
       <c r="AI6">
         <v>-431828000.0</v>
       </c>
       <c r="AJ6">
         <v>-9248000.0</v>
       </c>
       <c r="AK6">
         <v>-17132000.0</v>
       </c>
       <c r="AL6">
         <v>-20082000.0</v>
       </c>
       <c r="AM6">
         <v>-20042000.0</v>
       </c>
       <c r="AN6">
         <v>-72614000.0</v>
       </c>
       <c r="AO6">
         <v>-25698000.0</v>
       </c>
       <c r="AP6">
-        <v>-26200000.0</v>
+        <v>-26361000.0</v>
       </c>
       <c r="AQ6">
-        <v>-18053000.0</v>
+        <v>-19259000.0</v>
       </c>
       <c r="AR6">
         <v>-12605000.0</v>
       </c>
       <c r="AS6">
         <v>-10707000.0</v>
       </c>
       <c r="AT6">
         <v>-8221000.0</v>
       </c>
       <c r="AU6">
         <v>-4681000.0</v>
       </c>
       <c r="AV6">
         <v>9940000.0</v>
       </c>
       <c r="AW6">
         <v>-3645000.0</v>
       </c>
       <c r="AX6">
         <v>-4067000.0</v>
       </c>
       <c r="AY6">
         <v>9849000.0</v>
       </c>
       <c r="AZ6">
         <v>-1122000.0</v>
       </c>
       <c r="BA6">
         <v>-3221000.0</v>
       </c>
       <c r="BB6">
         <v>-1119000.0</v>
       </c>
       <c r="BC6">
-        <v>6473000.0</v>
+        <v>19717000.0</v>
       </c>
       <c r="BD6">
         <v>31882651.0</v>
       </c>
       <c r="BE6">
         <v>34220000.0</v>
       </c>
       <c r="BF6">
         <v>35023000.0</v>
       </c>
       <c r="BG6">
         <v>34283000.0</v>
       </c>
       <c r="BH6">
         <v>41760000.0</v>
       </c>
       <c r="BI6">
         <v>42419000.0</v>
       </c>
       <c r="BJ6">
         <v>47739000.0</v>
       </c>
       <c r="BK6">
         <v>46364000.0</v>
       </c>
@@ -19782,57 +19782,57 @@
       <c r="BX6">
         <v>5830000.0</v>
       </c>
       <c r="BY6">
         <v>23865000.0</v>
       </c>
       <c r="BZ6">
         <v>19890000.0</v>
       </c>
       <c r="CA6">
         <v>73861000.0</v>
       </c>
       <c r="CB6">
         <v>13855000.0</v>
       </c>
       <c r="CC6">
         <v>11403000.0</v>
       </c>
       <c r="CD6">
         <v>9353000.0</v>
       </c>
       <c r="CE6">
         <v>46882000.0</v>
       </c>
       <c r="CF6">
-        <v>13415000.0</v>
+        <v>10797000.0</v>
       </c>
       <c r="CG6">
-        <v>17105000.0</v>
+        <v>14656000.0</v>
       </c>
       <c r="CH6">
-        <v>13143000.0</v>
+        <v>11272000.0</v>
       </c>
       <c r="CI6">
         <v>9568000.0</v>
       </c>
       <c r="CJ6">
         <v>5844000.0</v>
       </c>
       <c r="CK6">
         <v>7094000.0</v>
       </c>
       <c r="CL6">
         <v>15083000.0</v>
       </c>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
     </row>
     <row r="7" spans="1:94">
       <c r="A7" t="s">
         <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
@@ -21111,51 +21111,51 @@
       </c>
       <c r="CN11">
         <v>0.0</v>
       </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:94">
       <c r="A12" t="s">
         <v>164</v>
       </c>
       <c r="B12">
         <v>9820000.0</v>
       </c>
       <c r="C12">
         <v>10366000.0</v>
       </c>
       <c r="D12">
         <v>10695000.0</v>
       </c>
       <c r="E12">
-        <v>10812000.0</v>
+        <v>9739000.0</v>
       </c>
       <c r="F12">
         <v>11078000.0</v>
       </c>
       <c r="G12">
         <v>11620000.0</v>
       </c>
       <c r="H12">
         <v>12198000.0</v>
       </c>
       <c r="I12">
         <v>11594000.0</v>
       </c>
       <c r="J12">
         <v>12056000.0</v>
       </c>
       <c r="K12">
         <v>12649000.0</v>
       </c>
       <c r="L12">
         <v>12837000.0</v>
       </c>
       <c r="M12">
         <v>12187000.0</v>
       </c>
@@ -23101,51 +23101,51 @@
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:94">
       <c r="A21" t="s">
         <v>173</v>
       </c>
       <c r="B21">
         <v>11302000.0</v>
       </c>
       <c r="C21">
         <v>7259000.0</v>
       </c>
       <c r="D21">
         <v>8736000.0</v>
       </c>
       <c r="E21">
-        <v>10719000.0</v>
+        <v>10420000.0</v>
       </c>
       <c r="F21">
         <v>13607000.0</v>
       </c>
       <c r="G21">
         <v>14510000.0</v>
       </c>
       <c r="H21">
         <v>16706000.0</v>
       </c>
       <c r="I21">
         <v>12157000.0</v>
       </c>
       <c r="J21">
         <v>13548000.0</v>
       </c>
       <c r="K21">
         <v>14965000.0</v>
       </c>
       <c r="L21">
         <v>17773000.0</v>
       </c>
       <c r="M21">
         <v>19454000.0</v>
       </c>
@@ -23611,51 +23611,51 @@
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:94">
       <c r="A23" t="s">
         <v>175</v>
       </c>
       <c r="B23">
         <v>43433000.0</v>
       </c>
       <c r="C23">
         <v>44795000.0</v>
       </c>
       <c r="D23">
         <v>43125000.0</v>
       </c>
       <c r="E23">
-        <v>43969000.0</v>
+        <v>44268000.0</v>
       </c>
       <c r="F23">
         <v>41330000.0</v>
       </c>
       <c r="G23">
         <v>42563000.0</v>
       </c>
       <c r="H23">
         <v>40782000.0</v>
       </c>
       <c r="I23">
         <v>43843000.0</v>
       </c>
       <c r="J23">
         <v>44100000.0</v>
       </c>
       <c r="K23">
         <v>45051000.0</v>
       </c>
       <c r="L23">
         <v>44289000.0</v>
       </c>
       <c r="M23">
         <v>47925000.0</v>
       </c>
@@ -24455,51 +24455,51 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
     </row>
     <row r="28" spans="1:94">
       <c r="A28" t="s">
         <v>180</v>
       </c>
       <c r="B28">
         <v>8694000.0</v>
       </c>
       <c r="C28">
         <v>9249000.0</v>
       </c>
       <c r="D28">
         <v>7994000.0</v>
       </c>
       <c r="E28">
-        <v>9246000.0</v>
+        <v>8943000.0</v>
       </c>
       <c r="F28">
         <v>8190000.0</v>
       </c>
       <c r="G28">
         <v>8655000.0</v>
       </c>
       <c r="H28">
         <v>8384000.0</v>
       </c>
       <c r="I28">
         <v>8529000.0</v>
       </c>
       <c r="J28">
         <v>8533000.0</v>
       </c>
       <c r="K28">
         <v>8364000.0</v>
       </c>
       <c r="L28">
         <v>8909000.0</v>
       </c>
       <c r="M28">
         <v>8013000.0</v>
       </c>
@@ -24837,51 +24837,51 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
     </row>
     <row r="30" spans="1:94">
       <c r="A30" t="s">
         <v>182</v>
       </c>
       <c r="B30">
         <v>8900000.0</v>
       </c>
       <c r="C30">
         <v>21392000.0</v>
       </c>
       <c r="D30">
         <v>8247000.0</v>
       </c>
       <c r="E30">
-        <v>9247000.0</v>
+        <v>9546000.0</v>
       </c>
       <c r="F30">
         <v>7187000.0</v>
       </c>
       <c r="G30">
         <v>19808000.0</v>
       </c>
       <c r="H30">
         <v>4672000.0</v>
       </c>
       <c r="I30">
         <v>8425000.0</v>
       </c>
       <c r="J30">
         <v>8866000.0</v>
       </c>
       <c r="K30">
         <v>8697000.0</v>
       </c>
       <c r="L30">
         <v>8539000.0</v>
       </c>
       <c r="M30">
         <v>8366000.0</v>
       </c>
@@ -25121,51 +25121,51 @@
       </c>
       <c r="CN30">
         <v>0.0</v>
       </c>
       <c r="CO30">
         <v>0.0</v>
       </c>
       <c r="CP30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:94">
       <c r="A31" t="s">
         <v>183</v>
       </c>
       <c r="B31">
         <v>17847000.0</v>
       </c>
       <c r="C31">
         <v>-4130000.0</v>
       </c>
       <c r="D31">
         <v>-1578000.0</v>
       </c>
       <c r="E31">
-        <v>-6176999.0</v>
+        <v>-5878000.0</v>
       </c>
       <c r="F31">
         <v>-10610000.0</v>
       </c>
       <c r="G31">
         <v>-4773000.0</v>
       </c>
       <c r="H31">
         <v>-12991000.0</v>
       </c>
       <c r="I31">
         <v>-14921000.0</v>
       </c>
       <c r="J31">
         <v>-11490000.0</v>
       </c>
       <c r="K31">
         <v>-5074999.0</v>
       </c>
       <c r="L31">
         <v>-10387000.0</v>
       </c>
       <c r="M31">
         <v>-9090000.0</v>
       </c>
@@ -28049,98 +28049,104 @@
         <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>185</v>
       </c>
       <c r="CO1" t="s">
         <v>186</v>
       </c>
       <c r="CP1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:94">
       <c r="A2" t="s">
         <v>187</v>
       </c>
       <c r="B2">
         <v>53750000.0</v>
       </c>
       <c r="C2">
         <v>93859000.0</v>
       </c>
       <c r="D2">
         <v>65098000.0</v>
       </c>
-      <c r="E2"/>
+      <c r="E2">
+        <v>131653000.0</v>
+      </c>
       <c r="F2">
         <v>124666000.0</v>
       </c>
       <c r="G2">
         <v>151805000.0</v>
       </c>
       <c r="H2">
         <v>100541000.0</v>
       </c>
       <c r="I2">
         <v>121974000.0</v>
       </c>
       <c r="J2">
         <v>101592000.0</v>
       </c>
       <c r="K2">
         <v>173552000.0</v>
       </c>
       <c r="L2">
         <v>197617000.0</v>
       </c>
       <c r="M2">
         <v>69180000.0</v>
       </c>
       <c r="N2">
         <v>76428000.0</v>
       </c>
       <c r="O2">
         <v>129675000.0</v>
       </c>
       <c r="P2">
         <v>130342000.0</v>
       </c>
       <c r="Q2">
         <v>115682000.0</v>
       </c>
       <c r="R2">
         <v>115682000.0</v>
       </c>
       <c r="S2">
-        <v>110288000.0</v>
+        <v>146249000.0</v>
       </c>
       <c r="T2">
-        <v>3399000.0</v>
-[...2 lines deleted...]
-      <c r="V2"/>
+        <v>154995000.0</v>
+      </c>
+      <c r="U2">
+        <v>86035000.0</v>
+      </c>
+      <c r="V2">
+        <v>62909000.0</v>
+      </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2">
         <v>4853000.0</v>
       </c>
       <c r="AB2">
         <v>8045000.0</v>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2">
         <v>94179000.0</v>
       </c>
       <c r="AF2">
         <v>18062000.0</v>
       </c>
       <c r="AG2">
         <v>24056000.0</v>
       </c>
       <c r="AH2">
         <v>3108000.0</v>
       </c>
       <c r="AI2"/>
@@ -28329,51 +28335,51 @@
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
-        <v>0</v>
+        <v>6419000</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
@@ -28759,96 +28765,100 @@
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
     </row>
     <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-40109000.0</v>
       </c>
       <c r="D6">
         <v>28761000.0</v>
       </c>
       <c r="E6">
         <v>-60068000.0</v>
       </c>
       <c r="F6">
-        <v>-12013000.0</v>
+        <v>6987000.0</v>
       </c>
       <c r="G6">
         <v>-27139000.0</v>
       </c>
       <c r="H6">
         <v>51264000.0</v>
       </c>
       <c r="I6">
         <v>-21433000.0</v>
       </c>
       <c r="J6">
         <v>20382000.0</v>
       </c>
       <c r="K6">
         <v>-11960000.0</v>
       </c>
       <c r="L6">
         <v>-24065000.0</v>
       </c>
       <c r="M6">
         <v>128437000.0</v>
       </c>
       <c r="N6">
         <v>-28248000.0</v>
       </c>
       <c r="O6">
         <v>-53247000.0</v>
       </c>
       <c r="P6">
         <v>-667000.0</v>
       </c>
       <c r="Q6">
         <v>14660000.0</v>
       </c>
       <c r="R6">
         <v>7442000.0</v>
       </c>
       <c r="S6">
         <v>7442000.0</v>
       </c>
-      <c r="T6"/>
+      <c r="T6">
+        <v>-8746000.0</v>
+      </c>
       <c r="U6">
         <v>3399000.0</v>
       </c>
-      <c r="V6"/>
+      <c r="V6">
+        <v>23126000.0</v>
+      </c>
       <c r="W6">
         <v>-7477000.0</v>
       </c>
       <c r="X6">
         <v>-11304000.0</v>
       </c>
       <c r="Y6">
         <v>-9510000.0</v>
       </c>
       <c r="Z6">
         <v>-17088000.0</v>
       </c>
       <c r="AA6">
         <v>-21066000.0</v>
       </c>
       <c r="AB6">
         <v>4853000.0</v>
       </c>
       <c r="AC6">
         <v>8045000.0</v>
       </c>
       <c r="AD6">
         <v>-14951000.0</v>
       </c>
       <c r="AE6">
@@ -30290,97 +30300,101 @@
         <v>17000000.0</v>
       </c>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15">
         <v>1116000.0</v>
       </c>
     </row>
     <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>201</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>53750000.0</v>
       </c>
       <c r="D16">
         <v>93859000.0</v>
       </c>
       <c r="E16">
         <v>65098000.0</v>
       </c>
-      <c r="F16"/>
+      <c r="F16">
+        <v>131653000.0</v>
+      </c>
       <c r="G16">
         <v>124666000.0</v>
       </c>
       <c r="H16">
         <v>151805000.0</v>
       </c>
       <c r="I16">
         <v>100541000.0</v>
       </c>
       <c r="J16">
         <v>121974000.0</v>
       </c>
       <c r="K16">
         <v>161592000.0</v>
       </c>
       <c r="L16">
         <v>173552000.0</v>
       </c>
       <c r="M16">
         <v>197617000.0</v>
       </c>
       <c r="N16">
         <v>69180000.0</v>
       </c>
       <c r="O16">
         <v>76428000.0</v>
       </c>
       <c r="P16">
         <v>129675000.0</v>
       </c>
       <c r="Q16">
         <v>130342000.0</v>
       </c>
       <c r="R16">
         <v>7442000.0</v>
       </c>
       <c r="S16">
         <v>7442000.0</v>
       </c>
       <c r="T16">
-        <v>110288000.0</v>
+        <v>146249000.0</v>
       </c>
       <c r="U16">
         <v>3399000.0</v>
       </c>
-      <c r="V16"/>
+      <c r="V16">
+        <v>86035000.0</v>
+      </c>
       <c r="W16">
         <v>-7477000.0</v>
       </c>
       <c r="X16">
         <v>-11304000.0</v>
       </c>
       <c r="Y16">
         <v>-9510000.0</v>
       </c>
       <c r="Z16">
         <v>-17088000.0</v>
       </c>
       <c r="AA16">
         <v>-21066000.0</v>
       </c>
       <c r="AB16">
         <v>4853000.0</v>
       </c>
       <c r="AC16">
         <v>8045000.0</v>
       </c>
       <c r="AD16">
         <v>-14951000.0</v>
       </c>
       <c r="AE16">
@@ -30650,51 +30664,51 @@
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
     </row>
     <row r="18" spans="1:94">
       <c r="A18" t="s">
         <v>203</v>
       </c>
       <c r="B18">
         <v>20324000.0</v>
       </c>
       <c r="C18">
-        <v>4136000.0</v>
+        <v>6944941.0</v>
       </c>
       <c r="D18">
         <v>14363000.0</v>
       </c>
       <c r="E18">
         <v>8623000.0</v>
       </c>
       <c r="F18">
         <v>17212000.0</v>
       </c>
       <c r="G18">
         <v>-9090000.0</v>
       </c>
       <c r="H18">
         <v>19203000.0</v>
       </c>
       <c r="I18">
         <v>11218000.0</v>
       </c>
       <c r="J18">
         <v>37965000.0</v>
       </c>
       <c r="K18">
         <v>-3094213.0</v>
       </c>
@@ -31854,51 +31868,53 @@
       </c>
       <c r="J24">
         <v>-21049000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>-12063218.0</v>
       </c>
       <c r="M24">
         <v>-10645000.0</v>
       </c>
       <c r="N24">
         <v>-10645000.0</v>
       </c>
       <c r="O24">
         <v>-273097000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
         <v>13363000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24"/>
+      <c r="V24">
+        <v>22558000.0</v>
+      </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24">
         <v>38397000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
         <v>87617000.0</v>
       </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24">
         <v>-28638000.0</v>
       </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24">
         <v>9413000.0</v>
       </c>
@@ -32006,51 +32022,53 @@
       <c r="CE24"/>
       <c r="CF24">
         <v>-4470000.0</v>
       </c>
       <c r="CG24">
         <v>-14785000.0</v>
       </c>
       <c r="CH24">
         <v>-72232000.0</v>
       </c>
       <c r="CI24"/>
       <c r="CJ24">
         <v>-14351000.0</v>
       </c>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
     </row>
     <row r="25" spans="1:94">
       <c r="A25" t="s">
         <v>209</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>-29149000.0</v>
+      </c>
       <c r="C25">
         <v>3815941.0</v>
       </c>
       <c r="D25">
         <v>-3587398.0</v>
       </c>
       <c r="E25">
         <v>-9812000.0</v>
       </c>
       <c r="F25">
         <v>-2997000.0</v>
       </c>
       <c r="G25">
         <v>-1631105.0</v>
       </c>
       <c r="H25">
         <v>16399114.0</v>
       </c>
       <c r="I25">
         <v>13785000.0</v>
       </c>
       <c r="J25">
         <v>24805000.0</v>
       </c>
       <c r="K25">
@@ -32552,97 +32570,103 @@
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
     </row>
     <row r="28" spans="1:94">
       <c r="A28" t="s">
         <v>212</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-18415677.0</v>
       </c>
       <c r="D28">
         <v>39104527.0</v>
       </c>
       <c r="E28">
-        <v>-56570000.0</v>
+        <v>-16801000.0</v>
       </c>
       <c r="F28">
         <v>-39769000.0</v>
       </c>
       <c r="G28">
         <v>13146412.0</v>
       </c>
       <c r="H28">
         <v>7608143.0</v>
       </c>
       <c r="I28">
         <v>-20427673.0</v>
       </c>
       <c r="J28">
         <v>-16534000.0</v>
       </c>
       <c r="K28">
         <v>-16021384.0</v>
       </c>
       <c r="L28">
         <v>-42422962.0</v>
       </c>
       <c r="M28">
         <v>38473182.0</v>
       </c>
       <c r="N28">
         <v>-50799000.0</v>
       </c>
       <c r="O28">
         <v>148571016.0</v>
       </c>
       <c r="P28">
         <v>-5972974.0</v>
       </c>
       <c r="Q28">
         <v>-30108416.0</v>
       </c>
       <c r="R28">
         <v>-26904000.0</v>
       </c>
       <c r="S28">
-        <v>-26904000.0</v>
-[...3 lines deleted...]
-      <c r="V28"/>
+        <v>-28037680.0</v>
+      </c>
+      <c r="T28">
+        <v>-44436029.0</v>
+      </c>
+      <c r="U28">
+        <v>48430610.0</v>
+      </c>
+      <c r="V28">
+        <v>-25851000.0</v>
+      </c>
       <c r="W28">
         <v>-12290000.0</v>
       </c>
       <c r="X28">
         <v>-24736000.0</v>
       </c>
       <c r="Y28">
         <v>-12857000.0</v>
       </c>
       <c r="Z28">
         <v>-23214000.0</v>
       </c>
       <c r="AA28">
         <v>-32486000.0</v>
       </c>
       <c r="AB28">
         <v>-18914000.0</v>
       </c>
       <c r="AC28">
         <v>-23925000.0</v>
       </c>
       <c r="AD28">
         <v>-36073000.0</v>
       </c>
       <c r="AE28">
@@ -32820,99 +32844,103 @@
         <v>-3257000.0</v>
       </c>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28">
         <v>43079000.0</v>
       </c>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
     </row>
     <row r="29" spans="1:94">
       <c r="A29" t="s">
         <v>213</v>
       </c>
       <c r="B29">
         <v>20324000.0</v>
       </c>
       <c r="C29">
         <v>6944941.0</v>
       </c>
       <c r="D29">
         <v>15215602.0</v>
       </c>
       <c r="E29">
-        <v>25835000.0</v>
+        <v>8623000.0</v>
       </c>
       <c r="F29">
         <v>17212000.0</v>
       </c>
       <c r="G29">
         <v>8105895.0</v>
       </c>
       <c r="H29">
         <v>20114114.0</v>
       </c>
       <c r="I29">
         <v>11021000.0</v>
       </c>
       <c r="J29">
         <v>37965000.0</v>
       </c>
       <c r="K29">
         <v>-3094213.0</v>
       </c>
       <c r="L29">
         <v>20171282.0</v>
       </c>
       <c r="M29">
         <v>19736126.0</v>
       </c>
       <c r="N29">
         <v>33196000.0</v>
       </c>
       <c r="O29">
         <v>34037856.0</v>
       </c>
       <c r="P29">
         <v>38179883.0</v>
       </c>
       <c r="Q29">
         <v>41662564.0</v>
       </c>
       <c r="R29">
         <v>7442000.0</v>
       </c>
       <c r="S29">
         <v>7442000.0</v>
       </c>
-      <c r="T29"/>
+      <c r="T29">
+        <v>29108691.0</v>
+      </c>
       <c r="U29">
         <v>3399000.0</v>
       </c>
-      <c r="V29"/>
+      <c r="V29">
+        <v>6419000.0</v>
+      </c>
       <c r="W29">
         <v>5927000.0</v>
       </c>
       <c r="X29">
         <v>-430000.0</v>
       </c>
       <c r="Y29">
         <v>4447000.0</v>
       </c>
       <c r="Z29">
         <v>7290000.0</v>
       </c>
       <c r="AA29">
         <v>5407000.0</v>
       </c>
       <c r="AB29">
         <v>11523000.0</v>
       </c>
       <c r="AC29">
         <v>14830000.0</v>
       </c>
       <c r="AD29">
         <v>18122000.0</v>
       </c>
       <c r="AE29">
@@ -33092,93 +33120,99 @@
       <c r="CK29">
         <v>22413000.0</v>
       </c>
       <c r="CL29"/>
       <c r="CM29">
         <v>15218000.0</v>
       </c>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29">
         <v>5451000.0</v>
       </c>
     </row>
     <row r="30" spans="1:94">
       <c r="A30" t="s">
         <v>214</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>41491058.0</v>
       </c>
       <c r="D30">
         <v>-44032949.0</v>
       </c>
       <c r="E30">
-        <v>-29333000.0</v>
+        <v>-39877000.0</v>
       </c>
       <c r="F30">
         <v>10544000.0</v>
       </c>
       <c r="G30">
         <v>-30013060.0</v>
       </c>
       <c r="H30">
         <v>4351223.0</v>
       </c>
       <c r="I30">
         <v>7479454.0</v>
       </c>
       <c r="J30">
         <v>-21049000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>-12063218.0</v>
       </c>
       <c r="M30">
         <v>16559136.0</v>
       </c>
       <c r="N30">
         <v>-10645000.0</v>
       </c>
       <c r="O30">
-        <v>-273097000.0</v>
+        <v>-213825246.0</v>
       </c>
       <c r="P30">
         <v>-32949523.0</v>
       </c>
       <c r="Q30">
         <v>3014649.0</v>
       </c>
       <c r="R30"/>
       <c r="S30">
-        <v>13363000.0</v>
-[...3 lines deleted...]
-      <c r="V30"/>
+        <v>-14690764.0</v>
+      </c>
+      <c r="T30">
+        <v>5527856.0</v>
+      </c>
+      <c r="U30">
+        <v>-472621.0</v>
+      </c>
+      <c r="V30">
+        <v>22558000.0</v>
+      </c>
       <c r="W30">
         <v>-1114000.0</v>
       </c>
       <c r="X30">
         <v>13862000.0</v>
       </c>
       <c r="Y30">
         <v>-1100000.0</v>
       </c>
       <c r="Z30">
         <v>-1164000.0</v>
       </c>
       <c r="AA30">
         <v>6013000.0</v>
       </c>
       <c r="AB30">
         <v>12244000.0</v>
       </c>
       <c r="AC30">
         <v>17140000.0</v>
       </c>
       <c r="AD30">
         <v>3000000.0</v>
       </c>
       <c r="AE30">