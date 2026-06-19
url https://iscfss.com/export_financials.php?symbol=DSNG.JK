--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -253,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -923,2870 +929,3023 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>460090000000.0</v>
+      </c>
+      <c r="C2">
         <v>516362000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>426615000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>508493000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>361172000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>416093000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>529912000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>570359000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>412389000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>418728000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>343824000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>421416000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>493899000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>344917000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>539785000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>247993000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>2571517000000.0</v>
+      </c>
+      <c r="C5">
         <v>2403006000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2321099000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2195660000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>83190000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1993740000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-12873000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23725000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-23753000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-130424000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-47219000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-99407000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-106633000000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>22305000000.0</v>
+      </c>
+      <c r="C7">
         <v>20022000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>38791000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>47687000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>29289000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>29459000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13628000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>27587000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>21091000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5089000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
         <v>211997000000.0</v>
       </c>
       <c r="C8">
         <v>211997000000.0</v>
       </c>
       <c r="D8">
         <v>211997000000.0</v>
       </c>
       <c r="E8">
         <v>211997000000.0</v>
       </c>
       <c r="F8">
         <v>211997000000.0</v>
       </c>
       <c r="G8">
         <v>211997000000.0</v>
       </c>
       <c r="H8">
         <v>211997000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>211997000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9">
         <v>679260000000.0</v>
       </c>
       <c r="C9">
         <v>679260000000.0</v>
       </c>
       <c r="D9">
         <v>679260000000.0</v>
       </c>
       <c r="E9">
         <v>679260000000.0</v>
       </c>
       <c r="F9">
-        <v>677092000000.0</v>
+        <v>679260000000.0</v>
       </c>
       <c r="G9">
         <v>677092000000.0</v>
       </c>
       <c r="H9">
         <v>677092000000.0</v>
       </c>
       <c r="I9">
+        <v>677092000000.0</v>
+      </c>
+      <c r="J9">
         <v>677102000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>676932000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>675392000000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>592612000000.0</v>
+      </c>
+      <c r="C10">
         <v>557023000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>389746000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>359349000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>422378000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>647709000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>270331000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>523895000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>381055000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>251218000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>798488000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1070461000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>287087000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>337623000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>529970000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>536261000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>359349000000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>592612000000.0</v>
+      </c>
+      <c r="C12">
         <v>557023000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>389746000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>359349000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>422378000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>647709000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>270331000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>523895000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>381055000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>251218000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>798488000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1070461000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>287087000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>337623000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>529970000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>536261000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
         <v>211997000000.0</v>
       </c>
       <c r="C13">
         <v>211997000000.0</v>
       </c>
       <c r="D13">
         <v>211997000000.0</v>
       </c>
       <c r="E13">
         <v>211997000000.0</v>
       </c>
       <c r="F13">
         <v>211997000000.0</v>
       </c>
       <c r="G13">
         <v>211997000000.0</v>
       </c>
       <c r="H13">
         <v>211997000000.0</v>
       </c>
       <c r="I13">
         <v>211997000000.0</v>
       </c>
       <c r="J13">
         <v>211997000000.0</v>
       </c>
       <c r="K13">
-        <v>211970000000.0</v>
+        <v>211997000000.0</v>
       </c>
       <c r="L13">
         <v>211970000000.0</v>
       </c>
       <c r="M13">
         <v>211970000000.0</v>
       </c>
       <c r="N13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="O13">
         <v>184470000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150840000000.0</v>
       </c>
       <c r="P13">
         <v>150840000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13">
+        <v>150840000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
         <v>10599840000.0</v>
       </c>
       <c r="C14">
         <v>10599840000.0</v>
       </c>
       <c r="D14">
         <v>10599840000.0</v>
       </c>
       <c r="E14">
         <v>10599840000.0</v>
       </c>
       <c r="F14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="G14">
         <v>10458418500.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10586012100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10599840000.0</v>
       </c>
       <c r="I14">
         <v>10599840000.0</v>
       </c>
       <c r="J14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="K14">
         <v>10460990000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10576920000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10598500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9976924660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10598500000.0</v>
       </c>
       <c r="O14">
         <v>10598500000.0</v>
       </c>
       <c r="P14">
         <v>10598500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14">
+        <v>10598500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>31</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>122040000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>272963000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>143074000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>546303000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>262962000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>204064000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>85389000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>151807000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>143507000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>377712000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>231081000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>108875000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>281061000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>297337000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>126836000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
+        <v>206573000000.0</v>
+      </c>
+      <c r="C20">
         <v>211573000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>217879000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225879000000.0</v>
       </c>
       <c r="E20">
         <v>225879000000.0</v>
       </c>
       <c r="F20">
         <v>225879000000.0</v>
       </c>
       <c r="G20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="H20">
         <v>236987000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>242877000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>181832000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187537000000.0</v>
       </c>
       <c r="K20">
         <v>187537000000.0</v>
       </c>
       <c r="L20">
-        <v>155689000000.0</v>
+        <v>187537000000.0</v>
       </c>
       <c r="M20">
         <v>155689000000.0</v>
       </c>
       <c r="N20">
         <v>155689000000.0</v>
       </c>
       <c r="O20">
+        <v>155689000000.0</v>
+      </c>
+      <c r="P20">
         <v>149994000000.0</v>
       </c>
-      <c r="P20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
+        <v>35255000000.0</v>
+      </c>
+      <c r="C21">
         <v>34118000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>30168000000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>181832000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187537000000.0</v>
       </c>
       <c r="K21">
         <v>187537000000.0</v>
       </c>
       <c r="L21">
-        <v>155689000000.0</v>
+        <v>187537000000.0</v>
       </c>
       <c r="M21">
         <v>155689000000.0</v>
       </c>
       <c r="N21">
         <v>155689000000.0</v>
       </c>
       <c r="O21">
+        <v>155689000000.0</v>
+      </c>
+      <c r="P21">
         <v>149994000000.0</v>
       </c>
-      <c r="P21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>1657827000000.0</v>
+      </c>
+      <c r="C22">
         <v>1712683000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1294467000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1508778000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1013237000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>807052000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>813574000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>944189000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>588340000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>675393000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>717875000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>712761000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>676706000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>622262000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>569321000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>315808000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>17617196000000.0</v>
+      </c>
+      <c r="C23">
         <v>17412416000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16178278000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15357229000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13712160000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14151383000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11620821000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>11738892000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8336065000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8183318000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7853275000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7174488000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5921055000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5141003000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4235191000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2791321000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>3172072000000.0</v>
+      </c>
+      <c r="C24">
         <v>4456531000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3816312000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3688537000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4388257000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4717129000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5014716000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5197683000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3087001000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3168202000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2942685000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2378348000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1855867000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1728911000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1232121000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>793393000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B25">
+        <v>3182179000000.0</v>
+      </c>
+      <c r="C25">
         <v>4460435000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3826097000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3708829000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4397359000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4722613000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5015837000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5211269000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3100404000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3170080000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2944342000000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>241105000000.0</v>
       </c>
       <c r="J26">
+        <v>241105000000.0</v>
+      </c>
+      <c r="K26">
         <v>203289000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>21950000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>3512588000000.0</v>
+      </c>
+      <c r="C28">
         <v>5176071000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5187140000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5087214000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4886568000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5743232000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6144308000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5989903000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3680430000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4145873000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3523092000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2461241000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2691323000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2413154000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1410092000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>941715000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>15563688000000.0</v>
+      </c>
+      <c r="C29">
         <v>15436557000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14254004000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13433302000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12179994000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12483223000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10047255000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10057400000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7210231000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>377485000000.0</v>
+      </c>
+      <c r="C30">
         <v>390066000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>560858000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>500879000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>277140000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>406786000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>560756000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>512736000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>424107000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>339813000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>349357000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>327823000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>356670000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>238600000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>239300000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>158000000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>7808547000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>6674458000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5895862000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3409257000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3328312000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3052308000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2440677000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2244003000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>814566000000.0</v>
+      </c>
+      <c r="C32">
         <v>366904000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3307000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>207420000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>465472000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>320097000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-429197000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>76892000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>14942000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>14494291000000.0</v>
+      </c>
+      <c r="C33">
         <v>14515170000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>13229010000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>12127647000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11390525000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11538274000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9688290000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>9340972000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6596228000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6430270000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5537999000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4771647000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4250234000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3621353000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2747592000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1680902000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:16">
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="B34"/>
       <c r="C34">
         <v>36467000000.0</v>
       </c>
       <c r="D34">
         <v>36467000000.0</v>
       </c>
       <c r="E34">
         <v>36467000000.0</v>
       </c>
-      <c r="F34"/>
+      <c r="F34">
+        <v>36467000000.0</v>
+      </c>
       <c r="G34"/>
-      <c r="H34">
-[...1 lines deleted...]
-      </c>
+      <c r="H34"/>
       <c r="I34">
         <v>36467000000.0</v>
       </c>
       <c r="J34">
         <v>36467000000.0</v>
       </c>
-      <c r="K34"/>
+      <c r="K34">
+        <v>36467000000.0</v>
+      </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>3665987000000.0</v>
+      </c>
+      <c r="C35">
         <v>4984759000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4342889000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4174927000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4830534000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5627622000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5527501000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5758902000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3361431000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3517359000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3247480000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2767965000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2231048000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2010073000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1461775000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>924121000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:16">
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>983052000000.0</v>
+      </c>
+      <c r="C36">
         <v>1291698000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>157938000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>712789000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>330314000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>824334000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1172822000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>928031000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>737585000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>25854000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>23774000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>59995000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>78116000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>59947000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-979862000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-476690000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:16">
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B38">
+        <v>698874000000.0</v>
+      </c>
+      <c r="C38">
         <v>678497000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>570062000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1162324000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1091831000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1565758000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1950220000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1584642000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1372918000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1266306000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>814876000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>652406000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>584964000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>391061000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>283158000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>183012000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:16">
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>494981000000.0</v>
+      </c>
+      <c r="C39">
         <v>237474000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>680847000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>474286000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>449565000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>639502000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>366193000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>356869000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>445102000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>551164000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>568173000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>393162000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>498753000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>559765000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>388308000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>100350000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:16">
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>585740000000.0</v>
+      </c>
+      <c r="C40">
         <v>387267000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>446187000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>452308000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>353783041000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>243142000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>200235000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>160938000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>104498000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>129751000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>333327000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>193075000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>138635000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>325814000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>221385000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>135879000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:16">
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>466098000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>433175000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>449746000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>511664000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>547633000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>312774000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>347279000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>303138000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>372155000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>351920000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>251393000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>191010000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>130728000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:16">
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
         <v>679260000000.0</v>
       </c>
       <c r="C42">
+        <v>3072693000000.0</v>
+      </c>
+      <c r="D42">
+        <v>3000359000000.0</v>
+      </c>
+      <c r="E42">
+        <v>2874920000000.0</v>
+      </c>
+      <c r="F42">
         <v>679260000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>592127000000.0</v>
       </c>
       <c r="G42">
         <v>592127000000.0</v>
       </c>
       <c r="H42">
         <v>592127000000.0</v>
       </c>
       <c r="I42">
+        <v>592127000000.0</v>
+      </c>
+      <c r="J42">
         <v>650637000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>698774000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>597414000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675392000000.0</v>
       </c>
       <c r="M42">
         <v>675392000000.0</v>
       </c>
       <c r="N42">
+        <v>675392000000.0</v>
+      </c>
+      <c r="O42">
         <v>461627000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>201362000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>230522000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:16">
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>18663568000000.0</v>
+      </c>
+      <c r="C45">
         <v>17606217000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>16528223000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>14838679000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>13554466000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>12636971000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10015384000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>11399463000000.0</v>
+      </c>
+      <c r="C46">
         <v>11342323000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10941560000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>10248249000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9606972000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9287016000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7239348000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>7272348000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4818694000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4859884000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4432906000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4039400000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3537053000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3126253000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3435573000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2122233000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:16">
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B47">
+        <v>12006543000000.0</v>
+      </c>
+      <c r="C47">
         <v>12065282000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>11674931000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>10248249000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>9606972000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9286656000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>7239348000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>7272348000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>4818694000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>4773138000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>4513636000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3963552000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3466821000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3059075000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2311418000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1495258000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:16">
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>8027592000000.0</v>
+      </c>
+      <c r="C48">
         <v>6429222000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>5503553000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4947509000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3916255000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3323877000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2854993000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2790790000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2389456000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1847867000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1669375000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1445809000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>848508000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>733349000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>566925000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>256080000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:16">
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50">
+        <v>910823000000.0</v>
+      </c>
+      <c r="C50">
         <v>1256541000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1721783000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1710339000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>891400000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1189090000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1386295000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1288528000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>953393000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1223800000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>436354000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>4105200000000.0</v>
+      </c>
+      <c r="C51">
         <v>5733094000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5576886000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5446563000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5308946000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6390941000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6414639000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6513798000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4061485000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4397091000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4321580000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3531702000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2978410000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2750777000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1940062000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1477976000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:16">
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>923021000000.0</v>
+      </c>
+      <c r="C52">
         <v>1272659000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1750789000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1737734000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>911587000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1213065000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1398802000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1302529000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>961081000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1227011000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1377238000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1168765000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1122543000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1021866000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>707941000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>684583000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:16">
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>-246161000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>-561161000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-621797000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-650986000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>-571231000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-547426000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-1056526000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>-785073000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>53300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000000.0</v>
       </c>
       <c r="N53">
         <v>200000000000.0</v>
       </c>
       <c r="O53">
+        <v>200000000000.0</v>
+      </c>
+      <c r="P53">
         <v>-93336000000.0</v>
       </c>
-      <c r="P53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>17617196000000.0</v>
+      </c>
+      <c r="C55">
         <v>17412416000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>16178278000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>15357229000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>13712160000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14151383000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>11620821000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>11738892000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>8336065000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8183318000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7853275000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7174488000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5921055000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5141003000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4235191000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2791321000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:16">
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>3122905000000.0</v>
+      </c>
+      <c r="C56">
         <v>2897246000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2949268000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3229582000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2321635000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2613109000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1932531000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2397920000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1739837000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1753048000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2315276000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2402841000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1670821000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1519650000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1487599000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1110419000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:16">
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>2308339000000.0</v>
+      </c>
+      <c r="C57">
         <v>2530342000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2945961000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3022162000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1856163000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2293012000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2361728000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2321028000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1724895000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1961618000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2098774000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2113192000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2011462000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1724960000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1575014000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1083200000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:16">
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>5974326000000.0</v>
+      </c>
+      <c r="C58">
         <v>7515101000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7288850000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7197089000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6686697000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7920634000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7889229000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8079930000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5086326000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5478977000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5346254000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4881157000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4242510000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3735033000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3036789000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2007321000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:16">
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>11480793000000.0</v>
+      </c>
+      <c r="C60">
         <v>9723485000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8715909000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8034426000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6900337000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6121741000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3646244000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3571189000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3169837000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2628214000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2431540000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2252185000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1637737000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1379446000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>919127000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>637442000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:16">
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
+      <c r="F61"/>
       <c r="G61">
         <v>-84965000000.0</v>
       </c>
       <c r="H61">
         <v>-84965000000.0</v>
       </c>
       <c r="I61">
         <v>-84965000000.0</v>
       </c>
       <c r="J61">
         <v>-84965000000.0</v>
       </c>
       <c r="K61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="L61">
         <v>-77978000000.0</v>
       </c>
-      <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BC1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BG1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>425159000000.0</v>
+      </c>
+      <c r="C2">
+        <v>460090000000.0</v>
+      </c>
+      <c r="D2">
         <v>528959000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>435870000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>477557000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>516362000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>437286000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>541809000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>415034000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>426615000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>482418000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>664143000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>482024000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>508493000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>403579000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>426642000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>448963000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>361172000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>346962000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>470371000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>545205000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>416093000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>570310000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>698936000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>736064000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>529912000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>535746000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>447752000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>530101000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>570359000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>385966000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>439505000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>352429000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>412389000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>338996000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>347781000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>309962000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>418728000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>372901000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>405255000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>395296000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>343824000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>486556000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>520738000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>486570000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>421416000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>532024000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>500008000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>528369000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>493899000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>339202000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>450597000000.0</v>
       </c>
-      <c r="AZ2"/>
-      <c r="BA2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>344917000000.0</v>
       </c>
-      <c r="BB2"/>
-[...1 lines deleted...]
-      <c r="BD2">
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2">
         <v>539785000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>247993000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3800,14681 +3959,56 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>18</v>
-[...59 lines deleted...]
-      <c r="A5" t="s">
         <v>19</v>
-      </c>
-[...14564 lines deleted...]
-        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18489,54 +4023,15269 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="D5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="E5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="F5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="G5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="H5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="I5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="J5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="K5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="L5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="M5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="N5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-13534000000.0</v>
+      </c>
+      <c r="P5">
+        <v>-12873000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-12873000000.0</v>
+      </c>
+      <c r="R5">
+        <v>-12873000000.0</v>
+      </c>
+      <c r="S5">
+        <v>83190000000.0</v>
+      </c>
+      <c r="T5">
+        <v>-12873000000.0</v>
+      </c>
+      <c r="U5">
+        <v>-12873000000.0</v>
+      </c>
+      <c r="V5">
+        <v>-12873000000.0</v>
+      </c>
+      <c r="W5">
+        <v>1935240000000.0</v>
+      </c>
+      <c r="X5">
+        <v>-71373000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-71373000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-71373000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-71373000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-82257000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-82257000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-82225000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-82225000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-82253000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-82253000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-82253000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-82253000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-82173000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-82221000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-82117000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-82117000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-81942000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-81942000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-81942000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-85719000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-88860000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-92403000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-96001000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-99407000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-102889000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-106633000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-106633000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-106633000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>222657000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>222657000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>1379446000000.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
+      <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7">
+        <v>24264000000.0</v>
+      </c>
+      <c r="C7">
+        <v>22305000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
+        <v>13819000000.0</v>
+      </c>
+      <c r="F7">
+        <v>17266000000.0</v>
+      </c>
+      <c r="G7">
+        <v>20022000000.0</v>
+      </c>
+      <c r="H7">
+        <v>21153000000.0</v>
+      </c>
+      <c r="I7">
+        <v>25081000000.0</v>
+      </c>
+      <c r="J7">
+        <v>33809000000.0</v>
+      </c>
+      <c r="K7">
+        <v>38791000000.0</v>
+      </c>
+      <c r="L7">
+        <v>30931000000.0</v>
+      </c>
+      <c r="M7">
+        <v>36479000000.0</v>
+      </c>
+      <c r="N7">
+        <v>39589000000.0</v>
+      </c>
+      <c r="O7">
+        <v>47687000000.0</v>
+      </c>
+      <c r="P7">
+        <v>19187000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>19263000000.0</v>
+      </c>
+      <c r="R7">
+        <v>25160000000.0</v>
+      </c>
+      <c r="S7">
+        <v>29289000000.0</v>
+      </c>
+      <c r="T7">
+        <v>465811000000.0</v>
+      </c>
+      <c r="U7">
+        <v>19734000000.0</v>
+      </c>
+      <c r="V7">
+        <v>24374000000.0</v>
+      </c>
+      <c r="W7">
+        <v>29459000000.0</v>
+      </c>
+      <c r="X7">
+        <v>22849000000.0</v>
+      </c>
+      <c r="Y7">
+        <v>30041000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>38155000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>13628000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>17148000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>20576000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>24082000000.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
+      <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="C8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="F8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="G8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="H8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="I8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="J8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="K8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="L8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="M8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="N8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="O8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="P8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="R8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="S8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="T8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="U8">
+        <v>211997000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
+      <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="D9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="E9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="F9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="G9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="H9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="M9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="N9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="O9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="P9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="R9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="S9">
+        <v>679260000000.0</v>
+      </c>
+      <c r="T9">
+        <v>677092000000.0</v>
+      </c>
+      <c r="U9">
+        <v>677092000000.0</v>
+      </c>
+      <c r="V9">
+        <v>677092000000.0</v>
+      </c>
+      <c r="W9">
+        <v>677092000000.0</v>
+      </c>
+      <c r="X9">
+        <v>677092000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>677092000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>677092000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>677092000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>677092000000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
+      <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10">
+        <v>635773000000.0</v>
+      </c>
+      <c r="C10">
+        <v>592612000000.0</v>
+      </c>
+      <c r="D10">
+        <v>494120000000.0</v>
+      </c>
+      <c r="E10">
+        <v>892752000000.0</v>
+      </c>
+      <c r="F10">
+        <v>603474000000.0</v>
+      </c>
+      <c r="G10">
+        <v>557023000000.0</v>
+      </c>
+      <c r="H10">
+        <v>408026000000.0</v>
+      </c>
+      <c r="I10">
+        <v>342374000000.0</v>
+      </c>
+      <c r="J10">
+        <v>316576000000.0</v>
+      </c>
+      <c r="K10">
+        <v>389746000000.0</v>
+      </c>
+      <c r="L10">
+        <v>436284000000.0</v>
+      </c>
+      <c r="M10">
+        <v>487393000000.0</v>
+      </c>
+      <c r="N10">
+        <v>331100000000.0</v>
+      </c>
+      <c r="O10">
+        <v>359349000000.0</v>
+      </c>
+      <c r="P10">
+        <v>345488000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>316459000000.0</v>
+      </c>
+      <c r="R10">
+        <v>390390000000.0</v>
+      </c>
+      <c r="S10">
+        <v>422378000000.0</v>
+      </c>
+      <c r="T10">
+        <v>317881000000.0</v>
+      </c>
+      <c r="U10">
+        <v>393168000000.0</v>
+      </c>
+      <c r="V10">
+        <v>510735000000.0</v>
+      </c>
+      <c r="W10">
+        <v>647709000000.0</v>
+      </c>
+      <c r="X10">
+        <v>378049000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>287882000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>366204000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>270331000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>245197000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>228374000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>401386000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>523895000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>335087000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>375148000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>257351000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>381055000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>326930000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>275479000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>200599000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>251218000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>298894000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>522012000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>565855000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>798488000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>490234000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>549191000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>927377000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1070461000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>808031000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>849277000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>269731000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>287087000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>353952000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>372346000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-337623000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>337623000000.0</v>
+      </c>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
+      <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
+        <v>48228000000.0</v>
+      </c>
+      <c r="P11">
+        <v>345488000000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
+      <c r="A12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12">
+        <v>635773000000.0</v>
+      </c>
+      <c r="C12">
+        <v>592612000000.0</v>
+      </c>
+      <c r="D12">
+        <v>494120000000.0</v>
+      </c>
+      <c r="E12">
+        <v>892752000000.0</v>
+      </c>
+      <c r="F12">
+        <v>603474000000.0</v>
+      </c>
+      <c r="G12">
+        <v>557023000000.0</v>
+      </c>
+      <c r="H12">
+        <v>408026000000.0</v>
+      </c>
+      <c r="I12">
+        <v>342374000000.0</v>
+      </c>
+      <c r="J12">
+        <v>316576000000.0</v>
+      </c>
+      <c r="K12">
+        <v>389746000000.0</v>
+      </c>
+      <c r="L12">
+        <v>436284000000.0</v>
+      </c>
+      <c r="M12">
+        <v>487393000000.0</v>
+      </c>
+      <c r="N12">
+        <v>331100000000.0</v>
+      </c>
+      <c r="O12">
+        <v>359349000000.0</v>
+      </c>
+      <c r="P12">
+        <v>345488000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>316459000000.0</v>
+      </c>
+      <c r="R12">
+        <v>390390000000.0</v>
+      </c>
+      <c r="S12">
+        <v>422378000000.0</v>
+      </c>
+      <c r="T12">
+        <v>317881000000.0</v>
+      </c>
+      <c r="U12">
+        <v>393168000000.0</v>
+      </c>
+      <c r="V12">
+        <v>510735000000.0</v>
+      </c>
+      <c r="W12">
+        <v>647709000000.0</v>
+      </c>
+      <c r="X12">
+        <v>378049000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>287882000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>366204000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>270331000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>245197000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>228374000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>401386000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>523895000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>335087000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>375148000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>257351000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>381055000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>326930000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>275479000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>200599000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>251218000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>298894000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>522012000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>565855000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>798488000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>490234000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>549191000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>927377000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1070461000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>808031000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>849277000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>269731000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>287087000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>353952000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>372346000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>337623000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>337623000000.0</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
+      <c r="A13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="C13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="D13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="E13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="F13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="G13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="H13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="I13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="J13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="K13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="L13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="M13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="N13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="O13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="P13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="R13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="S13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="T13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="U13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="V13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="W13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="X13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>211997000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>211970000000.0</v>
+      </c>
+      <c r="BB13"/>
+      <c r="BC13">
+        <v>184470000000.0</v>
+      </c>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13">
+        <v>150840000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>150840000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:59">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="C14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="D14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="E14">
+        <v>10599842000.0</v>
+      </c>
+      <c r="F14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="G14">
+        <v>10599842000.0</v>
+      </c>
+      <c r="H14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="I14">
+        <v>10599842400.0</v>
+      </c>
+      <c r="J14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="K14">
+        <v>10599842400.0</v>
+      </c>
+      <c r="L14">
+        <v>10599842400.0</v>
+      </c>
+      <c r="M14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="N14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="O14">
+        <v>10599842400.0</v>
+      </c>
+      <c r="P14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="Q14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="R14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="S14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="T14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="U14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="V14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="W14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="X14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="Y14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="Z14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AA14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AB14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AC14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AD14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AE14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AF14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AG14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AH14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AI14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AK14">
+        <v>10460990000.0</v>
+      </c>
+      <c r="AL14">
+        <v>10599840000.0</v>
+      </c>
+      <c r="AM14">
+        <v>10460990000.0</v>
+      </c>
+      <c r="AN14">
+        <v>10460990000.0</v>
+      </c>
+      <c r="AO14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AP14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AR14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AS14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AT14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AU14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AV14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AW14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AX14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AY14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="BA14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="BB14">
+        <v>9223500000.0</v>
+      </c>
+      <c r="BC14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="BD14">
+        <v>10598500000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
+      <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16">
+        <v>116638000000.0</v>
+      </c>
+      <c r="C16">
+        <v>150622000000.0</v>
+      </c>
+      <c r="D16">
+        <v>252972000000.0</v>
+      </c>
+      <c r="E16">
+        <v>251981000000.0</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16">
+        <v>122040000000.0</v>
+      </c>
+      <c r="H16">
+        <v>192108000000.0</v>
+      </c>
+      <c r="I16">
+        <v>167773000000.0</v>
+      </c>
+      <c r="J16">
+        <v>153571000000.0</v>
+      </c>
+      <c r="K16">
+        <v>272963000000.0</v>
+      </c>
+      <c r="L16">
+        <v>631555000000.0</v>
+      </c>
+      <c r="M16">
+        <v>904650000000.0</v>
+      </c>
+      <c r="N16">
+        <v>272938000000.0</v>
+      </c>
+      <c r="O16">
+        <v>143074000000.0</v>
+      </c>
+      <c r="P16">
+        <v>256910000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>189920000000.0</v>
+      </c>
+      <c r="R16">
+        <v>298825000000.0</v>
+      </c>
+      <c r="S16">
+        <v>546303000000.0</v>
+      </c>
+      <c r="T16">
+        <v>162555000000.0</v>
+      </c>
+      <c r="U16">
+        <v>112610000000.0</v>
+      </c>
+      <c r="V16">
+        <v>195442000000.0</v>
+      </c>
+      <c r="W16">
+        <v>157750000000.0</v>
+      </c>
+      <c r="X16">
+        <v>50188000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>56843000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>46325000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>28715000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>33234000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>31765000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>76197000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>85389000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>72565000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>47476000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>158093000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>151807000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>240232000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>213103000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>181151000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>143507000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>103701000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>327100000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>131321000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>377712000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>255438000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>222141000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>505569000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>231081000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>229987000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>186141000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>453488000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>108875000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>92762000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>387018000000.0</v>
+      </c>
+      <c r="BB16"/>
+      <c r="BC16">
+        <v>281061000000.0</v>
+      </c>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
+      <c r="A17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
+      <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
+      <c r="A20" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20">
+        <v>206573000000.0</v>
+      </c>
+      <c r="C20">
+        <v>206573000000.0</v>
+      </c>
+      <c r="D20">
+        <v>211573000000.0</v>
+      </c>
+      <c r="E20">
+        <v>211573000000.0</v>
+      </c>
+      <c r="F20">
+        <v>211573000000.0</v>
+      </c>
+      <c r="G20">
+        <v>211573000000.0</v>
+      </c>
+      <c r="H20">
+        <v>217879000000.0</v>
+      </c>
+      <c r="I20">
+        <v>217879000000.0</v>
+      </c>
+      <c r="J20">
+        <v>217879000000.0</v>
+      </c>
+      <c r="K20">
+        <v>217879000000.0</v>
+      </c>
+      <c r="L20">
+        <v>220879000000.0</v>
+      </c>
+      <c r="M20">
+        <v>223879000000.0</v>
+      </c>
+      <c r="N20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="O20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="P20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="R20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="S20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="T20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="U20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="V20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="W20">
+        <v>225879000000.0</v>
+      </c>
+      <c r="X20">
+        <v>222818000000.0</v>
+      </c>
+      <c r="Y20">
+        <v>231156000000.0</v>
+      </c>
+      <c r="Z20">
+        <v>236987000000.0</v>
+      </c>
+      <c r="AA20">
+        <v>236987000000.0</v>
+      </c>
+      <c r="AB20">
+        <v>242877000000.0</v>
+      </c>
+      <c r="AC20">
+        <v>242877000000.0</v>
+      </c>
+      <c r="AD20">
+        <v>242877000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>242877000000.0</v>
+      </c>
+      <c r="AF20">
+        <v>181832000000.0</v>
+      </c>
+      <c r="AG20">
+        <v>181832000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>181832000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>181832000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>187328000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>187329000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>222511000000.0</v>
+      </c>
+      <c r="AS20">
+        <v>222511000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AW20">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AX20">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AY20">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>155689000000.0</v>
+      </c>
+      <c r="BA20">
+        <v>155689000000.0</v>
+      </c>
+      <c r="BB20"/>
+      <c r="BC20">
+        <v>155689000000.0</v>
+      </c>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20">
+        <v>149994000000.0</v>
+      </c>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
+      <c r="A21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21">
+        <v>34307000000.0</v>
+      </c>
+      <c r="C21">
+        <v>35255000000.0</v>
+      </c>
+      <c r="D21">
+        <v>34225000000.0</v>
+      </c>
+      <c r="E21">
+        <v>35001000000.0</v>
+      </c>
+      <c r="F21">
+        <v>35677000000.0</v>
+      </c>
+      <c r="G21">
+        <v>34118000000.0</v>
+      </c>
+      <c r="H21">
+        <v>34593000000.0</v>
+      </c>
+      <c r="I21">
+        <v>33914000000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>181832000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>181832000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>181832000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>181832000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>187328000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>187329000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>187537000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>222511000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>222511000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>155689000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>155689000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>155689000000.0</v>
+      </c>
+      <c r="BB21"/>
+      <c r="BC21">
+        <v>155689000000.0</v>
+      </c>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21">
+        <v>149994000000.0</v>
+      </c>
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
+      <c r="A22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B22">
+        <v>1658983000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1657827000000.0</v>
+      </c>
+      <c r="D22">
+        <v>1850828000000.0</v>
+      </c>
+      <c r="E22">
+        <v>1597779000000.0</v>
+      </c>
+      <c r="F22">
+        <v>1615139000000.0</v>
+      </c>
+      <c r="G22">
+        <v>1712683000000.0</v>
+      </c>
+      <c r="H22">
+        <v>1892747000000.0</v>
+      </c>
+      <c r="I22">
+        <v>1833953000000.0</v>
+      </c>
+      <c r="J22">
+        <v>1796710000000.0</v>
+      </c>
+      <c r="K22">
+        <v>1668867000000.0</v>
+      </c>
+      <c r="L22">
+        <v>1564501000000.0</v>
+      </c>
+      <c r="M22">
+        <v>1642292000000.0</v>
+      </c>
+      <c r="N22">
+        <v>1621084000000.0</v>
+      </c>
+      <c r="O22">
+        <v>1508778000000.0</v>
+      </c>
+      <c r="P22">
+        <v>1532580000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1556824000000.0</v>
+      </c>
+      <c r="R22">
+        <v>1264573000000.0</v>
+      </c>
+      <c r="S22">
+        <v>1013237000000.0</v>
+      </c>
+      <c r="T22">
+        <v>973159000000.0</v>
+      </c>
+      <c r="U22">
+        <v>980115000000.0</v>
+      </c>
+      <c r="V22">
+        <v>936131000000.0</v>
+      </c>
+      <c r="W22">
+        <v>807052000000.0</v>
+      </c>
+      <c r="X22">
+        <v>976362000000.0</v>
+      </c>
+      <c r="Y22">
+        <v>841492000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>912750000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>813574000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>796711000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>947732000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>870559000000.0</v>
+      </c>
+      <c r="AE22">
+        <v>944189000000.0</v>
+      </c>
+      <c r="AF22">
+        <v>1078377000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>957572000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>569842000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>588340000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>601429000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>594008000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>658222000000.0</v>
+      </c>
+      <c r="AM22">
+        <v>675393000000.0</v>
+      </c>
+      <c r="AN22">
+        <v>799772000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>753577000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>821425000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>717875000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>788020000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>800179000000.0</v>
+      </c>
+      <c r="AT22">
+        <v>744253000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>712761000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>716097000000.0</v>
+      </c>
+      <c r="AW22">
+        <v>689670000000.0</v>
+      </c>
+      <c r="AX22">
+        <v>672431000000.0</v>
+      </c>
+      <c r="AY22">
+        <v>676706000000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>610071000000.0</v>
+      </c>
+      <c r="BA22">
+        <v>748311000000.0</v>
+      </c>
+      <c r="BB22"/>
+      <c r="BC22">
+        <v>622262000000.0</v>
+      </c>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22">
+        <v>569321000000.0</v>
+      </c>
+      <c r="BG22">
+        <v>315808000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:59">
+      <c r="A23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23">
+        <v>17758416000000.0</v>
+      </c>
+      <c r="C23">
+        <v>17617196000000.0</v>
+      </c>
+      <c r="D23">
+        <v>17204328000000.0</v>
+      </c>
+      <c r="E23">
+        <v>17544731000000.0</v>
+      </c>
+      <c r="F23">
+        <v>17635653000000.0</v>
+      </c>
+      <c r="G23">
+        <v>17412416000000.0</v>
+      </c>
+      <c r="H23">
+        <v>17438527000000.0</v>
+      </c>
+      <c r="I23">
+        <v>17228850000000.0</v>
+      </c>
+      <c r="J23">
+        <v>17025829000000.0</v>
+      </c>
+      <c r="K23">
+        <v>16178278000000.0</v>
+      </c>
+      <c r="L23">
+        <v>16003177000000.0</v>
+      </c>
+      <c r="M23">
+        <v>15978245000000.0</v>
+      </c>
+      <c r="N23">
+        <v>15476271000000.0</v>
+      </c>
+      <c r="O23">
+        <v>15357229000000.0</v>
+      </c>
+      <c r="P23">
+        <v>14650042000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>14482908000000.0</v>
+      </c>
+      <c r="R23">
+        <v>14174588000000.0</v>
+      </c>
+      <c r="S23">
+        <v>13712160000000.0</v>
+      </c>
+      <c r="T23">
+        <v>13967203000000.0</v>
+      </c>
+      <c r="U23">
+        <v>14051806000000.0</v>
+      </c>
+      <c r="V23">
+        <v>14091859000000.0</v>
+      </c>
+      <c r="W23">
+        <v>14151383000000.0</v>
+      </c>
+      <c r="X23">
+        <v>11674342000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>11709863000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>12006765000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>11620821000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>11314794000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>11295607000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>11484582000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>11738892000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>9049866000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>9030378000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>8326303000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>8336065000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>8481843000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>8440392000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>8197785000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>8183318000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>8402573000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>8243727000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>7925781000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>7853275000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>7454278000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>7349855000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>7368048000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>7174488000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>6776968000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>6664657000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>6117953000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>5921055000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>5901570000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>5708112000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1405970000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>5141003000000.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
+      <c r="A24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B24">
+        <v>3002430000000.0</v>
+      </c>
+      <c r="C24">
+        <v>3172072000000.0</v>
+      </c>
+      <c r="D24">
+        <v>3479118000000.0</v>
+      </c>
+      <c r="E24">
+        <v>4033269000000.0</v>
+      </c>
+      <c r="F24">
+        <v>4259849000000.0</v>
+      </c>
+      <c r="G24">
+        <v>4456531000000.0</v>
+      </c>
+      <c r="H24">
+        <v>4550571000000.0</v>
+      </c>
+      <c r="I24">
+        <v>4593152000000.0</v>
+      </c>
+      <c r="J24">
+        <v>4361776000000.0</v>
+      </c>
+      <c r="K24">
+        <v>3816312000000.0</v>
+      </c>
+      <c r="L24">
+        <v>3977289000000.0</v>
+      </c>
+      <c r="M24">
+        <v>3813741000000.0</v>
+      </c>
+      <c r="N24">
+        <v>3484927000000.0</v>
+      </c>
+      <c r="O24">
+        <v>3688537000000.0</v>
+      </c>
+      <c r="P24">
+        <v>3638700000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>4071512000000.0</v>
+      </c>
+      <c r="R24">
+        <v>4217881000000.0</v>
+      </c>
+      <c r="S24">
+        <v>4388257000000.0</v>
+      </c>
+      <c r="T24">
+        <v>4918163000000.0</v>
+      </c>
+      <c r="U24">
+        <v>5103359000000.0</v>
+      </c>
+      <c r="V24">
+        <v>5070430000000.0</v>
+      </c>
+      <c r="W24">
+        <v>4717129000000.0</v>
+      </c>
+      <c r="X24">
+        <v>4740983000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>4844773000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>5059981000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>5014716000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>4780018000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>4919759000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>5031568000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>5197683000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>3078023000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>3174994000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>2997434000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>3100404000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>3117037000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>3240013000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>3159180000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>3170080000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>3227459000000.0</v>
+      </c>
+      <c r="AO24">
+        <v>2978306000000.0</v>
+      </c>
+      <c r="AP24">
+        <v>2887368000000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>2944342000000.0</v>
+      </c>
+      <c r="AR24">
+        <v>2700450000000.0</v>
+      </c>
+      <c r="AS24">
+        <v>2526504000000.0</v>
+      </c>
+      <c r="AT24">
+        <v>2419361000000.0</v>
+      </c>
+      <c r="AU24">
+        <v>2378348000000.0</v>
+      </c>
+      <c r="AV24">
+        <v>2162743000000.0</v>
+      </c>
+      <c r="AW24">
+        <v>2276714000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>1766035000000.0</v>
+      </c>
+      <c r="AY24">
+        <v>1855867000000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>1611399000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>1472668000000.0</v>
+      </c>
+      <c r="BB24"/>
+      <c r="BC24">
+        <v>1728911000000.0</v>
+      </c>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24">
+        <v>1232121000000.0</v>
+      </c>
+      <c r="BG24">
+        <v>793393000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:59">
+      <c r="A25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>3182179000000.0</v>
+      </c>
+      <c r="D25">
+        <v>3482878000000.0</v>
+      </c>
+      <c r="E25">
+        <v>4036078000000.0</v>
+      </c>
+      <c r="F25">
+        <v>4262863000000.0</v>
+      </c>
+      <c r="G25">
+        <v>4460435000000.0</v>
+      </c>
+      <c r="H25">
+        <v>4556074000000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>3987843000000.0</v>
+      </c>
+      <c r="M25">
+        <v>3827075000000.0</v>
+      </c>
+      <c r="N25">
+        <v>3502703000000.0</v>
+      </c>
+      <c r="O25">
+        <v>3708829000000.0</v>
+      </c>
+      <c r="P25">
+        <v>3645923000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>4079263000000.0</v>
+      </c>
+      <c r="R25">
+        <v>4224261000000.0</v>
+      </c>
+      <c r="S25">
+        <v>4397359000000.0</v>
+      </c>
+      <c r="T25">
+        <v>4922859000000.0</v>
+      </c>
+      <c r="U25">
+        <v>5111647000000.0</v>
+      </c>
+      <c r="V25">
+        <v>5074187000000.0</v>
+      </c>
+      <c r="W25">
+        <v>4722613000000.0</v>
+      </c>
+      <c r="X25">
+        <v>4301686000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>4852079000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>5070993000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>5015837000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>4783917000000.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
+      <c r="A26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>241105000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>241105000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>241105000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>241105000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>241105000000.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
+      <c r="A27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
+      <c r="A28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28">
+        <v>3239214000000.0</v>
+      </c>
+      <c r="C28">
+        <v>3512588000000.0</v>
+      </c>
+      <c r="D28">
+        <v>3864379000000.0</v>
+      </c>
+      <c r="E28">
+        <v>4053704000000.0</v>
+      </c>
+      <c r="F28">
+        <v>4848919000000.0</v>
+      </c>
+      <c r="G28">
+        <v>5176071000000.0</v>
+      </c>
+      <c r="H28">
+        <v>5833955000000.0</v>
+      </c>
+      <c r="I28">
+        <v>5642697000000.0</v>
+      </c>
+      <c r="J28">
+        <v>5956947000000.0</v>
+      </c>
+      <c r="K28">
+        <v>5187140000000.0</v>
+      </c>
+      <c r="L28">
+        <v>5476752000000.0</v>
+      </c>
+      <c r="M28">
+        <v>5140710000000.0</v>
+      </c>
+      <c r="N28">
+        <v>4997721000000.0</v>
+      </c>
+      <c r="O28">
+        <v>5087214000000.0</v>
+      </c>
+      <c r="P28">
+        <v>5018340000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>5298961000000.0</v>
+      </c>
+      <c r="R28">
+        <v>4798289000000.0</v>
+      </c>
+      <c r="S28">
+        <v>4886568000000.0</v>
+      </c>
+      <c r="T28">
+        <v>5820142000000.0</v>
+      </c>
+      <c r="U28">
+        <v>5933528000000.0</v>
+      </c>
+      <c r="V28">
+        <v>5788262000000.0</v>
+      </c>
+      <c r="W28">
+        <v>5743232000000.0</v>
+      </c>
+      <c r="X28">
+        <v>5984405000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>5991880000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>6204089000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>6144308000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>6034841000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>6093254000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>5865637000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>5989903000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>3925731000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>4099576000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>3736527000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>3680430000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>3930479000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>4142489000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>4193109000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>4145873000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>4587762000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>4175287000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>3721568000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3523092000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>3435621000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>3238661000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2758216000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2461241000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>2460395000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2487373000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2644422000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2691323000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2522746000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2271224000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>337623000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2413154000000.0</v>
+      </c>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
+      <c r="A29" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29">
+        <v>15761952000000.0</v>
+      </c>
+      <c r="C29">
+        <v>15563688000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>15317498000000.0</v>
+      </c>
+      <c r="F29">
+        <v>15526770000000.0</v>
+      </c>
+      <c r="G29">
+        <v>15436557000000.0</v>
+      </c>
+      <c r="H29">
+        <v>15602238000000.0</v>
+      </c>
+      <c r="I29">
+        <v>14984426000000.0</v>
+      </c>
+      <c r="J29">
+        <v>15219842000000.0</v>
+      </c>
+      <c r="K29">
+        <v>14254004000000.0</v>
+      </c>
+      <c r="L29">
+        <v>14100221000000.0</v>
+      </c>
+      <c r="M29">
+        <v>13666683000000.0</v>
+      </c>
+      <c r="N29">
+        <v>13537423000000.0</v>
+      </c>
+      <c r="O29">
+        <v>13433302000000.0</v>
+      </c>
+      <c r="P29">
+        <v>12926093000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>12747235000000.0</v>
+      </c>
+      <c r="R29">
+        <v>12268525000000.0</v>
+      </c>
+      <c r="S29">
+        <v>12179994000000.0</v>
+      </c>
+      <c r="T29">
+        <v>12080102000000.0</v>
+      </c>
+      <c r="U29">
+        <v>12506472000000.0</v>
+      </c>
+      <c r="V29">
+        <v>12496125000000.0</v>
+      </c>
+      <c r="W29">
+        <v>12483223000000.0</v>
+      </c>
+      <c r="X29">
+        <v>10094552000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>10022634000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>10257078000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
+      <c r="A30" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30">
+        <v>467691000000.0</v>
+      </c>
+      <c r="C30">
+        <v>377485000000.0</v>
+      </c>
+      <c r="D30">
+        <v>396151000000.0</v>
+      </c>
+      <c r="E30">
+        <v>416411000000.0</v>
+      </c>
+      <c r="F30">
+        <v>421308000000.0</v>
+      </c>
+      <c r="G30">
+        <v>390066000000.0</v>
+      </c>
+      <c r="H30">
+        <v>492513000000.0</v>
+      </c>
+      <c r="I30">
+        <v>458110000000.0</v>
+      </c>
+      <c r="J30">
+        <v>530741000000.0</v>
+      </c>
+      <c r="K30">
+        <v>584073000000.0</v>
+      </c>
+      <c r="L30">
+        <v>331321000000.0</v>
+      </c>
+      <c r="M30">
+        <v>371010000000.0</v>
+      </c>
+      <c r="N30">
+        <v>312537000000.0</v>
+      </c>
+      <c r="O30">
+        <v>500879000000.0</v>
+      </c>
+      <c r="P30">
+        <v>295926000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>232284000000.0</v>
+      </c>
+      <c r="R30">
+        <v>274743000000.0</v>
+      </c>
+      <c r="S30">
+        <v>277140000000.0</v>
+      </c>
+      <c r="T30">
+        <v>265321000000.0</v>
+      </c>
+      <c r="U30">
+        <v>235852000000.0</v>
+      </c>
+      <c r="V30">
+        <v>303622000000.0</v>
+      </c>
+      <c r="W30">
+        <v>406786000000.0</v>
+      </c>
+      <c r="X30">
+        <v>457592000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>490060000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>598714000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>560756000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>337994000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>395514000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>452982000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>512736000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>394425000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>496654000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>383204000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>424107000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>276556000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>340995000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>348240000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>339813000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>456924000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>417935000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>333462000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>349357000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>406735000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>418311000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>378580000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>327823000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>222407000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>416314000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>450964000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>333559000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>356854000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>320903000000.0</v>
+      </c>
+      <c r="BB30"/>
+      <c r="BC30">
+        <v>238585000000.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30">
+        <v>239292000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>158126000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:59">
+      <c r="A31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>7851180000000.0</v>
+      </c>
+      <c r="N31">
+        <v>8022312000000.0</v>
+      </c>
+      <c r="O31">
+        <v>7808547000000.0</v>
+      </c>
+      <c r="P31">
+        <v>7355573000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>6925199000000.0</v>
+      </c>
+      <c r="R31">
+        <v>6879127000000.0</v>
+      </c>
+      <c r="S31">
+        <v>6674458000000.0</v>
+      </c>
+      <c r="T31">
+        <v>6182011000000.0</v>
+      </c>
+      <c r="U31">
+        <v>5973631000000.0</v>
+      </c>
+      <c r="V31">
+        <v>5995623000000.0</v>
+      </c>
+      <c r="W31">
+        <v>5895862000000.0</v>
+      </c>
+      <c r="X31">
+        <v>3532129000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>3541757000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>3487953000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>3409257000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>3286786000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>3292233000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>3393581000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>3328312000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>3361358000000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
+      <c r="A32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32">
+        <v>1126581000000.0</v>
+      </c>
+      <c r="C32">
+        <v>814566000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>903612000000.0</v>
+      </c>
+      <c r="F32">
+        <v>561572000000.0</v>
+      </c>
+      <c r="G32">
+        <v>366904000000.0</v>
+      </c>
+      <c r="H32">
+        <v>358517000000.0</v>
+      </c>
+      <c r="I32">
+        <v>36907000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1168000000.0</v>
+      </c>
+      <c r="K32">
+        <v>3307000000.0</v>
+      </c>
+      <c r="L32">
+        <v>220370000000.0</v>
+      </c>
+      <c r="M32">
+        <v>7284000000.0</v>
+      </c>
+      <c r="N32">
+        <v>20980000000.0</v>
+      </c>
+      <c r="O32">
+        <v>207420000000.0</v>
+      </c>
+      <c r="P32">
+        <v>110357000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>158098000000.0</v>
+      </c>
+      <c r="R32">
+        <v>356063000000.0</v>
+      </c>
+      <c r="S32">
+        <v>465472000000.0</v>
+      </c>
+      <c r="T32">
+        <v>268821000000.0</v>
+      </c>
+      <c r="U32">
+        <v>256684000000.0</v>
+      </c>
+      <c r="V32">
+        <v>292509000000.0</v>
+      </c>
+      <c r="W32">
+        <v>320097000000.0</v>
+      </c>
+      <c r="X32">
+        <v>-216516000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-352330000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-430184000000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
+      <c r="A33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33">
+        <v>14457812000000.0</v>
+      </c>
+      <c r="C33">
+        <v>14494291000000.0</v>
+      </c>
+      <c r="D33">
+        <v>14240337000000.0</v>
+      </c>
+      <c r="E33">
+        <v>14181481000000.0</v>
+      </c>
+      <c r="F33">
+        <v>14479068000000.0</v>
+      </c>
+      <c r="G33">
+        <v>14515170000000.0</v>
+      </c>
+      <c r="H33">
+        <v>14310077000000.0</v>
+      </c>
+      <c r="I33">
+        <v>14304026000000.0</v>
+      </c>
+      <c r="J33">
+        <v>14060897000000.0</v>
+      </c>
+      <c r="K33">
+        <v>13229010000000.0</v>
+      </c>
+      <c r="L33">
+        <v>12668519000000.0</v>
+      </c>
+      <c r="M33">
+        <v>12516230000000.0</v>
+      </c>
+      <c r="N33">
+        <v>12334879000000.0</v>
+      </c>
+      <c r="O33">
+        <v>12127647000000.0</v>
+      </c>
+      <c r="P33">
+        <v>11714720000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>11675593000000.0</v>
+      </c>
+      <c r="R33">
+        <v>11559937000000.0</v>
+      </c>
+      <c r="S33">
+        <v>11390525000000.0</v>
+      </c>
+      <c r="T33">
+        <v>11606893000000.0</v>
+      </c>
+      <c r="U33">
+        <v>11593208000000.0</v>
+      </c>
+      <c r="V33">
+        <v>11558052000000.0</v>
+      </c>
+      <c r="W33">
+        <v>11538274000000.0</v>
+      </c>
+      <c r="X33">
+        <v>9291579000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>9555893000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>9807482000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>9688290000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>9531799000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>9389276000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>9368797000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>9340972000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>6820957000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>6754660000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>6788260000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>6596228000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>6717137000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>6664622000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>6519506000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>6430270000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>5855645000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>5777198000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>5718217000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>5537999000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>5298945000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>5159014000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>4932547000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>4771647000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>4608570000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>4485552000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>4297195000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>4250234000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>3980492000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>3844291000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>-337623000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>3621353000000.0</v>
+      </c>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+    </row>
+    <row r="34" spans="1:59">
+      <c r="A34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="G34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="H34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="I34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="J34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="K34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="L34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="M34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="N34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="O34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="P34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="R34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="S34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="T34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="U34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="AD34">
+        <v>36467000000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
+      <c r="A35" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35">
+        <v>3520173000000.0</v>
+      </c>
+      <c r="C35">
+        <v>3665987000000.0</v>
+      </c>
+      <c r="D35">
+        <v>3986504000000.0</v>
+      </c>
+      <c r="E35">
+        <v>4527535000000.0</v>
+      </c>
+      <c r="F35">
+        <v>4776367000000.0</v>
+      </c>
+      <c r="G35">
+        <v>4984759000000.0</v>
+      </c>
+      <c r="H35">
+        <v>5105876000000.0</v>
+      </c>
+      <c r="I35">
+        <v>5138347000000.0</v>
+      </c>
+      <c r="J35">
+        <v>4905187000000.0</v>
+      </c>
+      <c r="K35">
+        <v>4342889000000.0</v>
+      </c>
+      <c r="L35">
+        <v>4498821000000.0</v>
+      </c>
+      <c r="M35">
+        <v>4324204000000.0</v>
+      </c>
+      <c r="N35">
+        <v>3980680000000.0</v>
+      </c>
+      <c r="O35">
+        <v>4174927000000.0</v>
+      </c>
+      <c r="P35">
+        <v>4113974000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>4553194000000.0</v>
+      </c>
+      <c r="R35">
+        <v>4681971000000.0</v>
+      </c>
+      <c r="S35">
+        <v>4830534000000.0</v>
+      </c>
+      <c r="T35">
+        <v>5350452000000.0</v>
+      </c>
+      <c r="U35">
+        <v>5535716000000.0</v>
+      </c>
+      <c r="V35">
+        <v>5520533000000.0</v>
+      </c>
+      <c r="W35">
+        <v>5627622000000.0</v>
+      </c>
+      <c r="X35">
+        <v>5236630000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>5347375000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>5566207000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>5527501000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>5309002000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>5462982000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>5588294000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>5758902000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>3469677000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>3535246000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>3259064000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>3361431000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>3500844000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>3611645000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>3518635000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>3517359000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>3574016000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>3311066000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>3206398000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>3247480000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>3126862000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>2940330000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>2824458000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>2767965000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>2585656000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>2682788000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>2158442000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>2231048000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1950070000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>1793315000000.0</v>
+      </c>
+      <c r="BB35"/>
+      <c r="BC35">
+        <v>2010073000000.0</v>
+      </c>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+    </row>
+    <row r="36" spans="1:59">
+      <c r="A36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36">
+        <v>1046050000000.0</v>
+      </c>
+      <c r="C36">
+        <v>983052000000.0</v>
+      </c>
+      <c r="D36">
+        <v>110755000000.0</v>
+      </c>
+      <c r="E36">
+        <v>1021065000000.0</v>
+      </c>
+      <c r="F36">
+        <v>1285157000000.0</v>
+      </c>
+      <c r="G36">
+        <v>1291698000000.0</v>
+      </c>
+      <c r="H36">
+        <v>144176000000.0</v>
+      </c>
+      <c r="I36">
+        <v>66205000000.0</v>
+      </c>
+      <c r="J36">
+        <v>62612000000.0</v>
+      </c>
+      <c r="K36">
+        <v>157938000000.0</v>
+      </c>
+      <c r="L36">
+        <v>694129000000.0</v>
+      </c>
+      <c r="M36">
+        <v>648870000000.0</v>
+      </c>
+      <c r="N36">
+        <v>690034000000.0</v>
+      </c>
+      <c r="O36">
+        <v>712789000000.0</v>
+      </c>
+      <c r="P36">
+        <v>603939000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>591740000000.0</v>
+      </c>
+      <c r="R36">
+        <v>632301000000.0</v>
+      </c>
+      <c r="S36">
+        <v>330314000000.0</v>
+      </c>
+      <c r="T36">
+        <v>821720000000.0</v>
+      </c>
+      <c r="U36">
+        <v>828753000000.0</v>
+      </c>
+      <c r="V36">
+        <v>863430000000.0</v>
+      </c>
+      <c r="W36">
+        <v>824334000000.0</v>
+      </c>
+      <c r="X36">
+        <v>811800000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>1071732000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>1262218000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>1172822000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>1030922000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>974951000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>955838000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>928031000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>808853000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>794173000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>775607000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>737585000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>14353000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>694337000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>22244000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>25854000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>19873000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>21110000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>19549000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>23774000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>-593352000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>21905000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>23915000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>59995000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>45096000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>62397000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>72560000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>78116000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>27259000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>27028000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>-337623000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>59947000000.0</v>
+      </c>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+    </row>
+    <row r="37" spans="1:59">
+      <c r="A37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
+      <c r="A38" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>698874000000.0</v>
+      </c>
+      <c r="D38">
+        <v>605420000000.0</v>
+      </c>
+      <c r="E38">
+        <v>615885000000.0</v>
+      </c>
+      <c r="F38">
+        <v>697662000000.0</v>
+      </c>
+      <c r="G38">
+        <v>678497000000.0</v>
+      </c>
+      <c r="H38">
+        <v>547742000000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>422366000000.0</v>
+      </c>
+      <c r="M38">
+        <v>1258196000000.0</v>
+      </c>
+      <c r="N38">
+        <v>1258456000000.0</v>
+      </c>
+      <c r="O38">
+        <v>1162324000000.0</v>
+      </c>
+      <c r="P38">
+        <v>1103777000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>1140252000000.0</v>
+      </c>
+      <c r="R38">
+        <v>1173041000000.0</v>
+      </c>
+      <c r="S38">
+        <v>1091831000000.0</v>
+      </c>
+      <c r="T38">
+        <v>1532535000000.0</v>
+      </c>
+      <c r="U38">
+        <v>1584656000000.0</v>
+      </c>
+      <c r="V38">
+        <v>1609241000000.0</v>
+      </c>
+      <c r="W38">
+        <v>1565758000000.0</v>
+      </c>
+      <c r="X38">
+        <v>1449336000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>1802301000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>2056680000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>1950220000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>1305304000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>1636530000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>1609456000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>1584642000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>1534636000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>1959122000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1907592000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1777534000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1899763000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1851600000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>1726467000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1657132000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>1205777000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>1156224000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>1161570000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1105093000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>964498000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>913738000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>853644000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>808095000000.0</v>
+      </c>
+      <c r="AV38">
+        <v>788685000000.0</v>
+      </c>
+      <c r="AW38">
+        <v>762829000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>693362000000.0</v>
+      </c>
+      <c r="AY38">
+        <v>783413000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>643481000000.0</v>
+      </c>
+      <c r="BA38">
+        <v>606446000000.0</v>
+      </c>
+      <c r="BB38"/>
+      <c r="BC38">
+        <v>562278000000.0</v>
+      </c>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38">
+        <v>436174000000.0</v>
+      </c>
+      <c r="BG38">
+        <v>185644000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:59">
+      <c r="A39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39">
+        <v>538157000000.0</v>
+      </c>
+      <c r="C39">
+        <v>494981000000.0</v>
+      </c>
+      <c r="D39">
+        <v>222892000000.0</v>
+      </c>
+      <c r="E39">
+        <v>456308000000.0</v>
+      </c>
+      <c r="F39">
+        <v>516664000000.0</v>
+      </c>
+      <c r="G39">
+        <v>237474000000.0</v>
+      </c>
+      <c r="H39">
+        <v>335164000000.0</v>
+      </c>
+      <c r="I39">
+        <v>502221000000.0</v>
+      </c>
+      <c r="J39">
+        <v>599086000000.0</v>
+      </c>
+      <c r="K39">
+        <v>552436000000.0</v>
+      </c>
+      <c r="L39">
+        <v>632131000000.0</v>
+      </c>
+      <c r="M39">
+        <v>593651000000.0</v>
+      </c>
+      <c r="N39">
+        <v>505259000000.0</v>
+      </c>
+      <c r="O39">
+        <v>474286000000.0</v>
+      </c>
+      <c r="P39">
+        <v>482188000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>530714000000.0</v>
+      </c>
+      <c r="R39">
+        <v>540205000000.0</v>
+      </c>
+      <c r="S39">
+        <v>449565000000.0</v>
+      </c>
+      <c r="T39">
+        <v>651881000000.0</v>
+      </c>
+      <c r="U39">
+        <v>725486000000.0</v>
+      </c>
+      <c r="V39">
+        <v>659631000000.0</v>
+      </c>
+      <c r="W39">
+        <v>639502000000.0</v>
+      </c>
+      <c r="X39">
+        <v>676129000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>615372000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>428249000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>366193000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>482778000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>487220000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>493247000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>356869000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>530888000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>579005000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>436175000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>445102000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>559791000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>644831000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>509576000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>551164000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>1203751000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>984381000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>610468000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>568173000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>614066000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>563081000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>494588000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>393162000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>421863000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>369818000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>605100000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>498753000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>766249000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>743164000000.0</v>
+      </c>
+      <c r="BB39"/>
+      <c r="BC39">
+        <v>559765000000.0</v>
+      </c>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39">
+        <v>149016000000.0</v>
+      </c>
+      <c r="BG39">
+        <v>100224000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:59">
+      <c r="A40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40">
+        <v>363221000000.0</v>
+      </c>
+      <c r="C40">
+        <v>661902000000.0</v>
+      </c>
+      <c r="D40">
+        <v>604631000000.0</v>
+      </c>
+      <c r="E40">
+        <v>937450000000.0</v>
+      </c>
+      <c r="F40">
+        <v>611245000000.0</v>
+      </c>
+      <c r="G40">
+        <v>387267000000.0</v>
+      </c>
+      <c r="H40">
+        <v>307490000000.0</v>
+      </c>
+      <c r="I40">
+        <v>750427000000.0</v>
+      </c>
+      <c r="J40">
+        <v>449563000000.0</v>
+      </c>
+      <c r="K40">
+        <v>446187000000.0</v>
+      </c>
+      <c r="L40">
+        <v>356336000000.0</v>
+      </c>
+      <c r="M40">
+        <v>662818000000.0</v>
+      </c>
+      <c r="N40">
+        <v>363233000000.0</v>
+      </c>
+      <c r="O40">
+        <v>452308000000.0</v>
+      </c>
+      <c r="P40">
+        <v>286349000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>352748000000.0</v>
+      </c>
+      <c r="R40">
+        <v>271160000000.0</v>
+      </c>
+      <c r="S40">
+        <v>353783041000.0</v>
+      </c>
+      <c r="T40">
+        <v>176605000000.0</v>
+      </c>
+      <c r="U40">
+        <v>244299000000.0</v>
+      </c>
+      <c r="V40">
+        <v>161676000000.0</v>
+      </c>
+      <c r="W40">
+        <v>243142000000.0</v>
+      </c>
+      <c r="X40">
+        <v>177307000000.0</v>
+      </c>
+      <c r="Y40">
+        <v>179973000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>201557000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>200235000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>150737000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>180869000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>181325000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>160938000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>128879000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>103221000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>100002000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>104498000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>129841000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>126297000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>171587000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>129751000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>156373000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-38178000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>237174000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>333327000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>303793000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-4069000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>376472000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>366332000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>4973000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>141652000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>374679000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>243052000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>321443000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>370878000000.0</v>
+      </c>
+      <c r="BB40"/>
+      <c r="BC40">
+        <v>325814000000.0</v>
+      </c>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40">
+        <v>327288000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>150624000000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:59">
+      <c r="A41" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>497129000000.0</v>
+      </c>
+      <c r="N41">
+        <v>477977000000.0</v>
+      </c>
+      <c r="O41">
+        <v>466098000000.0</v>
+      </c>
+      <c r="P41">
+        <v>468051000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>473931000000.0</v>
+      </c>
+      <c r="R41">
+        <v>457710000000.0</v>
+      </c>
+      <c r="S41">
+        <v>433175000000.0</v>
+      </c>
+      <c r="T41">
+        <v>427593000000.0</v>
+      </c>
+      <c r="U41">
+        <v>424069000000.0</v>
+      </c>
+      <c r="V41">
+        <v>446346000000.0</v>
+      </c>
+      <c r="W41">
+        <v>449746000000.0</v>
+      </c>
+      <c r="X41">
+        <v>491050000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>495296000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>495214000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>511664000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>525085000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>536389000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>546537000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>547633000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>377368000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>252540000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>241175000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>240320000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>365244000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>352658000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>340069000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>327482000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>322384000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>308708000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>294943000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>285105000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>413402000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>399653000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>385903000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>372155000000.0</v>
+      </c>
+      <c r="AV41">
+        <v>403176000000.0</v>
+      </c>
+      <c r="AW41">
+        <v>385162000000.0</v>
+      </c>
+      <c r="AX41">
+        <v>369220000000.0</v>
+      </c>
+      <c r="AY41">
+        <v>351920000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>309811000000.0</v>
+      </c>
+      <c r="BA41">
+        <v>291937000000.0</v>
+      </c>
+      <c r="BB41"/>
+      <c r="BC41">
+        <v>251393000000.0</v>
+      </c>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41">
+        <v>191010000000.0</v>
+      </c>
+      <c r="BG41">
+        <v>130728000000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:59">
+      <c r="A42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42">
+        <v>3264311000000.0</v>
+      </c>
+      <c r="C42">
+        <v>3264311000000.0</v>
+      </c>
+      <c r="D42">
+        <v>3095800000000.0</v>
+      </c>
+      <c r="E42">
+        <v>3095800000000.0</v>
+      </c>
+      <c r="F42">
+        <v>3095800000000.0</v>
+      </c>
+      <c r="G42">
+        <v>3095800000000.0</v>
+      </c>
+      <c r="H42">
+        <v>3013893000000.0</v>
+      </c>
+      <c r="I42">
+        <v>3013893000000.0</v>
+      </c>
+      <c r="J42">
+        <v>3013893000000.0</v>
+      </c>
+      <c r="K42">
+        <v>3013893000000.0</v>
+      </c>
+      <c r="L42">
+        <v>2861386000000.0</v>
+      </c>
+      <c r="M42">
+        <v>2861386000000.0</v>
+      </c>
+      <c r="N42">
+        <v>2861386000000.0</v>
+      </c>
+      <c r="O42">
+        <v>2861386000000.0</v>
+      </c>
+      <c r="P42">
+        <v>2759212000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>2759212000000.0</v>
+      </c>
+      <c r="R42">
+        <v>2759212000000.0</v>
+      </c>
+      <c r="S42">
+        <v>2784958000000.0</v>
+      </c>
+      <c r="T42">
+        <v>2585867000000.0</v>
+      </c>
+      <c r="U42">
+        <v>2585867000000.0</v>
+      </c>
+      <c r="V42">
+        <v>2585867000000.0</v>
+      </c>
+      <c r="W42">
+        <v>2598740000000.0</v>
+      </c>
+      <c r="X42">
+        <v>592127000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>592127000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>592127000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>592127000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>592127000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>592127000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>592127000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>592127000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>592137000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>592137000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>592137000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>714940000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>592137000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>616827000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>616827000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>650467000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>616030000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>649665000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>633288000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>635914000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>676732000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>713892000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>713892000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>762993000000.0</v>
+      </c>
+      <c r="AV42">
+        <v>693892000000.0</v>
+      </c>
+      <c r="AW42">
+        <v>693892000000.0</v>
+      </c>
+      <c r="AX42">
+        <v>683892000000.0</v>
+      </c>
+      <c r="AY42">
+        <v>683892000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>675392000000.0</v>
+      </c>
+      <c r="BA42">
+        <v>906549000000.0</v>
+      </c>
+      <c r="BB42">
+        <v>26524000000.0</v>
+      </c>
+      <c r="BC42">
+        <v>461627000000.0</v>
+      </c>
+      <c r="BD42"/>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+    </row>
+    <row r="43" spans="1:59">
+      <c r="A43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
+      <c r="A44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
+      <c r="A45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B45">
+        <v>18843740000000.0</v>
+      </c>
+      <c r="C45">
+        <v>18663568000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>17928826000000.0</v>
+      </c>
+      <c r="F45">
+        <v>17786642000000.0</v>
+      </c>
+      <c r="G45">
+        <v>17606217000000.0</v>
+      </c>
+      <c r="H45">
+        <v>17200643000000.0</v>
+      </c>
+      <c r="I45">
+        <v>17005241000000.0</v>
+      </c>
+      <c r="J45">
+        <v>16711933000000.0</v>
+      </c>
+      <c r="K45">
+        <v>16528223000000.0</v>
+      </c>
+      <c r="L45">
+        <v>15929357000000.0</v>
+      </c>
+      <c r="M45">
+        <v>15639602000000.0</v>
+      </c>
+      <c r="N45">
+        <v>15269415000000.0</v>
+      </c>
+      <c r="O45">
+        <v>14838679000000.0</v>
+      </c>
+      <c r="P45">
+        <v>14405174000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
+      <c r="A46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B46">
+        <v>11352495000000.0</v>
+      </c>
+      <c r="C46">
+        <v>11399463000000.0</v>
+      </c>
+      <c r="D46">
+        <v>12147464000000.0</v>
+      </c>
+      <c r="E46">
+        <v>11165606000000.0</v>
+      </c>
+      <c r="F46">
+        <v>11289832000000.0</v>
+      </c>
+      <c r="G46">
+        <v>11342323000000.0</v>
+      </c>
+      <c r="H46">
+        <v>12043909000000.0</v>
+      </c>
+      <c r="I46">
+        <v>12088498000000.0</v>
+      </c>
+      <c r="J46">
+        <v>11886147000000.0</v>
+      </c>
+      <c r="K46">
+        <v>11873887000000.0</v>
+      </c>
+      <c r="L46">
+        <v>10751868000000.0</v>
+      </c>
+      <c r="M46">
+        <v>10665413000000.0</v>
+      </c>
+      <c r="N46">
+        <v>10488967000000.0</v>
+      </c>
+      <c r="O46">
+        <v>10248249000000.0</v>
+      </c>
+      <c r="P46">
+        <v>9939022000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>9874001000000.0</v>
+      </c>
+      <c r="R46">
+        <v>9737280000000.0</v>
+      </c>
+      <c r="S46">
+        <v>9606972000000.0</v>
+      </c>
+      <c r="T46">
+        <v>9431213000000.0</v>
+      </c>
+      <c r="U46">
+        <v>9368340000000.0</v>
+      </c>
+      <c r="V46">
+        <v>9322993000000.0</v>
+      </c>
+      <c r="W46">
+        <v>9287016000000.0</v>
+      </c>
+      <c r="X46">
+        <v>7247871000000.0</v>
+      </c>
+      <c r="Y46">
+        <v>7260701000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>7252080000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>7239348000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>7333367000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>7268764000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>7275383000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>7272348000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>4863384000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>4795538000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>4880668000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>4818694000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>2069500000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>4813022000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>4880346000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>4859884000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>4734171000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>4704796000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>4638679000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>4432906000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>5031315000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>4323714000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>4156160000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>4039400000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>3892850000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>3794285000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>3674771000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>3537053000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>3405677000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>3237845000000.0</v>
+      </c>
+      <c r="BB46"/>
+      <c r="BC46">
+        <v>3126253000000.0</v>
+      </c>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+    </row>
+    <row r="47" spans="1:59">
+      <c r="A47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>12006543000000.0</v>
+      </c>
+      <c r="D47">
+        <v>11913158000000.0</v>
+      </c>
+      <c r="E47">
+        <v>11886356000000.0</v>
+      </c>
+      <c r="F47">
+        <v>11986014000000.0</v>
+      </c>
+      <c r="G47">
+        <v>12065282000000.0</v>
+      </c>
+      <c r="H47">
+        <v>11856036000000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>11281414000000.0</v>
+      </c>
+      <c r="M47">
+        <v>10537112000000.0</v>
+      </c>
+      <c r="N47">
+        <v>10359349000000.0</v>
+      </c>
+      <c r="O47">
+        <v>10248249000000.0</v>
+      </c>
+      <c r="P47">
+        <v>9919221000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>9843619000000.0</v>
+      </c>
+      <c r="R47">
+        <v>9695174000000.0</v>
+      </c>
+      <c r="S47">
+        <v>9606972000000.0</v>
+      </c>
+      <c r="T47">
+        <v>9387220000000.0</v>
+      </c>
+      <c r="U47">
+        <v>9321414000000.0</v>
+      </c>
+      <c r="V47">
+        <v>9262951000000.0</v>
+      </c>
+      <c r="W47">
+        <v>9286656000000.0</v>
+      </c>
+      <c r="X47">
+        <v>7247871000000.0</v>
+      </c>
+      <c r="Y47">
+        <v>7260701000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>7252080000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>7239348000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>7445486000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>7268764000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>7275359000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>7272348000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>4863384000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>4795538000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>4880668000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>4818694000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>4817374000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>4813022000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>4793039000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>4773138000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>4649868000000.0</v>
+      </c>
+      <c r="AO47">
+        <v>4620974000000.0</v>
+      </c>
+      <c r="AP47">
+        <v>4556647000000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>4432906000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>4334447000000.0</v>
+      </c>
+      <c r="AS47">
+        <v>4245276000000.0</v>
+      </c>
+      <c r="AT47">
+        <v>4078903000000.0</v>
+      </c>
+      <c r="AU47">
+        <v>3963552000000.0</v>
+      </c>
+      <c r="AV47">
+        <v>3819885000000.0</v>
+      </c>
+      <c r="AW47">
+        <v>3722723000000.0</v>
+      </c>
+      <c r="AX47">
+        <v>3603833000000.0</v>
+      </c>
+      <c r="AY47">
+        <v>3466821000000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>3337011000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>3237845000000.0</v>
+      </c>
+      <c r="BB47"/>
+      <c r="BC47">
+        <v>3059075000000.0</v>
+      </c>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47">
+        <v>2311418000000.0</v>
+      </c>
+      <c r="BG47">
+        <v>1495258000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:59">
+      <c r="A48" t="s">
+        <v>63</v>
+      </c>
+      <c r="B48">
+        <v>8458028000000.0</v>
+      </c>
+      <c r="C48">
+        <v>8027592000000.0</v>
+      </c>
+      <c r="D48">
+        <v>7491741000000.0</v>
+      </c>
+      <c r="E48">
+        <v>7100171000000.0</v>
+      </c>
+      <c r="F48">
+        <v>6806953000000.0</v>
+      </c>
+      <c r="G48">
+        <v>6438795000000.0</v>
+      </c>
+      <c r="H48">
+        <v>6169054000000.0</v>
+      </c>
+      <c r="I48">
+        <v>5812080000000.0</v>
+      </c>
+      <c r="J48">
+        <v>5767772000000.0</v>
+      </c>
+      <c r="K48">
+        <v>5503553000000.0</v>
+      </c>
+      <c r="L48">
+        <v>5131199000000.0</v>
+      </c>
+      <c r="M48">
+        <v>4988142000000.0</v>
+      </c>
+      <c r="N48">
+        <v>5161274000000.0</v>
+      </c>
+      <c r="O48">
+        <v>4947509000000.0</v>
+      </c>
+      <c r="P48">
+        <v>4597370000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>4166996000000.0</v>
+      </c>
+      <c r="R48">
+        <v>4120924000000.0</v>
+      </c>
+      <c r="S48">
+        <v>3916255000000.0</v>
+      </c>
+      <c r="T48">
+        <v>3610026000000.0</v>
+      </c>
+      <c r="U48">
+        <v>3401646000000.0</v>
+      </c>
+      <c r="V48">
+        <v>3423638000000.0</v>
+      </c>
+      <c r="W48">
+        <v>3323877000000.0</v>
+      </c>
+      <c r="X48">
+        <v>2963696000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>2981662000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>2933689000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>2854993000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>2749296000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>2754743000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>2856059000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>2790790000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>2762809000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>2617103000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>2439526000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>2389456000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>2266522000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>2050757000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>1915236000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>1847867000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>1614365000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>1619738000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1683478000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1669375000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1431690000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1481866000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>1377490000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1445809000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>1313615000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>1158684000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>997530000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>848508000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>757602000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>754295000000.0</v>
+      </c>
+      <c r="BB48"/>
+      <c r="BC48">
+        <v>733349000000.0</v>
+      </c>
+      <c r="BD48"/>
+      <c r="BE48"/>
+      <c r="BF48">
+        <v>567925000000.0</v>
+      </c>
+      <c r="BG48">
+        <v>256080000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:59">
+      <c r="A49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
+      <c r="A50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50">
+        <v>848293000000.0</v>
+      </c>
+      <c r="C50">
+        <v>910823000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>899368000000.0</v>
+      </c>
+      <c r="F50">
+        <v>1175278000000.0</v>
+      </c>
+      <c r="G50">
+        <v>1256541000000.0</v>
+      </c>
+      <c r="H50">
+        <v>1670257000000.0</v>
+      </c>
+      <c r="I50">
+        <v>1366838000000.0</v>
+      </c>
+      <c r="J50">
+        <v>1877938000000.0</v>
+      </c>
+      <c r="K50">
+        <v>1721783000000.0</v>
+      </c>
+      <c r="L50">
+        <v>1904816000000.0</v>
+      </c>
+      <c r="M50">
+        <v>1777883000000.0</v>
+      </c>
+      <c r="N50">
+        <v>1804305000000.0</v>
+      </c>
+      <c r="O50">
+        <v>1710339000000.0</v>
+      </c>
+      <c r="P50">
+        <v>1705941000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>1524645000000.0</v>
+      </c>
+      <c r="R50">
+        <v>945638000000.0</v>
+      </c>
+      <c r="S50">
+        <v>891400000000.0</v>
+      </c>
+      <c r="T50">
+        <v>1205780000000.0</v>
+      </c>
+      <c r="U50">
+        <v>1203603000000.0</v>
+      </c>
+      <c r="V50">
+        <v>1204193000000.0</v>
+      </c>
+      <c r="W50">
+        <v>1189090000000.0</v>
+      </c>
+      <c r="X50">
+        <v>1598622000000.0</v>
+      </c>
+      <c r="Y50">
+        <v>1404948000000.0</v>
+      </c>
+      <c r="Z50">
+        <v>1472157000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>1386295000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>1482872000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>1381293000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>1211373000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>676426000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>532513000000.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
+      <c r="A51" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51">
+        <v>3874987000000.0</v>
+      </c>
+      <c r="C51">
+        <v>4105200000000.0</v>
+      </c>
+      <c r="D51">
+        <v>4358499000000.0</v>
+      </c>
+      <c r="E51">
+        <v>4946456000000.0</v>
+      </c>
+      <c r="F51">
+        <v>5452393000000.0</v>
+      </c>
+      <c r="G51">
+        <v>5733094000000.0</v>
+      </c>
+      <c r="H51">
+        <v>6241981000000.0</v>
+      </c>
+      <c r="I51">
+        <v>5985071000000.0</v>
+      </c>
+      <c r="J51">
+        <v>6273523000000.0</v>
+      </c>
+      <c r="K51">
+        <v>5576886000000.0</v>
+      </c>
+      <c r="L51">
+        <v>5913036000000.0</v>
+      </c>
+      <c r="M51">
+        <v>5628103000000.0</v>
+      </c>
+      <c r="N51">
+        <v>5328821000000.0</v>
+      </c>
+      <c r="O51">
+        <v>5446563000000.0</v>
+      </c>
+      <c r="P51">
+        <v>5363828000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>5615420000000.0</v>
+      </c>
+      <c r="R51">
+        <v>5188679000000.0</v>
+      </c>
+      <c r="S51">
+        <v>5308946000000.0</v>
+      </c>
+      <c r="T51">
+        <v>6138023000000.0</v>
+      </c>
+      <c r="U51">
+        <v>6326696000000.0</v>
+      </c>
+      <c r="V51">
+        <v>6298997000000.0</v>
+      </c>
+      <c r="W51">
+        <v>6390941000000.0</v>
+      </c>
+      <c r="X51">
+        <v>6362454000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>6279762000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>6570293000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>6414639000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>6280038000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>6321628000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>6267023000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>6513798000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>4260818000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>4474724000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>3993878000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>4061485000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>4257409000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>4417968000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>4393708000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>4397091000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>4886656000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>4697299000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>4287423000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>4321580000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>3925855000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>3787852000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>3685593000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>3531702000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>3268426000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>3336650000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>2914153000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2978410000000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2876698000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>2643570000000.0</v>
+      </c>
+      <c r="BB51"/>
+      <c r="BC51">
+        <v>2750777000000.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+    </row>
+    <row r="52" spans="1:59">
+      <c r="A52" t="s">
+        <v>67</v>
+      </c>
+      <c r="B52">
+        <v>869695000000.0</v>
+      </c>
+      <c r="C52">
+        <v>923021000000.0</v>
+      </c>
+      <c r="D52">
+        <v>875621000000.0</v>
+      </c>
+      <c r="E52">
+        <v>910378000000.0</v>
+      </c>
+      <c r="F52">
+        <v>1189530000000.0</v>
+      </c>
+      <c r="G52">
+        <v>1272659000000.0</v>
+      </c>
+      <c r="H52">
+        <v>1701557000000.0</v>
+      </c>
+      <c r="I52">
+        <v>1385375000000.0</v>
+      </c>
+      <c r="J52">
+        <v>1897988000000.0</v>
+      </c>
+      <c r="K52">
+        <v>1750789000000.0</v>
+      </c>
+      <c r="L52">
+        <v>1925193000000.0</v>
+      </c>
+      <c r="M52">
+        <v>1801028000000.0</v>
+      </c>
+      <c r="N52">
+        <v>1826118000000.0</v>
+      </c>
+      <c r="O52">
+        <v>1737734000000.0</v>
+      </c>
+      <c r="P52">
+        <v>1717905000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1536157000000.0</v>
+      </c>
+      <c r="R52">
+        <v>964418000000.0</v>
+      </c>
+      <c r="S52">
+        <v>911587000000.0</v>
+      </c>
+      <c r="T52">
+        <v>1215164000000.0</v>
+      </c>
+      <c r="U52">
+        <v>1215049000000.0</v>
+      </c>
+      <c r="V52">
+        <v>1224810000000.0</v>
+      </c>
+      <c r="W52">
+        <v>1213065000000.0</v>
+      </c>
+      <c r="X52">
+        <v>1616874000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>1427683000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>1499300000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>1398802000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>1496121000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>1395035000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>1225266000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>1302529000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>1168509000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>1299730000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>996444000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>961081000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>1140372000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>1177955000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>1234528000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>1227011000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1659197000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>1719555000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>1400055000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>1377238000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>1225405000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>1261348000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>1266232000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>1168765000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>1105683000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>1059936000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>1148118000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>1122543000000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>1265299000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>1170902000000.0</v>
+      </c>
+      <c r="BB52"/>
+      <c r="BC52">
+        <v>1021866000000.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
+      <c r="A53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>-278815000000.0</v>
+      </c>
+      <c r="M53">
+        <v>-274691000000.0</v>
+      </c>
+      <c r="N53">
+        <v>-236161000000.0</v>
+      </c>
+      <c r="O53">
+        <v>-246161000000.0</v>
+      </c>
+      <c r="P53">
+        <v>-269241000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>-261997000000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53">
+        <v>-561161000000.0</v>
+      </c>
+      <c r="T53">
+        <v>-507016000000.0</v>
+      </c>
+      <c r="U53">
+        <v>-546629000000.0</v>
+      </c>
+      <c r="V53">
+        <v>-557441000000.0</v>
+      </c>
+      <c r="W53">
+        <v>-621797000000.0</v>
+      </c>
+      <c r="X53">
+        <v>-505902000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>-603255000000.0</v>
+      </c>
+      <c r="Z53">
+        <v>-674200000000.0</v>
+      </c>
+      <c r="AA53">
+        <v>-650986000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>-577032000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>-567029000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>-571018000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>-571231000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>-632078000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>-654039000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>-639958000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>-547426000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>-4085896000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>-618283000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>-1087155000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>-1056526000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>-780755000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>-744983000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>-748819000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>-785073000000.0</v>
+      </c>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53">
+        <v>675246000000.0</v>
+      </c>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
+      <c r="A54" t="s">
+        <v>69</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
+      <c r="A55" t="s">
+        <v>70</v>
+      </c>
+      <c r="B55">
+        <v>17758416000000.0</v>
+      </c>
+      <c r="C55">
+        <v>17617196000000.0</v>
+      </c>
+      <c r="D55">
+        <v>17204328000000.0</v>
+      </c>
+      <c r="E55">
+        <v>17544731000000.0</v>
+      </c>
+      <c r="F55">
+        <v>17635653000000.0</v>
+      </c>
+      <c r="G55">
+        <v>17412416000000.0</v>
+      </c>
+      <c r="H55">
+        <v>17438527000000.0</v>
+      </c>
+      <c r="I55">
+        <v>17228850000000.0</v>
+      </c>
+      <c r="J55">
+        <v>17025829000000.0</v>
+      </c>
+      <c r="K55">
+        <v>16178278000000.0</v>
+      </c>
+      <c r="L55">
+        <v>16003177000000.0</v>
+      </c>
+      <c r="M55">
+        <v>15978245000000.0</v>
+      </c>
+      <c r="N55">
+        <v>15476271000000.0</v>
+      </c>
+      <c r="O55">
+        <v>15357229000000.0</v>
+      </c>
+      <c r="P55">
+        <v>14650042000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>14482908000000.0</v>
+      </c>
+      <c r="R55">
+        <v>14174588000000.0</v>
+      </c>
+      <c r="S55">
+        <v>13712160000000.0</v>
+      </c>
+      <c r="T55">
+        <v>13967203000000.0</v>
+      </c>
+      <c r="U55">
+        <v>14051806000000.0</v>
+      </c>
+      <c r="V55">
+        <v>14091859000000.0</v>
+      </c>
+      <c r="W55">
+        <v>14151383000000.0</v>
+      </c>
+      <c r="X55">
+        <v>11674342000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>11709863000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>12006765000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>11620821000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>11314794000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>11295607000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>11484582000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>11738892000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>9049866000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>9030378000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>8326303000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>8336065000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>8481843000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>8440392000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>8197785000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>8183318000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>8402573000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>8243727000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>7925781000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>7853275000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>7454278000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>7349855000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>7368048000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>7174488000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>6776968000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>6664657000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>6117953000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>5921055000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>5901570000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>5708112000000.0</v>
+      </c>
+      <c r="BB55"/>
+      <c r="BC55">
+        <v>5141003000000.0</v>
+      </c>
+      <c r="BD55"/>
+      <c r="BE55"/>
+      <c r="BF55">
+        <v>4235191000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>2791321000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:59">
+      <c r="A56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B56">
+        <v>3300604000000.0</v>
+      </c>
+      <c r="C56">
+        <v>3122905000000.0</v>
+      </c>
+      <c r="D56">
+        <v>2963991000000.0</v>
+      </c>
+      <c r="E56">
+        <v>3363250000000.0</v>
+      </c>
+      <c r="F56">
+        <v>3156585000000.0</v>
+      </c>
+      <c r="G56">
+        <v>2897246000000.0</v>
+      </c>
+      <c r="H56">
+        <v>3128450000000.0</v>
+      </c>
+      <c r="I56">
+        <v>2924824000000.0</v>
+      </c>
+      <c r="J56">
+        <v>2964932000000.0</v>
+      </c>
+      <c r="K56">
+        <v>2949268000000.0</v>
+      </c>
+      <c r="L56">
+        <v>3334658000000.0</v>
+      </c>
+      <c r="M56">
+        <v>3462015000000.0</v>
+      </c>
+      <c r="N56">
+        <v>3141392000000.0</v>
+      </c>
+      <c r="O56">
+        <v>3229582000000.0</v>
+      </c>
+      <c r="P56">
+        <v>2935322000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>2807315000000.0</v>
+      </c>
+      <c r="R56">
+        <v>2614651000000.0</v>
+      </c>
+      <c r="S56">
+        <v>2321635000000.0</v>
+      </c>
+      <c r="T56">
+        <v>2360310000000.0</v>
+      </c>
+      <c r="U56">
+        <v>2458598000000.0</v>
+      </c>
+      <c r="V56">
+        <v>2533807000000.0</v>
+      </c>
+      <c r="W56">
+        <v>2613109000000.0</v>
+      </c>
+      <c r="X56">
+        <v>2382763000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>2153970000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>2199283000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1932531000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1782995000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1906331000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>2115785000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>2397920000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>2228909000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>2275718000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>1538043000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>1739837000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1764706000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>1775770000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>1678279000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1753048000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>2546928000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>2466529000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>2207564000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>2315276000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>2155333000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>2190841000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>2435501000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>2402841000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>2168398000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>2179105000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1820758000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>1670821000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1921078000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1863821000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>337623000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1519650000000.0</v>
+      </c>
+      <c r="BD56"/>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+    </row>
+    <row r="57" spans="1:59">
+      <c r="A57" t="s">
+        <v>72</v>
+      </c>
+      <c r="B57">
+        <v>2174023000000.0</v>
+      </c>
+      <c r="C57">
+        <v>2308339000000.0</v>
+      </c>
+      <c r="D57">
+        <v>2262183000000.0</v>
+      </c>
+      <c r="E57">
+        <v>2459638000000.0</v>
+      </c>
+      <c r="F57">
+        <v>2595013000000.0</v>
+      </c>
+      <c r="G57">
+        <v>2530342000000.0</v>
+      </c>
+      <c r="H57">
+        <v>2769933000000.0</v>
+      </c>
+      <c r="I57">
+        <v>2887917000000.0</v>
+      </c>
+      <c r="J57">
+        <v>2963764000000.0</v>
+      </c>
+      <c r="K57">
+        <v>2945961000000.0</v>
+      </c>
+      <c r="L57">
+        <v>3114288000000.0</v>
+      </c>
+      <c r="M57">
+        <v>3454731000000.0</v>
+      </c>
+      <c r="N57">
+        <v>3120412000000.0</v>
+      </c>
+      <c r="O57">
+        <v>3022162000000.0</v>
+      </c>
+      <c r="P57">
+        <v>2824965000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>2649217000000.0</v>
+      </c>
+      <c r="R57">
+        <v>2258588000000.0</v>
+      </c>
+      <c r="S57">
+        <v>1856163000000.0</v>
+      </c>
+      <c r="T57">
+        <v>2091489000000.0</v>
+      </c>
+      <c r="U57">
+        <v>2201914000000.0</v>
+      </c>
+      <c r="V57">
+        <v>2241298000000.0</v>
+      </c>
+      <c r="W57">
+        <v>2293012000000.0</v>
+      </c>
+      <c r="X57">
+        <v>2599279000000.0</v>
+      </c>
+      <c r="Y57">
+        <v>2506300000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>2629467000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>2361728000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>2389717000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>2210059000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>2171371000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>2321028000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1953416000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>2016976000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>1765825000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1724895000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>1910257000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>1918845000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>1905805000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>1961618000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>2351514000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>2451910000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>2190999000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>2098774000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>2040814000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>2040693000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>2294837000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>2113192000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>2029898000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>1978360000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>2129974000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>2011462000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>2036886000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>2008517000000.0</v>
+      </c>
+      <c r="BB57"/>
+      <c r="BC57">
+        <v>1724960000000.0</v>
+      </c>
+      <c r="BD57"/>
+      <c r="BE57"/>
+      <c r="BF57">
+        <v>1575014000000.0</v>
+      </c>
+      <c r="BG57">
+        <v>1083200000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:59">
+      <c r="A58" t="s">
+        <v>73</v>
+      </c>
+      <c r="B58">
+        <v>5694196000000.0</v>
+      </c>
+      <c r="C58">
+        <v>5974326000000.0</v>
+      </c>
+      <c r="D58">
+        <v>6248687000000.0</v>
+      </c>
+      <c r="E58">
+        <v>6987173000000.0</v>
+      </c>
+      <c r="F58">
+        <v>7371380000000.0</v>
+      </c>
+      <c r="G58">
+        <v>7515101000000.0</v>
+      </c>
+      <c r="H58">
+        <v>7875809000000.0</v>
+      </c>
+      <c r="I58">
+        <v>8026264000000.0</v>
+      </c>
+      <c r="J58">
+        <v>7868951000000.0</v>
+      </c>
+      <c r="K58">
+        <v>7288850000000.0</v>
+      </c>
+      <c r="L58">
+        <v>7613109000000.0</v>
+      </c>
+      <c r="M58">
+        <v>7778935000000.0</v>
+      </c>
+      <c r="N58">
+        <v>7101092000000.0</v>
+      </c>
+      <c r="O58">
+        <v>7197089000000.0</v>
+      </c>
+      <c r="P58">
+        <v>6938939000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>7202411000000.0</v>
+      </c>
+      <c r="R58">
+        <v>6940559000000.0</v>
+      </c>
+      <c r="S58">
+        <v>6686697000000.0</v>
+      </c>
+      <c r="T58">
+        <v>7441941000000.0</v>
+      </c>
+      <c r="U58">
+        <v>7737630000000.0</v>
+      </c>
+      <c r="V58">
+        <v>7761831000000.0</v>
+      </c>
+      <c r="W58">
+        <v>7920634000000.0</v>
+      </c>
+      <c r="X58">
+        <v>7835909000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>7853675000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>8195674000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>7889229000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>7698719000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>7673041000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>7759665000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>8079930000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>5423093000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>5552222000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>5024889000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>5086326000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>5411101000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>5530490000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>5424440000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>5478977000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>5925530000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>5762976000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>5397397000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>5346254000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>5167676000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>4981023000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>5119295000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>4881157000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>4615554000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>4661148000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>4288416000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>4242510000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>3986956000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>3801832000000.0</v>
+      </c>
+      <c r="BB58"/>
+      <c r="BC58">
+        <v>3735033000000.0</v>
+      </c>
+      <c r="BD58"/>
+      <c r="BE58"/>
+      <c r="BF58">
+        <v>3036789000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>2007321000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:59">
+      <c r="A59" t="s">
+        <v>74</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
+      <c r="A60" t="s">
+        <v>75</v>
+      </c>
+      <c r="B60">
+        <v>11911229000000.0</v>
+      </c>
+      <c r="C60">
+        <v>11480793000000.0</v>
+      </c>
+      <c r="D60">
+        <v>10786004000000.0</v>
+      </c>
+      <c r="E60">
+        <v>10384861000000.0</v>
+      </c>
+      <c r="F60">
+        <v>10091643000000.0</v>
+      </c>
+      <c r="G60">
+        <v>9723485000000.0</v>
+      </c>
+      <c r="H60">
+        <v>9381410000000.0</v>
+      </c>
+      <c r="I60">
+        <v>9024436000000.0</v>
+      </c>
+      <c r="J60">
+        <v>8980128000000.0</v>
+      </c>
+      <c r="K60">
+        <v>8715909000000.0</v>
+      </c>
+      <c r="L60">
+        <v>8218116000000.0</v>
+      </c>
+      <c r="M60">
+        <v>8075059000000.0</v>
+      </c>
+      <c r="N60">
+        <v>8248191000000.0</v>
+      </c>
+      <c r="O60">
+        <v>8034426000000.0</v>
+      </c>
+      <c r="P60">
+        <v>7581452000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>7151078000000.0</v>
+      </c>
+      <c r="R60">
+        <v>7105006000000.0</v>
+      </c>
+      <c r="S60">
+        <v>6900337000000.0</v>
+      </c>
+      <c r="T60">
+        <v>6407890000000.0</v>
+      </c>
+      <c r="U60">
+        <v>6199510000000.0</v>
+      </c>
+      <c r="V60">
+        <v>6221502000000.0</v>
+      </c>
+      <c r="W60">
+        <v>6121741000000.0</v>
+      </c>
+      <c r="X60">
+        <v>3754947000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>3772913000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>3724940000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>3646244000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>3529663000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>3535110000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3636458000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>3571189000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>3543190000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3397484000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3219907000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3169837000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>2988483000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>2831170000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>2695753000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>2628214000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>2394085000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>2399458000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2446794000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2431540000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2231532000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2315325000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>2207351000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2252185000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2116588000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>1957913000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>1786759000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>1637737000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>1876121000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>1872814000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>1405970000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>1379446000000.0</v>
+      </c>
+      <c r="BD60"/>
+      <c r="BE60">
+        <v>1198402000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>919127000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>637442000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:59">
+      <c r="A61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="U61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="V61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="W61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="X61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-84965000000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-80604000000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-77978000000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-37160000000.0</v>
+      </c>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
+      <c r="A62" t="s">
+        <v>77</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2">
+        <v>8464728000000.0</v>
+      </c>
+      <c r="C2">
+        <v>7115019000000.0</v>
+      </c>
+      <c r="D2">
+        <v>7049724000000.0</v>
+      </c>
+      <c r="E2">
+        <v>6516096000000.0</v>
+      </c>
+      <c r="F2">
+        <v>5099969000000.0</v>
+      </c>
+      <c r="G2">
+        <v>4947242000000.0</v>
+      </c>
+      <c r="H2">
+        <v>4275989000000.0</v>
+      </c>
+      <c r="I2">
+        <v>3218587000000.0</v>
+      </c>
+      <c r="J2">
+        <v>3436965000000.0</v>
+      </c>
+      <c r="K2">
+        <v>2993149000000.0</v>
+      </c>
+      <c r="L2">
+        <v>3250076000000.0</v>
+      </c>
+      <c r="M2">
+        <v>3189046000000.0</v>
+      </c>
+      <c r="N2">
+        <v>2651763000000.0</v>
+      </c>
+      <c r="O2">
+        <v>2449553000000.0</v>
+      </c>
+      <c r="P2">
+        <v>1923488000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1354107000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B3">
+        <v>65922000000.0</v>
+      </c>
+      <c r="C3">
+        <v>43307000000.0</v>
+      </c>
+      <c r="D3">
+        <v>27357000000.0</v>
+      </c>
+      <c r="E3">
+        <v>735489000000.0</v>
+      </c>
+      <c r="F3">
+        <v>17551000000.0</v>
+      </c>
+      <c r="G3">
+        <v>616700000000.0</v>
+      </c>
+      <c r="H3">
+        <v>564135000000.0</v>
+      </c>
+      <c r="I3">
+        <v>375250000000.0</v>
+      </c>
+      <c r="J3">
+        <v>139522000000.0</v>
+      </c>
+      <c r="K3">
+        <v>325739000000.0</v>
+      </c>
+      <c r="L3">
+        <v>17844000000.0</v>
+      </c>
+      <c r="M3">
+        <v>18872000000.0</v>
+      </c>
+      <c r="N3">
+        <v>12061000000.0</v>
+      </c>
+      <c r="O3">
+        <v>6671000000.0</v>
+      </c>
+      <c r="P3">
+        <v>5835000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>5005000000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4">
+        <v>-5172000000.0</v>
+      </c>
+      <c r="J4">
+        <v>-83058000000.0</v>
+      </c>
+      <c r="K4">
+        <v>184878000000.0</v>
+      </c>
+      <c r="L4">
+        <v>184878000000.0</v>
+      </c>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B5">
+        <v>2904031000000.0</v>
+      </c>
+      <c r="C5">
+        <v>2102354000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1561444000000.0</v>
+      </c>
+      <c r="E5">
+        <v>2044219000000.0</v>
+      </c>
+      <c r="F5">
+        <v>1355665000000.0</v>
+      </c>
+      <c r="G5">
+        <v>1198451000000.0</v>
+      </c>
+      <c r="H5">
+        <v>817661000000.0</v>
+      </c>
+      <c r="I5">
+        <v>934809000000.0</v>
+      </c>
+      <c r="J5">
+        <v>1229876000000.0</v>
+      </c>
+      <c r="K5">
+        <v>435570000000.0</v>
+      </c>
+      <c r="L5">
+        <v>681298000000.0</v>
+      </c>
+      <c r="M5">
+        <v>1163113000000.0</v>
+      </c>
+      <c r="N5">
+        <v>703887000000.0</v>
+      </c>
+      <c r="O5">
+        <v>500183000000.0</v>
+      </c>
+      <c r="P5">
+        <v>578893000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>249504000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B6">
+        <v>2969953000000.0</v>
+      </c>
+      <c r="C6">
+        <v>2145661000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1588801000000.0</v>
+      </c>
+      <c r="E6">
+        <v>2779708000000.0</v>
+      </c>
+      <c r="F6">
+        <v>1373216000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1815151000000.0</v>
+      </c>
+      <c r="H6">
+        <v>1381796000000.0</v>
+      </c>
+      <c r="I6">
+        <v>1310059000000.0</v>
+      </c>
+      <c r="J6">
+        <v>1369398000000.0</v>
+      </c>
+      <c r="K6">
+        <v>761309000000.0</v>
+      </c>
+      <c r="L6">
+        <v>699142000000.0</v>
+      </c>
+      <c r="M6">
+        <v>1181985000000.0</v>
+      </c>
+      <c r="N6">
+        <v>715948000000.0</v>
+      </c>
+      <c r="O6">
+        <v>506854000000.0</v>
+      </c>
+      <c r="P6">
+        <v>584728000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>254509000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
+      <c r="I8">
+        <v>-5172000000.0</v>
+      </c>
+      <c r="J8">
+        <v>-83058000000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" t="s">
+        <v>127</v>
+      </c>
+      <c r="B9">
+        <v>3849984000000.0</v>
+      </c>
+      <c r="C9">
+        <v>3004201000000.0</v>
+      </c>
+      <c r="D9">
+        <v>2449025000000.0</v>
+      </c>
+      <c r="E9">
+        <v>3117575000000.0</v>
+      </c>
+      <c r="F9">
+        <v>2024526000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1751676000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1460695000000.0</v>
+      </c>
+      <c r="I9">
+        <v>1543218000000.0</v>
+      </c>
+      <c r="J9">
+        <v>1722946000000.0</v>
+      </c>
+      <c r="K9">
+        <v>948875000000.0</v>
+      </c>
+      <c r="L9">
+        <v>1174984000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1709433000000.0</v>
+      </c>
+      <c r="N9">
+        <v>1190419000000.0</v>
+      </c>
+      <c r="O9">
+        <v>961214000000.0</v>
+      </c>
+      <c r="P9">
+        <v>854561000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>396780000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>128</v>
+      </c>
+      <c r="B10">
+        <v>2499545000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1640016000000.0</v>
+      </c>
+      <c r="D10">
+        <v>1140643000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1610228000000.0</v>
+      </c>
+      <c r="F10">
+        <v>965884000000.0</v>
+      </c>
+      <c r="G10">
+        <v>695296000000.0</v>
+      </c>
+      <c r="H10">
+        <v>280084000000.0</v>
+      </c>
+      <c r="I10">
+        <v>611264000000.0</v>
+      </c>
+      <c r="J10">
+        <v>946757000000.0</v>
+      </c>
+      <c r="K10">
+        <v>337450000000.0</v>
+      </c>
+      <c r="L10">
+        <v>426687000000.0</v>
+      </c>
+      <c r="M10">
+        <v>872537000000.0</v>
+      </c>
+      <c r="N10">
+        <v>306429000000.0</v>
+      </c>
+      <c r="O10">
+        <v>344991000000.0</v>
+      </c>
+      <c r="P10">
+        <v>507914000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>218379000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B11">
+        <v>670747000000.0</v>
+      </c>
+      <c r="C11">
+        <v>498641000000.0</v>
+      </c>
+      <c r="D11">
+        <v>298978000000.0</v>
+      </c>
+      <c r="E11">
+        <v>403641000000.0</v>
+      </c>
+      <c r="F11">
+        <v>226235000000.0</v>
+      </c>
+      <c r="G11">
+        <v>217125000000.0</v>
+      </c>
+      <c r="H11">
+        <v>101920000000.0</v>
+      </c>
+      <c r="I11">
+        <v>178847000000.0</v>
+      </c>
+      <c r="J11">
+        <v>275711000000.0</v>
+      </c>
+      <c r="K11">
+        <v>85410000000.0</v>
+      </c>
+      <c r="L11">
+        <v>124168000000.0</v>
+      </c>
+      <c r="M11">
+        <v>222743000000.0</v>
+      </c>
+      <c r="N11">
+        <v>90733000000.0</v>
+      </c>
+      <c r="O11">
+        <v>92533000000.0</v>
+      </c>
+      <c r="P11">
+        <v>133792000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>55957000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12">
+        <v>404486000000.0</v>
+      </c>
+      <c r="C12">
+        <v>499762000000.0</v>
+      </c>
+      <c r="D12">
+        <v>473519000000.0</v>
+      </c>
+      <c r="E12">
+        <v>433991000000.0</v>
+      </c>
+      <c r="F12">
+        <v>419517000000.0</v>
+      </c>
+      <c r="G12">
+        <v>503155000000.0</v>
+      </c>
+      <c r="H12">
+        <v>546806000000.0</v>
+      </c>
+      <c r="I12">
+        <v>323545000000.0</v>
+      </c>
+      <c r="J12">
+        <v>294596000000.0</v>
+      </c>
+      <c r="K12">
+        <v>282998000000.0</v>
+      </c>
+      <c r="L12">
+        <v>262129000000.0</v>
+      </c>
+      <c r="M12">
+        <v>228577000000.0</v>
+      </c>
+      <c r="N12">
+        <v>178510000000.0</v>
+      </c>
+      <c r="O12">
+        <v>157100000000.0</v>
+      </c>
+      <c r="P12">
+        <v>70979000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>31125000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B13">
+        <v>12552000000.0</v>
+      </c>
+      <c r="C13">
+        <v>483654000000.0</v>
+      </c>
+      <c r="D13">
+        <v>24101000000.0</v>
+      </c>
+      <c r="E13">
+        <v>562247000000.0</v>
+      </c>
+      <c r="F13">
+        <v>14927000000.0</v>
+      </c>
+      <c r="G13">
+        <v>299760000000.0</v>
+      </c>
+      <c r="H13">
+        <v>476470000000.0</v>
+      </c>
+      <c r="I13">
+        <v>320599000000.0</v>
+      </c>
+      <c r="J13">
+        <v>243280000000.0</v>
+      </c>
+      <c r="K13">
+        <v>279429000000.0</v>
+      </c>
+      <c r="L13">
+        <v>303639000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>132</v>
+      </c>
+      <c r="B14">
+        <v>11692000000.0</v>
+      </c>
+      <c r="C14">
+        <v>1118000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-1856000000.0</v>
+      </c>
+      <c r="E14">
+        <v>248000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-12496000000.0</v>
+      </c>
+      <c r="G14">
+        <v>109008000000.0</v>
+      </c>
+      <c r="H14">
+        <v>85348000000.0</v>
+      </c>
+      <c r="I14">
+        <v>87773000000.0</v>
+      </c>
+      <c r="J14">
+        <v>79902000000.0</v>
+      </c>
+      <c r="K14">
+        <v>76127000000.0</v>
+      </c>
+      <c r="L14">
+        <v>75481000000.0</v>
+      </c>
+      <c r="M14">
+        <v>99000000.0</v>
+      </c>
+      <c r="N14">
+        <v>12525000000.0</v>
+      </c>
+      <c r="O14">
+        <v>38282000000.0</v>
+      </c>
+      <c r="P14">
+        <v>62277000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>57862000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B15">
+        <v>1840490000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1142493000000.0</v>
+      </c>
+      <c r="D15">
+        <v>839809000000.0</v>
+      </c>
+      <c r="E15">
+        <v>1206835000000.0</v>
+      </c>
+      <c r="F15">
+        <v>727153000000.0</v>
+      </c>
+      <c r="G15">
+        <v>476637000000.0</v>
+      </c>
+      <c r="H15">
+        <v>179940000000.0</v>
+      </c>
+      <c r="I15">
+        <v>420502000000.0</v>
+      </c>
+      <c r="J15">
+        <v>585153000000.0</v>
+      </c>
+      <c r="K15">
+        <v>250707000000.0</v>
+      </c>
+      <c r="L15">
+        <v>269661000000.0</v>
+      </c>
+      <c r="M15">
+        <v>649695000000.0</v>
+      </c>
+      <c r="N15">
+        <v>203171000000.0</v>
+      </c>
+      <c r="O15">
+        <v>214176000000.0</v>
+      </c>
+      <c r="P15">
+        <v>311845000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>104560000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>134</v>
+      </c>
+      <c r="B16">
+        <v>1840490000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1142493000000.0</v>
+      </c>
+      <c r="D16">
+        <v>839809000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1206835000000.0</v>
+      </c>
+      <c r="F16">
+        <v>727153000000.0</v>
+      </c>
+      <c r="G16">
+        <v>476637000000.0</v>
+      </c>
+      <c r="H16">
+        <v>179940000000.0</v>
+      </c>
+      <c r="I16">
+        <v>420502000000.0</v>
+      </c>
+      <c r="J16">
+        <v>575583000000.0</v>
+      </c>
+      <c r="K16">
+        <v>250707000000.0</v>
+      </c>
+      <c r="L16">
+        <v>269661000000.0</v>
+      </c>
+      <c r="M16">
+        <v>649695000000.0</v>
+      </c>
+      <c r="N16">
+        <v>203171000000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>135</v>
+      </c>
+      <c r="B17">
+        <v>1828798000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1141375000000.0</v>
+      </c>
+      <c r="D17">
+        <v>841665000000.0</v>
+      </c>
+      <c r="E17">
+        <v>1206587000000.0</v>
+      </c>
+      <c r="F17">
+        <v>739649000000.0</v>
+      </c>
+      <c r="G17">
+        <v>478171000000.0</v>
+      </c>
+      <c r="H17">
+        <v>178164000000.0</v>
+      </c>
+      <c r="I17">
+        <v>432417000000.0</v>
+      </c>
+      <c r="J17">
+        <v>671046000000.0</v>
+      </c>
+      <c r="K17">
+        <v>252040000000.0</v>
+      </c>
+      <c r="L17">
+        <v>302519000000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>136</v>
+      </c>
+      <c r="B18">
+        <v>-416732000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-482664000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-454287000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-425269000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-404590000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-485713000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-454470000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-286336000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-267070000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-264345000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>137</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>138</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>2840892000000.0</v>
+      </c>
+      <c r="C21">
+        <v>2123670000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1555713000000.0</v>
+      </c>
+      <c r="E21">
+        <v>2172475000000.0</v>
+      </c>
+      <c r="F21">
+        <v>1392616000000.0</v>
+      </c>
+      <c r="G21">
+        <v>995056000000.0</v>
+      </c>
+      <c r="H21">
+        <v>756554000000.0</v>
+      </c>
+      <c r="I21">
+        <v>931863000000.0</v>
+      </c>
+      <c r="J21">
+        <v>1190037000000.0</v>
+      </c>
+      <c r="K21">
+        <v>616879000000.0</v>
+      </c>
+      <c r="L21">
+        <v>730326000000.0</v>
+      </c>
+      <c r="M21">
+        <v>1075447000000.0</v>
+      </c>
+      <c r="N21">
+        <v>656929000000.0</v>
+      </c>
+      <c r="O21">
+        <v>494270000000.0</v>
+      </c>
+      <c r="P21">
+        <v>568842000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>224253000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" t="s">
+        <v>140</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23">
+        <v>9473820000000.0</v>
+      </c>
+      <c r="C23">
+        <v>7995550000000.0</v>
+      </c>
+      <c r="D23">
+        <v>7943036000000.0</v>
+      </c>
+      <c r="E23">
+        <v>7385362000000.0</v>
+      </c>
+      <c r="F23">
+        <v>5736769000000.0</v>
+      </c>
+      <c r="G23">
+        <v>5667058000000.0</v>
+      </c>
+      <c r="H23">
+        <v>4947125000000.0</v>
+      </c>
+      <c r="I23">
+        <v>3838940000000.0</v>
+      </c>
+      <c r="J23">
+        <v>3980060000000.0</v>
+      </c>
+      <c r="K23">
+        <v>3511419000000.0</v>
+      </c>
+      <c r="L23">
+        <v>3807551000000.0</v>
+      </c>
+      <c r="M23">
+        <v>3740425000000.0</v>
+      </c>
+      <c r="N23">
+        <v>3125570000000.0</v>
+      </c>
+      <c r="O23">
+        <v>2905742000000.0</v>
+      </c>
+      <c r="P23">
+        <v>2198336000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1527154000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25">
+        <v>65922000000.0</v>
+      </c>
+      <c r="C25">
+        <v>43307000000.0</v>
+      </c>
+      <c r="D25">
+        <v>27357000000.0</v>
+      </c>
+      <c r="E25">
+        <v>20547000000.0</v>
+      </c>
+      <c r="F25">
+        <v>17551000000.0</v>
+      </c>
+      <c r="G25">
+        <v>15609000000.0</v>
+      </c>
+      <c r="H25">
+        <v>15253000000.0</v>
+      </c>
+      <c r="I25">
+        <v>11231000000.0</v>
+      </c>
+      <c r="J25">
+        <v>14255000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27">
+        <v>402798000000.0</v>
+      </c>
+      <c r="C27">
+        <v>376916000000.0</v>
+      </c>
+      <c r="D27">
+        <v>377510000000.0</v>
+      </c>
+      <c r="E27">
+        <v>387644000000.0</v>
+      </c>
+      <c r="F27">
+        <v>300199000000.0</v>
+      </c>
+      <c r="G27">
+        <v>282215000000.0</v>
+      </c>
+      <c r="H27">
+        <v>353377000000.0</v>
+      </c>
+      <c r="I27">
+        <v>237533000000.0</v>
+      </c>
+      <c r="J27">
+        <v>204220000000.0</v>
+      </c>
+      <c r="K27">
+        <v>154104000000.0</v>
+      </c>
+      <c r="L27">
+        <v>203697000000.0</v>
+      </c>
+      <c r="M27">
+        <v>206715000000.0</v>
+      </c>
+      <c r="N27">
+        <v>170555000000.0</v>
+      </c>
+      <c r="O27">
+        <v>151271000000.0</v>
+      </c>
+      <c r="P27">
+        <v>110159000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>65129000000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" t="s">
+        <v>146</v>
+      </c>
+      <c r="B28">
+        <v>165532000000.0</v>
+      </c>
+      <c r="C28">
+        <v>164239000000.0</v>
+      </c>
+      <c r="D28">
+        <v>159582000000.0</v>
+      </c>
+      <c r="E28">
+        <v>135858000000.0</v>
+      </c>
+      <c r="F28">
+        <v>117751000000.0</v>
+      </c>
+      <c r="G28">
+        <v>94718000000.0</v>
+      </c>
+      <c r="H28">
+        <v>106940000000.0</v>
+      </c>
+      <c r="I28">
+        <v>86297000000.0</v>
+      </c>
+      <c r="J28">
+        <v>66574000000.0</v>
+      </c>
+      <c r="K28">
+        <v>82074000000.0</v>
+      </c>
+      <c r="L28">
+        <v>85791000000.0</v>
+      </c>
+      <c r="M28">
+        <v>91837000000.0</v>
+      </c>
+      <c r="N28">
+        <v>85452000000.0</v>
+      </c>
+      <c r="O28">
+        <v>61079000000.0</v>
+      </c>
+      <c r="P28">
+        <v>44204000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>26699000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>147</v>
+      </c>
+      <c r="B29">
+        <v>670747000000.0</v>
+      </c>
+      <c r="C29">
+        <v>498641000000.0</v>
+      </c>
+      <c r="D29">
+        <v>298978000000.0</v>
+      </c>
+      <c r="E29">
+        <v>403641000000.0</v>
+      </c>
+      <c r="F29">
+        <v>226235000000.0</v>
+      </c>
+      <c r="G29">
+        <v>217125000000.0</v>
+      </c>
+      <c r="H29">
+        <v>101920000000.0</v>
+      </c>
+      <c r="I29">
+        <v>178847000000.0</v>
+      </c>
+      <c r="J29">
+        <v>273804000000.0</v>
+      </c>
+      <c r="K29">
+        <v>85410000000.0</v>
+      </c>
+      <c r="L29">
+        <v>124168000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B30">
+        <v>1009092000000.0</v>
+      </c>
+      <c r="C30">
+        <v>880531000000.0</v>
+      </c>
+      <c r="D30">
+        <v>893312000000.0</v>
+      </c>
+      <c r="E30">
+        <v>869266000000.0</v>
+      </c>
+      <c r="F30">
+        <v>636800000000.0</v>
+      </c>
+      <c r="G30">
+        <v>719816000000.0</v>
+      </c>
+      <c r="H30">
+        <v>671136000000.0</v>
+      </c>
+      <c r="I30">
+        <v>620353000000.0</v>
+      </c>
+      <c r="J30">
+        <v>543095000000.0</v>
+      </c>
+      <c r="K30">
+        <v>518270000000.0</v>
+      </c>
+      <c r="L30">
+        <v>557475000000.0</v>
+      </c>
+      <c r="M30">
+        <v>551379000000.0</v>
+      </c>
+      <c r="N30">
+        <v>473807000000.0</v>
+      </c>
+      <c r="O30">
+        <v>456189000000.0</v>
+      </c>
+      <c r="P30">
+        <v>274848000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>173047000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17">
+      <c r="A31" t="s">
+        <v>149</v>
+      </c>
+      <c r="B31">
+        <v>-341347000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-483654000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-415070000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-562247000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-426732000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-299760000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-476470000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-320599000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-243280000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-283614000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-303639000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-202910000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-350500000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-157953000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-60928000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-5874000000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="A32" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32">
+        <v>12314712000000.0</v>
+      </c>
+      <c r="C32">
+        <v>10119220000000.0</v>
+      </c>
+      <c r="D32">
+        <v>9498749000000.0</v>
+      </c>
+      <c r="E32">
+        <v>9633671000000.0</v>
+      </c>
+      <c r="F32">
+        <v>7124495000000.0</v>
+      </c>
+      <c r="G32">
+        <v>6698918000000.0</v>
+      </c>
+      <c r="H32">
+        <v>5736684000000.0</v>
+      </c>
+      <c r="I32">
+        <v>4761805000000.0</v>
+      </c>
+      <c r="J32">
+        <v>5159911000000.0</v>
+      </c>
+      <c r="K32">
+        <v>3942024000000.0</v>
+      </c>
+      <c r="L32">
+        <v>4425060000000.0</v>
+      </c>
+      <c r="M32">
+        <v>4898479000000.0</v>
+      </c>
+      <c r="N32">
+        <v>3842182000000.0</v>
+      </c>
+      <c r="O32">
+        <v>3410767000000.0</v>
+      </c>
+      <c r="P32">
+        <v>2778049000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1750887000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:58">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>85</v>
+      </c>
+      <c r="M1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>89</v>
+      </c>
+      <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>91</v>
+      </c>
+      <c r="U1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
+      <c r="A2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2">
+        <v>2076841000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2339041000000.0</v>
+      </c>
+      <c r="D2">
+        <v>2000245000000.0</v>
+      </c>
+      <c r="E2">
+        <v>2240591000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1884851000000.0</v>
+      </c>
+      <c r="G2">
+        <v>2083832000000.0</v>
+      </c>
+      <c r="H2">
+        <v>1661482000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1763055000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1626840000000.0</v>
+      </c>
+      <c r="K2">
+        <v>2047997000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1621648000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1758481000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1543155000000.0</v>
+      </c>
+      <c r="O2">
+        <v>2071757000000.0</v>
+      </c>
+      <c r="P2">
+        <v>1843836000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1417306000000.0</v>
+      </c>
+      <c r="R2">
+        <v>1183197000000.0</v>
+      </c>
+      <c r="S2">
+        <v>1354464000000.0</v>
+      </c>
+      <c r="T2">
+        <v>1243636000000.0</v>
+      </c>
+      <c r="U2">
+        <v>1259336000000.0</v>
+      </c>
+      <c r="V2">
+        <v>1242533000000.0</v>
+      </c>
+      <c r="W2">
+        <v>1550186000000.0</v>
+      </c>
+      <c r="X2">
+        <v>978459000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1240458000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1178139000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1274312000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1074741000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>915866000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1011070000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>884618000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>781093000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>817507000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>735369000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>797695000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>763857000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1021521000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>853892000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>911820000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>625346000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>857385000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>598598000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>735438000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>884803000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>877953000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>751882000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>718671000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>752228000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>820421000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>897726000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>709223000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>719655000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>614227000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>608658000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>623137000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>599344000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>618833000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>618833000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:58">
+      <c r="A3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B3">
+        <v>20239000000.0</v>
+      </c>
+      <c r="C3">
+        <v>447127000000.0</v>
+      </c>
+      <c r="D3">
+        <v>52002000000.0</v>
+      </c>
+      <c r="E3">
+        <v>13966000000.0</v>
+      </c>
+      <c r="F3">
+        <v>13598000000.0</v>
+      </c>
+      <c r="G3">
+        <v>12208000000.0</v>
+      </c>
+      <c r="H3">
+        <v>-403315000000.0</v>
+      </c>
+      <c r="I3">
+        <v>223426000000.0</v>
+      </c>
+      <c r="J3">
+        <v>210988000000.0</v>
+      </c>
+      <c r="K3">
+        <v>8959000000.0</v>
+      </c>
+      <c r="L3">
+        <v>18499000000.0</v>
+      </c>
+      <c r="M3">
+        <v>194840000000.0</v>
+      </c>
+      <c r="N3">
+        <v>194311000000.0</v>
+      </c>
+      <c r="O3">
+        <v>204074000000.0</v>
+      </c>
+      <c r="P3">
+        <v>191636000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>180508000000.0</v>
+      </c>
+      <c r="R3">
+        <v>159271000000.0</v>
+      </c>
+      <c r="S3">
+        <v>-299000000.0</v>
+      </c>
+      <c r="T3">
+        <v>220830000000.0</v>
+      </c>
+      <c r="U3">
+        <v>151966000000.0</v>
+      </c>
+      <c r="V3">
+        <v>149338000000.0</v>
+      </c>
+      <c r="W3">
+        <v>3978000000.0</v>
+      </c>
+      <c r="X3">
+        <v>3885000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>3876000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>3870000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>4139000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>3690000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>3830000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>3594000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>2933000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>2896000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>2848000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2554000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>13029000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>-7642000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>9129000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>3574000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>5697000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>3769000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>3750000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>3749000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>4363000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>4577000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>4448000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>4456000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>11469000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>2683000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>373000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>4347000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>7611000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>2109000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>-179000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>2520000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>1475000000.0</v>
+      </c>
+      <c r="BD3">
+        <v>1786000000.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
+      <c r="A4" t="s">
+        <v>122</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>14234000000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-8190000000.0</v>
+      </c>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B5">
+        <v>643168000000.0</v>
+      </c>
+      <c r="C5">
+        <v>805660000000.0</v>
+      </c>
+      <c r="D5">
+        <v>634602000000.0</v>
+      </c>
+      <c r="E5">
+        <v>857343000000.0</v>
+      </c>
+      <c r="F5">
+        <v>606426000000.0</v>
+      </c>
+      <c r="G5">
+        <v>583463000000.0</v>
+      </c>
+      <c r="H5">
+        <v>631967000000.0</v>
+      </c>
+      <c r="I5">
+        <v>474019000000.0</v>
+      </c>
+      <c r="J5">
+        <v>412905000000.0</v>
+      </c>
+      <c r="K5">
+        <v>593318114000.0</v>
+      </c>
+      <c r="L5">
+        <v>314391886000.0</v>
+      </c>
+      <c r="M5">
+        <v>312156000000.0</v>
+      </c>
+      <c r="N5">
+        <v>393488000000.0</v>
+      </c>
+      <c r="O5">
+        <v>569200000000.0</v>
+      </c>
+      <c r="P5">
+        <v>645048000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>459467000000.0</v>
+      </c>
+      <c r="R5">
+        <v>370003000000.0</v>
+      </c>
+      <c r="S5">
+        <v>499650000000.0</v>
+      </c>
+      <c r="T5">
+        <v>384605000000.0</v>
+      </c>
+      <c r="U5">
+        <v>250625000000.0</v>
+      </c>
+      <c r="V5">
+        <v>247639000000.0</v>
+      </c>
+      <c r="W5">
+        <v>585058000000.0</v>
+      </c>
+      <c r="X5">
+        <v>96526000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>270434000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>245279000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>253032000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>134489000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>140421000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>223853000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>264322000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>310828000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>199040000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>149601000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>428068000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>307313000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>254571000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>280863000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>363626000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>51100000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>94550000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>74746000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>332804000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>6107000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>179501000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>169381000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>314339000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>261734000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>325685000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>221426000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>187341000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>142871000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>180887500000.0</v>
+      </c>
+      <c r="BB5">
+        <v>79672000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>148997000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>111156000000.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
+      <c r="A6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B6">
+        <v>663407000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1252787000000.0</v>
+      </c>
+      <c r="D6">
+        <v>686604000000.0</v>
+      </c>
+      <c r="E6">
+        <v>871309000000.0</v>
+      </c>
+      <c r="F6">
+        <v>620024000000.0</v>
+      </c>
+      <c r="G6">
+        <v>595671000000.0</v>
+      </c>
+      <c r="H6">
+        <v>228652000000.0</v>
+      </c>
+      <c r="I6">
+        <v>697445000000.0</v>
+      </c>
+      <c r="J6">
+        <v>623893000000.0</v>
+      </c>
+      <c r="K6">
+        <v>602277114000.0</v>
+      </c>
+      <c r="L6">
+        <v>332890886000.0</v>
+      </c>
+      <c r="M6">
+        <v>506996000000.0</v>
+      </c>
+      <c r="N6">
+        <v>587799000000.0</v>
+      </c>
+      <c r="O6">
+        <v>773274000000.0</v>
+      </c>
+      <c r="P6">
+        <v>836684000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>639975000000.0</v>
+      </c>
+      <c r="R6">
+        <v>529274000000.0</v>
+      </c>
+      <c r="S6">
+        <v>499351000000.0</v>
+      </c>
+      <c r="T6">
+        <v>605435000000.0</v>
+      </c>
+      <c r="U6">
+        <v>402591000000.0</v>
+      </c>
+      <c r="V6">
+        <v>396977000000.0</v>
+      </c>
+      <c r="W6">
+        <v>589036000000.0</v>
+      </c>
+      <c r="X6">
+        <v>100411000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>274310000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>249149000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>257171000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>138179000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>144251000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>227447000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>267255000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>313724000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>201888000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>152155000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>441097000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>299671000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>263700000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>284437000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>369323000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>54869000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>98300000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>78495000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>337167000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>10684000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>183949000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>173837000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>325808000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>264417000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>326058000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>225773000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>194952000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>144980000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>180708500000.0</v>
+      </c>
+      <c r="BB6">
+        <v>82192000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>150472000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>112942000000.0</v>
+      </c>
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
+      <c r="A7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
+      <c r="A8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
+      <c r="A9" t="s">
+        <v>127</v>
+      </c>
+      <c r="B9">
+        <v>809509000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1030753000000.0</v>
+      </c>
+      <c r="D9">
+        <v>863818000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1161455000000.0</v>
+      </c>
+      <c r="F9">
+        <v>793958000000.0</v>
+      </c>
+      <c r="G9">
+        <v>863463000000.0</v>
+      </c>
+      <c r="H9">
+        <v>807169000000.0</v>
+      </c>
+      <c r="I9">
+        <v>709755000000.0</v>
+      </c>
+      <c r="J9">
+        <v>603624000000.0</v>
+      </c>
+      <c r="K9">
+        <v>877649000000.0</v>
+      </c>
+      <c r="L9">
+        <v>584942000000.0</v>
+      </c>
+      <c r="M9">
+        <v>532699000000.0</v>
+      </c>
+      <c r="N9">
+        <v>523219000000.0</v>
+      </c>
+      <c r="O9">
+        <v>976126000000.0</v>
+      </c>
+      <c r="P9">
+        <v>954779000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>725230000000.0</v>
+      </c>
+      <c r="R9">
+        <v>461440000000.0</v>
+      </c>
+      <c r="S9">
+        <v>717404000000.0</v>
+      </c>
+      <c r="T9">
+        <v>511715000000.0</v>
+      </c>
+      <c r="U9">
+        <v>401309000000.0</v>
+      </c>
+      <c r="V9">
+        <v>394098000000.0</v>
+      </c>
+      <c r="W9">
+        <v>767537000000.0</v>
+      </c>
+      <c r="X9">
+        <v>252632000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>319652000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>411855000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>494333000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>310405000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>295491000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>360466000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>539124000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>433977000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>342551000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>227566000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>470671000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>443501000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>401751000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>407023000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>385298000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>160001000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>222219000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>181357000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>389209000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>168045000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>345756000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>271974000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>453597000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>409714000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>505435000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>340687000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>451528000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>261475000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>286791000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>190625000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>223038000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>263163000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>232209500000.0</v>
+      </c>
+      <c r="BF9">
+        <v>232209500000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:58">
+      <c r="A10" t="s">
+        <v>128</v>
+      </c>
+      <c r="B10">
+        <v>571873000000.0</v>
+      </c>
+      <c r="C10">
+        <v>704684000000.0</v>
+      </c>
+      <c r="D10">
+        <v>545224000000.0</v>
+      </c>
+      <c r="E10">
+        <v>751654000000.0</v>
+      </c>
+      <c r="F10">
+        <v>497983000000.0</v>
+      </c>
+      <c r="G10">
+        <v>462317000000.0</v>
+      </c>
+      <c r="H10">
+        <v>489842000000.0</v>
+      </c>
+      <c r="I10">
+        <v>343195000000.0</v>
+      </c>
+      <c r="J10">
+        <v>299734000000.0</v>
+      </c>
+      <c r="K10">
+        <v>468674000000.0</v>
+      </c>
+      <c r="L10">
+        <v>192122000000.0</v>
+      </c>
+      <c r="M10">
+        <v>192739000000.0</v>
+      </c>
+      <c r="N10">
+        <v>287108000000.0</v>
+      </c>
+      <c r="O10">
+        <v>417756000000.0</v>
+      </c>
+      <c r="P10">
+        <v>554315000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>363444000000.0</v>
+      </c>
+      <c r="R10">
+        <v>274713000000.0</v>
+      </c>
+      <c r="S10">
+        <v>393042000000.0</v>
+      </c>
+      <c r="T10">
+        <v>288323000000.0</v>
+      </c>
+      <c r="U10">
+        <v>140953000000.0</v>
+      </c>
+      <c r="V10">
+        <v>143566000000.0</v>
+      </c>
+      <c r="W10">
+        <v>455646000000.0</v>
+      </c>
+      <c r="X10">
+        <v>-12561000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>142722000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>109489000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>192285000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-6390000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>3334000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>90855000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>178688000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>233604000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>120654000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>78318000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>342185000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>225013000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>193201000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>186358000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>288051000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>106000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>23302000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>25991000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>270266000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-63195000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>140157000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>79459000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>187833000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>202132000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>272298000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>210274000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>137567000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>4643000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>125481000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>38738000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>66989000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>108563000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>84719500000.0</v>
+      </c>
+      <c r="BF10">
+        <v>84719500000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58">
+      <c r="A11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B11">
+        <v>150523000000.0</v>
+      </c>
+      <c r="C11">
+        <v>188608000000.0</v>
+      </c>
+      <c r="D11">
+        <v>147141000000.0</v>
+      </c>
+      <c r="E11">
+        <v>203973000000.0</v>
+      </c>
+      <c r="F11">
+        <v>131025000000.0</v>
+      </c>
+      <c r="G11">
+        <v>189272000000.0</v>
+      </c>
+      <c r="H11">
+        <v>129710000000.0</v>
+      </c>
+      <c r="I11">
+        <v>101022000000.0</v>
+      </c>
+      <c r="J11">
+        <v>78637000000.0</v>
+      </c>
+      <c r="K11">
+        <v>131347000000.0</v>
+      </c>
+      <c r="L11">
+        <v>47799000000.0</v>
+      </c>
+      <c r="M11">
+        <v>47763000000.0</v>
+      </c>
+      <c r="N11">
+        <v>72069000000.0</v>
+      </c>
+      <c r="O11">
+        <v>108806000000.0</v>
+      </c>
+      <c r="P11">
+        <v>123709000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>104979000000.0</v>
+      </c>
+      <c r="R11">
+        <v>66147000000.0</v>
+      </c>
+      <c r="S11">
+        <v>77639000000.0</v>
+      </c>
+      <c r="T11">
+        <v>77237000000.0</v>
+      </c>
+      <c r="U11">
+        <v>27072000000.0</v>
+      </c>
+      <c r="V11">
+        <v>44287000000.0</v>
+      </c>
+      <c r="W11">
+        <v>139385000000.0</v>
+      </c>
+      <c r="X11">
+        <v>5194000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>45333000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>27213000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>75850000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>101000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>1069000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>24900000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>46608000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>76797000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>33779000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>21663000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>89662000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>64173000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>56644000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>65232000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>60770000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>3814000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>15047000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>5779000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>93537000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-14582000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>23676000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>21537000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>59558000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>47971000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>55932000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>59282000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>45160000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-3691000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>37264000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>12000000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>8647000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>36107000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>23889500000.0</v>
+      </c>
+      <c r="BF11">
+        <v>23889500000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:58">
+      <c r="A12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12">
+        <v>71295000000.0</v>
+      </c>
+      <c r="C12">
+        <v>67719000000.0</v>
+      </c>
+      <c r="D12">
+        <v>108229000000.0</v>
+      </c>
+      <c r="E12">
+        <v>113457000000.0</v>
+      </c>
+      <c r="F12">
+        <v>115081000000.0</v>
+      </c>
+      <c r="G12">
+        <v>125793000000.0</v>
+      </c>
+      <c r="H12">
+        <v>129974000000.0</v>
+      </c>
+      <c r="I12">
+        <v>130824000000.0</v>
+      </c>
+      <c r="J12">
+        <v>113171000000.0</v>
+      </c>
+      <c r="K12">
+        <v>124644114000.0</v>
+      </c>
+      <c r="L12">
+        <v>122269886000.0</v>
+      </c>
+      <c r="M12">
+        <v>119417000000.0</v>
+      </c>
+      <c r="N12">
+        <v>106380000000.0</v>
+      </c>
+      <c r="O12">
+        <v>151444000000.0</v>
+      </c>
+      <c r="P12">
+        <v>90733000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>96023000000.0</v>
+      </c>
+      <c r="R12">
+        <v>95290000000.0</v>
+      </c>
+      <c r="S12">
+        <v>108957000000.0</v>
+      </c>
+      <c r="T12">
+        <v>96839000000.0</v>
+      </c>
+      <c r="U12">
+        <v>109672000000.0</v>
+      </c>
+      <c r="V12">
+        <v>104073000000.0</v>
+      </c>
+      <c r="W12">
+        <v>121105000000.0</v>
+      </c>
+      <c r="X12">
+        <v>121281994491.0</v>
+      </c>
+      <c r="Y12">
+        <v>125003005509.0</v>
+      </c>
+      <c r="Z12">
+        <v>136207000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>129133000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>143082000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>130522000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>125672000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>88987000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>79817000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>107916000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>85173000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>73942000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>74658000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>71751000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>76160000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>77914000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>62184000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>69626000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>71761000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>63300000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>64510000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>65677000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>61886000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>57934000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>59602000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>53387000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>51381000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>49774000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>29387000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>58415000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>40934000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>82008000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2593000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>36248000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>36248000000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58">
+      <c r="A13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B13">
+        <v>1897000000.0</v>
+      </c>
+      <c r="C13">
+        <v>1709000000.0</v>
+      </c>
+      <c r="D13">
+        <v>109101000000.0</v>
+      </c>
+      <c r="E13">
+        <v>69174000000.0</v>
+      </c>
+      <c r="F13">
+        <v>112046000000.0</v>
+      </c>
+      <c r="G13">
+        <v>167284000000.0</v>
+      </c>
+      <c r="H13">
+        <v>91381000000.0</v>
+      </c>
+      <c r="I13">
+        <v>4942000000.0</v>
+      </c>
+      <c r="J13">
+        <v>7333000000.0</v>
+      </c>
+      <c r="K13">
+        <v>7526000000.0</v>
+      </c>
+      <c r="L13">
+        <v>155790000000.0</v>
+      </c>
+      <c r="M13">
+        <v>110240000000.0</v>
+      </c>
+      <c r="N13">
+        <v>42621000000.0</v>
+      </c>
+      <c r="O13">
+        <v>196961000000.0</v>
+      </c>
+      <c r="P13">
+        <v>126911000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>3163000000.0</v>
+      </c>
+      <c r="R13">
+        <v>3431000000.0</v>
+      </c>
+      <c r="S13">
+        <v>3662000000.0</v>
+      </c>
+      <c r="T13">
+        <v>65187000000.0</v>
+      </c>
+      <c r="U13">
+        <v>94251000000.0</v>
+      </c>
+      <c r="V13">
+        <v>3809000000.0</v>
+      </c>
+      <c r="W13">
+        <v>9738000000.0</v>
+      </c>
+      <c r="X13">
+        <v>188397000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>83657000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>187575000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>104993000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>136078000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>8135000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>8154000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
+      <c r="A14" t="s">
+        <v>132</v>
+      </c>
+      <c r="B14">
+        <v>9086000000.0</v>
+      </c>
+      <c r="C14">
+        <v>7499000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
+        <v>-67000000.0</v>
+      </c>
+      <c r="F14">
+        <v>1200000000.0</v>
+      </c>
+      <c r="G14">
+        <v>8907000000.0</v>
+      </c>
+      <c r="H14">
+        <v>-3158000000.0</v>
+      </c>
+      <c r="I14">
+        <v>-1400000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-3231000000.0</v>
+      </c>
+      <c r="K14">
+        <v>-143000000.0</v>
+      </c>
+      <c r="L14">
+        <v>-3355000000.0</v>
+      </c>
+      <c r="M14">
+        <v>2916000000.0</v>
+      </c>
+      <c r="N14">
+        <v>-1274000000.0</v>
+      </c>
+      <c r="O14">
+        <v>4773000000.0</v>
+      </c>
+      <c r="P14">
+        <v>-232000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-396000000.0</v>
+      </c>
+      <c r="R14">
+        <v>-3897000000.0</v>
+      </c>
+      <c r="S14">
+        <v>-4132000000.0</v>
+      </c>
+      <c r="T14">
+        <v>-2706000000.0</v>
+      </c>
+      <c r="U14">
+        <v>114666000000.0</v>
+      </c>
+      <c r="V14">
+        <v>108526000000.0</v>
+      </c>
+      <c r="W14">
+        <v>109008000000.0</v>
+      </c>
+      <c r="X14">
+        <v>83486000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>83275000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>86151000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>85348000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>86412000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>87456000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>88459000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>87773000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>83583000000.0</v>
+      </c>
+      <c r="AG14"/>
+      <c r="AH14">
+        <v>1605000000.0</v>
+      </c>
+      <c r="AI14"/>
+      <c r="AJ14">
+        <v>3575000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>1036000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1465000000.0</v>
+      </c>
+      <c r="AM14"/>
+      <c r="AN14">
+        <v>1665000000.0</v>
+      </c>
+      <c r="AO14"/>
+      <c r="AP14">
+        <v>6109000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>18934000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>1563000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>12105000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>256000000.0</v>
+      </c>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14">
+        <v>2818000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1970000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1501000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>5027000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>938000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>5059000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>9479000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>10269000000.0</v>
+      </c>
+      <c r="BE14">
+        <v>9267000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>9267000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
+      <c r="A15" t="s">
+        <v>133</v>
+      </c>
+      <c r="B15">
+        <v>430436000000.0</v>
+      </c>
+      <c r="C15">
+        <v>523575000000.0</v>
+      </c>
+      <c r="D15">
+        <v>401143000000.0</v>
+      </c>
+      <c r="E15">
+        <v>547614000000.0</v>
+      </c>
+      <c r="F15">
+        <v>368158000000.0</v>
+      </c>
+      <c r="G15">
+        <v>281952000000.0</v>
+      </c>
+      <c r="H15">
+        <v>356974000000.0</v>
+      </c>
+      <c r="I15">
+        <v>277505000000.0</v>
+      </c>
+      <c r="J15">
+        <v>226062000000.0</v>
+      </c>
+      <c r="K15">
+        <v>337184000000.0</v>
+      </c>
+      <c r="L15">
+        <v>140968000000.0</v>
+      </c>
+      <c r="M15">
+        <v>147892000000.0</v>
+      </c>
+      <c r="N15">
+        <v>213765000000.0</v>
+      </c>
+      <c r="O15">
+        <v>313723000000.0</v>
+      </c>
+      <c r="P15">
+        <v>430374000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>258069000000.0</v>
+      </c>
+      <c r="R15">
+        <v>204669000000.0</v>
+      </c>
+      <c r="S15">
+        <v>311271000000.0</v>
+      </c>
+      <c r="T15">
+        <v>208380000000.0</v>
+      </c>
+      <c r="U15">
+        <v>107741000000.0</v>
+      </c>
+      <c r="V15">
+        <v>99761000000.0</v>
+      </c>
+      <c r="W15">
+        <v>312865000000.0</v>
+      </c>
+      <c r="X15">
+        <v>-17966000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>100265000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>81473000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>116850000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-5447000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>3268000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>65269000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>143252000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>145706000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>81474000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>50070000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>172706000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>157265000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>135521000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>119661000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>233425000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-5373000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>8552000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>14103000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>157795000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-50176000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>104376000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>57666000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>132194000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>154931000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>213548000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>149022000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>90906000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>3307000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>87279000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>21679000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>48863000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>62187000000.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
+      <c r="A16" t="s">
+        <v>134</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>523575000000.0</v>
+      </c>
+      <c r="D16">
+        <v>401143000000.0</v>
+      </c>
+      <c r="E16">
+        <v>547614000000.0</v>
+      </c>
+      <c r="F16">
+        <v>368158000000.0</v>
+      </c>
+      <c r="G16">
+        <v>281952000000.0</v>
+      </c>
+      <c r="H16">
+        <v>356974000000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>140968000000.0</v>
+      </c>
+      <c r="M16">
+        <v>147892000000.0</v>
+      </c>
+      <c r="N16">
+        <v>213765000000.0</v>
+      </c>
+      <c r="O16">
+        <v>313723000000.0</v>
+      </c>
+      <c r="P16">
+        <v>430374000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>258069000000.0</v>
+      </c>
+      <c r="R16">
+        <v>204669000000.0</v>
+      </c>
+      <c r="S16">
+        <v>311271000000.0</v>
+      </c>
+      <c r="T16">
+        <v>208380000000.0</v>
+      </c>
+      <c r="U16">
+        <v>107741000000.0</v>
+      </c>
+      <c r="V16">
+        <v>99761000000.0</v>
+      </c>
+      <c r="W16">
+        <v>312865000000.0</v>
+      </c>
+      <c r="X16">
+        <v>-17966000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>100265000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>81473000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>116850000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-5447000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>3268000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>65269000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>143252000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>145706000000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
+      <c r="A17" t="s">
+        <v>135</v>
+      </c>
+      <c r="B17">
+        <v>421350000000.0</v>
+      </c>
+      <c r="C17">
+        <v>516076000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>547681000000.0</v>
+      </c>
+      <c r="F17">
+        <v>366958000000.0</v>
+      </c>
+      <c r="G17">
+        <v>273045000000.0</v>
+      </c>
+      <c r="H17">
+        <v>360132000000.0</v>
+      </c>
+      <c r="I17">
+        <v>278905000000.0</v>
+      </c>
+      <c r="J17">
+        <v>229293000000.0</v>
+      </c>
+      <c r="K17">
+        <v>337327000000.0</v>
+      </c>
+      <c r="L17">
+        <v>144323000000.0</v>
+      </c>
+      <c r="M17">
+        <v>144976000000.0</v>
+      </c>
+      <c r="N17">
+        <v>215039000000.0</v>
+      </c>
+      <c r="O17">
+        <v>308950000000.0</v>
+      </c>
+      <c r="P17">
+        <v>430606000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>258465000000.0</v>
+      </c>
+      <c r="R17">
+        <v>208566000000.0</v>
+      </c>
+      <c r="S17">
+        <v>315403000000.0</v>
+      </c>
+      <c r="T17">
+        <v>211086000000.0</v>
+      </c>
+      <c r="U17">
+        <v>113881000000.0</v>
+      </c>
+      <c r="V17">
+        <v>99279000000.0</v>
+      </c>
+      <c r="W17">
+        <v>316261000000.0</v>
+      </c>
+      <c r="X17">
+        <v>-17755000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>97389000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>82276000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>116435000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-6491000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>2265000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>65955000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>132080000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>156807000000.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
+      <c r="A18" t="s">
+        <v>136</v>
+      </c>
+      <c r="B18">
+        <v>-73130000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-90319000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>-108458000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-113059000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-124362000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-126582000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-124900000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-106820000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-119104000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-119315000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-114117000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-101751000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-147252000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-92797000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-92860000000.0</v>
+      </c>
+      <c r="R18">
+        <v>-92360000000.0</v>
+      </c>
+      <c r="S18">
+        <v>-105295000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-92602000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-105896000000.0</v>
+      </c>
+      <c r="V18">
+        <v>-100797000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-118217000000.0</v>
+      </c>
+      <c r="X18">
+        <v>-111111000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-125041000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-131344000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-58487000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-136919000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-131526000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-127538000000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
+      <c r="A19" t="s">
+        <v>137</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
+      <c r="A20" t="s">
+        <v>138</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
+      <c r="A21" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>569052000000.0</v>
+      </c>
+      <c r="C21">
+        <v>737405000000.0</v>
+      </c>
+      <c r="D21">
+        <v>660292000000.0</v>
+      </c>
+      <c r="E21">
+        <v>826528000000.0</v>
+      </c>
+      <c r="F21">
+        <v>616667000000.0</v>
+      </c>
+      <c r="G21">
+        <v>629601000000.0</v>
+      </c>
+      <c r="H21">
+        <v>560398000000.0</v>
+      </c>
+      <c r="I21">
+        <v>488102000000.0</v>
+      </c>
+      <c r="J21">
+        <v>406354000000.0</v>
+      </c>
+      <c r="K21">
+        <v>574104114000.0</v>
+      </c>
+      <c r="L21">
+        <v>347912000000.0</v>
+      </c>
+      <c r="M21">
+        <v>302979000000.0</v>
+      </c>
+      <c r="N21">
+        <v>329729000000.0</v>
+      </c>
+      <c r="O21">
+        <v>614717000000.0</v>
+      </c>
+      <c r="P21">
+        <v>681226000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>502496000000.0</v>
+      </c>
+      <c r="R21">
+        <v>374036000000.0</v>
+      </c>
+      <c r="S21">
+        <v>492520000000.0</v>
+      </c>
+      <c r="T21">
+        <v>353510000000.0</v>
+      </c>
+      <c r="U21">
+        <v>235204000000.0</v>
+      </c>
+      <c r="V21">
+        <v>311382000000.0</v>
+      </c>
+      <c r="W21">
+        <v>465384000000.0</v>
+      </c>
+      <c r="X21">
+        <v>175836000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>59065000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>294771000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>297278000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>129688000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>123516000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>206072000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>235604000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>329139000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>217110000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>150010000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>383961000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>304564000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>254490000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>247022000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>396208000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>48635000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>99146000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>72890000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>299905000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>51180000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>210556000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>168685000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>246309000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>260848000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>363078000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>205212000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>265583000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>131695000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>178673000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>80978000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>106393000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>149693000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>119063500000.0</v>
+      </c>
+      <c r="BF21">
+        <v>119063500000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:58">
+      <c r="A22" t="s">
+        <v>140</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
+      <c r="A23" t="s">
+        <v>141</v>
+      </c>
+      <c r="B23">
+        <v>2317298000000.0</v>
+      </c>
+      <c r="C23">
+        <v>2636347000000.0</v>
+      </c>
+      <c r="D23">
+        <v>2203771000000.0</v>
+      </c>
+      <c r="E23">
+        <v>2575518000000.0</v>
+      </c>
+      <c r="F23">
+        <v>2062142000000.0</v>
+      </c>
+      <c r="G23">
+        <v>2317694000000.0</v>
+      </c>
+      <c r="H23">
+        <v>1911748000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1984708000000.0</v>
+      </c>
+      <c r="J23">
+        <v>1824110000000.0</v>
+      </c>
+      <c r="K23">
+        <v>2359512000000.0</v>
+      </c>
+      <c r="L23">
+        <v>1858678000000.0</v>
+      </c>
+      <c r="M23">
+        <v>1988201000000.0</v>
+      </c>
+      <c r="N23">
+        <v>1738398000000.0</v>
+      </c>
+      <c r="O23">
+        <v>2346059000000.0</v>
+      </c>
+      <c r="P23">
+        <v>2113707000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1656280000000.0</v>
+      </c>
+      <c r="R23">
+        <v>1269316000000.0</v>
+      </c>
+      <c r="S23">
+        <v>1576718000000.0</v>
+      </c>
+      <c r="T23">
+        <v>1402578000000.0</v>
+      </c>
+      <c r="U23">
+        <v>1433257000000.0</v>
+      </c>
+      <c r="V23">
+        <v>1324216000000.0</v>
+      </c>
+      <c r="W23">
+        <v>1854466000000.0</v>
+      </c>
+      <c r="X23">
+        <v>1049220000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1450465000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1312907000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1450397000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1260105000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1075634000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1160989000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1163092000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>895366000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>947029000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>833453000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>882032000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>918584000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1175871000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1003573000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1093556000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>733448000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>981651000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>702764000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>871574000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1043059000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1039835000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>853083000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>853313000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>899860000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>973607000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1013645000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>842206000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>845587000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>723242000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>714535000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>734662000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>711746000000.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
+      <c r="A24" t="s">
+        <v>142</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
+      <c r="A25" t="s">
+        <v>143</v>
+      </c>
+      <c r="B25">
+        <v>20239000000.0</v>
+      </c>
+      <c r="C25">
+        <v>24175000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>13966000000.0</v>
+      </c>
+      <c r="F25">
+        <v>13598000000.0</v>
+      </c>
+      <c r="G25">
+        <v>12208000000.0</v>
+      </c>
+      <c r="H25">
+        <v>10909000000.0</v>
+      </c>
+      <c r="I25">
+        <v>10784000000.0</v>
+      </c>
+      <c r="J25">
+        <v>9406000000.0</v>
+      </c>
+      <c r="K25">
+        <v>8959000000.0</v>
+      </c>
+      <c r="L25">
+        <v>6823000000.0</v>
+      </c>
+      <c r="M25">
+        <v>5670000000.0</v>
+      </c>
+      <c r="N25">
+        <v>5905000000.0</v>
+      </c>
+      <c r="O25">
+        <v>5660000000.0</v>
+      </c>
+      <c r="P25">
+        <v>5701000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>4050000000.0</v>
+      </c>
+      <c r="R25">
+        <v>5136000000.0</v>
+      </c>
+      <c r="S25">
+        <v>-299000000.0</v>
+      </c>
+      <c r="T25">
+        <v>9417000000.0</v>
+      </c>
+      <c r="U25">
+        <v>3004000000.0</v>
+      </c>
+      <c r="V25">
+        <v>5429000000.0</v>
+      </c>
+      <c r="W25">
+        <v>3978000000.0</v>
+      </c>
+      <c r="X25">
+        <v>3885000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>3876000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>3870000000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
+      <c r="A26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
+      <c r="A27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27">
+        <v>88351000000.0</v>
+      </c>
+      <c r="C27">
+        <v>125470000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
+        <v>105749000000.0</v>
+      </c>
+      <c r="F27">
+        <v>82931000000.0</v>
+      </c>
+      <c r="G27">
+        <v>104962000000.0</v>
+      </c>
+      <c r="H27">
+        <v>91639000000.0</v>
+      </c>
+      <c r="I27">
+        <v>89573000000.0</v>
+      </c>
+      <c r="J27">
+        <v>90742000000.0</v>
+      </c>
+      <c r="K27">
+        <v>126441000000.0</v>
+      </c>
+      <c r="L27">
+        <v>86837000000.0</v>
+      </c>
+      <c r="M27">
+        <v>84215000000.0</v>
+      </c>
+      <c r="N27">
+        <v>81485000000.0</v>
+      </c>
+      <c r="O27">
+        <v>143806000000.0</v>
+      </c>
+      <c r="P27">
+        <v>106537000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>73274000000.0</v>
+      </c>
+      <c r="R27">
+        <v>65257000000.0</v>
+      </c>
+      <c r="S27">
+        <v>90349000000.0</v>
+      </c>
+      <c r="T27">
+        <v>62764000000.0</v>
+      </c>
+      <c r="U27">
+        <v>80083000000.0</v>
+      </c>
+      <c r="V27">
+        <v>67003000000.0</v>
+      </c>
+      <c r="W27">
+        <v>96589000000.0</v>
+      </c>
+      <c r="X27">
+        <v>52915000000.0</v>
+      </c>
+      <c r="Y27">
+        <v>64492000000.0</v>
+      </c>
+      <c r="Z27">
+        <v>68219000000.0</v>
+      </c>
+      <c r="AA27">
+        <v>101116000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>78282000000.0</v>
+      </c>
+      <c r="AC27">
+        <v>70413000000.0</v>
+      </c>
+      <c r="AD27">
+        <v>103566000000.0</v>
+      </c>
+      <c r="AE27">
+        <v>81342000000.0</v>
+      </c>
+      <c r="AF27">
+        <v>60648000000.0</v>
+      </c>
+      <c r="AG27">
+        <v>55271000000.0</v>
+      </c>
+      <c r="AH27">
+        <v>40272000000.0</v>
+      </c>
+      <c r="AI27">
+        <v>14199000000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>64254000000.0</v>
+      </c>
+      <c r="AK27">
+        <v>85620000000.0</v>
+      </c>
+      <c r="AL27">
+        <v>40147000000.0</v>
+      </c>
+      <c r="AM27">
+        <v>48145000000.0</v>
+      </c>
+      <c r="AN27">
+        <v>30836000000.0</v>
+      </c>
+      <c r="AO27">
+        <v>38004000000.0</v>
+      </c>
+      <c r="AP27">
+        <v>37119000000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>48202000000.0</v>
+      </c>
+      <c r="AR27">
+        <v>60635000000.0</v>
+      </c>
+      <c r="AS27">
+        <v>57158000000.0</v>
+      </c>
+      <c r="AT27">
+        <v>37702000000.0</v>
+      </c>
+      <c r="AU27">
+        <v>52008000000.0</v>
+      </c>
+      <c r="AV27">
+        <v>56117000000.0</v>
+      </c>
+      <c r="AW27">
+        <v>59595000000.0</v>
+      </c>
+      <c r="AX27">
+        <v>38995000000.0</v>
+      </c>
+      <c r="AY27">
+        <v>45490000000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>48362000000.0</v>
+      </c>
+      <c r="BA27">
+        <v>40536000000.0</v>
+      </c>
+      <c r="BB27">
+        <v>36167000000.0</v>
+      </c>
+      <c r="BC27">
+        <v>34840000000.0</v>
+      </c>
+      <c r="BD27">
+        <v>42489000000.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
+      <c r="A28" t="s">
+        <v>146</v>
+      </c>
+      <c r="B28">
+        <v>33475000000.0</v>
+      </c>
+      <c r="C28">
+        <v>65560000000.0</v>
+      </c>
+      <c r="D28">
+        <v>209169000000.0</v>
+      </c>
+      <c r="E28">
+        <v>30289000000.0</v>
+      </c>
+      <c r="F28">
+        <v>32106000000.0</v>
+      </c>
+      <c r="G28">
+        <v>63514000000.0</v>
+      </c>
+      <c r="H28">
+        <v>39192000000.0</v>
+      </c>
+      <c r="I28">
+        <v>30894000000.0</v>
+      </c>
+      <c r="J28">
+        <v>30639000000.0</v>
+      </c>
+      <c r="K28">
+        <v>66850000000.0</v>
+      </c>
+      <c r="L28">
+        <v>31911000000.0</v>
+      </c>
+      <c r="M28">
+        <v>28782000000.0</v>
+      </c>
+      <c r="N28">
+        <v>30571000000.0</v>
+      </c>
+      <c r="O28">
+        <v>54149000000.0</v>
+      </c>
+      <c r="P28">
+        <v>27997000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>31188000000.0</v>
+      </c>
+      <c r="R28">
+        <v>21294000000.0</v>
+      </c>
+      <c r="S28">
+        <v>55427000000.0</v>
+      </c>
+      <c r="T28">
+        <v>26748000000.0</v>
+      </c>
+      <c r="U28">
+        <v>20265000000.0</v>
+      </c>
+      <c r="V28">
+        <v>15311000000.0</v>
+      </c>
+      <c r="W28">
+        <v>47165000000.0</v>
+      </c>
+      <c r="X28">
+        <v>15334000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>15168000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>17051000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>47449000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>21521000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>19178000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>18792000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>36321000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>24274000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>12881000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>12821000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>213819000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>95369000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>170483000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>14541000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>33629000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>16552000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>16690000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>15203000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>30210000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>15649000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>21578000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>18354000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>26321000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>25656000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>16676000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>23184000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>38012000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>15616000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>12371000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>19453000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>32829000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>6718000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>100481000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>100481000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:58">
+      <c r="A29" t="s">
+        <v>147</v>
+      </c>
+      <c r="B29">
+        <v>150523000000.0</v>
+      </c>
+      <c r="C29">
+        <v>188608000000.0</v>
+      </c>
+      <c r="D29">
+        <v>147141000000.0</v>
+      </c>
+      <c r="E29">
+        <v>203973000000.0</v>
+      </c>
+      <c r="F29">
+        <v>131025000000.0</v>
+      </c>
+      <c r="G29">
+        <v>189272000000.0</v>
+      </c>
+      <c r="H29">
+        <v>129710000000.0</v>
+      </c>
+      <c r="I29">
+        <v>101022000000.0</v>
+      </c>
+      <c r="J29">
+        <v>78637000000.0</v>
+      </c>
+      <c r="K29">
+        <v>131347000000.0</v>
+      </c>
+      <c r="L29">
+        <v>47799000000.0</v>
+      </c>
+      <c r="M29">
+        <v>47763000000.0</v>
+      </c>
+      <c r="N29">
+        <v>72069000000.0</v>
+      </c>
+      <c r="O29">
+        <v>108806000000.0</v>
+      </c>
+      <c r="P29">
+        <v>123709000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>104979000000.0</v>
+      </c>
+      <c r="R29">
+        <v>66147000000.0</v>
+      </c>
+      <c r="S29">
+        <v>77639000000.0</v>
+      </c>
+      <c r="T29">
+        <v>77237000000.0</v>
+      </c>
+      <c r="U29">
+        <v>27072000000.0</v>
+      </c>
+      <c r="V29">
+        <v>44287000000.0</v>
+      </c>
+      <c r="W29">
+        <v>139385000000.0</v>
+      </c>
+      <c r="X29">
+        <v>5194000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>45333000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>27213000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>75850000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>101000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>1069000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>24900000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
+      <c r="A30" t="s">
+        <v>148</v>
+      </c>
+      <c r="B30">
+        <v>240457000000.0</v>
+      </c>
+      <c r="C30">
+        <v>293348000000.0</v>
+      </c>
+      <c r="D30">
+        <v>203526000000.0</v>
+      </c>
+      <c r="E30">
+        <v>334927000000.0</v>
+      </c>
+      <c r="F30">
+        <v>177291000000.0</v>
+      </c>
+      <c r="G30">
+        <v>233862000000.0</v>
+      </c>
+      <c r="H30">
+        <v>253864000000.0</v>
+      </c>
+      <c r="I30">
+        <v>221653000000.0</v>
+      </c>
+      <c r="J30">
+        <v>197270000000.0</v>
+      </c>
+      <c r="K30">
+        <v>311515000000.0</v>
+      </c>
+      <c r="L30">
+        <v>233956000000.0</v>
+      </c>
+      <c r="M30">
+        <v>229720000000.0</v>
+      </c>
+      <c r="N30">
+        <v>195243000000.0</v>
+      </c>
+      <c r="O30">
+        <v>274302000000.0</v>
+      </c>
+      <c r="P30">
+        <v>269871000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>238974000000.0</v>
+      </c>
+      <c r="R30">
+        <v>86119000000.0</v>
+      </c>
+      <c r="S30">
+        <v>222254000000.0</v>
+      </c>
+      <c r="T30">
+        <v>158942000000.0</v>
+      </c>
+      <c r="U30">
+        <v>173921000000.0</v>
+      </c>
+      <c r="V30">
+        <v>81683000000.0</v>
+      </c>
+      <c r="W30">
+        <v>304280000000.0</v>
+      </c>
+      <c r="X30">
+        <v>70761000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>210007000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>134768000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>176085000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>185364000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>159768000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>149919000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>278474000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>114273000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>129522000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>98084000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>84337000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>154727000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>154350000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>149681000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>181736000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>108102000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>124266000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>104166000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>136136000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>158256000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>161882000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>101201000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>134642000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>147632000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>153186000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>115919000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>132983000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>125932000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>109015000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>105877000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>111525000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>112402000000.0</v>
+      </c>
+      <c r="BE30"/>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
+      <c r="A31" t="s">
+        <v>149</v>
+      </c>
+      <c r="B31">
+        <v>2821000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-32721000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-115068000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-74874000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-118684000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-167284000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-70556000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-108175000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-98424000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-106419000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-155790000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-110240000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-42621000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-196961000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-126911000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-139052000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-99323000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-99478000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-65187000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-94251000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-167816000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-9738000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-188397000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>83657000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-187575000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-104993000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-136078000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-120182000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-115217000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-56916000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-26412000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-96456000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-71692000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-41776000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-81563000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-61289000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-59035000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>72536000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-48529000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-75844000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-46899000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-29639000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-114375000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-70399000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-89226000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-58426000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-58716000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-90780000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>5062000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-128016000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-127052000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-53192000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-44444000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-39404000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-41130000000.0</v>
+      </c>
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
+      <c r="A32" t="s">
+        <v>150</v>
+      </c>
+      <c r="B32">
+        <v>2886350000000.0</v>
+      </c>
+      <c r="C32">
+        <v>3369794000000.0</v>
+      </c>
+      <c r="D32">
+        <v>2864063000000.0</v>
+      </c>
+      <c r="E32">
+        <v>3402046000000.0</v>
+      </c>
+      <c r="F32">
+        <v>2678809000000.0</v>
+      </c>
+      <c r="G32">
+        <v>2947295000000.0</v>
+      </c>
+      <c r="H32">
+        <v>2468651000000.0</v>
+      </c>
+      <c r="I32">
+        <v>2472810000000.0</v>
+      </c>
+      <c r="J32">
+        <v>2230464000000.0</v>
+      </c>
+      <c r="K32">
+        <v>2934605000000.0</v>
+      </c>
+      <c r="L32">
+        <v>2206590000000.0</v>
+      </c>
+      <c r="M32">
+        <v>2291180000000.0</v>
+      </c>
+      <c r="N32">
+        <v>2066374000000.0</v>
+      </c>
+      <c r="O32">
+        <v>3047883000000.0</v>
+      </c>
+      <c r="P32">
+        <v>2798615000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>2142536000000.0</v>
+      </c>
+      <c r="R32">
+        <v>1644637000000.0</v>
+      </c>
+      <c r="S32">
+        <v>2071868000000.0</v>
+      </c>
+      <c r="T32">
+        <v>1755351000000.0</v>
+      </c>
+      <c r="U32">
+        <v>1660645000000.0</v>
+      </c>
+      <c r="V32">
+        <v>1636631000000.0</v>
+      </c>
+      <c r="W32">
+        <v>2317723000000.0</v>
+      </c>
+      <c r="X32">
+        <v>1231091000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1560110000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>1589994000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>1768645000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>1385146000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>1211357000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>1371536000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>1423742000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>1215070000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>1160058000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>962935000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>1268366000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>1207358000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>1423272000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>1260915000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>1297118000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>785347000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>1079604000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>779955000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>1124647000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>1052848000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>1223709000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>1023856000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>1172268000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>1161942000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>1325856000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>1238413000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>1160751000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>981130000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>901018000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>799283000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>846175000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>862507000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>851042500000.0</v>
+      </c>
+      <c r="BF32">
+        <v>851042500000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2">
+        <v>420171000000.0</v>
+      </c>
+      <c r="C2">
+        <v>298870000000.0</v>
+      </c>
+      <c r="D2">
+        <v>311121000000.0</v>
+      </c>
+      <c r="E2">
+        <v>419877000000.0</v>
+      </c>
+      <c r="F2">
+        <v>604532000000.0</v>
+      </c>
+      <c r="G2">
+        <v>102469000000.0</v>
+      </c>
+      <c r="H2">
+        <v>456122000000.0</v>
+      </c>
+      <c r="I2">
+        <v>281812000000.0</v>
+      </c>
+      <c r="J2">
+        <v>156654000000.0</v>
+      </c>
+      <c r="K2">
+        <v>576614000000.0</v>
+      </c>
+      <c r="L2">
+        <v>842670000000.0</v>
+      </c>
+      <c r="M2">
+        <v>137106000000.0</v>
+      </c>
+      <c r="N2">
+        <v>191268000000.0</v>
+      </c>
+      <c r="O2">
+        <v>380134000000.0</v>
+      </c>
+      <c r="P2">
+        <v>424511000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>117471000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
         <v>153</v>
+      </c>
+      <c r="B3">
+        <v>1799927000000</v>
+      </c>
+      <c r="C3">
+        <v>2064134000000</v>
+      </c>
+      <c r="D3">
+        <v>2244194000000</v>
+      </c>
+      <c r="E3">
+        <v>2048561000000</v>
+      </c>
+      <c r="F3">
+        <v>1288380000000</v>
+      </c>
+      <c r="G3">
+        <v>1152042000000</v>
+      </c>
+      <c r="H3">
+        <v>943131000000</v>
+      </c>
+      <c r="I3">
+        <v>942310000000</v>
+      </c>
+      <c r="J3">
+        <v>568989000000</v>
+      </c>
+      <c r="K3">
+        <v>587706000000</v>
+      </c>
+      <c r="L3">
+        <v>507627000000</v>
+      </c>
+      <c r="M3">
+        <v>757532000000</v>
+      </c>
+      <c r="N3">
+        <v>639997000000</v>
+      </c>
+      <c r="O3">
+        <v>800727000000</v>
+      </c>
+      <c r="P3">
+        <v>516837000000</v>
+      </c>
+      <c r="Q3">
+        <v>435033000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6">
+        <v>172441000000.0</v>
+      </c>
+      <c r="C6">
+        <v>121301000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-12251000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-108756000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-184655000000.0</v>
+      </c>
+      <c r="G6">
+        <v>502063000000.0</v>
+      </c>
+      <c r="H6">
+        <v>-353653000000.0</v>
+      </c>
+      <c r="I6">
+        <v>174310000000.0</v>
+      </c>
+      <c r="J6">
+        <v>125158000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-419960000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-266056000000.0</v>
+      </c>
+      <c r="M6">
+        <v>705564000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-54162000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-188866000000.0</v>
+      </c>
+      <c r="P6">
+        <v>-44377000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>307040000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B7">
+        <v>-2119192000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2091798000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-2097112000000.0</v>
+      </c>
+      <c r="E7">
+        <v>-1657376000000.0</v>
+      </c>
+      <c r="F7">
+        <v>-1509432000000.0</v>
+      </c>
+      <c r="G7">
+        <v>-1549396000000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1669304000000.0</v>
+      </c>
+      <c r="I7">
+        <v>-1663966000000.0</v>
+      </c>
+      <c r="J7">
+        <v>-1404570000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1077992000000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-404297000000.0</v>
+      </c>
+      <c r="F12">
+        <v>-289061000000.0</v>
+      </c>
+      <c r="G12">
+        <v>1069000000.0</v>
+      </c>
+      <c r="H12">
+        <v>-157004000000.0</v>
+      </c>
+      <c r="I12">
+        <v>-500802000000.0</v>
+      </c>
+      <c r="J12">
+        <v>152837000000.0</v>
+      </c>
+      <c r="K12">
+        <v>-184860000000.0</v>
+      </c>
+      <c r="L12">
+        <v>-232967000000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14">
+        <v>972413000000.0</v>
+      </c>
+      <c r="C14">
+        <v>913233000000.0</v>
+      </c>
+      <c r="D14">
+        <v>822795000000.0</v>
+      </c>
+      <c r="E14">
+        <v>735489000000.0</v>
+      </c>
+      <c r="F14">
+        <v>617413000000.0</v>
+      </c>
+      <c r="G14">
+        <v>616700000000.0</v>
+      </c>
+      <c r="H14">
+        <v>564135000000.0</v>
+      </c>
+      <c r="I14">
+        <v>11231000000.0</v>
+      </c>
+      <c r="J14">
+        <v>14255000000.0</v>
+      </c>
+      <c r="K14">
+        <v>325739000000.0</v>
+      </c>
+      <c r="L14">
+        <v>228847000000.0</v>
+      </c>
+      <c r="M14">
+        <v>270487000000.0</v>
+      </c>
+      <c r="N14">
+        <v>236893000000.0</v>
+      </c>
+      <c r="O14">
+        <v>177903000000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15">
+        <v>254396000000.0</v>
+      </c>
+      <c r="C15">
+        <v>233197000000.0</v>
+      </c>
+      <c r="D15">
+        <v>317995000000.0</v>
+      </c>
+      <c r="E15">
+        <v>211997000000.0</v>
+      </c>
+      <c r="F15">
+        <v>130730000000.0</v>
+      </c>
+      <c r="G15">
+        <v>52292000000.0</v>
+      </c>
+      <c r="H15">
+        <v>104583000000.0</v>
+      </c>
+      <c r="I15">
+        <v>104584000000.0</v>
+      </c>
+      <c r="J15">
+        <v>52292000000.0</v>
+      </c>
+      <c r="K15">
+        <v>52292000000.0</v>
+      </c>
+      <c r="L15">
+        <v>105985000000.0</v>
+      </c>
+      <c r="M15">
+        <v>42394000000.0</v>
+      </c>
+      <c r="N15">
+        <v>83012000000.0</v>
+      </c>
+      <c r="O15">
+        <v>45252000000.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16">
+        <v>592612000000.0</v>
+      </c>
+      <c r="C16">
+        <v>420171000000.0</v>
+      </c>
+      <c r="D16">
+        <v>298870000000.0</v>
+      </c>
+      <c r="E16">
+        <v>311121000000.0</v>
+      </c>
+      <c r="F16">
+        <v>419877000000.0</v>
+      </c>
+      <c r="G16">
+        <v>604532000000.0</v>
+      </c>
+      <c r="H16">
+        <v>102469000000.0</v>
+      </c>
+      <c r="I16">
+        <v>456122000000.0</v>
+      </c>
+      <c r="J16">
+        <v>281812000000.0</v>
+      </c>
+      <c r="K16">
+        <v>156654000000.0</v>
+      </c>
+      <c r="L16">
+        <v>576614000000.0</v>
+      </c>
+      <c r="M16">
+        <v>842670000000.0</v>
+      </c>
+      <c r="N16">
+        <v>137106000000.0</v>
+      </c>
+      <c r="O16">
+        <v>191268000000.0</v>
+      </c>
+      <c r="P16">
+        <v>380134000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>424511000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>951908000000.0</v>
+      </c>
+      <c r="C18">
+        <v>86481000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-391283000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-841726000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-290858000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-83509000000.0</v>
+      </c>
+      <c r="H18">
+        <v>-414854000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-931079000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-554734000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-188471000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-268455000000.0</v>
+      </c>
+      <c r="M18">
+        <v>239897000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-45202000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-651442000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-157972000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-202078000000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-1856503000000.0</v>
+      </c>
+      <c r="D19">
+        <v>-1674428000000.0</v>
+      </c>
+      <c r="E19">
+        <v>-1297193000000.0</v>
+      </c>
+      <c r="F19">
+        <v>-177017000000.0</v>
+      </c>
+      <c r="G19">
+        <v>-155911000000.0</v>
+      </c>
+      <c r="H19">
+        <v>-20630000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-20630000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-41131000000.0</v>
+      </c>
+      <c r="K19">
+        <v>-1042196000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-21950000000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>87133000000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>-1655613000000.0</v>
+      </c>
+      <c r="C21">
+        <v>89395000000.0</v>
+      </c>
+      <c r="D21">
+        <v>132843000000.0</v>
+      </c>
+      <c r="E21">
+        <v>-145184000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1105449000000.0</v>
+      </c>
+      <c r="G21">
+        <v>213524000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-166319000000.0</v>
+      </c>
+      <c r="I21">
+        <v>1412160000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-335744000000.0</v>
+      </c>
+      <c r="K21">
+        <v>208515000000.0</v>
+      </c>
+      <c r="L21">
+        <v>546938000000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22">
+        <v>1840490000000.0</v>
+      </c>
+      <c r="C22">
+        <v>1142493000000.0</v>
+      </c>
+      <c r="D22">
+        <v>839809000000.0</v>
+      </c>
+      <c r="E22">
+        <v>1206835000000.0</v>
+      </c>
+      <c r="F22">
+        <v>727153000000.0</v>
+      </c>
+      <c r="G22">
+        <v>476637000000.0</v>
+      </c>
+      <c r="H22">
+        <v>179940000000.0</v>
+      </c>
+      <c r="I22">
+        <v>420502000000.0</v>
+      </c>
+      <c r="J22">
+        <v>585153000000.0</v>
+      </c>
+      <c r="K22">
+        <v>250707000000.0</v>
+      </c>
+      <c r="L22">
+        <v>269661000000.0</v>
+      </c>
+      <c r="M22">
+        <v>649695000000.0</v>
+      </c>
+      <c r="N22">
+        <v>203171000000.0</v>
+      </c>
+      <c r="O22">
+        <v>214176000000.0</v>
+      </c>
+      <c r="P22">
+        <v>311845000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>104560000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23">
+        <v>-19859000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-29009000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-27043000000.0</v>
+      </c>
+      <c r="E23">
+        <v>324816000000.0</v>
+      </c>
+      <c r="F23">
+        <v>56610000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-163310000000.0</v>
+      </c>
+      <c r="H23">
+        <v>70000000000.0</v>
+      </c>
+      <c r="I23">
+        <v>-42069000000.0</v>
+      </c>
+      <c r="J23">
+        <v>143002000000.0</v>
+      </c>
+      <c r="K23">
+        <v>69523000000.0</v>
+      </c>
+      <c r="L23">
+        <v>-179940000000.0</v>
+      </c>
+      <c r="M23">
+        <v>127539000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-338993000000.0</v>
+      </c>
+      <c r="O23">
+        <v>-340756000000.0</v>
+      </c>
+      <c r="P23">
+        <v>-3240000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-8416000000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24">
+        <v>-79177000000.0</v>
+      </c>
+      <c r="C24">
+        <v>930290000000.0</v>
+      </c>
+      <c r="D24">
+        <v>-136500000000.0</v>
+      </c>
+      <c r="E24">
+        <v>-28915000000.0</v>
+      </c>
+      <c r="F24">
+        <v>-59569000000.0</v>
+      </c>
+      <c r="G24">
+        <v>681586000000.0</v>
+      </c>
+      <c r="H24">
+        <v>223939000000.0</v>
+      </c>
+      <c r="I24">
+        <v>261413000000.0</v>
+      </c>
+      <c r="J24">
+        <v>363896000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-251431000000.0</v>
+      </c>
+      <c r="L24">
+        <v>-121971000000.0</v>
+      </c>
+      <c r="M24">
+        <v>-127225000000.0</v>
+      </c>
+      <c r="N24">
+        <v>-105197000000.0</v>
+      </c>
+      <c r="O24">
+        <v>-24011000000.0</v>
+      </c>
+      <c r="P24">
+        <v>-215935000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-208379000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>-61068000000.0</v>
+      </c>
+      <c r="C25">
+        <v>94889000000.0</v>
+      </c>
+      <c r="D25">
+        <v>190307000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-735489000000.0</v>
+      </c>
+      <c r="F25">
+        <v>-347044000000.0</v>
+      </c>
+      <c r="G25">
+        <v>-24804000000.0</v>
+      </c>
+      <c r="H25">
+        <v>-215798000000.0</v>
+      </c>
+      <c r="I25">
+        <v>-431733000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-599408000000.0</v>
+      </c>
+      <c r="K25">
+        <v>-250707000000.0</v>
+      </c>
+      <c r="L25">
+        <v>-269661000000.0</v>
+      </c>
+      <c r="M25">
+        <v>-649695000000.0</v>
+      </c>
+      <c r="N25">
+        <v>-203171000000.0</v>
+      </c>
+      <c r="O25">
+        <v>-214176000000.0</v>
+      </c>
+      <c r="P25">
+        <v>358865000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>232955000000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>345239000000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>-6987000000.0</v>
+      </c>
+      <c r="L26">
+        <v>-77978000000.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26">
+        <v>466039000000.0</v>
+      </c>
+      <c r="O26">
+        <v>903214000000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
+        <v>3777000000.0</v>
+      </c>
+      <c r="L27">
+        <v>13702000000.0</v>
+      </c>
+      <c r="M27">
+        <v>7387000000.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28">
+        <v>-1929868000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-172811000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-212195000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-349590000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1063143000000.0</v>
+      </c>
+      <c r="G28">
+        <v>50148000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-200902000000.0</v>
+      </c>
+      <c r="I28">
+        <v>1260576000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-261036000000.0</v>
+      </c>
+      <c r="K28">
+        <v>223001000000.0</v>
+      </c>
+      <c r="L28">
+        <v>193275000000.0</v>
+      </c>
+      <c r="M28">
+        <v>592892000000.0</v>
+      </c>
+      <c r="N28">
+        <v>96237000000.0</v>
+      </c>
+      <c r="O28">
+        <v>487708000000.0</v>
+      </c>
+      <c r="P28">
+        <v>232549000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>541270000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>2751835000000.0</v>
+      </c>
+      <c r="C29">
+        <v>2150615000000.0</v>
+      </c>
+      <c r="D29">
+        <v>1852911000000.0</v>
+      </c>
+      <c r="E29">
+        <v>1206835000000.0</v>
+      </c>
+      <c r="F29">
+        <v>1055505000000.0</v>
+      </c>
+      <c r="G29">
+        <v>1068533000000.0</v>
+      </c>
+      <c r="H29">
+        <v>528277000000.0</v>
+      </c>
+      <c r="I29">
+        <v>11231000000.0</v>
+      </c>
+      <c r="J29">
+        <v>14255000000.0</v>
+      </c>
+      <c r="K29">
+        <v>399235000000.0</v>
+      </c>
+      <c r="L29">
+        <v>239172000000.0</v>
+      </c>
+      <c r="M29">
+        <v>997429000000.0</v>
+      </c>
+      <c r="N29">
+        <v>594795000000.0</v>
+      </c>
+      <c r="O29">
+        <v>149285000000.0</v>
+      </c>
+      <c r="P29">
+        <v>358865000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>232955000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30">
+        <v>-649526000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1856503000000.0</v>
+      </c>
+      <c r="D30">
+        <v>-1652967000000.0</v>
+      </c>
+      <c r="E30">
+        <v>-1297193000000.0</v>
+      </c>
+      <c r="F30">
+        <v>-177017000000.0</v>
+      </c>
+      <c r="G30">
+        <v>-642491000000.0</v>
+      </c>
+      <c r="H30">
+        <v>-739822000000.0</v>
+      </c>
+      <c r="I30">
+        <v>-1384603000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-708776000000.0</v>
+      </c>
+      <c r="K30">
+        <v>-1042196000000.0</v>
+      </c>
+      <c r="L30">
+        <v>-698503000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-884757000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-745194000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-825859000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-635791000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-467185000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BH30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:60">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>82</v>
+      </c>
+      <c r="I1" t="s">
+        <v>83</v>
+      </c>
+      <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>85</v>
+      </c>
+      <c r="M1" t="s">
+        <v>86</v>
+      </c>
+      <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>89</v>
+      </c>
+      <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>91</v>
+      </c>
+      <c r="U1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
+      <c r="A2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2">
+        <v>592612000000.0</v>
+      </c>
+      <c r="C2">
+        <v>494120000000.0</v>
+      </c>
+      <c r="D2">
+        <v>892752000000.0</v>
+      </c>
+      <c r="E2">
+        <v>603169000000.0</v>
+      </c>
+      <c r="F2">
+        <v>420171000000.0</v>
+      </c>
+      <c r="G2">
+        <v>211166000000.0</v>
+      </c>
+      <c r="H2">
+        <v>342374000000.0</v>
+      </c>
+      <c r="I2">
+        <v>316576000000.0</v>
+      </c>
+      <c r="J2">
+        <v>389746000000.0</v>
+      </c>
+      <c r="K2">
+        <v>436284000000.0</v>
+      </c>
+      <c r="L2">
+        <v>487393000000.0</v>
+      </c>
+      <c r="M2">
+        <v>256215000000.0</v>
+      </c>
+      <c r="N2">
+        <v>311121000000.0</v>
+      </c>
+      <c r="O2">
+        <v>307113000000.0</v>
+      </c>
+      <c r="P2">
+        <v>182380000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>385757000000.0</v>
+      </c>
+      <c r="R2">
+        <v>419877000000.0</v>
+      </c>
+      <c r="S2">
+        <v>277393000000.0</v>
+      </c>
+      <c r="T2">
+        <v>362302000000.0</v>
+      </c>
+      <c r="U2">
+        <v>468997000000.0</v>
+      </c>
+      <c r="V2">
+        <v>604532000000.0</v>
+      </c>
+      <c r="W2">
+        <v>168068000000.0</v>
+      </c>
+      <c r="X2">
+        <v>155937000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>301559000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>102465000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>184594000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>140446000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>319410000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>456122000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>243510000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>277720000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>157924000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>281812000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>230686000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>174258000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>116836000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>156654000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>72487000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>293220000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>341284000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>576614000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>256682000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>320431000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>700961000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>842670000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>660785000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>701738000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>114733000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>137106000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>188756000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>218630000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>24114000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>191269000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>55314000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>226934000000.0</v>
+      </c>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
+      <c r="A3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3">
+        <v>458876000000</v>
+      </c>
+      <c r="C3">
+        <v>469173000000</v>
+      </c>
+      <c r="D3">
+        <v>512202000000</v>
+      </c>
+      <c r="E3">
+        <v>449093000000</v>
+      </c>
+      <c r="F3">
+        <v>369459000000</v>
+      </c>
+      <c r="G3">
+        <v>640064000000</v>
+      </c>
+      <c r="H3">
+        <v>340841000000</v>
+      </c>
+      <c r="I3">
+        <v>554535000000</v>
+      </c>
+      <c r="J3">
+        <v>528694000000</v>
+      </c>
+      <c r="K3">
+        <v>610640000000</v>
+      </c>
+      <c r="L3">
+        <v>532791000000</v>
+      </c>
+      <c r="M3">
+        <v>516590000000</v>
+      </c>
+      <c r="N3">
+        <v>584173000000</v>
+      </c>
+      <c r="O3">
+        <v>662799000000</v>
+      </c>
+      <c r="P3">
+        <v>528677000000</v>
+      </c>
+      <c r="Q3">
+        <v>464239000000</v>
+      </c>
+      <c r="R3">
+        <v>392846000000</v>
+      </c>
+      <c r="S3">
+        <v>421325000000</v>
+      </c>
+      <c r="T3">
+        <v>317584000000</v>
+      </c>
+      <c r="U3">
+        <v>291939000000</v>
+      </c>
+      <c r="V3">
+        <v>257532000000</v>
+      </c>
+      <c r="W3">
+        <v>370129000000</v>
+      </c>
+      <c r="X3">
+        <v>179933000000</v>
+      </c>
+      <c r="Y3">
+        <v>292779000000</v>
+      </c>
+      <c r="Z3">
+        <v>309201000000</v>
+      </c>
+      <c r="AA3">
+        <v>212335000000</v>
+      </c>
+      <c r="AB3">
+        <v>327841000000</v>
+      </c>
+      <c r="AC3">
+        <v>187277000000</v>
+      </c>
+      <c r="AD3">
+        <v>215678000000</v>
+      </c>
+      <c r="AE3">
+        <v>299310000000</v>
+      </c>
+      <c r="AF3">
+        <v>235915000000</v>
+      </c>
+      <c r="AG3">
+        <v>174473000000</v>
+      </c>
+      <c r="AH3">
+        <v>232612000000</v>
+      </c>
+      <c r="AI3">
+        <v>254644000000</v>
+      </c>
+      <c r="AJ3">
+        <v>28826000000</v>
+      </c>
+      <c r="AK3">
+        <v>208823000000</v>
+      </c>
+      <c r="AL3">
+        <v>76696000000</v>
+      </c>
+      <c r="AM3">
+        <v>119439000000</v>
+      </c>
+      <c r="AN3">
+        <v>170549000000</v>
+      </c>
+      <c r="AO3">
+        <v>121580000000</v>
+      </c>
+      <c r="AP3">
+        <v>176138000000</v>
+      </c>
+      <c r="AQ3">
+        <v>92674000000</v>
+      </c>
+      <c r="AR3">
+        <v>138280000000</v>
+      </c>
+      <c r="AS3">
+        <v>91052000000</v>
+      </c>
+      <c r="AT3">
+        <v>185621000000</v>
+      </c>
+      <c r="AU3">
+        <v>241964000000</v>
+      </c>
+      <c r="AV3">
+        <v>144690000000</v>
+      </c>
+      <c r="AW3">
+        <v>163305000000</v>
+      </c>
+      <c r="AX3">
+        <v>207573000000</v>
+      </c>
+      <c r="AY3">
+        <v>220678000000</v>
+      </c>
+      <c r="AZ3">
+        <v>148963000000</v>
+      </c>
+      <c r="BA3">
+        <v>122604000000</v>
+      </c>
+      <c r="BB3">
+        <v>147752000000</v>
+      </c>
+      <c r="BC3">
+        <v>198790000000</v>
+      </c>
+      <c r="BD3">
+        <v>281349000000</v>
+      </c>
+      <c r="BE3">
+        <v>320588000000</v>
+      </c>
+      <c r="BF3">
+        <v>160294000000</v>
+      </c>
+      <c r="BG3">
+        <v>530466000000</v>
+      </c>
+      <c r="BH3">
+        <v>451807000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:60">
+      <c r="A4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
+      <c r="A5" t="s">
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18551,326 +19300,338 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>43161000000.0</v>
+      </c>
+      <c r="C6">
+        <v>98492000000.0</v>
+      </c>
+      <c r="D6">
         <v>-398632000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>289583000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>182998000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>209005000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>66136000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>25798000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-73170000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-46538000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-107342000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>231178000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-54906000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4008000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>124733000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-203377000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-34120000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>142484000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-84909000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-106695000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-135535000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>436464000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>12131000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-145622000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>199094000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-82125000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>44148000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-178964000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-136712000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>212612000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-34210000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>119796000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-123888000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>51126000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>56428000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>57422000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-39818000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>84167000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-220733000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-48064000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-235330000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>319932000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-63749000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-380530000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-141709000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>181885000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-40953000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>587005000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-22373000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-51650000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-29874000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>194516000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-167155000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>135954000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-171620000000.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>157</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-2119192000000.0</v>
+      </c>
+      <c r="D7">
         <v>-1727101000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1171812000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-580412000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2091798000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1704651000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-1620581000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1162717000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-598137000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1657376000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1303919000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-844428000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-399408000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1509432000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1193528000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-788348000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-426938000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1549396000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1181182000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-793688000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-386063000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1669304000000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18885,54 +19646,56 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -18947,54 +19710,56 @@
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19009,70 +19774,68 @@
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -19083,184 +19846,192 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-161013000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>49323000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-23987000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>61425000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-451104000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>9369000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>33028000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-344426000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>37367000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-15030000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>22482459000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-121818459000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>61493000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>38912000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-283557000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>212699000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-154616000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>62343000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>18192000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>135951000000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19275,532 +20046,552 @@
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>244494000000.0</v>
+      </c>
+      <c r="C14">
+        <v>447127000000.0</v>
+      </c>
+      <c r="D14">
         <v>52002000000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14">
+        <v>239023000000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14">
         <v>243232000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>235587000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>223426000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>210988000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>415145000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>18499000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>194840000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>194311000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>204074000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>191636000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>180508000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5136000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>162230000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>220830000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3004000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5429000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3978000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3885000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3876000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3870000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4139000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3690000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3830000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3594000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2933000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2896000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2848000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2554000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>181019000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>65788000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>106608000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3565000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>322120000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3769000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3750000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3749000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>301850000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4577000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>4448000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4456000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>256299000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>5592000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4249000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>4347000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>232443000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2109000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>-179000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2520000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>172707000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1786000000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>165</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>254396000000.0</v>
       </c>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15">
+      <c r="D15">
+        <v>254396000000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>233197000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>233197000000.0</v>
       </c>
-      <c r="G15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I15"/>
+      <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>317995000000.0</v>
+      </c>
       <c r="M15">
-        <v>211997000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>211997000000.0</v>
       </c>
       <c r="P15">
         <v>211997000000.0</v>
       </c>
       <c r="Q15">
         <v>211997000000.0</v>
       </c>
       <c r="R15">
         <v>211997000000.0</v>
       </c>
       <c r="S15">
-        <v>130730000000.0</v>
+        <v>211997000000.0</v>
       </c>
       <c r="T15">
-        <v>130730000000.0</v>
+        <v>211997000000.0</v>
       </c>
       <c r="U15">
         <v>130730000000.0</v>
       </c>
       <c r="V15">
         <v>130730000000.0</v>
       </c>
       <c r="W15">
+        <v>130730000000.0</v>
+      </c>
+      <c r="X15">
+        <v>130730000000.0</v>
+      </c>
+      <c r="Y15">
         <v>52292000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>52292000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>104584000000.0</v>
       </c>
       <c r="AB15">
         <v>104584000000.0</v>
       </c>
       <c r="AC15">
         <v>104584000000.0</v>
       </c>
       <c r="AD15">
         <v>104584000000.0</v>
       </c>
       <c r="AE15">
         <v>104584000000.0</v>
       </c>
-      <c r="AF15"/>
+      <c r="AF15">
+        <v>104584000000.0</v>
+      </c>
       <c r="AG15">
-        <v>52292000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>104584000000.0</v>
+      </c>
+      <c r="AH15"/>
       <c r="AI15">
         <v>52292000000.0</v>
       </c>
-      <c r="AJ15"/>
+      <c r="AJ15">
+        <v>52292000000.0</v>
+      </c>
       <c r="AK15">
         <v>52292000000.0</v>
       </c>
-      <c r="AL15">
-[...1 lines deleted...]
-      </c>
+      <c r="AL15"/>
       <c r="AM15">
         <v>52292000000.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>52292000000.0</v>
+      </c>
       <c r="AO15">
-        <v>105985000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>52292000000.0</v>
+      </c>
+      <c r="AP15"/>
       <c r="AQ15">
         <v>105985000000.0</v>
       </c>
-      <c r="AR15"/>
+      <c r="AR15">
+        <v>105985000000.0</v>
+      </c>
       <c r="AS15">
+        <v>105985000000.0</v>
+      </c>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>42394000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>42394000000.0</v>
       </c>
-      <c r="AU15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AW15"/>
+      <c r="AX15"/>
       <c r="AY15">
         <v>83012000000.0</v>
       </c>
-      <c r="AZ15"/>
+      <c r="AZ15">
+        <v>83012000000.0</v>
+      </c>
       <c r="BA15">
+        <v>83012000000.0</v>
+      </c>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>1986000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>43266000000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>635773000000.0</v>
+      </c>
+      <c r="C16">
+        <v>592612000000.0</v>
+      </c>
+      <c r="D16">
         <v>494120000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>892752000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>603169000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>420171000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>408026000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>342374000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>316576000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>389746000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>380051000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>487393000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>256215000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>311121000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>307113000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>182380000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>385757000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>419877000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>277393000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>362302000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>468997000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>604532000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>168068000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>155937000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>301559000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>102469000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>184594000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>140446000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>319410000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>456122000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>243510000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>277720000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>157924000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>281812000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>230686000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>174258000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>116836000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>156654000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>72487000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>293220000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>341284000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>576614000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>256682000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>320431000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>700961000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>842670000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>660785000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>701738000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>114733000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>137106000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>188756000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>218630000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>24114000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>191268000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>55314000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>226934000000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19815,336 +20606,346 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>54929000000.0</v>
+      </c>
+      <c r="C18">
+        <v>239866000000.0</v>
+      </c>
+      <c r="D18">
         <v>217796000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>361677000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>132569000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>336655000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-185605000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>90113000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-158354000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>233052000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-159147000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-307174000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-370408000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-349076000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-98303000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-422798000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-387710000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>70535000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-201305000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-288935000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-252103000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-366151000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-176048000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-288903000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-305331000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-208196000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-324151000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-183447000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-212084000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-296377000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-233019000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-171625000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-230058000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-29239000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>334004000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>243633000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-22417000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>224329000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-250151000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-17552000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-145097000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>141952000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>31766000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-204574000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-124746000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>12949000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>111373000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>116169000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-594000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>305242000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-157598000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-89304000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-103542000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-168895000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-277681000000.0</v>
       </c>
-      <c r="BC18"/>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-27709000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-158651000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-267214000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-167490000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-307882000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1113917000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-534987000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-347545000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-370890000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-421006000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-455579000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-342626000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-258348000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-240640000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>365602000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-213279000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-173272000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-156068000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-46092000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-109819000000.0</v>
       </c>
       <c r="X19">
         <v>-109819000000.0</v>
       </c>
       <c r="Y19">
+        <v>-109819000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-109819000000.0</v>
+      </c>
+      <c r="AA19">
         <v>-171671000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-251063000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-146861000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-170227000000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20159,1500 +20960,1554 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>-235650000000.0</v>
+      </c>
       <c r="C21">
+        <v>-407837000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-489538000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-153979000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-491128000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>314553000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-263555000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>377371000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-66808000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-33885000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-209417000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>231600000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-133482000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-808561000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-165713000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>42683000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-173858000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>278094000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-79317000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-152479000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>167226000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>43707000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-16099000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>57424000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-251351000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1284370000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-240897000000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>430436000000.0</v>
+      </c>
+      <c r="C22">
+        <v>523575000000.0</v>
+      </c>
+      <c r="D22">
         <v>401143000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>547614000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>368158000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>281952000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>356974000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>277505000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>226062000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>337184000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>140968000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>147892000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>213765000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>313723000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>430374000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>258069000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>204669000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>311271000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>208380000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>107741000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>99761000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>312865000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-17966000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>100265000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>81473000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>116850000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-5447000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3268000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>65269000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>143252000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>145706000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>81474000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>50070000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>172706000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>157265000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>135521000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>119661000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>233425000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-5373000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>8552000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>14103000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>157795000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-50176000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>104376000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>57666000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>132194000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>154931000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>213548000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>149022000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>90906000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>3307000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>87279000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>21679000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>48863000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>62187000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>51563000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>51563000000.0</v>
       </c>
-      <c r="BE22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>-5755000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-5061000000.0</v>
+      </c>
+      <c r="D23">
         <v>-4458000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-3940000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-6400000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-9372000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4254000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-1115000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-6097000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>259892000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-6924000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3578000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-8589000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-13673000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-5346000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>898000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-4661000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>72843000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>158801000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-78770000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-6839000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-138075000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>86437000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-46529000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>152285000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6480000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3572000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>29494000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>16495000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-58827000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-116510000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>146222000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6052000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>123000000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-39386000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-49974000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2500000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>250000000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-818000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>139133000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>37158000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>55995000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>692000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>41337000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>156000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-1216000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-37349000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>129740000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-8409000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-328078000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-3822000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>464912000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-3638000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-328940000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-4874000000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B24">
+        <v>-3939000000.0</v>
+      </c>
+      <c r="C24">
+        <v>215532000000.0</v>
+      </c>
+      <c r="D24">
         <v>-4025000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>380116000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>153668000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>333195000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-900706000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>55309000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>107842000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-125171000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-4942000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-16534000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-6831000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>112000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-12693000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-3219000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>152206000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>786927000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>104305000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>118667000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>101464000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>106311000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>265549000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>91428000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>92355000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>40664000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>76778000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>40416000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>45451000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-589672000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>58086000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>61056000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>28237000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>154099000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-112944000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-141408000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-30012000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-148215000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-238273000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-26390000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-41612000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-15183000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-59911000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-45327000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-46004000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-30431000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-38839000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-69832000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>11877000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-46286000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-8762000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-56136000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>5987000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-13520000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>20123000000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>-161125000000.0</v>
+      </c>
+      <c r="C25">
+        <v>709039000000.0</v>
+      </c>
+      <c r="D25">
         <v>276853000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>810770000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>502028000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>451535000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-435787000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>590569000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>355266000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>91363000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>214177000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-133316000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-194311000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-204074000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-191636000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-397136000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-209805000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>180589000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>128729000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-110745000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-105190000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-316843000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>14081000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-104141000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-85343000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-120989000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1757000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-7098000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-68863000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-146185000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-148602000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-84322000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-52624000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-172706000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-157265000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-135521000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-119661000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-233425000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>5373000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-8552000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-14103000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-157795000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>50176000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-104376000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-57666000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-132194000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-154931000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-213548000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-149022000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-90906000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-3307000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-87279000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-21679000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-48863000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-62187000000.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>87133000000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26">
         <v>-4361000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-672000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-40818000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-37160000000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-201905000000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27">
         <v>-3777000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>3777000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>13702000000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27">
         <v>7387000000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>-241405000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-412898000000.0</v>
+      </c>
+      <c r="D28">
         <v>-863113000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-493478000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-160379000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-500500000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>77102000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-272841000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>523428000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-394369000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-137714000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>386299000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-66411000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-34172000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-209653000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>27813000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-133578000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-729647000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2889000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-155919000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-174688000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>167010000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-79317000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-184771000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>147226000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>53708000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-9099000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-14160000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-231351000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1226370000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-240897000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>356172000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-81069000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-73734000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-164632000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-44502000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>21832000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>7992000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>203770000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>30026000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-18787000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>254307000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>40556000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-130629000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>29041000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>199367000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-113487000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>521530000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-14518000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-310606000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>136486000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>339957000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-69600000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>321391000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>235987000000.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28">
         <v>232549000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>541270000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>513805000000.0</v>
+      </c>
+      <c r="C29">
+        <v>709039000000.0</v>
+      </c>
+      <c r="D29">
         <v>729998000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>810770000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>502028000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>976719000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>156774000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>644648000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>370340000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>843692000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>373644000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>209416000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>213765000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>313723000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>430374000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>41441000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5136000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>491860000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>116279000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3004000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5429000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3978000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3885000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3876000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3870000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4139000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3690000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>3830000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>3594000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2933000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2896000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2848000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>2554000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>225405000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>362830000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>452456000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>54279000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>343768000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-79602000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>104028000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>31041000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>234626000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>170046000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-113522000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>60875000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>254913000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>256063000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>279474000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>206979000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>525920000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-8635000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>33300000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>44210000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>29895000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>3668000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>115722000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>57861000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>358865000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>232955000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-229239000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-197649000000.0</v>
+      </c>
+      <c r="D30">
         <v>-265517000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-27709000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-158651000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-267214000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-167490000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-306655000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-1113010000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-530504000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-347545000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-370890000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-421006000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-455579000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-342626000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-258348000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-240640000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>365602000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-213279000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-173272000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-156068000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-309910000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>85616000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-201351000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-216846000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-171671000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-251063000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-146861000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-170227000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-888982000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-177829000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-113417000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-204375000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-100545000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-141770000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-350532000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-115929000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-267654000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-408822000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-147970000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-217750000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-132308000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-198191000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-136379000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-231625000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-272395000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-183529000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-233137000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-195696000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-266964000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-157725000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-178740000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-141765000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-215332000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-261439000000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>