--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,1583 +830,1738 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>2312000.0</v>
+      </c>
+      <c r="C2">
         <v>2186000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1940000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3025000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1620000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1399000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2479000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>403000.0</v>
+      </c>
+      <c r="C5">
         <v>475000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>62000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3356000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-244000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>156000.0</v>
       </c>
-      <c r="G5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>1535000.0</v>
+      </c>
+      <c r="C7">
         <v>2334000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3050000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3691000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3633000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>6000.0</v>
       </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
-        <v>1000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>441424000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>429824000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>16856000.0</v>
+      </c>
+      <c r="C10">
         <v>22563000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>21200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>26500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>298569000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2379000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>219845000.0</v>
+      </c>
+      <c r="C12">
         <v>245477000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>281798000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>330387000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>384064000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>36091000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
-        <v>1000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>57330192.0</v>
+      </c>
+      <c r="C14">
         <v>56587142.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>55984670.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>55707517.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>45940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27190000.0</v>
       </c>
       <c r="G14">
         <v>27190000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>27190000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>6000.0</v>
       </c>
       <c r="F15">
-        <v>1000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="G15">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>201000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>212000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-1115000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1254000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>107000.0</v>
       </c>
-      <c r="G22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>226203000.0</v>
+      </c>
+      <c r="C23">
         <v>252093000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>289643000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>341137000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>390557000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>36516000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-15321000.0</v>
+      </c>
+      <c r="C28">
         <v>-20229000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-18150000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-22809000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-294936000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2379000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>618000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>212503000.0</v>
+      </c>
+      <c r="C29">
         <v>242097000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>277687000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>327310000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>382130000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11315000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2947000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>1677000.0</v>
+      </c>
+      <c r="C30">
         <v>1263000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1432000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1115000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>110000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10000.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:7">
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>327310000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>382130000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11315000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3642000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>210729000.0</v>
+      </c>
+      <c r="C32">
         <v>239578000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>274962000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>324343000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>380152000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>33903000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-3641000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>2419000.0</v>
+      </c>
+      <c r="C33">
         <v>4053000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5059000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6018000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5122000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>283000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>0.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>3051000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3144000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>145000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>645000.0</v>
+      </c>
+      <c r="C35">
         <v>1534000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2334000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3051000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3144000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>45501000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>42</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>427000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>430000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>459000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-85495.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>212000.0</v>
       </c>
-      <c r="G36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>459000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>212000.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>2262000.0</v>
+      </c>
+      <c r="C39">
         <v>1300000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1354000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3617000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1261000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>132000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>9853000.0</v>
+      </c>
+      <c r="C40">
         <v>5476000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6966000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7111000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3174000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>931000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>356000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>145000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>509100000.0</v>
+      </c>
+      <c r="C42">
         <v>468830000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>455245000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>441424000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>429824000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-44905000.0</v>
       </c>
-      <c r="G42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:7">
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>4683000.0</v>
+      </c>
+      <c r="C45">
         <v>5281000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5688000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5559000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5256000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>71000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>0.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>2419000.0</v>
+      </c>
+      <c r="C46">
         <v>3626000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4629000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5559000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5122000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>71000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>0.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1947000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1508000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>71000.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-297006000.0</v>
+      </c>
+      <c r="C48">
         <v>-227214000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-177626000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-110764000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-47456000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-11923000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3643000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-110764000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-47456000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>695000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>1535000.0</v>
+      </c>
+      <c r="C51">
         <v>2334000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3050000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3691000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3633000.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51">
         <v>695000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>890000.0</v>
+      </c>
+      <c r="C52">
         <v>800000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>716000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>640000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>489000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>695000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>202989000.0</v>
+      </c>
+      <c r="C53">
         <v>222914000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>260598000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>303887000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>85495000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>33712000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>0.0</v>
       </c>
     </row>
-    <row r="54" spans="1:7">
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>226203000.0</v>
+      </c>
+      <c r="C55">
         <v>252093000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>289643000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>341137000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>390557000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>36516000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>223784000.0</v>
+      </c>
+      <c r="C56">
         <v>248040000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>284584000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>335119000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>385435000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>36233000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>13055000.0</v>
+      </c>
+      <c r="C57">
         <v>8462000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9622000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10776000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5283000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2330000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3731000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>13700000.0</v>
+      </c>
+      <c r="C58">
         <v>9996000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11956000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13827000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8427000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>47831000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3732000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>212503000.0</v>
+      </c>
+      <c r="C60">
         <v>242097000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>277687000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>327310000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>382130000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-11315000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-3642000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>2276000.0</v>
+      </c>
+      <c r="C2">
+        <v>2312000.0</v>
+      </c>
+      <c r="D2">
         <v>1913000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1013000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3180000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2186000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1470000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1297000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1372000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1940000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2207000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1922000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2744000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3025000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2622000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2071000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1901000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1620000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2216000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1585000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2033000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1399000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-268000.0</v>
+      </c>
+      <c r="C5">
+        <v>403000.0</v>
+      </c>
+      <c r="D5">
         <v>358000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>305000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>450000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>475000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>914000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-217000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-167000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>62000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1283000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1982000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3356000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-3861000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2315000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1322000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-244000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-12000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>156000.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-3642000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>2734000.0</v>
+      </c>
+      <c r="C7">
+        <v>1535000.0</v>
+      </c>
+      <c r="D7">
         <v>1743000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1946000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2141000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2334000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2522000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2703000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2878000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3050000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3219000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3379000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2878000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3691000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3841000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3985000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3515000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3633000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3748000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>6000.0</v>
       </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>6000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
         <v>6000.0</v>
       </c>
@@ -2412,273 +2573,295 @@
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
         <v>6000.0</v>
       </c>
       <c r="N8">
         <v>6000.0</v>
       </c>
       <c r="O8">
         <v>6000.0</v>
       </c>
       <c r="P8">
         <v>6000.0</v>
       </c>
       <c r="Q8">
         <v>6000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
         <v>6000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>6000.0</v>
+      </c>
+      <c r="U8">
+        <v>6000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>444852000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>441424000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>438217000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>435192000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>432346000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>429824000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>427953000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>426680000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>425435000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>12770000.0</v>
+      </c>
+      <c r="C10">
+        <v>16856000.0</v>
+      </c>
+      <c r="D10">
         <v>15088000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>19703000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>13667000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>22563000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>30328000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>45699000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>29397000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>21200000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>27942000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>27197000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>28809000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>26500000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>42517000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>119654000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>287312000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>298569000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>357662000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>370838000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>400693000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2379000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-77000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>222823000.0</v>
+      </c>
+      <c r="C12">
+        <v>219845000.0</v>
+      </c>
+      <c r="D12">
         <v>205970000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>216276000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>229674000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>245477000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>254074000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>261016000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>270686000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>281798000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>290940000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>303088000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>315392000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>330387000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>344233000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>359377000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>371220000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>384064000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>393718000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>402836000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>411339000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>36091000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>6000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
@@ -2694,7385 +2877,7993 @@
       <c r="M13">
         <v>6000.0</v>
       </c>
       <c r="N13">
         <v>6000.0</v>
       </c>
       <c r="O13">
         <v>6000.0</v>
       </c>
       <c r="P13">
         <v>6000.0</v>
       </c>
       <c r="Q13">
         <v>6000.0</v>
       </c>
       <c r="R13">
         <v>6000.0</v>
       </c>
       <c r="S13">
         <v>6000.0</v>
       </c>
       <c r="T13">
         <v>6000.0</v>
       </c>
       <c r="U13">
+        <v>6000.0</v>
+      </c>
+      <c r="V13">
+        <v>6000.0</v>
+      </c>
+      <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>61434457.0</v>
+      </c>
+      <c r="C14">
+        <v>57330192.0</v>
+      </c>
+      <c r="D14">
         <v>56950999.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>56859388.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>56757827.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>56681940.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>56620731.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>56555960.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>56488527.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>56151619.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>55988691.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>55948990.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>55908033.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>55864872.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>55782329.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>55670780.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>55507338.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>55362390.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>55155030.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>55081397.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>17630178.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27193045.0</v>
       </c>
       <c r="W14">
         <v>27193045.0</v>
       </c>
       <c r="X14">
         <v>27193045.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>27193045.0</v>
+      </c>
+      <c r="Z14">
+        <v>27193045.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>6000.0</v>
       </c>
       <c r="O15">
         <v>6000.0</v>
       </c>
       <c r="P15">
         <v>6000.0</v>
       </c>
       <c r="Q15">
         <v>6000.0</v>
       </c>
       <c r="R15">
         <v>6000.0</v>
       </c>
       <c r="S15">
         <v>6000.0</v>
       </c>
       <c r="T15">
         <v>6000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
+      <c r="U15">
+        <v>6000.0</v>
+      </c>
+      <c r="V15">
+        <v>6000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-697000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-677000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>-2109000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18">
         <v>474000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>-1208000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-994000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-974000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-1115000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>1418000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2439000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-110000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22">
         <v>107000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>230442000.0</v>
+      </c>
+      <c r="C23">
+        <v>226203000.0</v>
+      </c>
+      <c r="D23">
         <v>211770000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>222886000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>237475000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>252093000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>261629000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>269582000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>278793000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>289643000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>299869000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>311630000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>324743000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>341137000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>354569000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>367932000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>378801000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>390557000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>400353000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>405146000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>411854000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>36516000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-3642000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-10036000.0</v>
+      </c>
+      <c r="C28">
+        <v>-15321000.0</v>
+      </c>
+      <c r="D28">
         <v>-13345000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-17757000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-11526000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-20229000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-27806000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-42996000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-26519000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-18150000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-24723000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-23818000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-25273000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-22809000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-38676000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-115669000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-283797000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-294936000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-353914000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-370838000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-400693000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2379000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>218054000.0</v>
+      </c>
+      <c r="C29">
+        <v>212503000.0</v>
+      </c>
+      <c r="D29">
         <v>199720000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>213037000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>227919000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>242097000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>252453000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>261242000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>269557000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>277687000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>284957000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>296795000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>312818000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>327310000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>340938000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>357163000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>370309000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>382130000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>391564000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>401601000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>408006000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-11315000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>1823000.0</v>
+      </c>
+      <c r="C30">
+        <v>1677000.0</v>
+      </c>
+      <c r="D30">
         <v>1381000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1348000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1405000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1263000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1179000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1398000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1676000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1432000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1208000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>994000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>974000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1115000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>746000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>691000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>110000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>47000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>76000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>27000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>10000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>296795000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>312818000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>327310000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>340938000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>357163000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>370309000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>382130000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>391564000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>401601000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>408006000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31"/>
       <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-3642000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>216859000.0</v>
+      </c>
+      <c r="C32">
+        <v>210729000.0</v>
+      </c>
+      <c r="D32">
         <v>197856000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>211047000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>225408000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>239578000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>249810000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>258448000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>266792000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>274962000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>282153000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>293912000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>309892000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>324343000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>338076000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>354334000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>368391000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>380152000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>389785000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>401470000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>408048000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>33903000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>3393000.0</v>
+      </c>
+      <c r="C33">
+        <v>2419000.0</v>
+      </c>
+      <c r="D33">
         <v>2741000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3092000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3831000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>4053000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>4387000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4740000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4907000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>5059000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>5326000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>5585000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>5804000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>6018000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>6081000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>6210000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>4930000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>5122000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>5063000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>271000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>100000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>283000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-77000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>2878000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>3051000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>3219000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3381000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>3012000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>3144000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>3284000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>140000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>142000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>145000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>2198000.0</v>
+      </c>
+      <c r="C35">
+        <v>645000.0</v>
+      </c>
+      <c r="D35">
         <v>877000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1102000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1320000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1534000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1744000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1946000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2142000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2334000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2522000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2702000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>2878000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3051000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3219000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3381000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3012000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3144000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3284000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>140000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>142000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>45501000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
-[...4 lines deleted...]
-      </c>
+      <c r="D36"/>
+      <c r="E36"/>
       <c r="F36">
         <v>427000.0</v>
       </c>
       <c r="G36">
-        <v>429000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="H36">
         <v>427000.0</v>
       </c>
       <c r="I36">
+        <v>429000.0</v>
+      </c>
+      <c r="J36">
+        <v>427000.0</v>
+      </c>
+      <c r="K36">
         <v>430000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>437000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>444000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>452000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>459000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>466000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>474000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-83908000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-85495000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>3743000.0</v>
       </c>
-      <c r="S36"/>
-[...1 lines deleted...]
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36">
         <v>212000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-77000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...4 lines deleted...]
-      </c>
+      <c r="G38"/>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
       <c r="K38">
-        <v>444000.0</v>
+        <v>1.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
+        <v>444000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>459000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>466000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>0.0</v>
       </c>
-      <c r="P38"/>
-      <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>2403000.0</v>
+      </c>
+      <c r="C39">
+        <v>2262000.0</v>
+      </c>
+      <c r="D39">
         <v>1678000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2170000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2565000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1300000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1989000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2428000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1524000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1354000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2395000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1963000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2573000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3617000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3509000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1654000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2551000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1261000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1525000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1963000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>388000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>132000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
       <c r="X39"/>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>7378000.0</v>
+      </c>
+      <c r="C40">
+        <v>9853000.0</v>
+      </c>
+      <c r="D40">
         <v>8394000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>6890000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>4235000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>5476000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>5184000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>4340000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>4986000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>6966000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>9486000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>9534000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>5645000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>7111000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>7168000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>4713000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>3076000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>3174000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>2814000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1820000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1673000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>931000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41">
         <v>11000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>140000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>142000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>532958000.0</v>
+      </c>
+      <c r="C42">
+        <v>509100000.0</v>
+      </c>
+      <c r="D42">
         <v>480365000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>476738000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>472392000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>468830000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>465096000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>461977000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>458449000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>455245000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>452018000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>448784000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>444852000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>441424000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>438217000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>435192000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>432346000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>429824000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>427953000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>426680000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>425435000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-44905000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>5814000.0</v>
+      </c>
+      <c r="C45">
+        <v>4683000.0</v>
+      </c>
+      <c r="D45">
         <v>4849000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>5047000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>5207000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>5281000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>5466000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>5664000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>5682000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>5688000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>5810000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5925000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5352000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>5559000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>6013000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>271000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>100000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>3393000.0</v>
+      </c>
+      <c r="C46">
+        <v>2419000.0</v>
+      </c>
+      <c r="D46">
         <v>2741000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>3092000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>3404000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>3626000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>3960000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>4311000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>4480000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>4629000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>4889000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>5141000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5352000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5559000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5615000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>5736000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>4930000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>5122000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>5063000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>271000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>100000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>71000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>5141000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1905000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1947000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1842000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>5736000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1448000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1508000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1320000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>271000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>100000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-314642000.0</v>
+      </c>
+      <c r="C48">
+        <v>-297006000.0</v>
+      </c>
+      <c r="D48">
         <v>-281009000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-264012000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-244929000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-227214000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-213563000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-200524000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-188731000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-177626000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-165784000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-149995000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-130058000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-110764000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-93424000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-75720000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-60721000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-47456000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-36391000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-25073000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-17437000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-11923000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48"/>
       <c r="X48"/>
-    </row>
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-130058000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-110764000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-93424000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-75720000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-60721000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-47456000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-36391000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-25073000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-17437000.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>2734000.0</v>
+      </c>
+      <c r="C51">
+        <v>1535000.0</v>
+      </c>
+      <c r="D51">
         <v>1743000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1946000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>2141000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>2334000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>2522000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2703000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>2878000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3050000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3219000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3379000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3536000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3691000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3841000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3985000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3515000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>3633000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>3748000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>536000.0</v>
+      </c>
+      <c r="C52">
+        <v>890000.0</v>
+      </c>
+      <c r="D52">
         <v>866000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>844000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>821000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>800000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>778000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>757000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>736000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>716000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>697000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>677000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>658000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>640000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>622000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>604000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>503000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>489000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>475000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>210053000.0</v>
+      </c>
+      <c r="C53">
+        <v>202989000.0</v>
+      </c>
+      <c r="D53">
         <v>190882000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>196573000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>216007000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>222914000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>223746000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>215317000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>241289000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>260598000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>262998000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>275891000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>286583000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>303887000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>301716000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>239723000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>83908000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>85495000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>36056000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>31998000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>10646000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>33712000.0</v>
       </c>
-      <c r="V53"/>
-[...1 lines deleted...]
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>154000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>230442000.0</v>
+      </c>
+      <c r="C55">
+        <v>226203000.0</v>
+      </c>
+      <c r="D55">
         <v>211770000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>222886000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>237475000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>252093000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>261629000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>269582000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>278793000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>289643000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>299869000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>311630000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>324743000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>341137000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>354569000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>367932000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>378801000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>390557000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>400353000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>405146000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>411854000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>36516000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>227049000.0</v>
+      </c>
+      <c r="C56">
+        <v>223784000.0</v>
+      </c>
+      <c r="D56">
         <v>209029000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>219794000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>233644000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>248040000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>257242000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>264842000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>273886000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>284584000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>294543000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>306045000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>318939000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>335119000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>348488000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>361722000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>373871000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>385435000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>395290000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>404875000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>411754000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>36233000.0</v>
       </c>
-      <c r="V56"/>
-[...1 lines deleted...]
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56"/>
+      <c r="Z56">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>10190000.0</v>
+      </c>
+      <c r="C57">
+        <v>13055000.0</v>
+      </c>
+      <c r="D57">
         <v>11173000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>8747000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>8236000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>8462000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>7432000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>6394000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>7094000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>9622000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>12390000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>12133000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>9047000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>10776000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>10412000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>7388000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>5480000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>5283000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>5505000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>3405000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>3706000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2330000.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57"/>
       <c r="X57"/>
-    </row>
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>12388000.0</v>
+      </c>
+      <c r="C58">
+        <v>13700000.0</v>
+      </c>
+      <c r="D58">
         <v>12050000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>9849000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>9556000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>9996000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>9176000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>8340000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>9236000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>11956000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>14912000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>14835000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>11925000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>13827000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>13631000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>10769000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>8492000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>8427000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>8789000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3545000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>3848000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>47831000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58"/>
       <c r="X58"/>
-    </row>
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>218054000.0</v>
+      </c>
+      <c r="C60">
+        <v>212503000.0</v>
+      </c>
+      <c r="D60">
         <v>199720000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>213037000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>227919000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>242097000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>252453000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>261242000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>269557000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>277687000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>284957000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>296795000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>312818000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>327310000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>340938000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>357163000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>370309000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>382130000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>391564000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>401601000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>408006000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-11315000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60">
         <v>-3642000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>622000.0</v>
+      </c>
+      <c r="C2">
         <v>596000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>537000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>466000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>129000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1654.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>622000.0</v>
+      </c>
+      <c r="C3">
         <v>596000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>537000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>406000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>129000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1908.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-69792000.0</v>
+      </c>
+      <c r="C5">
         <v>-49588000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-66862000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-67593000.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
+        <v>-35533000.0</v>
+      </c>
+      <c r="G5">
         <v>-8280000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1908000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-69170000.0</v>
+      </c>
+      <c r="C6">
         <v>-48992000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-66325000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-67187000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-35404000.0</v>
+      </c>
+      <c r="G6">
         <v>-8275000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1908000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>-622000.0</v>
+      </c>
+      <c r="C9">
         <v>-596000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-537000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-466000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-129000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-820.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-69792000.0</v>
+      </c>
+      <c r="C10">
         <v>-49588000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-66862000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-63308000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-35533000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8280000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2047000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-1.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-4691000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-107558.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-201297.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>139000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>4691000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>9675000.0</v>
+      </c>
+      <c r="C13">
         <v>12795000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11328000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-69792000.0</v>
+      </c>
+      <c r="C15">
         <v>-49588000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-66862000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-58617000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-35533000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-8280000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2047000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-63308000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-35533000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-8280000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2047000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-69792000.0</v>
+      </c>
+      <c r="C17">
         <v>-49588000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-72360000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-63308000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-35533000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-8280000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2047000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>9675000.0</v>
+      </c>
+      <c r="C18">
         <v>12795000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11328000.0</v>
       </c>
-      <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>4285000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>298000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-79467000.0</v>
+      </c>
+      <c r="C21">
         <v>-62383000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-78190000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-67593000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-35831000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8556000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1908000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>79467000.0</v>
+      </c>
+      <c r="C23">
         <v>62383000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>78190000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>67593000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>35831000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8556000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1908000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>622000.0</v>
+      </c>
+      <c r="C25">
         <v>596000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>523000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>406000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>129000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>0.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>59129000.0</v>
+      </c>
+      <c r="C26">
         <v>44350000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>57063000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>48613000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>24778000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>6060000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1654000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>20338000.0</v>
+      </c>
+      <c r="C28">
         <v>18033000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21127000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18980000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11053000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2496000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1088000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>78845000.0</v>
+      </c>
+      <c r="C30">
         <v>61787000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>77653000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>67593000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>35831000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8551000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1908000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>9675000.0</v>
+      </c>
+      <c r="C31">
         <v>12795000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>11328000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4285000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>298000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>276000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-139000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>226.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>834000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>88</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
+        <v>-14741000.0</v>
+      </c>
+      <c r="D2">
         <v>14589000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>152000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>159000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>149000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>153000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>151000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>143000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>138000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>137000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>143000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>139000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>135000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>122000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>113000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>96000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>82000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>31000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2708000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1914000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1061000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>377000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>157000.0</v>
+      </c>
+      <c r="C3">
+        <v>156000.0</v>
+      </c>
+      <c r="D3">
         <v>155000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>152000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>159000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>149000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>153000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>151000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>143000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>138000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>137000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>133000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>129000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>124000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>108000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>92000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>82000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>82000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>31000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>12000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1463000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>623000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-17636000.0</v>
+      </c>
+      <c r="C5">
+        <v>-15997000.0</v>
+      </c>
+      <c r="D5">
         <v>-16997000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-19083000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>-16246000.0</v>
+        <v>-17715000.0</v>
       </c>
       <c r="G5">
-        <v>-15043000.0</v>
+        <v>-13651000.0</v>
       </c>
       <c r="H5">
-        <v>-14400000.0</v>
+        <v>-13039000.0</v>
       </c>
       <c r="I5">
-        <v>-15121000.0</v>
+        <v>-11793000.0</v>
       </c>
       <c r="J5">
-        <v>-18822000.0</v>
+        <v>-11105000.0</v>
       </c>
       <c r="K5">
-        <v>-22596000.0</v>
+        <v>-11842000.0</v>
       </c>
       <c r="L5">
-        <v>-21651000.0</v>
+        <v>-15789000.0</v>
       </c>
       <c r="M5">
-        <v>-19392000.0</v>
+        <v>-19937000.0</v>
       </c>
       <c r="N5">
-        <v>-19192000.0</v>
+        <v>-19294000.0</v>
       </c>
       <c r="O5">
-        <v>-15639000.0</v>
+        <v>-17340000.0</v>
       </c>
       <c r="P5">
-        <v>-13370000.0</v>
+        <v>-17704000.0</v>
       </c>
       <c r="Q5">
-        <v>-11127000.0</v>
+        <v>-14999000.0</v>
       </c>
       <c r="R5">
-        <v>-11337000.0</v>
+        <v>-13265000.0</v>
       </c>
       <c r="S5">
-        <v>-7687000.0</v>
+        <v>-11065000.0</v>
       </c>
       <c r="T5">
+        <v>-11318000.0</v>
+      </c>
+      <c r="U5">
+        <v>-7636000.0</v>
+      </c>
+      <c r="V5">
         <v>-5680000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3861000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-2383000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1442000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-663000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-17479000.0</v>
+      </c>
+      <c r="C6">
+        <v>-15841000.0</v>
+      </c>
+      <c r="D6">
         <v>-16842000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-18931000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>-16093000.0</v>
+        <v>-17556000.0</v>
       </c>
       <c r="G6">
-        <v>-14892000.0</v>
+        <v>-13502000.0</v>
       </c>
       <c r="H6">
-        <v>-14257000.0</v>
+        <v>-12886000.0</v>
       </c>
       <c r="I6">
-        <v>-14983000.0</v>
+        <v>-11642000.0</v>
       </c>
       <c r="J6">
-        <v>-18685000.0</v>
+        <v>-10962000.0</v>
       </c>
       <c r="K6">
-        <v>-22463000.0</v>
+        <v>-11704000.0</v>
       </c>
       <c r="L6">
-        <v>-21522000.0</v>
+        <v>-15652000.0</v>
       </c>
       <c r="M6">
-        <v>-19268000.0</v>
+        <v>-19804000.0</v>
       </c>
       <c r="N6">
-        <v>-19084000.0</v>
+        <v>-19165000.0</v>
       </c>
       <c r="O6">
-        <v>-15547000.0</v>
+        <v>-17216000.0</v>
       </c>
       <c r="P6">
-        <v>-13288000.0</v>
+        <v>-17596000.0</v>
       </c>
       <c r="Q6">
-        <v>-11045000.0</v>
+        <v>-14907000.0</v>
       </c>
       <c r="R6">
-        <v>-11306000.0</v>
+        <v>-13183000.0</v>
       </c>
       <c r="S6">
-        <v>-7675000.0</v>
+        <v>-10983000.0</v>
       </c>
       <c r="T6">
+        <v>-11287000.0</v>
+      </c>
+      <c r="U6">
+        <v>-7624000.0</v>
+      </c>
+      <c r="V6">
         <v>-5676000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3857000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2382000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1463000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-623000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>95</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>14741000.0</v>
+      </c>
+      <c r="D9">
         <v>-14589000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-152000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-159000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>294000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-153000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-151000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-143000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-138000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-137000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-143000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-139000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-135000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-122000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-113000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-96000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-82000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-31000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-12000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-4000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-2675000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1894000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-1030000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-235000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-17636000.0</v>
+      </c>
+      <c r="C10">
+        <v>-15997000.0</v>
+      </c>
+      <c r="D10">
         <v>-16997000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-19083000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-17715000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-13651000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-13039000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-11793000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-11105000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-11842000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-15789000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-19937000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-19294000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-17340000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-17704000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-14999000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-13265000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-11065000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-11318000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-7636000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-5514000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3855000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2320000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1442000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-663000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>99724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2494000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-137000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>10915.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2357000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-2176000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1488000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-640000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-105000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-62000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11">
         <v>-1463000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-623000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>129000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>129000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2176000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1488000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>640000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>105000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>62000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>2070000.0</v>
+      </c>
+      <c r="C13">
+        <v>2172000.0</v>
+      </c>
+      <c r="D13">
         <v>2314000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2486000.0</v>
       </c>
-      <c r="D13"/>
-[...2 lines deleted...]
-      <c r="G13">
+      <c r="F13">
+        <v>2703000.0</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13">
         <v>3250000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-17636000.0</v>
+      </c>
+      <c r="C15">
+        <v>-15997000.0</v>
+      </c>
+      <c r="D15">
         <v>-16997000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-19083000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-17715000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-13651000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-13039000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-11793000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-11105000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-11842000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-15789000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-19937000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-19294000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-17340000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-17704000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-14999000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-13265000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-11065000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-11318000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-7636000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-5514000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3855000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-2320000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1442000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-663000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-19937000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-19294000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-17340000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-17704000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-14999000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-13265000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-11065000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-11318000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-7636000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-5514000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-2320000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1442000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-663000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-17636000.0</v>
+      </c>
+      <c r="C17">
+        <v>-15997000.0</v>
+      </c>
+      <c r="D17">
         <v>-16997000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-19083000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-17715000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-13651000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-13039000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-11793000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-11105000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-11842000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-15789000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-19937000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-19294000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-17340000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-17704000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-14999000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-13265000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-11065000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-11318000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-7636000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-5514000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3855000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-2320000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1442000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-663000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>2070000.0</v>
+      </c>
+      <c r="C18">
+        <v>2172000.0</v>
+      </c>
+      <c r="D18">
         <v>2314000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2486000.0</v>
       </c>
-      <c r="D18"/>
-[...2 lines deleted...]
-      <c r="G18">
+      <c r="F18">
+        <v>2703000.0</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18">
         <v>3250000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>2357000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>2052000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>1488000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>640000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>105000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>62000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>19000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>51000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>166000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-19706000.0</v>
+      </c>
+      <c r="C21">
+        <v>-18169000.0</v>
+      </c>
+      <c r="D21">
         <v>-19311000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-21569000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-20418000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-16694000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-16246000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-15043000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-14400000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-15121000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-18822000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-22596000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-21651000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-19392000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-19192000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-15639000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-13370000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-11127000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-11337000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-7687000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5680000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3861000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2383000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1463000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-623000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>19706000.0</v>
+      </c>
+      <c r="C23">
+        <v>18169000.0</v>
+      </c>
+      <c r="D23">
         <v>19311000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>21569000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>20418000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>16694000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>16246000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>15043000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>14400000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15121000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>18822000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>22596000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>21651000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19392000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>19192000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>15639000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>13370000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>11127000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>11337000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7687000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5680000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3861000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2383000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1463000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>623000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>157000.0</v>
+      </c>
+      <c r="C25">
+        <v>156000.0</v>
+      </c>
+      <c r="D25">
         <v>155000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>152000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>159000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>149000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>153000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>151000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>143000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>138000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>137000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>133000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>129000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>124000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>108000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>92000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>82000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>82000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>31000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>12000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>0.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>0.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>14379000.0</v>
+      </c>
+      <c r="C26">
+        <v>13425000.0</v>
+      </c>
+      <c r="D26">
         <v>14589000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>15738000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>15377000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>12157000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>11876000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>10365000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>9658000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>11012000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>13257000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>17064000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>15730000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>14255000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>14304000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>11295000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>8759000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>7337000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>8539000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5027000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>3875000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2708000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1914000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1061000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>377000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>113</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>70000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27"/>
+      <c r="D27">
+        <v>70000.0</v>
+      </c>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>76000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>5327000.0</v>
+      </c>
+      <c r="C28">
+        <v>4814000.0</v>
+      </c>
+      <c r="D28">
         <v>4652000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5831000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5041000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4537000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4370000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4451000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4599000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4109000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5565000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5532000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5921000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5137000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4888000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4344000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4611000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3790000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2798000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2660000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1805000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1186000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>489000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>433000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>388000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>19706000.0</v>
+      </c>
+      <c r="C30">
+        <v>32910000.0</v>
+      </c>
+      <c r="D30">
         <v>4722000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>21417000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>20418000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>16694000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>16246000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>14892000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>14257000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15121000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>18685000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>22596000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>21651000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>19392000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>19192000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>15639000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13370000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11127000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>11337000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>7687000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5680000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3861000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2383000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1463000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>623000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>2070000.0</v>
+      </c>
+      <c r="C31">
+        <v>2172000.0</v>
+      </c>
+      <c r="D31">
         <v>2314000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>2486000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>2703000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>3043000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>3207000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>3250000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>3295000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>3279000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3033000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2659000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2357000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2052000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1488000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>640000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>105000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>62000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>19000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>51000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>166000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>6000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>63000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>21000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-40000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
-        <v>588000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>588000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
-        <v>838000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
+        <v>838000.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
+        <v>0.0</v>
+      </c>
+      <c r="V32">
+        <v>0.0</v>
+      </c>
+      <c r="W32">
         <v>33000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>20000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>31000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>142000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>22563000.0</v>
+      </c>
+      <c r="C2">
         <v>21200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>298569000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2379000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>77000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>193000</v>
+      </c>
+      <c r="C3">
         <v>340000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>256000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>918000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1538000</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000</v>
       </c>
       <c r="G3">
         <v>76000</v>
       </c>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3">
+        <v>76000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-272069000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>296190000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-3348000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1003000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-5707000.0</v>
+      </c>
+      <c r="C6">
         <v>1363000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-5300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-272069000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>296190000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2302000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>57000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>3110000.0</v>
+      </c>
+      <c r="C7">
         <v>-993000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>728000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1992000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1396000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-811000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1813000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>5400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2418000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-614000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1823000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10929000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4689000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>417000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>95000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-3393000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1017000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-197000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
-        <v>-5602000.0</v>
+        <v>-2631000.0</v>
       </c>
       <c r="C14">
+        <v>596000.0</v>
+      </c>
+      <c r="D14">
         <v>537000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>406000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="G14">
         <v>5000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>16856000.0</v>
+      </c>
+      <c r="C16">
         <v>22563000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>21200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>298569000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2379000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-54551000.0</v>
+      </c>
+      <c r="C18">
         <v>-43445000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-58816000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-52235000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-30915000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8745000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-139000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>23106000.0</v>
+      </c>
+      <c r="C19">
         <v>43955000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>45925000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-220108000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-52106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33485000.0</v>
       </c>
       <c r="G19">
         <v>-33485000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19">
+        <v>-33485000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      <c r="D20">
+        <v>137</v>
+      </c>
+      <c r="B20">
+        <v>24847000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
+      <c r="D20"/>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>378983000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>44731000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-427000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-69792000.0</v>
+      </c>
+      <c r="C22">
         <v>-49588000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-66862000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-63308000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-35533000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-8280000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2047000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>25738000.0</v>
+      </c>
+      <c r="C23">
         <v>513000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>724000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-427000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>124940000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>44732000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>396000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>39000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-52106.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-33485.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>6000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="C25">
+        <v>-6192000.0</v>
+      </c>
+      <c r="D25">
         <v>-6051000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1332000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>-58000.0</v>
+      </c>
+      <c r="G25">
         <v>-33000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>95000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>649000.0</v>
+      </c>
+      <c r="C26">
         <v>477000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>305000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>339000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>194000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>14549000.0</v>
+      </c>
+      <c r="C27">
         <v>13072000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13088000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10925000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4689000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>450000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>0.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>25738000.0</v>
+      </c>
+      <c r="C28">
         <v>513000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>724000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>235000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>379211000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>44532000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-54358000.0</v>
+      </c>
+      <c r="C29">
         <v>-43105000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-58560000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-51317000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-29377000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-8669000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-139000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>22913000.0</v>
+      </c>
+      <c r="C30">
         <v>43955000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52536000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-220987000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-53644000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-33561000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-33561000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>16856000.0</v>
+      </c>
+      <c r="C2">
+        <v>15088000.0</v>
+      </c>
+      <c r="D2">
         <v>19703000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13667000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>22563000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>30328000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>45699000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>29397000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>21200000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>27942000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>27197000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28809000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>26500000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>42517000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>119654000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>287312000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>298569000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>357662000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>370838000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>400693000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2379000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3224000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1896000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2702000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>34000</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
         <v>87000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>72000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>16000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>161000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>195000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>27000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>53000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>89000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>87000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>288000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>310000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>244000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>76000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>354000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>968000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>183000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>33000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>14000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>62000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>33000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>33000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>2309000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-16017000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-77137000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-167658000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-11257000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-59093000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-13176000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-29855000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>398314000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>1202000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-483000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1873000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>246000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1238000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>200000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>481000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1624000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-60000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-4086000.0</v>
+      </c>
+      <c r="C6">
+        <v>1768000.0</v>
+      </c>
+      <c r="D6">
         <v>-4615000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>6036000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-8896000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-7765000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-15371000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>16302000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>8197000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-6742000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>745000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1612000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2309000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-16017000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-77137000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-167658000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-11257000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-59093000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-13176000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-29855000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>398314000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-845000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1328000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-806000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2625000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-2798000.0</v>
+      </c>
+      <c r="C7">
+        <v>960000.0</v>
+      </c>
+      <c r="D7">
         <v>2864000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>994000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1708000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1612000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1677000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1348000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2934000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1987000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-400000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3668000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-553000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-63000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1269000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1823000.0</v>
       </c>
-      <c r="P7">
-[...2 lines deleted...]
-      <c r="Q7">
+      <c r="R7">
+        <v>-1037000.0</v>
+      </c>
+      <c r="S7">
         <v>160000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1850000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1930000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1316000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>588000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>503000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>138000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2040000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1745000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>431000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3156000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1606000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>215000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-26000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1374000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-301000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1376000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>531000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>475000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2334000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>3426000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3076000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2872000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2580000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2360000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1556000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1243000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1265000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>497000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>-43000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-3000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>44000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-471000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-1902000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>217000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1237000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>201000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>471000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1629000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-60000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-28000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-337000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>294000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>10000.0</v>
+      </c>
+      <c r="C14">
+        <v>704000.0</v>
+      </c>
+      <c r="D14">
         <v>155000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>152000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>159000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>149000.0</v>
       </c>
-      <c r="F14">
-[...2 lines deleted...]
-      <c r="G14">
+      <c r="H14">
+        <v>153000.0</v>
+      </c>
+      <c r="I14">
         <v>151000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>143000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>138000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>137000.0</v>
       </c>
-      <c r="K14">
-[...2 lines deleted...]
-      <c r="L14">
+      <c r="M14">
+        <v>133000.0</v>
+      </c>
+      <c r="N14">
         <v>129000.0</v>
       </c>
-      <c r="M14">
-[...4 lines deleted...]
-      </c>
       <c r="O14">
-        <v>113000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="P14">
-        <v>96000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="Q14">
+        <v>92000.0</v>
+      </c>
+      <c r="R14">
         <v>82000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
+        <v>82000.0</v>
+      </c>
+      <c r="T14">
         <v>31000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>12000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="W14">
         <v>4000.0</v>
       </c>
       <c r="X14">
+        <v>1000.0</v>
+      </c>
+      <c r="Y14">
         <v>4000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Z14">
+        <v>4000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>12770000.0</v>
+      </c>
+      <c r="C16">
+        <v>16856000.0</v>
+      </c>
+      <c r="D16">
         <v>15088000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>19703000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>13667000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>22563000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>30328000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>45699000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>29397000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>21200000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>27942000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>27197000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>28809000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>26500000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>42517000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>119654000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>287312000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>298569000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>357662000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>370838000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>400693000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2379000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3224000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1896000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2702000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-16431000.0</v>
+      </c>
+      <c r="C18">
+        <v>-12000000.0</v>
+      </c>
+      <c r="D18">
         <v>-11162000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-14528000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-16861000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-9860000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9530000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-11421000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12634000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-12825000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-14587000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-13893000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-17511000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-15379000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-14209000.0</v>
       </c>
-      <c r="O18">
-[...2 lines deleted...]
-      <c r="P18">
+      <c r="Q18">
+        <v>-10744000.0</v>
+      </c>
+      <c r="R18">
         <v>-11903000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-9581000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-9132000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-8472000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3730000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2858000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1921000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1307000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2659000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>-7589000.0</v>
+      </c>
+      <c r="C19">
+        <v>-11549000.0</v>
+      </c>
+      <c r="D19">
         <v>6510000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>20116000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>7870000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>1832000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-5826000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>27333000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>20616000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>5555000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>15266000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>11982000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>19820000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-768000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-63079000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-156751000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>490000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-49705000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-4074000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-21388000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>23061000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>1998000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>3249000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>501000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-39247000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>137</v>
+      </c>
+      <c r="B20">
+        <v>19907000.0</v>
+      </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>427000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>427000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-427000.0</v>
       </c>
       <c r="Q21">
         <v>-427000.0</v>
       </c>
       <c r="R21">
         <v>-427000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21"/>
+      <c r="S21">
+        <v>-427000.0</v>
+      </c>
+      <c r="T21">
+        <v>-427000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-17636000.0</v>
+      </c>
+      <c r="C22">
+        <v>-15997000.0</v>
+      </c>
+      <c r="D22">
         <v>-16997000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-19083000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-17715000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-13651000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-13039000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-11793000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-11105000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-11842000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-15789000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-19937000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-19294000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-17340000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-17704000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-14999000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-13265000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-11065000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-11318000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-7636000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-5514000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3855000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-2320000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1442000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-663000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>19934000.0</v>
+      </c>
+      <c r="C23">
+        <v>25317000.0</v>
+      </c>
+      <c r="D23">
         <v>37000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>23000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>263000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>229000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>20000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>501000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>13000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>210000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>19733000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>130000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>151000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-202000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>156000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>193000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>30000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>124712000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3187000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>501000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>44731000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>27494.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>20811.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>5582.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>15319.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>12071.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>19820.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-768.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-63079.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>39000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>490.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-49705.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-4074.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-21388.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>23061.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2012.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3249.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>501.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-39247.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>69000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1068000.0</v>
+      </c>
+      <c r="D25">
         <v>-774000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-489000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1064000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1441000.0</v>
       </c>
-      <c r="F25">
-[...2 lines deleted...]
-      <c r="G25">
+      <c r="H25">
+        <v>-1455000.0</v>
+      </c>
+      <c r="I25">
         <v>-1569000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1727000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1831000.0</v>
       </c>
-      <c r="J25">
-[...4 lines deleted...]
-      </c>
       <c r="L25">
+        <v>-1701000.0</v>
+      </c>
+      <c r="M25">
+        <v>-1387000.0</v>
+      </c>
+      <c r="N25">
         <v>-1132000.0</v>
       </c>
-      <c r="M25">
-[...4 lines deleted...]
-      </c>
       <c r="O25">
-        <v>2136000.0</v>
+        <v>-888000.0</v>
       </c>
       <c r="P25">
-        <v>2379000.0</v>
+        <v>-444000.0</v>
       </c>
       <c r="Q25">
+        <v>-33000.0</v>
+      </c>
+      <c r="R25">
+        <v>33000.0</v>
+      </c>
+      <c r="S25">
         <v>40000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>30000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>22000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-150000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-2000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-58000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-13000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>288000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>361000.0</v>
       </c>
-      <c r="D26"/>
-[...1 lines deleted...]
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>223000.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>305000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>339000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>151000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>225000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>156000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>194000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>30000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>378983000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>3924000.0</v>
+      </c>
+      <c r="C27">
+        <v>3435000.0</v>
+      </c>
+      <c r="D27">
         <v>3590000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3985000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3539000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3471000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3118000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3299000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3184000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2724000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3219000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3719000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3426000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3076000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2872000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2617000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2360000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1556000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1243000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1243000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>647000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>421000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>15000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>10000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>19934000.0</v>
+      </c>
+      <c r="C28">
+        <v>25317000.0</v>
+      </c>
+      <c r="D28">
         <v>37000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>361000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>23000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>263000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>229000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>20000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>501000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>13000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>210000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>0.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>130000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>151000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>225000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>156000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>193000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>30000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="V28">
         <v>378983000.0</v>
       </c>
       <c r="W28">
+        <v>1000.0</v>
+      </c>
+      <c r="X28">
         <v>378983000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
+        <v>378983000.0</v>
+      </c>
+      <c r="Z28">
         <v>44531000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-16431000.0</v>
+      </c>
+      <c r="C29">
+        <v>-11966000.0</v>
+      </c>
+      <c r="D29">
         <v>-11162000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-14441000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-16789000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-9860000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-9546000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-11260000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-12439000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-12798000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-14534000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-13804000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-17424000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-15091000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-13899000.0</v>
       </c>
-      <c r="O29">
-[...2 lines deleted...]
-      <c r="P29">
+      <c r="Q29">
+        <v>-10500000.0</v>
+      </c>
+      <c r="R29">
         <v>-11827000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-9227000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-8164000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-8289000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3697000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-2844000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1859000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1307000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2659000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-7589000.0</v>
+      </c>
+      <c r="C30">
+        <v>-11583000.0</v>
+      </c>
+      <c r="D30">
         <v>6510000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>20116000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7870000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1832000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-5826000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>27333000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>20616000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5555000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>15266000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11982000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>19733000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1056000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-63389000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-156956000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>414000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-50059000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-5042000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-21571000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>23028000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1998000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3187000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>501000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-39247000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>