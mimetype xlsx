--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -827,9664 +833,10519 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>651019340000.0</v>
+      </c>
+      <c r="C2">
         <v>592126439000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>525145202521.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>511075969433.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>464366263876.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>273059131391.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>289907437258.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>295026725192.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-37049743000.0</v>
+      </c>
+      <c r="C5">
         <v>-38049743000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-42062998766.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-40062998767.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-38491014559.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14049122048.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-14049122047.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6643207238.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>127218604.0</v>
+      </c>
+      <c r="C7">
         <v>0.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2032973696.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5146320567.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4749441089.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4410528454.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>271485456.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>470588230000.0</v>
       </c>
       <c r="C8">
         <v>470588230000.0</v>
       </c>
       <c r="D8">
         <v>470588230000.0</v>
       </c>
       <c r="E8">
         <v>470588230000.0</v>
       </c>
       <c r="F8">
-        <v>40000000000.0</v>
+        <v>470588230000.0</v>
       </c>
       <c r="G8">
         <v>40000000000.0</v>
       </c>
-      <c r="H8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:8">
+      <c r="H8">
+        <v>40000000000.0</v>
+      </c>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9">
         <v>338579284970.0</v>
       </c>
       <c r="C9">
         <v>338579284970.0</v>
       </c>
       <c r="D9">
         <v>338579284970.0</v>
       </c>
       <c r="E9">
         <v>338579284970.0</v>
       </c>
       <c r="F9">
-        <v>67442500000.0</v>
+        <v>338579284970.0</v>
       </c>
       <c r="G9">
         <v>67442500000.0</v>
       </c>
       <c r="H9">
+        <v>67442500000.0</v>
+      </c>
+      <c r="I9">
         <v>67328000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>592275513000.0</v>
+      </c>
+      <c r="C10">
         <v>401760683000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>378549982434.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>195135716984.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>415255737745.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>68567118264.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>61091853464.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>91298790133.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11">
+        <v>471650100.0</v>
+      </c>
+      <c r="C11">
         <v>112598079520.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>96991312480.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>392448130.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>592275513000.0</v>
+      </c>
+      <c r="C12">
         <v>401760683000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>378549982434.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>195135716984.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>435310397926.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>68567118264.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>61091853464.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>91298790133.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>470588230000.0</v>
       </c>
       <c r="C13">
         <v>470588230000.0</v>
       </c>
       <c r="D13">
         <v>470588230000.0</v>
       </c>
       <c r="E13">
         <v>470588230000.0</v>
       </c>
       <c r="F13">
-        <v>40000000000.0</v>
+        <v>470588230000.0</v>
       </c>
       <c r="G13">
         <v>40000000000.0</v>
       </c>
       <c r="H13">
         <v>40000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>40000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
         <v>4705882000.0</v>
       </c>
       <c r="C14">
-        <v>4705882300.0</v>
+        <v>4705882000.0</v>
       </c>
       <c r="D14">
         <v>4705882300.0</v>
       </c>
       <c r="E14">
+        <v>4705882300.0</v>
+      </c>
+      <c r="F14">
         <v>4058823525.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4705882300.0</v>
       </c>
       <c r="H14">
         <v>4705882300.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>4705882300.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>42384167048.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>32555874440.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>222930662.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2228028419.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1214347428.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3823626676.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>8992343000.0</v>
+      </c>
+      <c r="C21">
         <v>12305341000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4328800082.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>539521958.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2767040230.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1908552764.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3882873949.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>658356116000.0</v>
+      </c>
+      <c r="C22">
         <v>470720446000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>416441309541.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>431715862274.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>320930270086.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>184260348285.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>174732913017.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>194722009796.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>4286878723000.0</v>
+      </c>
+      <c r="C23">
         <v>3841488703000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3385541561778.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2682993618242.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2536928133488.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1619181938875.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1515124101228.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1343144409906.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>105607150517.0</v>
+      </c>
+      <c r="C24">
         <v>266089688950.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>292202488399.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>159394634510.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>296578889310.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>312481814220.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>258730250190.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>279239592820.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25">
+        <v>105618649070.0</v>
+      </c>
+      <c r="C25">
         <v>266089688950.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>292202488400.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>161427608210.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>299087583330.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>315407133310.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>258730250190.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>279511078270.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-313591519000.0</v>
+      </c>
+      <c r="C28">
         <v>73454264000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>133320977687.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>320223547815.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>210370917820.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>497563649003.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>400725643459.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>422198202473.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>3054317594279.0</v>
+      </c>
+      <c r="C29">
         <v>2802350259703.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2412949240823.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1900226889146.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1694853859904.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1070787138506.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>966511497772.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>764153959000.0</v>
+      </c>
+      <c r="C30">
         <v>788723018000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>624723205549.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>635702332439.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>499315037183.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>225852510262.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>332976424413.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>301916489905.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1389697353618.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1073437633617.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>508372694357.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>504906239032.0</v>
       </c>
-      <c r="H31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>950879558754.0</v>
+      </c>
+      <c r="C32">
         <v>771083542422.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>569093255901.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>305101430244.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>456622705109.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-29939522997.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4541815491.0</v>
       </c>
-      <c r="H32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>2251373770000.0</v>
+      </c>
+      <c r="C33">
         <v>2070615106000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1879695392927.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1322400768086.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>982209468025.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>950894328864.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>855360561205.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>684743382101.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>12058753077.0</v>
+      </c>
+      <c r="C34">
         <v>12140989553.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4060186960.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>266598215000.0</v>
+      </c>
+      <c r="C35">
         <v>373563726000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>418461316349.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>225315839409.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>356715255349.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>388755726939.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>319335191560.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>332667765574.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>29735742000.0</v>
+      </c>
+      <c r="C36">
         <v>29066724000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>29913776596.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8963235733.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>48702314915.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>24093537.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>24093535.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>69404023404.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38">
+        <v>83308033520.0</v>
+      </c>
+      <c r="C38">
         <v>154985676630.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>173083291430.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>241070974899.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>252434416254.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>45980862947.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>40584086768.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>14923526400.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>20719365000.0</v>
+      </c>
+      <c r="C39">
         <v>109669450000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>88438495188.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>733741270898.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>238910860405.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>190158685605.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>90962349128.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>70463737971.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>260540710000.0</v>
+      </c>
+      <c r="C40">
         <v>162461983000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>180635645128.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>190483793887.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>307190624239.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>144216961266.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>162227040536.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>24528447969.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>63888231202.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>57627672023.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>73348593629.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>60604941375.0</v>
       </c>
-      <c r="H41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
         <v>338579285000.0</v>
       </c>
       <c r="C42">
+        <v>338579285000.0</v>
+      </c>
+      <c r="D42">
         <v>338579284968.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>296516286201.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>299088270409.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>67442500000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>53393377952.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>67328000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>3896675962607.0</v>
+      </c>
+      <c r="C45">
         <v>3340482142721.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3014797704122.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2202041628614.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1814357946685.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1815245774176.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1654454399424.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>1949702943000.0</v>
+      </c>
+      <c r="C46">
         <v>1804041641000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1652039537019.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1160822294315.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>844835889695.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>814253797062.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>756492361609.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>603650727041.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47">
+        <v>1905075899270.0</v>
+      </c>
+      <c r="C47">
         <v>1683638966670.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1519509667290.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>947402911063.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>844835889695.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>814253797062.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>756492361609.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>603650727040.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>2003643047000.0</v>
+      </c>
+      <c r="C48">
         <v>1560017541000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1136006738197.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>622909428713.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>304300145019.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>415673521741.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>411572108353.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>258544430665.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>172949624401.0</v>
+      </c>
+      <c r="C50">
         <v>209125257918.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>217635498026.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>350818309721.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>324298325164.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>249238424592.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>202815761282.0</v>
       </c>
-      <c r="H50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>278683994000.0</v>
+      </c>
+      <c r="C51">
         <v>475214947000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>511870960121.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>515359264802.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>625626655569.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>566130767267.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>461817496928.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>513496992606.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>173065344000.0</v>
+      </c>
+      <c r="C52">
         <v>209125258000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>219668471722.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>353931656592.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>326539072239.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>270723633957.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>203087246738.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>233985914334.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>-6901432388.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>20054660181.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-30000792883.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-23648098226.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>40000000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>4286878723000.0</v>
+      </c>
+      <c r="C55">
         <v>3841488703000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3385541561778.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2682993618242.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2536928133488.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1619181938875.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1515124101228.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1343144409906.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>2035504953000.0</v>
+      </c>
+      <c r="C56">
         <v>1770873597000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1505846168851.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1360592850156.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1554718665463.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>668287610011.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>659763540023.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>658401027805.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>1084625394000.0</v>
+      </c>
+      <c r="C57">
         <v>999790055000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>936752912950.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1055491419912.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1098095960354.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>698227133008.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>655221724532.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>618652836375.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>1351223610000.0</v>
+      </c>
+      <c r="C58">
         <v>1373353781000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1355214229299.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1280807259321.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1454811215703.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1086982859947.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>974556916092.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>951320601949.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>2775760819000.0</v>
+      </c>
+      <c r="C60">
         <v>2327135313000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1903111254398.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1390013944914.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1073976645428.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>509066899693.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>504965486305.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>359229223427.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>668459233000.0</v>
+      </c>
+      <c r="C2">
+        <v>651019340000.0</v>
+      </c>
+      <c r="D2">
         <v>656734055000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>595281846000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>641777001000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>592126439000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>551931403000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>580930597767.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>576011739017.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>525145202521.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>549244746094.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>616007614075.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>635487536122.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>511075969433.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>481378974333.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>380710047148.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>459683620180.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>464366263876.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>405062079628.0</v>
       </c>
       <c r="T2"/>
       <c r="U2">
+        <v>405062079628.0</v>
+      </c>
+      <c r="V2"/>
+      <c r="W2">
         <v>273059131391.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>273059131391.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-36049743000.0</v>
+      </c>
+      <c r="C5">
+        <v>-37049743000.0</v>
+      </c>
+      <c r="D5">
         <v>5000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-42049743000.0</v>
       </c>
       <c r="E5">
         <v>-42049743000.0</v>
       </c>
       <c r="F5">
         <v>-42049743000.0</v>
       </c>
       <c r="G5">
+        <v>-42049743000.0</v>
+      </c>
+      <c r="H5">
+        <v>-42049743000.0</v>
+      </c>
+      <c r="I5">
         <v>-42049743102.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-42062998767.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-39062998767.0</v>
       </c>
       <c r="K5">
         <v>-39062998767.0</v>
       </c>
       <c r="L5">
+        <v>-39062998767.0</v>
+      </c>
+      <c r="M5">
+        <v>-39062998767.0</v>
+      </c>
+      <c r="N5">
         <v>-42062998767.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-40062998767.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-41062998767.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-41062998767.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-38491014559.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-39491014558.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-14049122048.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>509066899693.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-14049122047.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-14049122047.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>504965486305.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="C7"/>
+        <v>14</v>
+      </c>
+      <c r="B7">
+        <v>99410731.0</v>
+      </c>
+      <c r="C7">
+        <v>127218604.0</v>
+      </c>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>484584362.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1015409302.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1531400914.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2032973696.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2647995189.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3642393551.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4420705779.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5146320567.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>6030338230.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>6871891347.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>7696957988.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>15</v>
+      </c>
+      <c r="B8">
+        <v>470588230000.0</v>
+      </c>
       <c r="C8">
         <v>470588230000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>470588230000.0</v>
       </c>
       <c r="F8">
         <v>470588230000.0</v>
       </c>
       <c r="G8">
         <v>470588230000.0</v>
       </c>
       <c r="H8">
         <v>470588230000.0</v>
       </c>
       <c r="I8">
         <v>470588230000.0</v>
       </c>
       <c r="J8">
         <v>470588230000.0</v>
       </c>
       <c r="K8">
         <v>470588230000.0</v>
       </c>
       <c r="L8">
         <v>470588230000.0</v>
       </c>
       <c r="M8">
         <v>470588230000.0</v>
       </c>
       <c r="N8">
         <v>470588230000.0</v>
       </c>
       <c r="O8">
         <v>470588230000.0</v>
       </c>
       <c r="P8">
         <v>470588230000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
+      <c r="Q8">
+        <v>470588230000.0</v>
+      </c>
+      <c r="R8">
+        <v>470588230000.0</v>
+      </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>338579284970.0</v>
       </c>
       <c r="D9">
         <v>338579284970.0</v>
       </c>
       <c r="E9">
         <v>338579284970.0</v>
       </c>
       <c r="F9">
         <v>338579284970.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>338579284970.0</v>
+      </c>
+      <c r="H9">
+        <v>338579284970.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>338579284970.0</v>
       </c>
       <c r="M9">
         <v>338579284970.0</v>
       </c>
       <c r="N9">
         <v>338579284970.0</v>
       </c>
       <c r="O9">
         <v>338579284970.0</v>
       </c>
       <c r="P9">
         <v>338579284970.0</v>
       </c>
       <c r="Q9">
         <v>338579284970.0</v>
       </c>
-      <c r="R9"/>
+      <c r="R9">
+        <v>338579284970.0</v>
+      </c>
       <c r="S9">
+        <v>338579284970.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9">
         <v>67442500000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>658065991000.0</v>
+      </c>
+      <c r="C10">
+        <v>592275513000.0</v>
+      </c>
+      <c r="D10">
         <v>586183591000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>419033154000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>514758015000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>401760683000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>383706473000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>281703529036.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>413772535919.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>378549982434.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>312983673009.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>249860399158.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>371358153053.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>195135716984.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>173238682751.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>235997355860.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>429390500877.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>415255737745.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="T10"/>
+      <c r="U10">
         <v>39198891565.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-68567118264.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>68567118264.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>68567118264.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-61091853464.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>18</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>471650100.0</v>
+      </c>
+      <c r="D11">
         <v>401326640.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>99524626640.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>102871011240.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>112598079520.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>92241963100.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>173238682750.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>658065991000.0</v>
+      </c>
+      <c r="C12">
+        <v>592275513000.0</v>
+      </c>
+      <c r="D12">
         <v>586183591000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>419033154000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>514758015000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>401760683000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>383706473000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>281703529036.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>413772535919.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>378549982434.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>312983673009.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>249860399158.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>371358153053.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>195135716984.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>173238682751.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>235997355860.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>440426417408.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>435310397926.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>39198891565.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68567118264.0</v>
       </c>
       <c r="V12">
         <v>68567118264.0</v>
       </c>
-      <c r="W12"/>
+      <c r="W12">
+        <v>68567118264.0</v>
+      </c>
       <c r="X12">
+        <v>68567118264.0</v>
+      </c>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>61091853464.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>470588230000.0</v>
       </c>
       <c r="C13">
         <v>470588230000.0</v>
       </c>
       <c r="D13">
         <v>470588230000.0</v>
       </c>
       <c r="E13">
         <v>470588230000.0</v>
       </c>
       <c r="F13">
         <v>470588230000.0</v>
       </c>
       <c r="G13">
         <v>470588230000.0</v>
       </c>
       <c r="H13">
         <v>470588230000.0</v>
       </c>
       <c r="I13">
         <v>470588230000.0</v>
       </c>
       <c r="J13">
         <v>470588230000.0</v>
       </c>
       <c r="K13">
         <v>470588230000.0</v>
       </c>
       <c r="L13">
         <v>470588230000.0</v>
       </c>
       <c r="M13">
         <v>470588230000.0</v>
       </c>
       <c r="N13">
         <v>470588230000.0</v>
       </c>
       <c r="O13">
         <v>470588230000.0</v>
       </c>
       <c r="P13">
         <v>470588230000.0</v>
       </c>
       <c r="Q13">
         <v>470588230000.0</v>
       </c>
-      <c r="R13"/>
+      <c r="R13">
+        <v>470588230000.0</v>
+      </c>
       <c r="S13">
-        <v>40000000000.0</v>
+        <v>470588230000.0</v>
       </c>
       <c r="T13"/>
       <c r="U13">
         <v>40000000000.0</v>
       </c>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>40000000000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="X13">
+        <v>40000000000.0</v>
+      </c>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
         <v>4705882000.0</v>
       </c>
       <c r="C14">
         <v>4705882000.0</v>
       </c>
       <c r="D14">
         <v>4705882000.0</v>
       </c>
       <c r="E14">
         <v>4705882000.0</v>
       </c>
       <c r="F14">
         <v>4705882000.0</v>
       </c>
       <c r="G14">
-        <v>4705882300.0</v>
+        <v>4705882000.0</v>
       </c>
       <c r="H14">
-        <v>4705882300.0</v>
+        <v>4705882000.0</v>
       </c>
       <c r="I14">
         <v>4705882300.0</v>
       </c>
       <c r="J14">
         <v>4705882300.0</v>
       </c>
       <c r="K14">
         <v>4705882300.0</v>
       </c>
       <c r="L14">
         <v>4705882300.0</v>
       </c>
       <c r="M14">
         <v>4705882300.0</v>
       </c>
       <c r="N14">
         <v>4705882300.0</v>
       </c>
       <c r="O14">
         <v>4705882300.0</v>
       </c>
       <c r="P14">
         <v>4705882300.0</v>
       </c>
       <c r="Q14">
         <v>4705882300.0</v>
       </c>
       <c r="R14">
         <v>4705882300.0</v>
       </c>
       <c r="S14">
         <v>4705882300.0</v>
       </c>
       <c r="T14">
         <v>4705882300.0</v>
       </c>
       <c r="U14">
-        <v>4000000000.0</v>
+        <v>4705882300.0</v>
       </c>
       <c r="V14">
-        <v>4000000000.0</v>
+        <v>4705882300.0</v>
       </c>
       <c r="W14">
         <v>4000000000.0</v>
       </c>
       <c r="X14">
         <v>4000000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>4000000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>4000000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>2749935969.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>48597433508.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>42384167048.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
-[...1 lines deleted...]
-      </c>
+      <c r="S16"/>
       <c r="T16"/>
       <c r="U16">
+        <v>31261897180.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16">
         <v>10227406394.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>222930662.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>477930662.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...4 lines deleted...]
-      </c>
+      <c r="J20"/>
+      <c r="K20"/>
       <c r="L20">
         <v>12721387252.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
+      <c r="M20">
+        <v>12721387252.0</v>
+      </c>
+      <c r="N20">
+        <v>12721387252.0</v>
+      </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>9638850000.0</v>
+      </c>
+      <c r="C21">
+        <v>8992343000.0</v>
+      </c>
+      <c r="D21">
         <v>9880430000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>12116427000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>11494221000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12305341000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11154734000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>6995458352.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>7155730277.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>6139952044.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1309848459.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>356724308.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>271909702.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>539521958.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>852961652.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>922806345.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2801598614.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2767040230.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2882354391.0</v>
       </c>
       <c r="T21"/>
       <c r="U21">
+        <v>2882354391.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21">
         <v>1908552764.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>694205336.0</v>
       </c>
-      <c r="W21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>554747916000.0</v>
+      </c>
+      <c r="C22">
+        <v>658356116000.0</v>
+      </c>
+      <c r="D22">
         <v>618127425000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>498600636000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>489429668000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>470720446000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>534885886000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>513244031047.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>485282223491.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>486629011185.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>468911819942.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>521917170744.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>509406677448.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>431715862274.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>437675449733.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>449793386836.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>346528964170.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>320930270086.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>266596029132.0</v>
       </c>
       <c r="T22"/>
       <c r="U22">
+        <v>266596029132.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22">
         <v>184260348285.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>184260348285.0</v>
       </c>
-      <c r="W22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>4476674774000.0</v>
+      </c>
+      <c r="C23">
+        <v>4286878723000.0</v>
+      </c>
+      <c r="D23">
         <v>4138792447000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3853549491000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4047073832000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3841488703000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3695014646000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3481875363292.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3573032977285.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3385541561778.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3369287226187.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3386580950511.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3372746257529.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2682993618242.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2497583183989.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2343809382907.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2605186252694.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2536928133488.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="T23"/>
+      <c r="U23">
         <v>1959883273545.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>532199078927.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1619181938875.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1619181938873.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>540567185136.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>91783265220.0</v>
+      </c>
+      <c r="C24">
+        <v>105607150517.0</v>
+      </c>
+      <c r="D24">
         <v>205494196880.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>221754778680.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>237455060160.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>266089688950.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>287341253060.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>290757712743.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>302119790168.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>292202488399.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>284430756280.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>297182798360.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>308656973810.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>159394634510.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>196422661800.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>228649557860.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>268450473290.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>296578889310.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="T24"/>
+      <c r="U24">
         <v>343726450900.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>32</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>105618649070.0</v>
+      </c>
+      <c r="D25">
         <v>205494196880.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>221754778680.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>237455060160.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>266089688950.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>287341253060.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>284915340640.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>298198207660.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>310188374720.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>161427608210.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>198945985840.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>231664294940.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>272693761310.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>299087583330.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="T25"/>
+      <c r="U25">
         <v>345836934580.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-380919167000.0</v>
+      </c>
+      <c r="C28">
+        <v>-313591519000.0</v>
+      </c>
+      <c r="D28">
         <v>-157636115000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>34632512000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-44282604000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>73454264000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>118963410000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>204984603610.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>83711989976.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>133320977687.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>225072317939.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>334896289822.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>253458911320.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>320223547815.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>328653656072.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>327977434036.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>169856555538.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>210370917820.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="T28"/>
+      <c r="U28">
         <v>619105064500.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>68567118264.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>497563649003.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>516078439637.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>61091853464.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>36</v>
+      </c>
+      <c r="B29">
+        <v>3197658639737.0</v>
+      </c>
       <c r="C29">
+        <v>3054317594279.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>2818622023882.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2940330676148.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2802350259703.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2646090441702.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2454569649331.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2532466262754.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2412949240823.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2346294847368.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2218446166525.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2127919671873.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1900226889146.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1746709168608.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1701626256564.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1781981354427.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>765927738000.0</v>
+      </c>
+      <c r="C30">
+        <v>764153959000.0</v>
+      </c>
+      <c r="D30">
         <v>839701080000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>719906350000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>810972334000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>788723018000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>692769180000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>640724859500.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>671791967440.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>624723205549.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>681307818334.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>745267161851.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>746075853943.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>635702332439.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>556136806910.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>380351421220.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>456152957920.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>23878532.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>361711183060.0</v>
       </c>
       <c r="T30"/>
       <c r="U30">
+        <v>361711183060.0</v>
+      </c>
+      <c r="V30"/>
+      <c r="W30">
         <v>225301457857.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>225301457857.0</v>
       </c>
-      <c r="W30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>1624366870998.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>1389697353618.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1250472137025.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>39</v>
+      </c>
+      <c r="B32">
+        <v>1068448156000.0</v>
+      </c>
       <c r="C32">
+        <v>950879558754.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>775956319263.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>875864280320.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>771083542422.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>642117534119.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>514209280881.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>632684891623.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>569093255901.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>556283599640.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>449144057622.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>437038226861.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>305101430244.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>453905939834.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>386868984968.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>437227064042.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>2255575498000.0</v>
+      </c>
+      <c r="C33">
+        <v>2251373770000.0</v>
+      </c>
+      <c r="D33">
         <v>2065029063000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2054015647000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2069431199000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2070615106000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2058605928000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2008589032127.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1957882265340.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1879695392927.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1781932142507.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1723300645095.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1612824262499.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1322400768086.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1064611932256.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1055190546349.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1093092423061.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>982209468025.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="T33"/>
+      <c r="U33">
         <v>987270521716.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>-68567118264.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>950894328864.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>950894328864.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-61091853464.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>41</v>
+      </c>
+      <c r="B34">
+        <v>11239761774.0</v>
+      </c>
       <c r="C34">
+        <v>12058753077.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>12301596491.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>11707979971.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>12140989553.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>10255679850.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>8799803736.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>6730236203.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>4060186960.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>254052475000.0</v>
+      </c>
+      <c r="C35">
+        <v>266598215000.0</v>
+      </c>
+      <c r="D35">
         <v>316976375000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>331905653000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>344955880000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>373563726000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>421439704000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>422481798029.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>433027669378.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>418461316349.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>403124583801.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>415127748244.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>425791069801.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>225315839409.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>256265444179.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>286953354159.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>330748746207.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>356715255349.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>399229298725.0</v>
       </c>
       <c r="T35"/>
       <c r="U35">
+        <v>399229298725.0</v>
+      </c>
+      <c r="V35">
+        <v>-532199078927.0</v>
+      </c>
+      <c r="W35">
         <v>388755726939.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>388755726938.0</v>
       </c>
-      <c r="W35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>30495485000.0</v>
+      </c>
+      <c r="C36">
+        <v>29735742000.0</v>
+      </c>
+      <c r="D36">
         <v>28052367000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>34043625000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>31236263000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>29066724000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>19353073000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>21155323944.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>21711714167.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>20578627552.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3272076111.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>950628492.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>12205702953.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>8963235733.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>7694264689.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>6700517243.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>41332930564.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>48702314915.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="T36"/>
+      <c r="U36">
         <v>187889759.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-68567118264.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>24093537.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>45980862947.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-61091853464.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>45</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>83308033520.0</v>
+      </c>
+      <c r="D38">
         <v>79876647940.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>129552950080.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>178807008690.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>154985676630.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>132015608000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>133633801440.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>261963533834.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>191899598440.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>241070974899.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>32317252778.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>18850764600.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>17523143440.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>16380743610.0</v>
       </c>
-      <c r="R38"/>
-      <c r="S38">
+      <c r="T38"/>
+      <c r="U38">
         <v>14634607920.0</v>
       </c>
-      <c r="T38"/>
-      <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>242357631000.0</v>
+      </c>
+      <c r="C39">
+        <v>20719365000.0</v>
+      </c>
+      <c r="D39">
         <v>29751288000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>161993704000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>162482616000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>109669450000.0</v>
       </c>
-      <c r="F39">
-[...2 lines deleted...]
-      <c r="G39">
+      <c r="H39">
+        <v>34664269177.0</v>
+      </c>
+      <c r="I39">
         <v>38699619713.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>47607022529.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>88438495188.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>32174293467.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>38238834235.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>35173707031.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>733741270898.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>213316282427.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>177147844274.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>725138448055.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>798454118919.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>666817831132.0</v>
       </c>
       <c r="T39"/>
       <c r="U39">
+        <v>666817831132.0</v>
+      </c>
+      <c r="V39">
+        <v>-68567118264.0</v>
+      </c>
+      <c r="W39">
         <v>190158685605.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>190158685605.0</v>
       </c>
-      <c r="W39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>272629842313.0</v>
+      </c>
+      <c r="C40">
+        <v>260540710000.0</v>
+      </c>
+      <c r="D40">
         <v>261262637000.0</v>
       </c>
-      <c r="C40">
-[...4 lines deleted...]
-      </c>
       <c r="E40">
-        <v>162461982000.0</v>
+        <v>227640683988.0</v>
       </c>
       <c r="F40">
+        <v>189846588155.0</v>
+      </c>
+      <c r="G40">
+        <v>201014554400.0</v>
+      </c>
+      <c r="H40">
         <v>196552856000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>176716160675.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>113894478562.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>107170904612.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>228686087637.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>255187848665.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>281487504932.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>190483793887.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>149704490166.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>166399342619.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>288629850301.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>307190624239.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>174333933714.0</v>
       </c>
       <c r="T40"/>
       <c r="U40">
+        <v>174333933714.0</v>
+      </c>
+      <c r="V40"/>
+      <c r="W40">
         <v>133989554872.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>154444367660.0</v>
       </c>
-      <c r="W40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>63888231202.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>57319458336.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
         <v>338579285000.0</v>
       </c>
       <c r="C42">
         <v>338579285000.0</v>
       </c>
       <c r="D42">
         <v>338579285000.0</v>
       </c>
       <c r="E42">
         <v>338579285000.0</v>
       </c>
       <c r="F42">
         <v>338579285000.0</v>
       </c>
       <c r="G42">
+        <v>338579285000.0</v>
+      </c>
+      <c r="H42">
+        <v>338579285000.0</v>
+      </c>
+      <c r="I42">
         <v>338579284968.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>338579284968.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>341579284968.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>296516286201.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>338579284968.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>296516286201.0</v>
       </c>
       <c r="N42">
         <v>338579284968.0</v>
       </c>
       <c r="O42">
+        <v>296516286201.0</v>
+      </c>
+      <c r="P42">
         <v>338579284968.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
+        <v>338579284968.0</v>
+      </c>
+      <c r="R42">
         <v>299088270409.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>299088270409.0</v>
       </c>
-      <c r="R42"/>
-      <c r="S42">
+      <c r="T42"/>
+      <c r="U42">
         <v>53393377952.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>23132179234.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>67442500000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>67442500000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>35601698831.0</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>52</v>
+      </c>
+      <c r="B45">
+        <v>3967262089444.0</v>
+      </c>
       <c r="C45">
+        <v>3896675962607.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>3375511258562.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3338800049248.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3340482142721.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>3273708726676.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>3203747931591.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>3106750814367.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3014797704122.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2887832471596.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2806214052486.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2672357071881.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2202041628614.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1941262704780.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>1959792682000.0</v>
+      </c>
+      <c r="C46">
+        <v>1949702943000.0</v>
+      </c>
+      <c r="D46">
         <v>1773569007000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1775247138000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1805798564000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1804041641000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1788316165000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1768049181498.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1720761187900.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1652039537019.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1560298976116.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1517806874567.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1413593763496.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1160822294315.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>927968604750.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>926484448051.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>946207658613.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>844835889695.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>852793127186.0</v>
       </c>
       <c r="T46"/>
       <c r="U46">
+        <v>852793127186.0</v>
+      </c>
+      <c r="V46"/>
+      <c r="W46">
         <v>814253797062.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>814253797062.0</v>
       </c>
-      <c r="W46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>54</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1905075899270.0</v>
+      </c>
+      <c r="D47">
         <v>1728734050520.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1680984080590.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1661145528930.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1683638966670.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1695485144900.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1460440967040.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>1296930885254.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1251880776670.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>947402911063.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>927968604750.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>926484448050.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>946207658610.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>844835889700.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47">
+      <c r="T47"/>
+      <c r="U47">
         <v>852793127190.0</v>
       </c>
-      <c r="T47"/>
-      <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>2153493455000.0</v>
+      </c>
+      <c r="C48">
+        <v>2003643047000.0</v>
+      </c>
+      <c r="D48">
         <v>1730486407000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>1597838586000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>1702737493000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>1560017541000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1376787371000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1201779154121.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1269408621572.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1133006738197.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>1043782335408.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>870227354895.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>740418797078.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>622909428713.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>483742651814.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>377418841814.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>420754755591.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>304300145019.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>519745616526.0</v>
       </c>
       <c r="T48"/>
       <c r="U48">
+        <v>519745616526.0</v>
+      </c>
+      <c r="V48"/>
+      <c r="W48">
         <v>415673521741.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>415673521741.0</v>
       </c>
-      <c r="W48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>57</v>
+      </c>
+      <c r="B50">
+        <v>185264147738.0</v>
+      </c>
       <c r="C50">
+        <v>172949624401.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>231910887811.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>233020350779.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>209125257918.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>214844045626.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>194915010601.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>193833334813.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>217635498026.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>250977239482.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>283931497067.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>311739384787.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>350818309721.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>299439338797.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>328453340688.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>323099625134.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>277146824000.0</v>
+      </c>
+      <c r="C51">
+        <v>278683994000.0</v>
+      </c>
+      <c r="D51">
         <v>428547476000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>453665666000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>470475411000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>475214947000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>502669883000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>486688132646.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>497484525895.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>511870960121.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>538055990949.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>584756688980.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>624817064373.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>515359264802.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>501892338823.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>563974789896.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>599247056420.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>625626655569.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>658303956068.0</v>
       </c>
       <c r="T51"/>
       <c r="U51">
+        <v>658303956068.0</v>
+      </c>
+      <c r="V51"/>
+      <c r="W51">
         <v>566130767267.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>584645557901.0</v>
       </c>
-      <c r="W51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>185363559000.0</v>
+      </c>
+      <c r="C52">
+        <v>173181064054.0</v>
+      </c>
+      <c r="D52">
         <v>223053279000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>231910888000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>233020351000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>209125258000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>215328630000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>195930419903.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>195364735727.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>219668471722.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>253140650309.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>286558481316.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>314628689652.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>353931656592.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>302946352980.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>332310494955.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>326553295110.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>326539072239.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>312467021488.0</v>
       </c>
       <c r="T52"/>
       <c r="U52">
+        <v>312467021488.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52">
         <v>270723633957.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>270723633957.0</v>
       </c>
-      <c r="W52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>-16934066794.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>-16022177080.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>-7607984324.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>-6901432388.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>-6701938657.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>-5815263920.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>11035916531.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>20054660181.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="T53"/>
+      <c r="U53">
         <v>-27414447219.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>137134236528.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>-30000792883.0</v>
       </c>
-      <c r="V53"/>
-[...1 lines deleted...]
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>122183706928.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>4476674774000.0</v>
+      </c>
+      <c r="C55">
+        <v>4286878723000.0</v>
+      </c>
+      <c r="D55">
         <v>4138792447000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3853549491000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4047073832000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3841488703000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>3695014646000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>3481875363292.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3573032977285.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3385541561778.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>3369287226187.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3386580950511.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3372746257529.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2682993618242.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2497583183989.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2343809382907.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2605186252694.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2536928133488.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1959883273545.0</v>
       </c>
       <c r="T55"/>
       <c r="U55">
+        <v>1959883273545.0</v>
+      </c>
+      <c r="V55"/>
+      <c r="W55">
         <v>1619181938875.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1619181938875.0</v>
       </c>
-      <c r="W55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>2221099276000.0</v>
+      </c>
+      <c r="C56">
+        <v>2035504953000.0</v>
+      </c>
+      <c r="D56">
         <v>2073763384000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1799533844000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1977642633000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1770873597000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1636408718000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1473286331164.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1615150711945.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1505846168851.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1587355083680.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1663280305416.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1759921995030.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1360592850156.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1432971251733.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1288618836558.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1512093829633.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1554718665463.0</v>
       </c>
-      <c r="R56"/>
-      <c r="S56">
+      <c r="T56"/>
+      <c r="U56">
         <v>972612751829.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>68567118264.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>668287610011.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>668287610011.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>61091853464.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>1152651120000.0</v>
+      </c>
+      <c r="C57">
+        <v>1084625394000.0</v>
+      </c>
+      <c r="D57">
         <v>1141049971000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1023577525000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1101778353000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>999790055000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>994291184000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>959077050283.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>982465820322.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>936752912950.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1031071484040.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1214136247794.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1322883768169.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1055491419912.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>979065311899.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>901749851590.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1074866765591.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1098095960354.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>923124932010.0</v>
       </c>
       <c r="T57"/>
       <c r="U57">
+        <v>923124932010.0</v>
+      </c>
+      <c r="V57"/>
+      <c r="W57">
         <v>698227133008.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>698227133008.0</v>
       </c>
-      <c r="W57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>1406703595000.0</v>
+      </c>
+      <c r="C58">
+        <v>1351223610000.0</v>
+      </c>
+      <c r="D58">
         <v>1458026346000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1355483178000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1446734233000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1373353781000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1415730888000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1381558848312.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1415493489700.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1355214229299.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1434196067841.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1629263996038.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1748674837970.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1280807259321.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1235330756078.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1188703205749.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1405615511798.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1454811215703.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1322354230735.0</v>
       </c>
       <c r="T58"/>
       <c r="U58">
+        <v>1322354230735.0</v>
+      </c>
+      <c r="V58">
+        <v>-532199078927.0</v>
+      </c>
+      <c r="W58">
         <v>1086982859947.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1086982859946.0</v>
       </c>
-      <c r="W58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>2920611227000.0</v>
+      </c>
+      <c r="C60">
+        <v>2775760819000.0</v>
+      </c>
+      <c r="D60">
         <v>2544653922000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2364956357000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2469855265000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2327135313000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2143905143000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1968896925987.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2036513137773.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1903111254398.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1810886851609.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1637331871096.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1507523313279.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1390013944914.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1250847168015.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1144523358015.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1190431256000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1073976645428.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="T60"/>
+      <c r="U60">
         <v>613138994478.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>532199078927.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>509066899693.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>509066899692.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>540567185136.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>4893164310000.0</v>
+      </c>
+      <c r="C2">
         <v>4504634797000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4577812057127.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3291413236697.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2461253467099.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1653656663130.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2277624432254.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2085113285057.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>280863039000.0</v>
+      </c>
+      <c r="C3">
         <v>20183084000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>185008223396.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>127454784532.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>113670775380.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>109304422239.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5278624092.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3846226125.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>690253876000.0</v>
+      </c>
+      <c r="C5">
         <v>780078902000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>768939325867.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>490573034866.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>418463961153.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>65337617796.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>282182139124.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>217459400073.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>971116915000.0</v>
+      </c>
+      <c r="C6">
         <v>800261986000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>953947549263.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>618027819398.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>532134736533.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>174642040035.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>287460763216.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>221305626198.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>1046511731000.0</v>
+      </c>
+      <c r="C9">
         <v>1003014881000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>963358617170.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>614001827772.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>452009249899.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>220983273222.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>451768154463.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>367289990541.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>831024125000.0</v>
+      </c>
+      <c r="C10">
         <v>742403510000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>769068593247.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>494365322478.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>367980374796.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15986096603.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>233240409822.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>168459332191.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>166609994000.0</v>
+      </c>
+      <c r="C11">
         <v>149342860000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>143559909111.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>97495487668.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>62597981644.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8041272902.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>58951386632.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>44331732695.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>34436066000.0</v>
+      </c>
+      <c r="C12">
         <v>37675392000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40915996921.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>43123266184.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>53582859874.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>53652119153.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>48941729302.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>49000067882.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>19600931450.0</v>
+      </c>
+      <c r="C13">
         <v>26562635460.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7564873395.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>38891497440.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>52235307540.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>51442623020.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>47042170430.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>47203698260.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14">
+        <v>-11829858195.0</v>
+      </c>
+      <c r="C14">
         <v>-13771429786.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-13756880542.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2702906493.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-4239293757.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10961135893.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>652584272000.0</v>
+      </c>
+      <c r="C15">
         <v>579289221000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>611751803594.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>394166928317.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>301143099395.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7944823701.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>174289023190.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>124127599496.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16">
+        <v>652584272070.0</v>
+      </c>
+      <c r="C16">
         <v>579289220860.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>611751803590.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>394166928317.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>301143099395.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18905959594.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>170712807960.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>120399142120.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>664414130268.0</v>
+      </c>
+      <c r="C17">
         <v>593060650642.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>625508684136.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>396869834810.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>305382393152.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>7944823701.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>174289023190.0</v>
       </c>
-      <c r="H17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-14835134894.0</v>
+      </c>
+      <c r="C18">
         <v>-28792053860.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-37004985440.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-40546197223.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-53726627005.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-52239479095.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-48016299830.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>690253877000.0</v>
+      </c>
+      <c r="C21">
         <v>768966146000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>802419716773.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>533256819917.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>309924932455.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>67428719622.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>280282580247.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>215663030446.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>5249422165000.0</v>
+      </c>
+      <c r="C23">
         <v>4738683532000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4738750957524.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3469117013743.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2607739562599.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1811404236905.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2459295451938.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2241324495133.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>23953015154.0</v>
+      </c>
+      <c r="C25">
         <v>20183084212.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9297210968.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6117211645.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5427824366.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5777962001.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5278624092.0</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>2635830290.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1266132261.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>49974283000.0</v>
+      </c>
+      <c r="C27">
         <v>53308912000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>51169990881.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>27314250854.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>21988183699.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>18472585404.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>24126853579.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>22301735226.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>36687696000.0</v>
+      </c>
+      <c r="C28">
         <v>32110087000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38647179718.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32294902327.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24783907868.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19353283089.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28281249738.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>26239556419.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>166609994386.0</v>
+      </c>
+      <c r="C29">
         <v>149342859750.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>143559909111.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>97495487670.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>62597981640.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8041272900.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>58951386630.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>44331732700.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>356257854000.0</v>
+      </c>
+      <c r="C30">
         <v>234048736000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>156762094550.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>177703777046.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>146486095500.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>157747573775.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>181671019684.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>156211210076.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>140770248000.0</v>
+      </c>
+      <c r="C31">
         <v>-26562635000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-33351123526.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-38891497439.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-52235307537.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-51442623019.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-47042170425.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-47203698255.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>5939676042000.0</v>
+      </c>
+      <c r="C32">
         <v>5507649678000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5541170674297.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3905415064469.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2913262716998.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1874639936352.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2729392586717.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2452403275598.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>1289431413000.0</v>
+      </c>
+      <c r="C2">
+        <v>1260300352000.0</v>
+      </c>
+      <c r="D2">
         <v>1311739068000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1113687853000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1207437037000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1211436129000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1186068491000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1023865703296.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1093484714630.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1093782765048.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1220189147535.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1070663371308.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1183948452209.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1036726918324.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>881030595707.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>597057145898.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>776598576768.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>707299799430.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>647810472689.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>540942605118.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>565200589862.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>417135592842.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>417135592842.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>411866770893.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>411866770894.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>6828769000.0</v>
+      </c>
+      <c r="C3">
+        <v>70900489000.0</v>
+      </c>
+      <c r="D3">
         <v>68334783000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5432256000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5619103000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4984829000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4978014000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>60308117723.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>55922456753.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>48889029059.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>52740918296.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>42585411552.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>40792864489.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>34060592604.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>32197446604.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>31103654245.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>30093091078.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>935687516.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1570947076.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1477010451.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>28318235678.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>27227334179.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>27227334179.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>27130111112.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>27130111112.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>192474381000.0</v>
+      </c>
+      <c r="C5">
+        <v>175227592000.0</v>
+      </c>
+      <c r="D5">
         <v>230811027000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>139028770000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>190161967000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>224174599000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>231762382000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>127437116605.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>182515377450.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>114240578881.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>224378563632.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>174015916809.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>255745533106.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>155046795904.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>141984037158.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>40021108826.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>151567927368.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>188254209407.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>77282173017.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>76991083556.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>77563723039.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>37440868908.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>37440868908.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-6221447221.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-6221447222.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>199303150000.0</v>
+      </c>
+      <c r="C6">
+        <v>246128081000.0</v>
+      </c>
+      <c r="D6">
         <v>299145810000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>144461026000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>195781070000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>229159428000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>236740396000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>187745234328.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>238437834203.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>163129607940.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>277119481928.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>216601328361.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>296538397595.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>189107388508.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>174181483762.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>71124763071.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>181661018446.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>189189896923.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>78853120093.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>78468094007.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>105881958717.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>64668203087.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>64668203087.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>20908663891.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>20908663890.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>257723124000.0</v>
+      </c>
+      <c r="C9">
+        <v>286799702000.0</v>
+      </c>
+      <c r="D9">
         <v>307166493000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>199039737000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>253505799000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>273779212000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>281176364000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>196097898949.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>241741166006.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>201807987592.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>285258942880.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>227549814444.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>257970193281.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>209928929527.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>187711993048.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>77161609578.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>139199295619.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>127271188657.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>124239996666.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>90091884425.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>110406180151.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>73662886828.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>73662886828.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>34654717612.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>34654717612.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>187615973000.0</v>
+      </c>
+      <c r="C10">
+        <v>284316267000.0</v>
+      </c>
+      <c r="D10">
         <v>234101495000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>130697257000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>181909105000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>214357958000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>222161692000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>117741757350.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>166204349666.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>107735943885.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>223462743511.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>170906243217.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>260702544007.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>176886354961.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>135943514500.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>33972655454.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>147562797563.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>175228297794.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>62943791015.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>63500079240.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>66308206747.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>28709301478.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>28709301478.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-20716253175.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-20716253176.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>40178307000.0</v>
+      </c>
+      <c r="C11">
+        <v>48007854000.0</v>
+      </c>
+      <c r="D11">
         <v>51401707000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>30617605000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>36582828000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>42279676000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>43194449000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>26503250889.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>37365483894.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>18572836116.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>45688539638.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>37666065021.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>41632468336.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>31757593165.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>28797263747.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>6291728088.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>30648902668.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>18067685606.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>14821360885.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>16818380577.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>12890554576.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4123195644.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4123195644.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-102559193.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-102559193.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>4858409000.0</v>
+      </c>
+      <c r="C12">
+        <v>8110034000.0</v>
+      </c>
+      <c r="D12">
         <v>8597972000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>7775700000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>8252862000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>9816640000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>8687551000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>9695359253.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>9475841180.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>6504634993.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>11499030718.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>11574835287.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10778762484.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>9078133395.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10158167275.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>11453855851.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>11738389408.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>13025911613.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>14338382002.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>13491004316.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12727561943.0</v>
       </c>
-      <c r="U12"/>
-[...1 lines deleted...]
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12">
         <v>2541054990.0</v>
       </c>
-      <c r="X12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>5002514107.0</v>
+      </c>
+      <c r="C13">
+        <v>6290455021.0</v>
+      </c>
+      <c r="D13">
         <v>3514351770.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3876587420.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3945433640.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>6112589430.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>7092770600.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2436947057.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2463838800.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3623043230.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>8712546660.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>9488761550.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>9818730290.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>9656331320.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9595778920.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>9773529360.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>9865857840.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>12640831770.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>14215932430.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>12783089420.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>12595453920.0</v>
       </c>
-      <c r="U13"/>
-[...1 lines deleted...]
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13">
         <v>24268723090.0</v>
       </c>
-      <c r="X13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>101</v>
+      </c>
+      <c r="B14">
+        <v>-2587258064.0</v>
+      </c>
       <c r="C14">
+        <v>-3595689317.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-2625621005.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-2606324552.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-4860199514.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-3959026135.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-2206998926.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-2745205211.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-3086504859.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-4219223360.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-3432177096.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-3018975227.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-906058485.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-822440753.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>24805284.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-999212539.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>144850407000.0</v>
+      </c>
+      <c r="C15">
+        <v>232712724000.0</v>
+      </c>
+      <c r="D15">
         <v>179697565000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>97454031000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>142719952000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>167218083000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>175008217000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>103661037556.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>133401883375.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>92337721537.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>173554980513.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>129808001100.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>216051100444.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>144222703311.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>106323810000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>27705732650.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>115914682356.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>154203518139.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>46840230422.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>47865304004.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>52234046830.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>25787903718.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>25787903718.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-16334923920.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-16334923921.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>103</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>232712723670.0</v>
+      </c>
+      <c r="D16">
         <v>179697564950.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>97454031080.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>142719952380.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>167218082890.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>175008217030.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>173554980510.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>129808001100.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>216051100440.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>144222703311.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>106323810000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>27705732650.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>115914682360.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>154203518140.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>47957544120.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>46747990310.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>52234046830.0</v>
       </c>
-      <c r="U16"/>
-[...1 lines deleted...]
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16">
         <v>-32669847840.0</v>
       </c>
-      <c r="X16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>147437665482.0</v>
+      </c>
       <c r="C17">
+        <v>236308412988.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>100079652080.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>145326276931.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>172078282407.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>178967243167.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>105868036482.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>136147088586.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>95424226396.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>177774203873.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>133240178196.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>219070075671.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>145128761796.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>107146250753.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>27680927366.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>116913894895.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>-486806415.0</v>
+      </c>
       <c r="C18">
+        <v>-1819579281.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-4464461420.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4501245873.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-6784151930.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7737487354.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7258412196.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-7012002380.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-6535453677.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-9862212560.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10229855473.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-10377463730.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10253869350.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-9958220416.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-10468249619.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-9865857838.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>170936460000.0</v>
+      </c>
+      <c r="C21">
+        <v>147481057000.0</v>
+      </c>
+      <c r="D21">
         <v>222344436000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>134573845000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>185854539000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>220470548000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>229254463000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>135120767050.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>159306545540.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>109362544520.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>232175290168.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>180395004769.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>215740319000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>186542686282.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>145539293416.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>43746184818.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>106961719366.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>187869129566.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>77159723441.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>76283168664.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>78903660662.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>37440868908.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>37440868908.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-6221447221.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-6221447222.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>1376218077000.0</v>
+      </c>
+      <c r="C23">
+        <v>1334303207000.0</v>
+      </c>
+      <c r="D23">
         <v>1396561125000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1178153745000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1275088298000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1264744792000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1237990392000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1084842835197.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1175919335098.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1186228208119.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1289941912981.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1127878746548.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1246230542559.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1082271087772.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>929499897754.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>638959994803.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>818386033414.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>753438659621.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>687203149008.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>567626686391.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>599471067579.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>448502228225.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>448502228225.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>455103380137.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>455103380139.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>6828768708.0</v>
+      </c>
       <c r="C25">
+        <v>6837320545.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>5432256007.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5619103097.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4984829497.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4978013837.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5385193134.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4835047744.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>68889941.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3674952425.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3000112806.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2553255796.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2085738397.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1474806308.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1352276653.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1204390287.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>114</v>
+      </c>
+      <c r="B27">
+        <v>12624886000.0</v>
+      </c>
       <c r="C27">
+        <v>12116955000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>11466887000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>13938061000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>14788132000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>13768969000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>12144701793.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>12607109874.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>14803172474.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>15321023354.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>8990081293.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>12055713760.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8366570444.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>7102376076.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6668961254.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>5176343080.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>6676930167.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4917437565.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>5589132675.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>4804683292.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>6380461691.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6380461691.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>7785298036.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>7785298036.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>8798926000.0</v>
+      </c>
+      <c r="C28">
+        <v>11873910000.0</v>
+      </c>
+      <c r="D28">
         <v>96621069440.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7658838000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7979633000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6054755000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8618255000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8607360726.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8829717101.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>12860517653.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7590937069.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9342531738.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8853193258.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>10894417326.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7776874953.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6616425841.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7007184207.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8400922014.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6347557942.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4120625061.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5914802851.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>32533044471.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>32533044471.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>35167209798.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>35167209798.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>40178307480.0</v>
+      </c>
+      <c r="C29">
+        <v>48007853874.0</v>
+      </c>
+      <c r="D29">
         <v>51401707230.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>30617605260.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>36582828020.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>42279675980.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>43194448990.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>26503250889.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>37365483894.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>18572836116.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>45688539640.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>37666065020.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>41632468340.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>31757593170.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>28797263750.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>6291728090.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>30648902670.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>18067685610.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>14821360890.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>16818380580.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12890554580.0</v>
       </c>
-      <c r="U29"/>
-[...1 lines deleted...]
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29">
         <v>-205118390.0</v>
       </c>
-      <c r="X29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:24">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>86786664000.0</v>
+      </c>
+      <c r="C30">
+        <v>91891535000.0</v>
+      </c>
+      <c r="D30">
         <v>84822057000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>64465892000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>67651261000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>53308664000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>51921901000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>60977131897.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>82434620465.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>92445443074.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>69752765446.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>57215375240.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>62282090350.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>45544169448.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>48469302047.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>41902848905.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>41787456646.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>46138860191.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>39392676319.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>26684081273.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>34270477717.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>31366635383.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>31366635383.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>43236609244.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>43236609245.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>16679512000.0</v>
+      </c>
+      <c r="C31">
+        <v>136835210000.0</v>
+      </c>
+      <c r="D31">
         <v>11757059000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-3876587000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-3945434000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-6112589000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-7092771000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-6818309260.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>6897804126.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-5331085026.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-8712546657.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-9488761552.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-9818730291.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-9656331321.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-9595778916.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-9773529364.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>40601078197.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-12640831772.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-14215932426.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-12783089424.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-12595453915.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-13586949966.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-13586949966.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-12134361543.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-12134361544.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>1547154537000.0</v>
+      </c>
+      <c r="C32">
+        <v>1547100054000.0</v>
+      </c>
+      <c r="D32">
         <v>1618905561000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1312727590000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1460942836000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1485215340000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1467244855000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1219963602245.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1335225880636.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1295590752640.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1505448090415.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1298213185752.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1441918645490.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1246655847851.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1068742588755.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>674218755476.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>915797872387.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>834570988087.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>772050469355.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>631034489543.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>675606770013.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>490798479670.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>490798479670.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>446521488505.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>446521488506.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>401760683000.0</v>
+      </c>
+      <c r="C2">
         <v>378549982000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>195135716984.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>415255737745.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>68567118264.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>61091853464.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>91298790133.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>78910488222.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>313970876000</v>
+      </c>
+      <c r="C3">
         <v>423735202000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>440583150295</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>425898271193</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>419418567772</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>319009196871</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>226069042644</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>125570054693</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>190514830000.0</v>
+      </c>
+      <c r="C6">
         <v>23210701000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>183414265450.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-220120020761.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>346688619481.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7475264800.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-30206936669.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12388301911.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-818357908850.0</v>
+      </c>
+      <c r="C7">
         <v>-813770284880.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-780050438020.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-554496847430.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-504765339480.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-274335588910.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-292676822450.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-269457468200.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
-      <c r="H11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:8">
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-252615052918.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-170490548803.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>100214592621.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-34955587529.0</v>
       </c>
-      <c r="H12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>280863039000.0</v>
+      </c>
+      <c r="C14">
         <v>245883731000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>185008223396.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>127454784532.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>113670775380.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>109304422239.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>99986237574.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3846226125.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>202352938000.0</v>
+      </c>
+      <c r="C15">
         <v>171290505000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>98541175362.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>70447058030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000000.0</v>
       </c>
       <c r="F15">
         <v>50000000000.0</v>
       </c>
       <c r="G15">
+        <v>50000000000.0</v>
+      </c>
+      <c r="H15">
         <v>20303812840.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13962941619.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>592275513000.0</v>
+      </c>
+      <c r="C16">
         <v>401760683000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>378549982434.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>195135716984.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>415255737745.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>68567118264.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>61091853464.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>91298790133.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>629658583000.0</v>
+      </c>
+      <c r="C18">
         <v>219559565000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>405722548770.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-31731342876.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-175095241800.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-90584222417.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9674415361.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2403770928.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>137</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-402836697551.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-560262858907.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>21046481321.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-20000000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6860000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7509999999.0</v>
       </c>
-      <c r="H19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>341725014968.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-196583661612.0</v>
+      </c>
+      <c r="C21">
         <v>-34116793868.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>182399540.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-114327093020.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>37552603241.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>99396627844.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-31679495683.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>652584272073.0</v>
+      </c>
+      <c r="C22">
         <v>579289221000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>611751803594.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>394166928317.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>301143099395.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18905959594.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>170712807960.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>124127599496.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-13121600000.0</v>
+      </c>
+      <c r="C23">
         <v>-10967907000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4188898046.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1236666667.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1623498435.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1033111735.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1520002889.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1322221522.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>-313970876000.0</v>
+      </c>
+      <c r="C24">
         <v>12699008000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8949950779.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>146460224643.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>230562958015.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12382859373.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>27007456491.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10803947686.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>662766419000.0</v>
+      </c>
+      <c r="C25">
         <v>-181878185000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>50022128582.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-127454784532.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-170490548803.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>100214592621.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-34955587529.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-127973825621.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>341725014970.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-411930981000.0</v>
+      </c>
+      <c r="C28">
         <v>-216375206000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-102547673868.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-186010817717.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>331220903266.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>99396627844.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-51868808523.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-42741539064.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>943629458000.0</v>
+      </c>
+      <c r="C29">
         <v>643294767000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>846782155572.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>394166928317.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>244323325972.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>228424974454.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>235743458005.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>127973825621.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-340972810000.0</v>
+      </c>
+      <c r="C30">
         <v>-402836698000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-560262858907.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-303391565229.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-228855609757.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-320346337498.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-214081586151.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-120917703007.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>592275513000.0</v>
+      </c>
+      <c r="C2">
+        <v>586183591000.0</v>
+      </c>
+      <c r="D2">
         <v>419033154000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>514758015000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>401760683000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>383706473000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>281703529000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>413772535919.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>378549982434.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>312983673009.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>249860399158.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>371358153053.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>195135716984.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>173238682751.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>235997355860.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>429390500877.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>415255737745.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>52337231457.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>39198891565.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>78846102874.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>68567118264.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>60437695021.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>52308271779.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>56700062622.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>79066723000</v>
+      </c>
+      <c r="C3">
+        <v>135986731000</v>
+      </c>
+      <c r="D3">
         <v>57371253000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>51236350000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>69376542000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>105646678000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>92057908000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>92504315559</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>133526300645</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>124406619983</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>94399819390</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>134630750000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>87145960921</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>123173664947</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>84285034832</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>185286829216</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>33152742198</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>250930458333</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>24586454014</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>108930635101</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>34971020324</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>89733077291</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>89733077291</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>69771521144</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>69771521145</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>65790479000.0</v>
+      </c>
+      <c r="C6">
+        <v>6091922000.0</v>
+      </c>
+      <c r="D6">
         <v>167150437000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-95724860000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>112997332000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>18054210000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>102002944000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-132069006883.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>35222553485.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>65566309425.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>63123273851.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-121497753895.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>176222436069.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>21897034233.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-62758673109.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-193393145017.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>14134763132.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>362918506288.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>13138339892.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-39647211309.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>10278984610.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>8129423242.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8129423242.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-4391790843.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4391790842.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>125</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-818357908850.0</v>
+      </c>
+      <c r="D7">
         <v>-603665291240.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-413165746420.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-260631349720.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-813770284880.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-583308904910.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-545028302040.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-359577266700.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-176353129970.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-554496847430.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-400820859420.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-256138112620.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-92805734860.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-504765339480.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-417511199360.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-119707825590.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-130642837110.0</v>
       </c>
-      <c r="U7"/>
-[...1 lines deleted...]
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7">
         <v>-213697624170.0</v>
       </c>
-      <c r="X7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:24">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>-38212526987.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-46403108412.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>132</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>70900489000.0</v>
+      </c>
+      <c r="D14">
         <v>68334783000.0</v>
       </c>
-      <c r="C14"/>
-[...1 lines deleted...]
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>67602977000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>61632472000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>60308117723.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>55922456753.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>48889029059.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>52740918296.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>42585411552.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>40792864489.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2085738397.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1474806308.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>31103654245.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1204390287.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>29667481706.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>26867001830.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1477010451.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1444179323.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>27522100008.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>27522100008.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>27130111112.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>27130111112.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>133</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>900.0</v>
+      </c>
+      <c r="D15">
         <v>202352938900.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>202352939000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>171290505010.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>171290505010.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>171290505007.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>98541175360.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>98541175362.0</v>
       </c>
-      <c r="L15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>70447058030.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>70447058030.0</v>
+      </c>
       <c r="Q15">
+        <v>70447058030.0</v>
+      </c>
+      <c r="R15"/>
+      <c r="S15">
         <v>50000000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>0.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>658065991000.0</v>
+      </c>
+      <c r="C16">
+        <v>592275513000.0</v>
+      </c>
+      <c r="D16">
         <v>586183591000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>419033154000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>514758015000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>401760683000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>383706473000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>281703529036.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>413772535919.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>378549982434.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>312983673009.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>249860399158.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>371358153053.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>195135716984.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>173238682751.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>235997355860.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>429390500877.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>415255737745.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>52337231457.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>39198891565.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>78846102874.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8129423242.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>60437695021.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>52308271779.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-4391790842.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>66877435000.0</v>
+      </c>
+      <c r="C18">
+        <v>184319382000.0</v>
+      </c>
+      <c r="D18">
         <v>191716739000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>116766675000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>117255786000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>44799766000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>85859493000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>50693328933.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>49476977623.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>90976399581.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>109474327593.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>16498157442.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>128905139523.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>23134776761.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>23513581476.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-157581096566.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>83966330445.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-86454058940.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>32866999298.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-59588320646.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>18707205829.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>3446518340.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3446518340.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-48738629549.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-48738629549.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-31443601780.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-68895460620.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-104571379697.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-91896207658.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-72974819639.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-133394290557.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-123631679312.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-94050175100.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-126813910583.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-215767093912.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-131640660672.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-92794370249.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-79099223243.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>142688935.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>-1509361960.0</v>
+      </c>
       <c r="C21">
+        <v>-149916190622.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-16809744441.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4739535934.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-26464106126.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>16512575339.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-10280401637.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>13191223722.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-62082451052.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>144850407418.0</v>
+      </c>
+      <c r="C22">
+        <v>232712723671.0</v>
+      </c>
+      <c r="D22">
         <v>179697565000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>97454031075.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>142719952379.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>167218083000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>175008217000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>103661037556.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>133401883375.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>92337721537.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>173554980513.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>129808001100.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>216051100444.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>144222703311.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>106323810000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>27705732650.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>115914682356.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>154203518139.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>47957544121.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>47865304004.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>52234046830.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>25787903718.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>25787903718.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-16334923920.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-16334923921.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-27808000.0</v>
+      </c>
+      <c r="C23">
+        <v>7746071000.0</v>
+      </c>
+      <c r="D23">
         <v>-13121600000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-13121600000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-484584000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-530825000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-9952497874.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-501572782.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2732676553.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-994398362.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1619512228.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-959965963.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-884017662.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-2503102860.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-5845733331.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6174328901.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>291217051896.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-385591464.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>14182173465.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-430954765.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2240256465.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2240256465.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>47458057456.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>47458057457.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>450214000.0</v>
+      </c>
+      <c r="C24">
+        <v>28227651000.0</v>
+      </c>
+      <c r="D24">
         <v>-13861957780.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>19792748000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>481081000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-144717737630.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-119553965190.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>19529495920.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>132010088.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>774940671.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>349644290.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>6370000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>8526400.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-8466995725.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-8509335417.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>6370000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>113295431133.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>183304546687.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1131644667.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>25474652661.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>72114000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2442648437.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2442648437.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-3111218750.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-3111218750.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>145944158000.0</v>
+      </c>
+      <c r="C25">
+        <v>249405624000.0</v>
+      </c>
+      <c r="D25">
         <v>1055644000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>168003025000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>186632328000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-84374616000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-58723288000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>99844724659.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>105523851646.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>74156268968.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-22421751826.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-21264505209.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-40792864489.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-146308441708.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-107798616308.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-31103654245.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-117119072643.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-19394600452.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-17371092639.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-49342314455.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-53678226153.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>39869591905.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>39869591905.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>10237704403.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>10237704405.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>341725014970.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-1537170000.0</v>
+      </c>
+      <c r="C28">
+        <v>-149788971000.0</v>
+      </c>
+      <c r="D28">
         <v>-25118191000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-232284283000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4739536000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-26948690000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>15981750000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-191021831736.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-14386434226.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-25627673480.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-46700698032.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-139442750755.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>109223448399.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>13191223722.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-62082451052.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-110739991237.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-26379599150.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>264908018541.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-20860304073.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>30832777072.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>56340411726.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2240256465.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2240256465.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>47458057456.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>47458057457.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>145944158000.0</v>
+      </c>
+      <c r="C29">
+        <v>320306113000.0</v>
+      </c>
+      <c r="D29">
         <v>249087993000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>168003025000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>186632328000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>150446444000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>177917401000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>143197644492.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>183003278268.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>215383019564.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>203874146983.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>151128907443.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>216051100444.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>146308441708.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>107798616308.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>27705732650.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>117119072643.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>164476399393.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>57453453312.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>49342314455.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>53678226153.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>93179595631.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>93179595631.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>21032891595.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>21032891596.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-78616510000.0</v>
+      </c>
+      <c r="C30">
+        <v>-164214382000.0</v>
+      </c>
+      <c r="D30">
         <v>-56819365000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-31443602000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-68895461000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-104571380000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-91896208000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-84244819639.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-133394290557.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-123631679312.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-94050175100.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-126813910583.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-215767093912.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-131640660672.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-92794370249.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-79099223243.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>142688935.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-66465911646.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-23454809347.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-83455982440.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-55478906324.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-87290428854.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-87290428854.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-72882739894.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-72882739895.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>