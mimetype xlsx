--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -1100,62 +1103,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1202,5064 +1205,5182 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B2">
+        <v>1004723542.0</v>
+      </c>
+      <c r="C2">
         <v>954400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>917400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>525100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>429100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>352900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>348000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>324400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>227000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>135600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>288900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>258353000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>211790000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>217286000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>227511000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>330468000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>268833000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>322138000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>384986140.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>256704234.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>301002183.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>147141042.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>375286788.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>373982038.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>375187500.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>352119720.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>457681898.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>177978810.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>134892450.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>71199500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
-      <c r="M3"/>
+      <c r="M3">
+        <v>0.0</v>
+      </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
+      <c r="AE3"/>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
+      <c r="AE4"/>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-6187900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6173300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6157900000.0</v>
       </c>
       <c r="G5">
         <v>-6157900000.0</v>
       </c>
       <c r="H5">
+        <v>-6157900000.0</v>
+      </c>
+      <c r="I5">
         <v>453600000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
         <v>140172000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>135830000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>172856000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>224942000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-571309000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>203349000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>198869000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>347410000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>207870960.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-335725928.1</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-311086092.56</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>170658342.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-275470922.8</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-392335332.48</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-561166650.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>133768130.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>113900312.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-293212548.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1363061700.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-141038500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
+      <c r="AE6"/>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>36</v>
+      </c>
+      <c r="B7">
+        <v>11400000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>29200000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>39700000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>52300000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>54800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>47100000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>16800000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>19161000.0</v>
       </c>
-      <c r="L7">
-[...2 lines deleted...]
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
+      <c r="AE7"/>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>6192200000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>6187900000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>6173300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6157900000.0</v>
       </c>
       <c r="G8">
         <v>6157900000.0</v>
       </c>
       <c r="H8">
+        <v>6157900000.0</v>
+      </c>
+      <c r="I8">
         <v>5072800000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
+      <c r="AE8"/>
     </row>
-    <row r="9" spans="1:30">
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
+      <c r="AE9"/>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10">
+        <v>2747910979.0</v>
+      </c>
+      <c r="C10">
         <v>1306200000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>521500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2460000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2514900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2180000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1715100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>279500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>302100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>253700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>351800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>324400000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>208932000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>377169000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>298506000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>259112000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>188200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>353555000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>845846430.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>136381831.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>392436295.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>241196947.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>137790693.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>332507487.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>246868200.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>113918717.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>101450301.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>82654566.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>72453150.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5895500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>40</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>1228100000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>392400000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2471400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2525600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2180000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1715100000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>279500000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>302100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>253700000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
+      <c r="AE11"/>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12">
+        <v>2747910979.0</v>
+      </c>
+      <c r="C12">
         <v>1306200000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>521500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2460000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2514900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2180000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1715100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>279500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>302100000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>253700000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>351800000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>324400000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>208932000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>377169000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>298506000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>259112000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>188200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>368555000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>845846430.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>136381831.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>392436295.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>241196947.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>137790693.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>332507487.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>246868200.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>113918717.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>101450301.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>82654566.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>72453150.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5895500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>42</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>8883000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6889400000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6187900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6208400000.0</v>
       </c>
       <c r="F13">
         <v>6208400000.0</v>
       </c>
       <c r="G13">
+        <v>6208400000.0</v>
+      </c>
+      <c r="H13">
         <v>6157900000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5072800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4177700000.0</v>
       </c>
       <c r="J13">
         <v>4177700000.0</v>
       </c>
       <c r="K13">
+        <v>4177700000.0</v>
+      </c>
+      <c r="L13">
         <v>4177194000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4180919000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4088474000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4089287000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>505672000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>611667000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-31000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>530979000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>525176000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>577668000.0</v>
       </c>
-      <c r="U13">
-[...1 lines deleted...]
-      </c>
       <c r="V13">
+        <v>0.0</v>
+      </c>
+      <c r="W13">
         <v>3564975457.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2974973048.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2697238045.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3638407950.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1199967445.0</v>
       </c>
-      <c r="AA13">
-[...1 lines deleted...]
-      </c>
       <c r="AB13">
+        <v>0.0</v>
+      </c>
+      <c r="AC13">
         <v>-603318.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
+      <c r="AE13"/>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B14">
-        <v>86635318.0</v>
+        <v>8698444.0</v>
       </c>
       <c r="C14">
-        <v>86573047.0</v>
+        <v>8663531.0</v>
       </c>
       <c r="D14">
-        <v>86496220.0</v>
+        <v>8657304.0</v>
       </c>
       <c r="E14">
-        <v>86096413.0</v>
+        <v>8649622.0</v>
       </c>
       <c r="F14">
-        <v>86104901.0</v>
+        <v>8609641.0</v>
       </c>
       <c r="G14">
-        <v>78368956.0</v>
+        <v>8610490.0</v>
       </c>
       <c r="H14">
-        <v>67994098.0</v>
+        <v>7836895.0</v>
       </c>
       <c r="I14">
-        <v>42206870.0</v>
+        <v>6799409.0</v>
       </c>
       <c r="J14">
-        <v>42206870.0</v>
+        <v>4220687.0</v>
       </c>
       <c r="K14">
+        <v>4220687.0</v>
+      </c>
+      <c r="L14">
         <v>42219206.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
-        <v>37920944.0</v>
+        <v>3896994.0</v>
       </c>
       <c r="N14">
-        <v>37998043.0</v>
+        <v>3792094.0</v>
       </c>
       <c r="O14">
-        <v>38475960.0</v>
+        <v>3799804.0</v>
       </c>
       <c r="P14">
-        <v>38488437.0</v>
+        <v>3847596.0</v>
       </c>
       <c r="Q14">
-        <v>38040723.0</v>
+        <v>3848843.0</v>
       </c>
       <c r="R14">
-        <v>37690252.0</v>
+        <v>3804072.0</v>
       </c>
       <c r="S14">
-        <v>37602334.0</v>
+        <v>3769025.0</v>
       </c>
       <c r="T14">
-        <v>33210500.0</v>
+        <v>3760233.0</v>
       </c>
       <c r="U14">
-        <v>29788750.0</v>
+        <v>3321050.0</v>
       </c>
       <c r="V14">
-        <v>25559062.0</v>
+        <v>2978875.0</v>
       </c>
       <c r="W14">
-        <v>21814074.0</v>
+        <v>2555906.0</v>
       </c>
       <c r="X14">
-        <v>18956666.0</v>
+        <v>2181407.0</v>
       </c>
       <c r="Y14">
-        <v>16343543.0</v>
+        <v>1895666.0</v>
       </c>
       <c r="Z14">
-        <v>15694999.0</v>
+        <v>1634354.0</v>
       </c>
       <c r="AA14">
-        <v>12132837.0</v>
+        <v>1569499.0</v>
       </c>
       <c r="AB14">
-        <v>5846153.0</v>
+        <v>1213283.0</v>
       </c>
       <c r="AC14">
-        <v>3740740.0</v>
+        <v>584615.0</v>
       </c>
       <c r="AD14">
-        <v>1176470.0</v>
+        <v>374074.0</v>
+      </c>
+      <c r="AE14">
+        <v>117647.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>6157900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5072800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4177700000.0</v>
       </c>
       <c r="J15">
         <v>4177700000.0</v>
       </c>
       <c r="K15">
+        <v>4177700000.0</v>
+      </c>
+      <c r="L15">
         <v>4177194000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4180919000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4088474000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4089287000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>3564975457.68</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2974973048.2</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2697238045.53</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3638407950.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
+      <c r="AE15"/>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-19500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-16900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-140900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-105800000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>6600000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1958000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>65329955.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>75404198.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>60337509.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>1.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
+      <c r="AE16"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
+      <c r="AE17"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
-      <c r="M18"/>
+      <c r="M18">
+        <v>0.0</v>
+      </c>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>10642000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>18074000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>25194000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
+      <c r="AE18"/>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
+      <c r="AE19"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
+      <c r="AE20"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>66500000.0</v>
       </c>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
+        <v>0.0</v>
+      </c>
+      <c r="M21">
         <v>36537000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>52250000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>88423000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>61000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>324000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>641000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
+      <c r="AE21"/>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B22">
+        <v>575474054.0</v>
+      </c>
+      <c r="C22">
         <v>522600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>460000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>413600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>389300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>340000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>323400000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>304600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>233000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>180300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>160700000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>168700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>147189000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>138847000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>105840000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>57289000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>132600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>93935000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>62839260.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>108293685.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>205215767.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>103297931.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>101215067.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>59221557.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>86494950.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>75749867.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>82134825.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>43438896.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>37110150.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5895500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B23">
+        <v>17302910942.0</v>
+      </c>
+      <c r="C23">
         <v>12246000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9450400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8154500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7078200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6348000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5675200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4060000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2360400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2287400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2419100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2503100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2440746000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2671145000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2492289000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2288661000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2587500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2625772000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2261768190.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1629725542.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2903115247.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1559269515.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2002521660.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1709715582.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2086032150.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1405765187.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1411297114.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1071492768.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>841163400.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>441255500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24">
         <v>7107000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14507000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>5984000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7734000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8428000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>16103000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6983000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>56240000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>53904000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>49617000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>51595000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>25368000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>7263000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>15591000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
+      <c r="AE24"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>54</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>10000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>22300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>28400000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>37900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>37000000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25">
         <v>14700000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>16806000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>19161000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
+      <c r="AE25"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>55</v>
+      </c>
+      <c r="B26">
+        <v>1667600000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>1092900000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>958300000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>862200000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>819300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>821300000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>618600000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>253400000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>236500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>102831000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1878.01</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>34268000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>128000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>41787000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>23501000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>22361000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
+      <c r="AE26"/>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>0.0</v>
+      </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
+      <c r="AE27"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B28">
+        <v>-2736601905.0</v>
+      </c>
+      <c r="C28">
         <v>-1288800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-492300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2420300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2462600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2125200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1668000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-268500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-287400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-236900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-332600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-280100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-60237000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-209543000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-267816000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-139339000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-129200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-285484000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-845323160.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>768048020.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>513042993.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>127340499.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>297974751.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>312058386.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>186434550.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-27257712.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-87556713.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-36199080.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-65384550.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7709500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>6889400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6274100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5439900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4820400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4040200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2688600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1267300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1302400000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
+      <c r="AE29"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B30">
+        <v>462085533.0</v>
+      </c>
+      <c r="C30">
         <v>329600000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>353000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>130100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>142900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>135300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>126200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>66500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>79000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>111300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>73200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36537000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52250000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>88423000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>31469000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>117827000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>65622000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>87960000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>240126260.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>42688908.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>77598217.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>40285927.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>119754490.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>172896707.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>126404550.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>125071430.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>138502128.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>61538436.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>24151050.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>18593500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>6274100000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5439400000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4820400000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4039700000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2688100000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1266800000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1301900000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1339100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>848529.91</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1248571000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>183064000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>183986000.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31">
+      <c r="R31"/>
+      <c r="S31">
         <v>191839000.0</v>
       </c>
-      <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
+      <c r="AE31"/>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="C32">
+        <v>61</v>
+      </c>
+      <c r="B32">
+        <v>2760800000.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>540100000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2495500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2451500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2141200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1443900000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>197900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>305600000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>291300000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
+      <c r="AE32"/>
     </row>
-    <row r="33" spans="1:30">
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B33">
+        <v>13517440373.0</v>
+      </c>
+      <c r="C33">
         <v>9962500000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7956800000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4940300000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4001200000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3675300000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3485400000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3403900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1734100000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1739100000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1818400000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1894100000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1970344000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2066292000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2021594000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1778646000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2178100000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2075252000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1072945610.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>746231436.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2093658214.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1164940830.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1610554914.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1024056894.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1536416100.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>991222487.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>990545050.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>883257552.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>707449050.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>409964000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
-[...1 lines deleted...]
-      </c>
+      <c r="H34"/>
       <c r="I34">
+        <v>0.0</v>
+      </c>
+      <c r="J34">
         <v>-1267300000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>531800000.0</v>
       </c>
-      <c r="K34">
-[...1 lines deleted...]
-      </c>
       <c r="L34">
         <v>0.0</v>
       </c>
-      <c r="M34"/>
+      <c r="M34">
+        <v>0.0</v>
+      </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
+      <c r="AE34"/>
     </row>
-    <row r="35" spans="1:30">
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B35">
+        <v>3610378052.0</v>
+      </c>
+      <c r="C35">
         <v>2361800000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1607500000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1161700000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1012800000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>996100000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>889100000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>913200000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>772500000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>728100000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>766000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>669500000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>652062000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>777073000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>597331000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>659446000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>661100000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>715799000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>529478950.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>333717618.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>811886890.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>609774287.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>954445869.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1002971564.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1552831200.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>275806177.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>280975790.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>162895860.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>138426750.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>25396000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:30">
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B36">
+        <v>30752823.0</v>
+      </c>
+      <c r="C36">
         <v>1097800000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>981500000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>39700000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>40400000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>40500000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>35000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-2778800000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>19300000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>67700000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>108257000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-114000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>93709000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>90667000.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>10099000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>126100000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4238000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>176060830.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>83066499.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>281884922.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>365837977.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>472341072.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>211534434.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>144517050.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>147578167.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>27834617.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>67571616.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>13548150.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>48524500.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
+      <c r="M37">
+        <v>0.0</v>
+      </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
+      <c r="AE37"/>
     </row>
-    <row r="38" spans="1:30">
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>67</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>95000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>69000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>72500000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>765700000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>698500000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>669000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>625100000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>272000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>232700000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>115076000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>101482000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>16754000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>18210000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>24939000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>31612000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>35723000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>38685000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>24648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="U38">
         <v>1.0</v>
       </c>
       <c r="V38">
         <v>1.0</v>
       </c>
       <c r="W38">
+        <v>1.0</v>
+      </c>
+      <c r="X38">
         <v>40531000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>72974000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>70199000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1972000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
+      <c r="AE38"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>68</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>125100000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>159100000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>210500000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>29900000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17400000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25100000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12200000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>15000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>79343000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>62031000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>403000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>34880000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>10154000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>22990000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>70000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>40010630.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>595792629.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>133895151.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>24973420.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>33206495.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>121032935.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>89848350.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>99802685.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>98664806.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>603318.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>907000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B40">
+        <v>36903359.26</v>
+      </c>
+      <c r="C40">
         <v>39400000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>196800000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>175100000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>188600000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>152400000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>499300000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>117400000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>89500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>116200000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>15600000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>20169000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>22488000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1018000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2836000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>236000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>410000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>931000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>41736640.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>194347986.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>287051943.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>174541323.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>23780294.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>121676647.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>103479300.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>309948777.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>216943293.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>18702858.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2945250.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-8163000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1133300000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>980000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>958200000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>852100000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>913200000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>757700000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>711200000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>755800000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>360807.4</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>43343000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>53945000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>62422000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>73486000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>56912000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>59003000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>51770000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>43810000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>48388000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>23205000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>52798000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>57043000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>124664000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>23168000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>15608000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
+      <c r="AE41"/>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="C42">
+        <v>71</v>
+      </c>
+      <c r="B42">
+        <v>12645846646.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>-697700000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-21000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-35600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51000000.0</v>
       </c>
       <c r="G42">
         <v>-51000000.0</v>
       </c>
       <c r="H42">
+        <v>-51000000.0</v>
+      </c>
+      <c r="I42">
         <v>-5123800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50700000.0</v>
       </c>
       <c r="J42">
         <v>-50700000.0</v>
       </c>
       <c r="K42">
+        <v>-50700000.0</v>
+      </c>
+      <c r="L42">
         <v>44000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-25000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-44153000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-70572000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>4089117000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4132604000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4133287000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>4104480000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>4096891700.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>5093493106.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>4636811762.24</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4097256349.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>419979019.8</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>282223056.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>345607200.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1596617490.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1395397427.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>905580318.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>713339550.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>359172000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
-      <c r="M43"/>
+      <c r="M43">
+        <v>0.0</v>
+      </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
+      <c r="AE43"/>
     </row>
-    <row r="44" spans="1:30">
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
+        <v>0.0</v>
+      </c>
+      <c r="N44">
         <v>47000.0</v>
       </c>
-      <c r="N44">
+      <c r="O44">
         <v>51000.0</v>
       </c>
-      <c r="O44">
+      <c r="P44">
         <v>61000.0</v>
       </c>
-      <c r="P44">
+      <c r="Q44">
         <v>74000.0</v>
       </c>
-      <c r="Q44">
+      <c r="R44">
         <v>66000.0</v>
       </c>
-      <c r="R44">
+      <c r="S44">
         <v>65000.0</v>
       </c>
-      <c r="S44">
+      <c r="T44">
         <v>64000.0</v>
       </c>
-      <c r="T44">
+      <c r="U44">
         <v>71000.0</v>
       </c>
-      <c r="U44">
+      <c r="V44">
         <v>70000.0</v>
       </c>
-      <c r="V44">
+      <c r="W44">
         <v>75000.0</v>
       </c>
-      <c r="W44">
+      <c r="X44">
         <v>80000.0</v>
       </c>
-      <c r="X44">
+      <c r="Y44">
         <v>67000.0</v>
       </c>
-      <c r="Y44">
+      <c r="Z44">
         <v>107000.0</v>
       </c>
-      <c r="Z44">
+      <c r="AA44">
         <v>62000.0</v>
       </c>
-      <c r="AA44">
+      <c r="AB44">
         <v>74000.0</v>
       </c>
-      <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
+      <c r="AE44"/>
     </row>
-    <row r="45" spans="1:30">
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>9289400000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6204400000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5167700000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4868800000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2621100000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2775300000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1452700000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1497600000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1600476000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1698888000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1755503000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1756333000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1641557000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1540003000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1857646000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>1733219000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>815332760.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>663164937.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1811773292.96</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>799102853.9</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>963135649.55</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>623181142.71</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>791019450.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>843644320.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>962710433.28</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>815685936.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>693900900.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>361439500.0</v>
       </c>
     </row>
-    <row r="46" spans="1:30">
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B46">
+        <v>11823358200.0</v>
+      </c>
+      <c r="C46">
         <v>8542200000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6794900000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3909500000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3084100000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2809700000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2621100000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2775300000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1452700000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1497600000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1600500000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1698800000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1755503000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1756333000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1641557000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1540003000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1863200000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1733219000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>815332760.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>663164937.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1811773292.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>799102853.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>963135649.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>623181142.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>791019450.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>843644320.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>962710433.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>815685936.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>693900900.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>361439500.0</v>
       </c>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>76</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>8542200000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>6794900000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3909500000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3084100000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2809700000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2621100000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2775300000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1452700000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1497600000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1600476000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1698774000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>165239000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>177768000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>200802000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>227936000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>243619000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>224220000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>104516000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>92244000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>258283000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>119861000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>153521000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>77035000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>72184000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>104684000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>142726000.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
+      <c r="AE47"/>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B48">
+        <v>77</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48">
         <v>2685700000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>697200000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>86200000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-733400000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1337500000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2117700000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2837800000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2910400000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2875300000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2978310000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2787324000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-3012759000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2887694000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2797500000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-3089215000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2782056000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2970917000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3061402850.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-4616596178.1</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-3590021697.68</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-3121304989.36</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-2431137674.9</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-2547934152.12</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3540165750.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1291121745.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1070599227.12</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-205128120.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-156098250.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-19954000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-      <c r="H49">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
-      <c r="M49"/>
+      <c r="M49">
+        <v>0.0</v>
+      </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
+      <c r="AE49"/>
     </row>
-    <row r="50" spans="1:30">
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
-[...1 lines deleted...]
-      </c>
+      <c r="H50"/>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
+        <v>0.0</v>
+      </c>
+      <c r="M50">
         <v>12813.73</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>148695000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>168000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>3753000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>11705000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>272000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
+      <c r="AE50"/>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B51">
+        <v>11309074.0</v>
+      </c>
+      <c r="C51">
         <v>17400000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>29200000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>39700000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>52300000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>54800000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>47100000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>14700000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>16800000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>19206000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>44300000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>148695000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>167626000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>30690000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>119773000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>59000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>68071000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>523270.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>904429851.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>905479288.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>368537446.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>435765444.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>644565873.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>433302750.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>86661005.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>13893588.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>46455486.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7068600.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>13605000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:30">
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B52">
+        <v>5059325.0</v>
+      </c>
+      <c r="C52">
         <v>7400000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6900000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11300000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>19500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>16900000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>10100000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>11000000.0</v>
       </c>
-      <c r="I52">
-[...1 lines deleted...]
-      </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52">
         <v>2400000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>25096000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>73195000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>24294000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>30690000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>79345000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>2925000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>523270.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>904429851.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>546346334.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9155590.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>68382919.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>171893713.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>170743950.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>28127382.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>13893588.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>10859724.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>7068600.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>13605000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>12300000.0</v>
       </c>
-      <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>-710800000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-652200000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-626000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>-615100000.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="M53"/>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
-[...1 lines deleted...]
-      </c>
+      <c r="Q53"/>
       <c r="R53">
         <v>15000000.0</v>
       </c>
-      <c r="S53"/>
+      <c r="S53">
+        <v>15000000.0</v>
+      </c>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>2899000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>12383000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>14628000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
+      <c r="AE53"/>
     </row>
-    <row r="54" spans="1:30">
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
+      <c r="AE54"/>
     </row>
-    <row r="55" spans="1:30">
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B55">
+        <v>17302910942.0</v>
+      </c>
+      <c r="C55">
         <v>12246000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9450400000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8154500000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7078200000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6348000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5675200000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4060000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2360400000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2287400000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2419100000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2503100000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2440746000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2671145000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2492289000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2288661000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2587500000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2625772000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2261768190.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1629725542.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2903115247.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1559269515.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2002521660.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1709715582.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2086032150.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1405765187.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1411297114.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1071492768.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>841163400.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>441255500.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B56">
+        <v>3785470568.0</v>
+      </c>
+      <c r="C56">
         <v>2283500000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1493600000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3214200000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3077000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2672700000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2189800000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>656100000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>626300000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>548300000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>600700000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>609000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>470402000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>604853000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>470695000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>510015000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>409400000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>550520000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1188822580.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>883494105.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>809457032.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>394328684.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>391966746.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>685658688.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>549616050.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>414542700.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>420752063.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>188235216.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>133714350.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>31291500.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B57">
+        <v>1046686226.0</v>
+      </c>
+      <c r="C57">
         <v>1001200000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>953500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>718700000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>625500000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>531500000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>745900000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>458200000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>320600000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>256900000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>313500000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>303700000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>307473000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>245803000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>261037000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>410049000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>276500000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>325994000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>427246050.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1355482071.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1134400460.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>328816678.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>527787510.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>667552400.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>649410750.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>690195880.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>688518779.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>207541392.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>144906300.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>76641500.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B58">
+        <v>4657064295.0</v>
+      </c>
+      <c r="C58">
         <v>3363000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2561000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1880400000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1638300000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1527600000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1635000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1371400000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1093100000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>985000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1079500000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>973200000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>959535000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1022876000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>858368000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1069495000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>937600000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1041793000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>956725000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1689199690.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1946287351.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>938590966.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1482233380.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1670523965.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2202241950.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>966002057.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>969494570.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>370437252.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>283333050.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>102037500.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
+      <c r="AE59"/>
     </row>
-    <row r="60" spans="1:30">
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B60">
+        <v>12645846646.0</v>
+      </c>
+      <c r="C60">
         <v>8883000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6889400000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>6274100000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5439900000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4820400000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4040200000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2688600000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1267300000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1302400000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1339600000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1529900000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1249071000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1427035000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1497192000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1247238000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1550600000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1481473000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1243859650.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-65661150.6</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>736203972.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>614834130.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>514587146.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>39191617.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-116209800.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>439763130.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>439193260.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>701055516.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>557830350.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>339218000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
-[...1 lines deleted...]
-      </c>
+      <c r="F61"/>
       <c r="G61">
         <v>-51000000.0</v>
       </c>
       <c r="H61">
         <v>-51000000.0</v>
       </c>
       <c r="I61">
-        <v>-50700000.0</v>
+        <v>-51000000.0</v>
       </c>
       <c r="J61">
         <v>-50700000.0</v>
       </c>
       <c r="K61">
+        <v>-50700000.0</v>
+      </c>
+      <c r="L61">
         <v>-50673000.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-44153000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-4156000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-4494000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-5474000.0</v>
       </c>
-      <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
+      <c r="AE61"/>
     </row>
-    <row r="62" spans="1:30">
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
-      <c r="M62"/>
+      <c r="M62">
+        <v>0.0</v>
+      </c>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM62"/>
+  <dimension ref="A1:DN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>91</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="D1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="G1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="K1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="O1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="S1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="W1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AA1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AE1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AI1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AM1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AQ1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AU1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="AY1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BC1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BG1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BK1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BO1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BS1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BW1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="CA1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CE1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CI1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CM1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CQ1" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CU1" t="s">
-        <v>163</v>
+        <v>26</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="CY1" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
-        <v>27</v>
+        <v>169</v>
       </c>
       <c r="DC1" t="s">
-        <v>169</v>
+        <v>28</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
-        <v>28</v>
+        <v>172</v>
       </c>
       <c r="DG1" t="s">
-        <v>172</v>
+        <v>29</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
-        <v>29</v>
+        <v>175</v>
       </c>
       <c r="DK1" t="s">
-        <v>175</v>
+        <v>30</v>
       </c>
       <c r="DL1" t="s">
         <v>176</v>
       </c>
       <c r="DM1" t="s">
         <v>177</v>
       </c>
+      <c r="DN1" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B2">
+        <v>1004723542.0</v>
+      </c>
+      <c r="C2">
         <v>925391572.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>954400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>643500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>917400000.0</v>
       </c>
       <c r="F2">
         <v>917400000.0</v>
       </c>
       <c r="G2">
         <v>917400000.0</v>
       </c>
       <c r="H2">
+        <v>917400000.0</v>
+      </c>
+      <c r="I2">
         <v>32831168.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37080659.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>525100000.0</v>
       </c>
       <c r="K2">
         <v>525100000.0</v>
       </c>
       <c r="L2">
+        <v>525100000.0</v>
+      </c>
+      <c r="M2">
         <v>30778724.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>523700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>429100000.0</v>
       </c>
       <c r="O2">
         <v>429100000.0</v>
       </c>
       <c r="P2">
-        <v>501000000.0</v>
+        <v>429100000.0</v>
       </c>
       <c r="Q2">
         <v>501000000.0</v>
       </c>
       <c r="R2">
-        <v>352900000.0</v>
+        <v>501000000.0</v>
       </c>
       <c r="S2">
         <v>352900000.0</v>
       </c>
       <c r="T2">
-        <v>435800000.0</v>
+        <v>352900000.0</v>
       </c>
       <c r="U2">
         <v>435800000.0</v>
       </c>
       <c r="V2">
-        <v>348000000.0</v>
+        <v>435800000.0</v>
       </c>
       <c r="W2">
         <v>348000000.0</v>
       </c>
       <c r="X2">
-        <v>380600000.0</v>
+        <v>348000000.0</v>
       </c>
       <c r="Y2">
         <v>380600000.0</v>
       </c>
       <c r="Z2">
-        <v>324400000.0</v>
+        <v>380600000.0</v>
       </c>
       <c r="AA2">
         <v>324400000.0</v>
       </c>
       <c r="AB2">
-        <v>404400000.0</v>
+        <v>324400000.0</v>
       </c>
       <c r="AC2">
         <v>404400000.0</v>
       </c>
       <c r="AD2">
-        <v>227000000.0</v>
+        <v>404400000.0</v>
       </c>
       <c r="AE2">
         <v>227000000.0</v>
       </c>
       <c r="AF2">
-        <v>275800000.0</v>
+        <v>227000000.0</v>
       </c>
       <c r="AG2">
         <v>275800000.0</v>
       </c>
       <c r="AH2">
-        <v>200900000.0</v>
+        <v>275800000.0</v>
       </c>
       <c r="AI2">
         <v>200900000.0</v>
       </c>
       <c r="AJ2">
-        <v>270500000.0</v>
+        <v>200900000.0</v>
       </c>
       <c r="AK2">
         <v>270500000.0</v>
       </c>
       <c r="AL2">
-        <v>167900000.0</v>
+        <v>270500000.0</v>
       </c>
       <c r="AM2">
         <v>167900000.0</v>
       </c>
       <c r="AN2">
-        <v>247800000.0</v>
+        <v>167900000.0</v>
       </c>
       <c r="AO2">
         <v>247800000.0</v>
       </c>
       <c r="AP2">
+        <v>247800000.0</v>
+      </c>
+      <c r="AQ2">
         <v>258353000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>224400000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>208700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>232200000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>211790000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>214500000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>188800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>281800000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>217286000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>238800000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>215000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>269800000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>227511000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>31325000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>25895000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>46859000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>330468000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>35183000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>31454000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>311700000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>268833000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>268700000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>289000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>322300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>322138000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>292800000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>262200000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>270300000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>384986140.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>247521069.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>260138458.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>250693170.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>256704234.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>345453086.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>449603486.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>537242666.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>301002183.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>318235447.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>147141042.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>330747736.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375286788.0</v>
       </c>
       <c r="CH2">
         <v>375286788.0</v>
       </c>
       <c r="CI2">
+        <v>375286788.0</v>
+      </c>
+      <c r="CJ2">
         <v>400251306.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>357310080.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>354491942.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>373982038.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>379636946.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>366052155.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>268562430.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>375187500.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>262740000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>268263520.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>238950500.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>352119720.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>285981990.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>324538500.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>336473500.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>457681898.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
-      <c r="DB2">
+      <c r="DB2"/>
+      <c r="DC2">
         <v>177978810.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>134892450.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>71199500.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
+      <c r="DN2"/>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
-      <c r="X3">
-[...1 lines deleted...]
-      </c>
+      <c r="X3"/>
       <c r="Y3">
         <v>0.0</v>
       </c>
       <c r="Z3">
         <v>0.0</v>
       </c>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
@@ -6300,105 +6421,106 @@
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
+      <c r="DN3"/>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4">
-[...1 lines deleted...]
-      </c>
+      <c r="X4"/>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -6439,344 +6561,346 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-377294632.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>-327527294.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5"/>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="P5"/>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>-6208400000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-6157900000.0</v>
       </c>
-      <c r="W5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X5"/>
       <c r="Y5">
-        <v>453600000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z5">
         <v>453600000.0</v>
       </c>
       <c r="AA5">
         <v>453600000.0</v>
       </c>
       <c r="AB5">
-        <v>0.0</v>
+        <v>453600000.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5"/>
       <c r="AI5">
         <v>0.0</v>
       </c>
-      <c r="AJ5"/>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
       <c r="AK5"/>
-      <c r="AL5">
-[...1 lines deleted...]
-      </c>
+      <c r="AL5"/>
       <c r="AM5">
         <v>140200000.0</v>
       </c>
-      <c r="AN5"/>
+      <c r="AN5">
+        <v>140200000.0</v>
+      </c>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>135830000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>172856000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>224942000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-571309000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>203349000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>198869000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>347410000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>207870960.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1187630129.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1083248076.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1073355060.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-335725928.1</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>204455531.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>76943707.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>843825208.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-311086092.56</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5">
+      <c r="CB5"/>
+      <c r="CC5">
         <v>3663849948.0</v>
       </c>
-      <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-301363205.5</v>
       </c>
-      <c r="CE5"/>
-      <c r="CF5">
+      <c r="CF5"/>
+      <c r="CG5">
         <v>3047069541.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-275470922.8</v>
       </c>
       <c r="CH5">
         <v>-275470922.8</v>
       </c>
       <c r="CI5">
+        <v>-275470922.8</v>
+      </c>
+      <c r="CJ5">
         <v>-194156442.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-254265600.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-254595974.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-392335332.48</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-364640892.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-404629080.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>4110005705.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-561166650.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1816960350.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1781293724.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1885797346.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>133768130.0</v>
       </c>
-      <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
-      <c r="CX5">
+      <c r="CX5"/>
+      <c r="CY5">
         <v>113900312.0</v>
       </c>
-      <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
-      <c r="DB5">
+      <c r="DB5"/>
+      <c r="DC5">
         <v>-293212548.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>-1363061700.0</v>
       </c>
-      <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
-      <c r="DJ5">
+      <c r="DJ5"/>
+      <c r="DK5">
         <v>-141038500.0</v>
       </c>
-      <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
+      <c r="X6"/>
       <c r="Y6">
         <v>0.0</v>
       </c>
       <c r="Z6">
         <v>0.0</v>
       </c>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
@@ -6817,111 +6941,112 @@
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
+      <c r="DN6"/>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>22200000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>29200000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>47100000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>52000000.0</v>
       </c>
-      <c r="Y7">
-[...1 lines deleted...]
-      </c>
       <c r="Z7">
+        <v>0.0</v>
+      </c>
+      <c r="AA7">
         <v>11000000.0</v>
       </c>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -6962,63 +7087,64 @@
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>6192200000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
@@ -7085,105 +7211,106 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
-[...1 lines deleted...]
-      </c>
+      <c r="X9"/>
       <c r="Y9">
         <v>0.0</v>
       </c>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -7224,424 +7351,428 @@
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
+      <c r="DN9"/>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10">
+        <v>2747910979.0</v>
+      </c>
+      <c r="C10">
         <v>1732699089.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1306200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>661200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>521500000.0</v>
       </c>
       <c r="F10">
         <v>521500000.0</v>
       </c>
       <c r="G10">
         <v>521500000.0</v>
       </c>
       <c r="H10">
+        <v>521500000.0</v>
+      </c>
+      <c r="I10">
         <v>83630895.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>130822470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2471400000.0</v>
       </c>
       <c r="K10">
         <v>2471400000.0</v>
       </c>
       <c r="L10">
+        <v>2471400000.0</v>
+      </c>
+      <c r="M10">
         <v>140593593.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2392200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2525600000.0</v>
       </c>
       <c r="O10">
         <v>2525600000.0</v>
       </c>
       <c r="P10">
-        <v>2239100000.0</v>
+        <v>2525600000.0</v>
       </c>
       <c r="Q10">
         <v>2239100000.0</v>
       </c>
       <c r="R10">
-        <v>2180000000.0</v>
+        <v>2239100000.0</v>
       </c>
       <c r="S10">
         <v>2180000000.0</v>
       </c>
       <c r="T10">
-        <v>2169400000.0</v>
+        <v>2180000000.0</v>
       </c>
       <c r="U10">
         <v>2169400000.0</v>
       </c>
       <c r="V10">
-        <v>1715100000.0</v>
+        <v>2169400000.0</v>
       </c>
       <c r="W10">
         <v>1715100000.0</v>
       </c>
       <c r="X10">
-        <v>543400000.0</v>
+        <v>1715100000.0</v>
       </c>
       <c r="Y10">
         <v>543400000.0</v>
       </c>
       <c r="Z10">
-        <v>279500000.0</v>
+        <v>543400000.0</v>
       </c>
       <c r="AA10">
         <v>279500000.0</v>
       </c>
       <c r="AB10">
-        <v>209400000.0</v>
+        <v>279500000.0</v>
       </c>
       <c r="AC10">
         <v>209400000.0</v>
       </c>
       <c r="AD10">
-        <v>302100000.0</v>
+        <v>209400000.0</v>
       </c>
       <c r="AE10">
         <v>302100000.0</v>
       </c>
       <c r="AF10">
-        <v>294600000.0</v>
+        <v>302100000.0</v>
       </c>
       <c r="AG10">
         <v>294600000.0</v>
       </c>
       <c r="AH10">
-        <v>253700000.0</v>
+        <v>294600000.0</v>
       </c>
       <c r="AI10">
         <v>253700000.0</v>
       </c>
       <c r="AJ10">
-        <v>290300000.0</v>
+        <v>253700000.0</v>
       </c>
       <c r="AK10">
         <v>290300000.0</v>
       </c>
       <c r="AL10">
-        <v>351800000.0</v>
+        <v>290300000.0</v>
       </c>
       <c r="AM10">
         <v>351800000.0</v>
       </c>
       <c r="AN10">
+        <v>351800000.0</v>
+      </c>
+      <c r="AO10">
         <v>210200000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>253800000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>324375000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>286000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>242300000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>204300000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>208932000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>206700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>199400000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>331300000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>376651000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>410300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>398400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>409900000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>298506000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>379800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>320900000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>293900000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>259112000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>268600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>233700000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>146600000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>188152000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>201300000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>162800000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>234300000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>353555000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>545700000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>609000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>809000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>845846430.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>791417761.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>749022547.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>425225520.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>136381831.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>108063024.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>134032103.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>513322642.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>392436295.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>138076840.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>239927000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>143994273.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137790693.0</v>
       </c>
       <c r="CH10">
         <v>137790693.0</v>
       </c>
       <c r="CI10">
+        <v>137790693.0</v>
+      </c>
+      <c r="CJ10">
         <v>300973902.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>146537280.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>593132310.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>332507487.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>498026846.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>745820550.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>259083756.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>246868200.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>207247500.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>123353315.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>135255000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>113918717.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>128171200.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>119527000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>105913500.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>101450301.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
-      <c r="DB10">
+      <c r="DB10"/>
+      <c r="DC10">
         <v>82654566.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>72453150.0</v>
       </c>
-      <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>5895500.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
+      <c r="DN10"/>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>40</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>1734400000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1306200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>661200000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>521500000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>1529400000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>2471400000.0</v>
       </c>
-      <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2392200000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>2525600000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>2239100000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>2180000000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>2169400000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>1715100000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
@@ -7692,1396 +7823,1406 @@
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
+      <c r="DN11"/>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12">
+        <v>2747910979.0</v>
+      </c>
+      <c r="C12">
         <v>1732699089.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1306200000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>661200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>521500000.0</v>
       </c>
       <c r="F12">
         <v>521500000.0</v>
       </c>
       <c r="G12">
         <v>521500000.0</v>
       </c>
       <c r="H12">
+        <v>521500000.0</v>
+      </c>
+      <c r="I12">
         <v>83630895.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>130822470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2471400000.0</v>
       </c>
       <c r="K12">
         <v>2471400000.0</v>
       </c>
       <c r="L12">
+        <v>2471400000.0</v>
+      </c>
+      <c r="M12">
         <v>140593593.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2392200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2525600000.0</v>
       </c>
       <c r="O12">
         <v>2525600000.0</v>
       </c>
       <c r="P12">
-        <v>2239100000.0</v>
+        <v>2525600000.0</v>
       </c>
       <c r="Q12">
         <v>2239100000.0</v>
       </c>
       <c r="R12">
-        <v>2180000000.0</v>
+        <v>2239100000.0</v>
       </c>
       <c r="S12">
         <v>2180000000.0</v>
       </c>
       <c r="T12">
-        <v>2169400000.0</v>
+        <v>2180000000.0</v>
       </c>
       <c r="U12">
         <v>2169400000.0</v>
       </c>
       <c r="V12">
-        <v>1715100000.0</v>
+        <v>2169400000.0</v>
       </c>
       <c r="W12">
         <v>1715100000.0</v>
       </c>
       <c r="X12">
-        <v>543400000.0</v>
+        <v>1715100000.0</v>
       </c>
       <c r="Y12">
         <v>543400000.0</v>
       </c>
       <c r="Z12">
-        <v>279500000.0</v>
+        <v>543400000.0</v>
       </c>
       <c r="AA12">
         <v>279500000.0</v>
       </c>
       <c r="AB12">
-        <v>209400000.0</v>
+        <v>279500000.0</v>
       </c>
       <c r="AC12">
         <v>209400000.0</v>
       </c>
       <c r="AD12">
-        <v>302100000.0</v>
+        <v>209400000.0</v>
       </c>
       <c r="AE12">
         <v>302100000.0</v>
       </c>
       <c r="AF12">
-        <v>294600000.0</v>
+        <v>302100000.0</v>
       </c>
       <c r="AG12">
         <v>294600000.0</v>
       </c>
       <c r="AH12">
-        <v>253700000.0</v>
+        <v>294600000.0</v>
       </c>
       <c r="AI12">
         <v>253700000.0</v>
       </c>
       <c r="AJ12">
-        <v>290300000.0</v>
+        <v>253700000.0</v>
       </c>
       <c r="AK12">
         <v>290300000.0</v>
       </c>
       <c r="AL12">
-        <v>351800000.0</v>
+        <v>290300000.0</v>
       </c>
       <c r="AM12">
         <v>351800000.0</v>
       </c>
       <c r="AN12">
+        <v>351800000.0</v>
+      </c>
+      <c r="AO12">
         <v>210200000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>253800000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>324375000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>286000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>242300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>204300000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>208932000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>206700000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>199400000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>331300000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>376651000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>410300000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>398400000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>409900000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>298506000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>379800000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>320900000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>293900000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>259112000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>268600000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>233700000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>161600000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>188152000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>216300000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>177800000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>249300000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>368555000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>560700000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>624000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>809000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>845846430.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>791417761.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>749022547.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>425225520.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>136381831.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>118738605.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>134032103.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>513322642.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>392436295.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>138076840.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>239927000.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>143994273.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137790693.0</v>
       </c>
       <c r="CH12">
         <v>137790693.0</v>
       </c>
       <c r="CI12">
+        <v>137790693.0</v>
+      </c>
+      <c r="CJ12">
         <v>300973902.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>146537280.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>593132310.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>332507487.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>498026846.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>745820550.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>259083756.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>246868200.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>207247500.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>123353315.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>135255000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>113918717.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>128171200.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>119527000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>105913500.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>101450301.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
-      <c r="DB12">
+      <c r="DB12"/>
+      <c r="DC12">
         <v>82654566.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>72453150.0</v>
       </c>
-      <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
-      <c r="DJ12">
+      <c r="DJ12"/>
+      <c r="DK12">
         <v>5895500.0</v>
       </c>
-      <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
+      <c r="DN12"/>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>42</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>6208900000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8883000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7680800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6889400000.0</v>
       </c>
       <c r="F13">
         <v>6889400000.0</v>
       </c>
       <c r="G13">
         <v>6889400000.0</v>
       </c>
       <c r="H13">
+        <v>6889400000.0</v>
+      </c>
+      <c r="I13">
         <v>6300800000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>327527294.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6208400000.0</v>
       </c>
       <c r="K13">
         <v>6208400000.0</v>
       </c>
       <c r="L13">
-        <v>5630600000.0</v>
+        <v>6208400000.0</v>
       </c>
       <c r="M13">
         <v>5630600000.0</v>
       </c>
       <c r="N13">
-        <v>6208400000.0</v>
+        <v>5630600000.0</v>
       </c>
       <c r="O13">
         <v>6208400000.0</v>
       </c>
       <c r="P13">
-        <v>4972200000.0</v>
+        <v>6208400000.0</v>
       </c>
       <c r="Q13">
         <v>4972200000.0</v>
       </c>
       <c r="R13">
-        <v>6208400000.0</v>
+        <v>4972200000.0</v>
       </c>
       <c r="S13">
         <v>6208400000.0</v>
       </c>
       <c r="T13">
-        <v>4726900000.0</v>
+        <v>6208400000.0</v>
       </c>
       <c r="U13">
         <v>4726900000.0</v>
       </c>
       <c r="V13">
+        <v>4726900000.0</v>
+      </c>
+      <c r="W13">
         <v>6157900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>6208400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2884900000.0</v>
       </c>
       <c r="Y13">
         <v>2884900000.0</v>
       </c>
       <c r="Z13">
+        <v>2884900000.0</v>
+      </c>
+      <c r="AA13">
         <v>5072800000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5123300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566200000.0</v>
       </c>
       <c r="AC13">
         <v>2566200000.0</v>
       </c>
       <c r="AD13">
+        <v>2566200000.0</v>
+      </c>
+      <c r="AE13">
         <v>4177700000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>4227900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1344400000.0</v>
       </c>
       <c r="AG13">
         <v>1344400000.0</v>
       </c>
       <c r="AH13">
+        <v>1344400000.0</v>
+      </c>
+      <c r="AI13">
         <v>4177700000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4227900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294700000.0</v>
       </c>
       <c r="AK13">
         <v>1294700000.0</v>
       </c>
       <c r="AL13">
+        <v>1294700000.0</v>
+      </c>
+      <c r="AM13">
         <v>4177700000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4227900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1507700000.0</v>
       </c>
       <c r="AO13">
         <v>1507700000.0</v>
       </c>
       <c r="AP13">
+        <v>1507700000.0</v>
+      </c>
+      <c r="AQ13">
         <v>4180919000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1499400000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1239400000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1239200000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>4088474000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1333000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1354400000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1361300000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>4089287000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1474600000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1482800000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1416200000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>505672000.0</v>
       </c>
-      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13">
         <v>611667000.0</v>
       </c>
-      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-      <c r="BJ13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>542060000.0</v>
       </c>
-      <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>530979000.0</v>
       </c>
-      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>525176000.0</v>
       </c>
-      <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>577668000.0</v>
       </c>
-      <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>0.24</v>
       </c>
-      <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>3564975457.0</v>
       </c>
-      <c r="CE13"/>
-      <c r="CF13">
+      <c r="CF13"/>
+      <c r="CG13">
         <v>0.48</v>
-      </c>
-[...1 lines deleted...]
-        <v>2974973048.0</v>
       </c>
       <c r="CH13">
         <v>2974973048.0</v>
       </c>
       <c r="CI13">
+        <v>2974973048.0</v>
+      </c>
+      <c r="CJ13">
         <v>3022305780.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>2999664960.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>2943462446.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>2697238045.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>2842936132.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>3082724940.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3638407950.0</v>
       </c>
       <c r="CP13">
         <v>3638407950.0</v>
       </c>
-      <c r="CQ13"/>
+      <c r="CQ13">
+        <v>3638407950.0</v>
+      </c>
       <c r="CR13"/>
       <c r="CS13"/>
-      <c r="CT13">
+      <c r="CT13"/>
+      <c r="CU13">
         <v>-1199967445.0</v>
       </c>
-      <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
-      <c r="CX13">
+      <c r="CX13"/>
+      <c r="CY13">
         <v>1.12</v>
       </c>
-      <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
-      <c r="DB13">
+      <c r="DB13"/>
+      <c r="DC13">
         <v>-603318.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B14">
-        <v>8692489.0</v>
+        <v>8703300.0</v>
       </c>
       <c r="C14">
+        <v>869248900.0</v>
+      </c>
+      <c r="D14">
         <v>867318080.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>865730400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>865693370.0</v>
       </c>
       <c r="F14">
         <v>865693370.0</v>
       </c>
       <c r="G14">
+        <v>865693370.0</v>
+      </c>
+      <c r="H14">
         <v>865730470.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>865364380.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>868782410.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>860692050.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
+        <v>870236130.0</v>
+      </c>
+      <c r="M14">
         <v>859688260.0</v>
       </c>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
       <c r="N14">
+        <v>859688270.0</v>
+      </c>
+      <c r="O14">
         <v>857976450.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>86144336.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
+        <v>8604849.0</v>
+      </c>
+      <c r="R14">
         <v>86048490.0</v>
       </c>
-      <c r="Q14">
-[...2 lines deleted...]
-      <c r="R14">
+      <c r="S14">
+        <v>8617329.0</v>
+      </c>
+      <c r="T14">
         <v>86173293.0</v>
       </c>
-      <c r="S14">
-[...2 lines deleted...]
-      <c r="T14">
+      <c r="U14">
         <v>492172110.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>86036509.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
+        <v>8626846.0</v>
+      </c>
+      <c r="X14">
         <v>86268467.0</v>
       </c>
-      <c r="W14">
-[...2 lines deleted...]
-      <c r="X14">
+      <c r="Y14">
+        <v>7046944.0</v>
+      </c>
+      <c r="Z14">
         <v>70469445.0</v>
       </c>
-      <c r="Y14">
-[...4 lines deleted...]
-      </c>
       <c r="AA14">
+        <v>6869548.0</v>
+      </c>
+      <c r="AB14">
         <v>71746000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
+        <v>6424219.0</v>
+      </c>
+      <c r="AD14">
         <v>64242196.0</v>
       </c>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
       <c r="AE14">
-        <v>42206870.0</v>
+        <v>4220687.0</v>
       </c>
       <c r="AF14">
         <v>42206870.0</v>
       </c>
       <c r="AG14">
-        <v>42206870.0</v>
+        <v>4220687.0</v>
       </c>
       <c r="AH14">
         <v>42206870.0</v>
       </c>
       <c r="AI14">
-        <v>42206870.0</v>
+        <v>4220687.0</v>
       </c>
       <c r="AJ14">
         <v>42206870.0</v>
       </c>
       <c r="AK14">
+        <v>4220687.0</v>
+      </c>
+      <c r="AL14">
         <v>42206870.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
+        <v>4209283.0</v>
+      </c>
+      <c r="AN14">
         <v>42092837.0</v>
       </c>
-      <c r="AM14">
-[...2 lines deleted...]
-      <c r="AN14">
+      <c r="AO14">
+        <v>4234557.0</v>
+      </c>
+      <c r="AP14">
         <v>42345575.0</v>
       </c>
-      <c r="AO14">
-[...4 lines deleted...]
-      </c>
       <c r="AQ14">
-        <v>37922821.0</v>
+        <v>4212282.0</v>
       </c>
       <c r="AR14">
         <v>37922821.0</v>
       </c>
       <c r="AS14">
-        <v>37922821.0</v>
+        <v>3792282.0</v>
       </c>
       <c r="AT14">
         <v>37922821.0</v>
       </c>
       <c r="AU14">
+        <v>3792282.0</v>
+      </c>
+      <c r="AV14">
         <v>37922821.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
+        <v>3792037.0</v>
+      </c>
+      <c r="AX14">
         <v>37917821.0</v>
       </c>
-      <c r="AX14">
-[...1 lines deleted...]
-      </c>
       <c r="AY14">
+        <v>3877777.0</v>
+      </c>
+      <c r="AZ14">
         <v>38812500.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
+        <v>3791782.0</v>
+      </c>
+      <c r="BB14">
         <v>37917821.0</v>
       </c>
-      <c r="BA14">
-[...4 lines deleted...]
-      </c>
       <c r="BC14">
+        <v>3847393.0</v>
+      </c>
+      <c r="BD14">
         <v>38422929.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
-        <v>38488437.0</v>
+        <v>3851737.0</v>
       </c>
       <c r="BF14">
         <v>38488437.0</v>
       </c>
       <c r="BG14">
-        <v>38488437.0</v>
+        <v>3848843.0</v>
       </c>
       <c r="BH14">
         <v>38488437.0</v>
       </c>
       <c r="BI14">
+        <v>3848843.0</v>
+      </c>
+      <c r="BJ14">
         <v>38488437.0</v>
       </c>
-      <c r="BJ14">
-[...1 lines deleted...]
-      </c>
       <c r="BK14">
+        <v>3821992.0</v>
+      </c>
+      <c r="BL14">
         <v>38098743.0</v>
       </c>
-      <c r="BL14">
-[...1 lines deleted...]
-      </c>
       <c r="BM14">
+        <v>3804480.0</v>
+      </c>
+      <c r="BN14">
         <v>37802071.0</v>
       </c>
-      <c r="BN14">
-[...1 lines deleted...]
-      </c>
       <c r="BO14">
+        <v>3775564.0</v>
+      </c>
+      <c r="BP14">
         <v>37688461.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
+        <v>3765987.0</v>
+      </c>
+      <c r="BR14">
         <v>37657338.0</v>
       </c>
-      <c r="BR14">
-[...1 lines deleted...]
-      </c>
       <c r="BS14">
+        <v>3765344.0</v>
+      </c>
+      <c r="BT14">
         <v>37622878.0</v>
       </c>
-      <c r="BT14">
-[...1 lines deleted...]
-      </c>
       <c r="BU14">
+        <v>3761419.0</v>
+      </c>
+      <c r="BV14">
         <v>37519632.0</v>
       </c>
-      <c r="BV14">
-[...1 lines deleted...]
-      </c>
       <c r="BW14">
+        <v>3328613.0</v>
+      </c>
+      <c r="BX14">
         <v>34551054.0</v>
       </c>
-      <c r="BX14">
-[...1 lines deleted...]
-      </c>
       <c r="BY14">
+        <v>3292525.0</v>
+      </c>
+      <c r="BZ14">
         <v>32109241.0</v>
       </c>
-      <c r="BZ14">
-[...1 lines deleted...]
-      </c>
       <c r="CA14">
+        <v>2819025.0</v>
+      </c>
+      <c r="CB14">
         <v>30321581.0</v>
       </c>
-      <c r="CB14">
-[...1 lines deleted...]
-      </c>
       <c r="CC14">
+        <v>3210924.0</v>
+      </c>
+      <c r="CD14">
         <v>30136612.0</v>
       </c>
-      <c r="CD14">
-[...1 lines deleted...]
-      </c>
       <c r="CE14">
+        <v>2641740.0</v>
+      </c>
+      <c r="CF14">
         <v>31826271.0</v>
       </c>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
       <c r="CG14">
+        <v>2469242.0</v>
+      </c>
+      <c r="CH14">
         <v>24699655.0</v>
       </c>
-      <c r="CH14">
-[...1 lines deleted...]
-      </c>
       <c r="CI14">
+        <v>2381192.0</v>
+      </c>
+      <c r="CJ14">
         <v>22702410.0</v>
       </c>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
       <c r="CK14">
+        <v>2163889.0</v>
+      </c>
+      <c r="CL14">
         <v>19043705.0</v>
       </c>
-      <c r="CL14">
-[...1 lines deleted...]
-      </c>
       <c r="CM14">
+        <v>2087347.0</v>
+      </c>
+      <c r="CN14">
         <v>18370881.0</v>
       </c>
-      <c r="CN14">
-[...1 lines deleted...]
-      </c>
       <c r="CO14">
+        <v>1831773.0</v>
+      </c>
+      <c r="CP14">
         <v>18223653.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
+        <v>1634354.0</v>
+      </c>
+      <c r="CR14">
         <v>16343543.0</v>
       </c>
-      <c r="CQ14">
-[...4 lines deleted...]
-      </c>
       <c r="CS14">
+        <v>1576741.0</v>
+      </c>
+      <c r="CT14">
         <v>15480906.0</v>
       </c>
-      <c r="CT14">
-[...1 lines deleted...]
-      </c>
       <c r="CU14">
+        <v>1658223.0</v>
+      </c>
+      <c r="CV14">
         <v>13728388.0</v>
       </c>
-      <c r="CV14">
-[...1 lines deleted...]
-      </c>
       <c r="CW14">
+        <v>1271147.0</v>
+      </c>
+      <c r="CX14">
         <v>12107984.0</v>
       </c>
-      <c r="CX14">
-[...1 lines deleted...]
-      </c>
       <c r="CY14">
-        <v>6666100.0</v>
+        <v>1209907.0</v>
       </c>
       <c r="CZ14">
         <v>6666100.0</v>
       </c>
       <c r="DA14">
+        <v>666610.0</v>
+      </c>
+      <c r="DB14">
         <v>6666100.0</v>
       </c>
-      <c r="DB14">
-[...1 lines deleted...]
-      </c>
       <c r="DC14">
+        <v>658461.0</v>
+      </c>
+      <c r="DD14">
         <v>6333333.0</v>
       </c>
-      <c r="DD14">
-[...1 lines deleted...]
-      </c>
       <c r="DE14">
+        <v>666666.0</v>
+      </c>
+      <c r="DF14">
         <v>6333333.0</v>
       </c>
-      <c r="DF14">
-[...1 lines deleted...]
-      </c>
       <c r="DG14">
+        <v>374074.0</v>
+      </c>
+      <c r="DH14">
         <v>3722222.0</v>
       </c>
-      <c r="DH14">
-[...1 lines deleted...]
-      </c>
       <c r="DI14">
+        <v>363157.0</v>
+      </c>
+      <c r="DJ14">
         <v>3842105.0</v>
       </c>
-      <c r="DJ14">
-[...1 lines deleted...]
-      </c>
       <c r="DK14">
-        <v>1250000.0</v>
+        <v>95588.0</v>
       </c>
       <c r="DL14">
         <v>1250000.0</v>
       </c>
       <c r="DM14">
+        <v>125000.0</v>
+      </c>
+      <c r="DN14">
         <v>1250000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>6157900000.0</v>
       </c>
-      <c r="W15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X15"/>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
+        <v>0.0</v>
+      </c>
+      <c r="AA15">
         <v>5072800000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>4177700000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15">
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>4177700000.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>4177194000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>4180919000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>4089287000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>3564975457.68</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>2974973048.2</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3022305780.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2999664960.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2943462446.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2697238045.53</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2842936132.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>3082724940.0</v>
       </c>
-      <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>3638407950.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
+      <c r="DN15"/>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-749145.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-598160.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-186700000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1063767.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1190294.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-188800000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-16700000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-173800000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-9800000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>118645000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>1700000.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>2557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="AR16">
         <v>2200000.0</v>
       </c>
       <c r="AS16">
+        <v>2200000.0</v>
+      </c>
+      <c r="AT16">
         <v>2400000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1958000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>-22100000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-269800000.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>65329955.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1.0</v>
       </c>
-      <c r="BX16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY16"/>
       <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
         <v>75404198.0</v>
       </c>
-      <c r="CA16"/>
-[...4 lines deleted...]
-      <c r="CD16">
+      <c r="CB16"/>
+      <c r="CC16">
+        <v>0.0</v>
+      </c>
+      <c r="CD16"/>
+      <c r="CE16">
         <v>74381691.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
-[...1 lines deleted...]
-      </c>
+      <c r="CG16"/>
       <c r="CH16">
         <v>60337509.0</v>
       </c>
-      <c r="CI16"/>
+      <c r="CI16">
+        <v>60337509.0</v>
+      </c>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>2.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>1.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
-      <c r="DJ16">
+      <c r="DJ16"/>
+      <c r="DK16">
         <v>-13605000.0</v>
       </c>
-      <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
+      <c r="DN16"/>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-      <c r="X17">
-[...1 lines deleted...]
-      </c>
+      <c r="X17"/>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -9122,203 +9263,205 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
-[...1 lines deleted...]
-      </c>
+      <c r="X18"/>
       <c r="Y18">
         <v>0.0</v>
       </c>
       <c r="Z18">
         <v>0.0</v>
       </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18"/>
+      <c r="AI18">
         <v>10700000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>13300000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-      <c r="BB18">
+      <c r="BB18"/>
+      <c r="BC18">
         <v>10642000.0</v>
       </c>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-      <c r="BF18">
+      <c r="BF18"/>
+      <c r="BG18">
         <v>18074000.0</v>
       </c>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-      <c r="BN18">
+      <c r="BN18"/>
+      <c r="BO18">
         <v>25194000.0</v>
       </c>
-      <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
+      <c r="DN18"/>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -9392,105 +9535,106 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
-[...1 lines deleted...]
-      </c>
+      <c r="X20"/>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AG20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
@@ -9531,1173 +9675,1182 @@
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
-[...1 lines deleted...]
-      </c>
+      <c r="X21"/>
       <c r="Y21">
         <v>0.0</v>
       </c>
       <c r="Z21">
         <v>0.0</v>
       </c>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
-      <c r="AG21"/>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>102925000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>24055000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>162300000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>31469000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>61000.0</v>
       </c>
-      <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21">
         <v>324000.0</v>
       </c>
-      <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
+      <c r="DN21"/>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B22">
+        <v>575474054.0</v>
+      </c>
+      <c r="C22">
         <v>508301020.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>522600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>500400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>460000000.0</v>
       </c>
       <c r="F22">
         <v>460000000.0</v>
       </c>
       <c r="G22">
         <v>460000000.0</v>
       </c>
       <c r="H22">
+        <v>460000000.0</v>
+      </c>
+      <c r="I22">
         <v>27018455.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>21893733.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413600000.0</v>
       </c>
       <c r="K22">
         <v>413600000.0</v>
       </c>
       <c r="L22">
+        <v>413600000.0</v>
+      </c>
+      <c r="M22">
         <v>21933588.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>373200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>389300000.0</v>
       </c>
       <c r="O22">
         <v>389300000.0</v>
       </c>
       <c r="P22">
-        <v>420300000.0</v>
+        <v>389300000.0</v>
       </c>
       <c r="Q22">
         <v>420300000.0</v>
       </c>
       <c r="R22">
-        <v>340000000.0</v>
+        <v>420300000.0</v>
       </c>
       <c r="S22">
         <v>340000000.0</v>
       </c>
       <c r="T22">
-        <v>322700000.0</v>
+        <v>340000000.0</v>
       </c>
       <c r="U22">
         <v>322700000.0</v>
       </c>
       <c r="V22">
-        <v>323400000.0</v>
+        <v>322700000.0</v>
       </c>
       <c r="W22">
         <v>323400000.0</v>
       </c>
       <c r="X22">
-        <v>306200000.0</v>
+        <v>323400000.0</v>
       </c>
       <c r="Y22">
         <v>306200000.0</v>
       </c>
       <c r="Z22">
-        <v>304600000.0</v>
+        <v>306200000.0</v>
       </c>
       <c r="AA22">
         <v>304600000.0</v>
       </c>
       <c r="AB22">
-        <v>279600000.0</v>
+        <v>304600000.0</v>
       </c>
       <c r="AC22">
         <v>279600000.0</v>
       </c>
       <c r="AD22">
-        <v>233000000.0</v>
+        <v>279600000.0</v>
       </c>
       <c r="AE22">
         <v>233000000.0</v>
       </c>
       <c r="AF22">
-        <v>242700000.0</v>
+        <v>233000000.0</v>
       </c>
       <c r="AG22">
         <v>242700000.0</v>
       </c>
       <c r="AH22">
-        <v>180300000.0</v>
+        <v>242700000.0</v>
       </c>
       <c r="AI22">
         <v>180300000.0</v>
       </c>
       <c r="AJ22">
-        <v>186700000.0</v>
+        <v>180300000.0</v>
       </c>
       <c r="AK22">
         <v>186700000.0</v>
       </c>
       <c r="AL22">
-        <v>160700000.0</v>
+        <v>186700000.0</v>
       </c>
       <c r="AM22">
         <v>160700000.0</v>
       </c>
       <c r="AN22">
-        <v>173500000.0</v>
+        <v>160700000.0</v>
       </c>
       <c r="AO22">
         <v>173500000.0</v>
       </c>
       <c r="AP22">
+        <v>173500000.0</v>
+      </c>
+      <c r="AQ22">
         <v>168729000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>140600000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>137000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>126600000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>147189000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>141300000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>122300000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>124900000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>138847000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>111100000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>104100000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>91800000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>105840000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>81600000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>89700000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>115100000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>122922000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>95500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>101200000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>126700000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>72802000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>98000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>98400000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>90100000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>93935000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>80600000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>97400000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>67400000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>62839260.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>51063401.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>69180869.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>58175160.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>108293685.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>99384575.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>109284700.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>258550149.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>205215767.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22">
+      <c r="CB22"/>
+      <c r="CC22">
         <v>138178180.0</v>
       </c>
-      <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>102759367.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22">
         <v>94181263.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101215067.0</v>
       </c>
       <c r="CH22">
         <v>101215067.0</v>
       </c>
       <c r="CI22">
+        <v>101215067.0</v>
+      </c>
+      <c r="CJ22">
         <v>105560784.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>112412160.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>47173096.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>59221557.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>72612472.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>71152995.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>77935764.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>86494950.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>84937500.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>85029955.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>78447900.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>75749867.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>92123050.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>86241000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>79975500.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>82134825.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
-      <c r="DB22">
+      <c r="DB22"/>
+      <c r="DC22">
         <v>43438896.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
-      <c r="DF22">
+      <c r="DF22"/>
+      <c r="DG22">
         <v>37110150.0</v>
       </c>
-      <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
-      <c r="DJ22">
+      <c r="DJ22"/>
+      <c r="DK22">
         <v>5895500.0</v>
       </c>
-      <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
+      <c r="DN22"/>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B23">
+        <v>17302910942.0</v>
+      </c>
+      <c r="C23">
         <v>14625542813.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12246000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10318300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9450400000.0</v>
       </c>
       <c r="F23">
         <v>9450400000.0</v>
       </c>
       <c r="G23">
         <v>9450400000.0</v>
       </c>
       <c r="H23">
+        <v>9450400000.0</v>
+      </c>
+      <c r="I23">
         <v>453604921.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>431654866.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8154500000.0</v>
       </c>
       <c r="K23">
         <v>8154500000.0</v>
       </c>
       <c r="L23">
+        <v>8154500000.0</v>
+      </c>
+      <c r="M23">
         <v>427434616.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7272800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7078200000.0</v>
       </c>
       <c r="O23">
         <v>7078200000.0</v>
       </c>
       <c r="P23">
-        <v>6558400000.0</v>
+        <v>7078200000.0</v>
       </c>
       <c r="Q23">
         <v>6558400000.0</v>
       </c>
       <c r="R23">
-        <v>6348000000.0</v>
+        <v>6558400000.0</v>
       </c>
       <c r="S23">
         <v>6348000000.0</v>
       </c>
       <c r="T23">
-        <v>6287000000.0</v>
+        <v>6348000000.0</v>
       </c>
       <c r="U23">
         <v>6287000000.0</v>
       </c>
       <c r="V23">
-        <v>5675200000.0</v>
+        <v>6287000000.0</v>
       </c>
       <c r="W23">
         <v>5675200000.0</v>
       </c>
       <c r="X23">
-        <v>4365600000.0</v>
+        <v>5675200000.0</v>
       </c>
       <c r="Y23">
         <v>4365600000.0</v>
       </c>
       <c r="Z23">
+        <v>4365600000.0</v>
+      </c>
+      <c r="AA23">
         <v>4060000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3146800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4178400000.0</v>
       </c>
       <c r="AC23">
         <v>4178400000.0</v>
       </c>
       <c r="AD23">
-        <v>2360400000.0</v>
+        <v>4178400000.0</v>
       </c>
       <c r="AE23">
         <v>2360400000.0</v>
       </c>
       <c r="AF23">
-        <v>2379600000.0</v>
+        <v>2360400000.0</v>
       </c>
       <c r="AG23">
         <v>2379600000.0</v>
       </c>
       <c r="AH23">
-        <v>2287400000.0</v>
+        <v>2379600000.0</v>
       </c>
       <c r="AI23">
         <v>2287400000.0</v>
       </c>
       <c r="AJ23">
-        <v>2366000000.0</v>
+        <v>2287400000.0</v>
       </c>
       <c r="AK23">
         <v>2366000000.0</v>
       </c>
       <c r="AL23">
-        <v>2419100000.0</v>
+        <v>2366000000.0</v>
       </c>
       <c r="AM23">
         <v>2419100000.0</v>
       </c>
       <c r="AN23">
-        <v>2460400000.0</v>
+        <v>2419100000.0</v>
       </c>
       <c r="AO23">
         <v>2460400000.0</v>
       </c>
       <c r="AP23">
+        <v>2460400000.0</v>
+      </c>
+      <c r="AQ23">
         <v>2503038000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2462700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2405700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2393800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2440746000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2557100000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2558800000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2675100000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2669000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2838600000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2770400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2711800000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2492289000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2533700000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2448200000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2417200000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2288661000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2729400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2659300000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2583900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2580292000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2579700000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2528300000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2580000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2625772000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2149300000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2083400000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2121900000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2261768190.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1866404689.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1748995576.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1942197090.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1629725542.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2003762979.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1983452576.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3267710736.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2903115247.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CB23"/>
+      <c r="CC23">
         <v>1799502251.0</v>
       </c>
-      <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>1584156497.0</v>
       </c>
-      <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>1593064486.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2002521660.0</v>
       </c>
       <c r="CH23">
         <v>2002521660.0</v>
       </c>
       <c r="CI23">
+        <v>2002521660.0</v>
+      </c>
+      <c r="CJ23">
         <v>2081055456.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1928403840.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2063822950.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1709715582.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1906866656.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2471494995.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1526066514.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2086032150.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1381650000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1281437350.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1364272100.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1405765187.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1346598670.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1385908000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1400652000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1411297114.0</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
-      <c r="DB23">
+      <c r="DB23"/>
+      <c r="DC23">
         <v>1071287639.0</v>
       </c>
-      <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
-      <c r="DF23">
+      <c r="DF23"/>
+      <c r="DG23">
         <v>841163400.0</v>
       </c>
-      <c r="DG23"/>
       <c r="DH23"/>
       <c r="DI23"/>
-      <c r="DJ23">
+      <c r="DJ23"/>
+      <c r="DK23">
         <v>445790500.0</v>
       </c>
-      <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
+      <c r="DN23"/>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
-[...1 lines deleted...]
-      </c>
+      <c r="X24"/>
       <c r="Y24">
         <v>0.0</v>
       </c>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
+        <v>0.0</v>
+      </c>
+      <c r="AC24">
         <v>173300000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>12187489.01</v>
       </c>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
         <v>8185.46</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>1283000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>1117000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>1137000.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>1164000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>1578000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1631000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1767000.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>7107000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7171000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>7201000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>7516000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>14507000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>15790000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>17243000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>20024000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>4988000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>5984000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>10905000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>10780000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>5726000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>7734000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>8881000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>8844000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>8635000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>8428000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>9268000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>10086000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>14528000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>16103000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>6041000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>7173000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>7150000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>6983000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>17860000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>39503000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>43294000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>56240000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>1880000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>53904000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>53251000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>49617000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>49493000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>51595000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>52797000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>58276000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>14381000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>25368000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CR24"/>
+      <c r="CS24">
         <v>3500000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>5400000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>7263000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>9100000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>9300000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>14700000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>15591000.0</v>
       </c>
-      <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
+      <c r="DN24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>54</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>7700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14700000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>22300000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>20700000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>28400000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>24100000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>32800000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>30600000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>37900000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>33600000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>37000000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>43100000.0</v>
       </c>
-      <c r="Y25">
-[...1 lines deleted...]
-      </c>
       <c r="Z25">
         <v>0.0</v>
       </c>
       <c r="AA25">
         <v>0.0</v>
       </c>
       <c r="AB25">
+        <v>0.0</v>
+      </c>
+      <c r="AC25">
         <v>173300000.0</v>
       </c>
-      <c r="AC25">
-[...1 lines deleted...]
-      </c>
       <c r="AD25">
+        <v>0.0</v>
+      </c>
+      <c r="AE25">
         <v>14700000.0</v>
       </c>
-      <c r="AE25">
-[...1 lines deleted...]
-      </c>
       <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
         <v>15500000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
@@ -10738,276 +10891,278 @@
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
+      <c r="DN25"/>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>1112600000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>1092900000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>821300000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>646000000.0</v>
       </c>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>618600000.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>10463.81</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2180104.79</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3557.4</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>793382.85</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>73819.4</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8800000.0</v>
       </c>
       <c r="AI26">
         <v>8800000.0</v>
       </c>
       <c r="AJ26">
-        <v>221400000.0</v>
+        <v>8800000.0</v>
       </c>
       <c r="AK26">
         <v>221400000.0</v>
       </c>
       <c r="AL26">
-        <v>9000000.0</v>
+        <v>221400000.0</v>
       </c>
       <c r="AM26">
         <v>9000000.0</v>
       </c>
-      <c r="AN26"/>
+      <c r="AN26">
+        <v>9000000.0</v>
+      </c>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>3385000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>34268000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>128000000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>41787000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>23501000.0</v>
       </c>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>22361000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
-[...1 lines deleted...]
-      </c>
+      <c r="X27"/>
       <c r="Y27">
         <v>0.0</v>
       </c>
       <c r="Z27">
         <v>0.0</v>
       </c>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
@@ -11048,404 +11203,408 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B28">
+        <v>-2736601905.0</v>
+      </c>
+      <c r="C28">
         <v>-1711220185.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1288800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-639000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-492300000.0</v>
       </c>
       <c r="F28">
         <v>-492300000.0</v>
       </c>
       <c r="G28">
+        <v>-492300000.0</v>
+      </c>
+      <c r="H28">
         <v>-521500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-81749829.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-128720968.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2431700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2443000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-138113429.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2368100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2473300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2492800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2191800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2208500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2125200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2142100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2135800000.0</v>
       </c>
       <c r="U28">
         <v>-2135800000.0</v>
       </c>
       <c r="V28">
+        <v>-2135800000.0</v>
+      </c>
+      <c r="W28">
         <v>-1668000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1678100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-491400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-500300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-268500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-279500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-23200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-36100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-287400000.0</v>
       </c>
       <c r="AE28">
         <v>-287400000.0</v>
       </c>
       <c r="AF28">
-        <v>-279100000.0</v>
+        <v>-287400000.0</v>
       </c>
       <c r="AG28">
         <v>-279100000.0</v>
       </c>
       <c r="AH28">
-        <v>-236900000.0</v>
+        <v>-279100000.0</v>
       </c>
       <c r="AI28">
         <v>-236900000.0</v>
       </c>
       <c r="AJ28">
+        <v>-236900000.0</v>
+      </c>
+      <c r="AK28">
         <v>-272200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-275000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-332600000.0</v>
       </c>
       <c r="AM28">
         <v>-332600000.0</v>
       </c>
       <c r="AN28">
+        <v>-332600000.0</v>
+      </c>
+      <c r="AO28">
         <v>-190000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-235800000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-280118000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-186900000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-142500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-126800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-60237000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-58700000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-51500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-163400000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-209025000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-240600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-230000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-213100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-267816000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-349200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-290400000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-173200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-139339000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-116000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-83300000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-106800000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-129175000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-86200000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-97700000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-121200000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-285484000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-450700000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-503000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-654000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-845323160.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-791417761.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-749022547.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-376043190.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>768048020.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>551302979.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>549411948.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>488310098.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>513042993.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>240785740.0</v>
       </c>
-      <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>294395117.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>211008410.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297974751.0</v>
       </c>
       <c r="CH28">
         <v>297974751.0</v>
       </c>
       <c r="CI28">
+        <v>297974751.0</v>
+      </c>
+      <c r="CJ28">
         <v>175934640.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>345935040.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-81165474.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>312058386.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>199684298.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>13716240.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-23170092.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>186434550.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-124575000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-44311385.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>97383600.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-27257712.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>96128400.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>164917000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>209665500.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-87556713.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
-      <c r="DB28">
+      <c r="DB28"/>
+      <c r="DC28">
         <v>-36199080.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
-      <c r="DF28">
+      <c r="DF28"/>
+      <c r="DG28">
         <v>-65384550.0</v>
       </c>
-      <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
-      <c r="DJ28">
+      <c r="DJ28"/>
+      <c r="DK28">
         <v>7709500.0</v>
       </c>
-      <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
+      <c r="DN28"/>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>6889400000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>4040200000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
@@ -11496,595 +11655,600 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
+      <c r="DN29"/>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B30">
+        <v>462085533.0</v>
+      </c>
+      <c r="C30">
         <v>706906059.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>329600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>491200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353000000.0</v>
       </c>
       <c r="F30">
         <v>353000000.0</v>
       </c>
       <c r="G30">
+        <v>353000000.0</v>
+      </c>
+      <c r="H30">
         <v>479000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41274094.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6886786.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>130100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>288600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10672935.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>181600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142900000.0</v>
       </c>
       <c r="O30">
         <v>142900000.0</v>
       </c>
       <c r="P30">
-        <v>162000000.0</v>
+        <v>142900000.0</v>
       </c>
       <c r="Q30">
         <v>162000000.0</v>
       </c>
       <c r="R30">
-        <v>56500000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="S30">
         <v>56500000.0</v>
       </c>
       <c r="T30">
+        <v>56500000.0</v>
+      </c>
+      <c r="U30">
         <v>179200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>174300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>126200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122700000.0</v>
       </c>
       <c r="Y30">
         <v>122700000.0</v>
       </c>
       <c r="Z30">
+        <v>122700000.0</v>
+      </c>
+      <c r="AA30">
         <v>66500000.0</v>
       </c>
-      <c r="AA30">
-[...1 lines deleted...]
-      </c>
       <c r="AB30">
-        <v>101900000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC30">
         <v>101900000.0</v>
       </c>
       <c r="AD30">
+        <v>101900000.0</v>
+      </c>
+      <c r="AE30">
         <v>79000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88400000.0</v>
       </c>
       <c r="AG30">
         <v>88400000.0</v>
       </c>
       <c r="AH30">
+        <v>88400000.0</v>
+      </c>
+      <c r="AI30">
         <v>111300000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>24800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>92400000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>92200000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>73200000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>65000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106300000.0</v>
       </c>
       <c r="AO30">
         <v>106300000.0</v>
       </c>
       <c r="AP30">
+        <v>106300000.0</v>
+      </c>
+      <c r="AQ30">
         <v>102925000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>96700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>83100000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>103400000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18649000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>113300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>129300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>131700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>24055000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>136900000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>162300000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>211100000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>31469000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>118600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>92000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>190800000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>126410000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>119300000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>96500000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>107900000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>64521000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>150000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>125700000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>119400000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>87960000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>348600000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>223500000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>145200000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>240126260.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>186737106.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>123169669.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>58875900.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>42688908.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>66355635.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>68265319.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>122869986.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>77598217.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>73047715.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>40285927.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>95291744.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119754490.0</v>
       </c>
       <c r="CH30">
         <v>119754490.0</v>
       </c>
       <c r="CI30">
+        <v>119754490.0</v>
+      </c>
+      <c r="CJ30">
         <v>114357516.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>128471040.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>93652470.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>172896707.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>168113658.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>180882915.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>88467624.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>126404550.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>137032500.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>138922180.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>190258700.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>125071430.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>213885690.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>231489000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>237765000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>138502128.0</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
-      <c r="DB30">
+      <c r="DB30"/>
+      <c r="DC30">
         <v>61538436.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>24151050.0</v>
       </c>
-      <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>18593500.0</v>
       </c>
-      <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
+      <c r="DN30"/>
     </row>
-    <row r="31" spans="1:117">
+    <row r="31" spans="1:118">
       <c r="A31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...1 lines deleted...]
-      </c>
+      <c r="J31"/>
       <c r="K31">
         <v>6273600000.0</v>
       </c>
       <c r="L31">
-        <v>5630600000.0</v>
+        <v>6273600000.0</v>
       </c>
       <c r="M31">
         <v>5630600000.0</v>
       </c>
       <c r="N31">
-        <v>5439400000.0</v>
+        <v>5630600000.0</v>
       </c>
       <c r="O31">
         <v>5439400000.0</v>
       </c>
       <c r="P31">
-        <v>4972200000.0</v>
+        <v>5439400000.0</v>
       </c>
       <c r="Q31">
         <v>4972200000.0</v>
       </c>
       <c r="R31">
-        <v>4819900000.0</v>
+        <v>4972200000.0</v>
       </c>
       <c r="S31">
         <v>4819900000.0</v>
       </c>
       <c r="T31">
-        <v>4726900000.0</v>
+        <v>4819900000.0</v>
       </c>
       <c r="U31">
         <v>4726900000.0</v>
       </c>
       <c r="V31">
-        <v>4039700000.0</v>
+        <v>4726900000.0</v>
       </c>
       <c r="W31">
         <v>4039700000.0</v>
       </c>
       <c r="X31">
-        <v>2884900000.0</v>
+        <v>4039700000.0</v>
       </c>
       <c r="Y31">
         <v>2884900000.0</v>
       </c>
       <c r="Z31">
-        <v>2688100000.0</v>
+        <v>2884900000.0</v>
       </c>
       <c r="AA31">
         <v>2688100000.0</v>
       </c>
       <c r="AB31">
+        <v>2688100000.0</v>
+      </c>
+      <c r="AC31">
         <v>866200.68</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>180470480.68</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>479416.12</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>106920999.32</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>8782549.36</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1344400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301900000.0</v>
       </c>
       <c r="AI31">
         <v>1301900000.0</v>
       </c>
       <c r="AJ31">
-        <v>1294700000.0</v>
+        <v>1301900000.0</v>
       </c>
       <c r="AK31">
         <v>1294700000.0</v>
       </c>
       <c r="AL31">
+        <v>1294700000.0</v>
+      </c>
+      <c r="AM31">
         <v>1339100000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>1529425000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>1248571000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-      <c r="BB31">
+      <c r="BB31"/>
+      <c r="BC31">
         <v>183064000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-      <c r="BF31">
+      <c r="BF31"/>
+      <c r="BG31">
         <v>183986000.0</v>
       </c>
-      <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
-      <c r="BN31">
+      <c r="BN31"/>
+      <c r="BO31">
         <v>191839000.0</v>
       </c>
-      <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
+      <c r="DN31"/>
     </row>
-    <row r="32" spans="1:117">
+    <row r="32" spans="1:118">
       <c r="A32" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>947900000.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>540100000.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>1443900000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
@@ -12135,428 +12299,432 @@
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
+      <c r="DN32"/>
     </row>
-    <row r="33" spans="1:117">
+    <row r="33" spans="1:118">
       <c r="A33" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B33">
+        <v>13517440373.0</v>
+      </c>
+      <c r="C33">
         <v>11677636628.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9962500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>8665500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7956800000.0</v>
       </c>
       <c r="F33">
         <v>7956800000.0</v>
       </c>
       <c r="G33">
         <v>7956800000.0</v>
       </c>
       <c r="H33">
+        <v>7956800000.0</v>
+      </c>
+      <c r="I33">
         <v>301681476.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>261512605.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4940300000.0</v>
       </c>
       <c r="K33">
         <v>4940300000.0</v>
       </c>
       <c r="L33">
+        <v>4940300000.0</v>
+      </c>
+      <c r="M33">
         <v>254234498.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4325800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4001200000.0</v>
       </c>
       <c r="O33">
         <v>4001200000.0</v>
       </c>
       <c r="P33">
-        <v>3737000000.0</v>
+        <v>4001200000.0</v>
       </c>
       <c r="Q33">
         <v>3737000000.0</v>
       </c>
       <c r="R33">
-        <v>3675300000.0</v>
+        <v>3737000000.0</v>
       </c>
       <c r="S33">
         <v>3675300000.0</v>
       </c>
       <c r="T33">
-        <v>3615700000.0</v>
+        <v>3675300000.0</v>
       </c>
       <c r="U33">
         <v>3615700000.0</v>
       </c>
       <c r="V33">
-        <v>3485400000.0</v>
+        <v>3615700000.0</v>
       </c>
       <c r="W33">
         <v>3485400000.0</v>
       </c>
       <c r="X33">
-        <v>3393300000.0</v>
+        <v>3485400000.0</v>
       </c>
       <c r="Y33">
         <v>3393300000.0</v>
       </c>
       <c r="Z33">
-        <v>3403900000.0</v>
+        <v>3393300000.0</v>
       </c>
       <c r="AA33">
         <v>3403900000.0</v>
       </c>
       <c r="AB33">
-        <v>3587500000.0</v>
+        <v>3403900000.0</v>
       </c>
       <c r="AC33">
         <v>3587500000.0</v>
       </c>
       <c r="AD33">
-        <v>1734100000.0</v>
+        <v>3587500000.0</v>
       </c>
       <c r="AE33">
         <v>1734100000.0</v>
       </c>
       <c r="AF33">
-        <v>1753900000.0</v>
+        <v>1734100000.0</v>
       </c>
       <c r="AG33">
         <v>1753900000.0</v>
       </c>
       <c r="AH33">
-        <v>1739100000.0</v>
+        <v>1753900000.0</v>
       </c>
       <c r="AI33">
         <v>1739100000.0</v>
       </c>
       <c r="AJ33">
-        <v>1786300000.0</v>
+        <v>1739100000.0</v>
       </c>
       <c r="AK33">
         <v>1786300000.0</v>
       </c>
       <c r="AL33">
-        <v>1818400000.0</v>
+        <v>1786300000.0</v>
       </c>
       <c r="AM33">
         <v>1818400000.0</v>
       </c>
       <c r="AN33">
-        <v>1876000000.0</v>
+        <v>1818400000.0</v>
       </c>
       <c r="AO33">
         <v>1876000000.0</v>
       </c>
       <c r="AP33">
+        <v>1876000000.0</v>
+      </c>
+      <c r="AQ33">
         <v>1894054000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1930200000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1932800000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1950200000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1970344000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2095800000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2107800000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2087200000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2064676000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2180300000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2105600000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1999000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2021594000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1735200000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1731400000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1817400000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1778646000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2231000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2212900000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2187700000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2178190000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2115400000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2126400000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2121200000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2075252000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1159400000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1138500000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1085300000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1072945610.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>814448264.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>792615690.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>765682110.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>746231436.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>835890730.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>807489009.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2360865611.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>2093658214.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>1450199515.0</v>
       </c>
-      <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>1176210783.0</v>
       </c>
-      <c r="CE33"/>
-      <c r="CF33">
+      <c r="CF33"/>
+      <c r="CG33">
         <v>1259597204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610554914.0</v>
       </c>
       <c r="CH33">
         <v>1610554914.0</v>
       </c>
       <c r="CI33">
+        <v>1610554914.0</v>
+      </c>
+      <c r="CJ33">
         <v>1560163254.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1540983360.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1329865074.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1024056894.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1168113680.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1473638535.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1100579370.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1536416100.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>952432500.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>934131900.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>960310500.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>991222487.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>912418730.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>948651000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>976998000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>990545050.0</v>
       </c>
-      <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
-      <c r="DB33">
+      <c r="DB33"/>
+      <c r="DC33">
         <v>883052423.0</v>
       </c>
-      <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
-      <c r="DF33">
+      <c r="DF33"/>
+      <c r="DG33">
         <v>707449050.0</v>
       </c>
-      <c r="DG33"/>
       <c r="DH33"/>
       <c r="DI33"/>
-      <c r="DJ33">
+      <c r="DJ33"/>
+      <c r="DK33">
         <v>414499000.0</v>
       </c>
-      <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
+      <c r="DN33"/>
     </row>
-    <row r="34" spans="1:117">
+    <row r="34" spans="1:118">
       <c r="A34" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
-[...1 lines deleted...]
-      </c>
+      <c r="X34"/>
       <c r="Y34">
         <v>0.0</v>
       </c>
       <c r="Z34">
         <v>0.0</v>
       </c>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
@@ -12597,741 +12765,748 @@
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
+      <c r="DN34"/>
     </row>
-    <row r="35" spans="1:117">
+    <row r="35" spans="1:118">
       <c r="A35" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B35">
+        <v>3610378052.0</v>
+      </c>
+      <c r="C35">
         <v>2897155996.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2361800000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1932600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1607500000.0</v>
       </c>
       <c r="F35">
         <v>1607500000.0</v>
       </c>
       <c r="G35">
         <v>1607500000.0</v>
       </c>
       <c r="H35">
+        <v>1607500000.0</v>
+      </c>
+      <c r="I35">
         <v>67669172.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>61494077.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161700000.0</v>
       </c>
       <c r="K35">
         <v>1161700000.0</v>
       </c>
       <c r="L35">
+        <v>1161700000.0</v>
+      </c>
+      <c r="M35">
         <v>64143402.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1091400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012800000.0</v>
       </c>
       <c r="O35">
         <v>1012800000.0</v>
       </c>
       <c r="P35">
-        <v>1032400000.0</v>
+        <v>1012800000.0</v>
       </c>
       <c r="Q35">
         <v>1032400000.0</v>
       </c>
       <c r="R35">
-        <v>996100000.0</v>
+        <v>1032400000.0</v>
       </c>
       <c r="S35">
         <v>996100000.0</v>
       </c>
       <c r="T35">
-        <v>967400000.0</v>
+        <v>996100000.0</v>
       </c>
       <c r="U35">
         <v>967400000.0</v>
       </c>
       <c r="V35">
-        <v>889100000.0</v>
+        <v>967400000.0</v>
       </c>
       <c r="W35">
         <v>889100000.0</v>
       </c>
       <c r="X35">
-        <v>1018100000.0</v>
+        <v>889100000.0</v>
       </c>
       <c r="Y35">
         <v>1018100000.0</v>
       </c>
       <c r="Z35">
+        <v>1018100000.0</v>
+      </c>
+      <c r="AA35">
         <v>913200000.0</v>
       </c>
-      <c r="AA35">
-[...1 lines deleted...]
-      </c>
       <c r="AB35">
-        <v>1174300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC35">
         <v>1174300000.0</v>
       </c>
       <c r="AD35">
-        <v>772400000.0</v>
+        <v>1174300000.0</v>
       </c>
       <c r="AE35">
         <v>772400000.0</v>
       </c>
       <c r="AF35">
-        <v>742600000.0</v>
+        <v>772400000.0</v>
       </c>
       <c r="AG35">
         <v>742600000.0</v>
       </c>
       <c r="AH35">
-        <v>728000000.0</v>
+        <v>742600000.0</v>
       </c>
       <c r="AI35">
         <v>728000000.0</v>
       </c>
       <c r="AJ35">
-        <v>773500000.0</v>
+        <v>728000000.0</v>
       </c>
       <c r="AK35">
         <v>773500000.0</v>
       </c>
       <c r="AL35">
-        <v>775000000.0</v>
+        <v>773500000.0</v>
       </c>
       <c r="AM35">
         <v>775000000.0</v>
       </c>
       <c r="AN35">
-        <v>682900000.0</v>
+        <v>775000000.0</v>
       </c>
       <c r="AO35">
         <v>682900000.0</v>
       </c>
       <c r="AP35">
+        <v>682900000.0</v>
+      </c>
+      <c r="AQ35">
         <v>669495000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>635000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>622500000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>590500000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>652062000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>736300000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>731100000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>725200000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>782730000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>810000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>778100000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>753600000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>597331000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>628200000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>622500000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>689500000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>659446000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>687400000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>705500000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>649600000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>661088000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>721300000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>713400000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>707200000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>715799000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>514000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>523600000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>539100000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>529478950.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>368674837.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>358921218.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>349758570.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>333717618.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>528259702.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>678649941.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>779312695.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>811886890.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>465331618.0</v>
       </c>
-      <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>721888713.0</v>
       </c>
-      <c r="CE35"/>
-      <c r="CF35">
+      <c r="CF35"/>
+      <c r="CG35">
         <v>757790050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>954445869.0</v>
       </c>
       <c r="CH35">
         <v>954445869.0</v>
       </c>
       <c r="CI35">
+        <v>954445869.0</v>
+      </c>
+      <c r="CJ35">
         <v>750235572.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>932084160.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>894901380.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>1002971564.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>962904520.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>1605657345.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>489731490.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>1552831200.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>447337500.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>438323430.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>476097600.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>275806177.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>404540350.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>408510000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>448871500.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>280975790.0</v>
       </c>
-      <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
-      <c r="DB35">
+      <c r="DB35"/>
+      <c r="DC35">
         <v>162690731.0</v>
       </c>
-      <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
-      <c r="DF35">
+      <c r="DF35"/>
+      <c r="DG35">
         <v>138426750.0</v>
       </c>
-      <c r="DG35"/>
       <c r="DH35"/>
       <c r="DI35"/>
-      <c r="DJ35">
+      <c r="DJ35"/>
+      <c r="DK35">
         <v>22221500.0</v>
       </c>
-      <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
+      <c r="DN35"/>
     </row>
-    <row r="36" spans="1:117">
+    <row r="36" spans="1:118">
       <c r="A36" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B36">
+        <v>30752823.0</v>
+      </c>
+      <c r="C36">
         <v>61939218.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1097800000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>51500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>981500000.0</v>
       </c>
       <c r="F36">
         <v>981500000.0</v>
       </c>
       <c r="G36">
         <v>981500000.0</v>
       </c>
       <c r="H36">
+        <v>981500000.0</v>
+      </c>
+      <c r="I36">
         <v>2575529.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2101502.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>39700000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>862200000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2850426.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>820900000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>40400000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>765700000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>49500000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>731800000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>40500000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>698500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>688300000.0</v>
       </c>
       <c r="U36">
         <v>688300000.0</v>
       </c>
       <c r="V36">
+        <v>688300000.0</v>
+      </c>
+      <c r="W36">
         <v>35000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>669000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650900000.0</v>
       </c>
       <c r="Y36">
         <v>650900000.0</v>
       </c>
       <c r="Z36">
+        <v>650900000.0</v>
+      </c>
+      <c r="AA36">
         <v>27600000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>625100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>627900000.0</v>
       </c>
       <c r="AC36">
         <v>627900000.0</v>
       </c>
       <c r="AD36">
+        <v>627900000.0</v>
+      </c>
+      <c r="AE36">
         <v>263300000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>272000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240600000.0</v>
       </c>
       <c r="AG36">
         <v>240600000.0</v>
       </c>
       <c r="AH36">
-        <v>232700000.0</v>
+        <v>240600000.0</v>
       </c>
       <c r="AI36">
         <v>232700000.0</v>
       </c>
       <c r="AJ36">
-        <v>4700000.0</v>
+        <v>232700000.0</v>
       </c>
       <c r="AK36">
         <v>4700000.0</v>
       </c>
       <c r="AL36">
+        <v>4700000.0</v>
+      </c>
+      <c r="AM36">
         <v>108257000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>208900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="AO36">
         <v>600000.0</v>
       </c>
       <c r="AP36">
+        <v>600000.0</v>
+      </c>
+      <c r="AQ36">
         <v>100284000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>187800000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>184900000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>179100000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>93709000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>188000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>185800000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>182300000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>88638000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>200900000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-1909600000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-1818500000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>59264000.0</v>
       </c>
-      <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
-      <c r="BF36">
+      <c r="BF36"/>
+      <c r="BG36">
         <v>10099000.0</v>
       </c>
-      <c r="BG36"/>
       <c r="BH36"/>
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36">
         <v>129300000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>5579000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>141400000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>138200000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>134200000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>4238000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>125600000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>120700000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>116000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>176060830.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>144484739.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>140468318.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>138938880.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>83066499.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>132812943.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>128538124.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>359885189.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>281884922.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36">
+      <c r="CB36"/>
+      <c r="CC36">
         <v>445088793.0</v>
       </c>
-      <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>363909784.0</v>
       </c>
-      <c r="CE36"/>
-      <c r="CF36">
+      <c r="CF36"/>
+      <c r="CG36">
         <v>547790138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>472341072.0</v>
       </c>
       <c r="CH36">
         <v>472341072.0</v>
       </c>
       <c r="CI36">
+        <v>472341072.0</v>
+      </c>
+      <c r="CJ36">
         <v>504555414.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>486450240.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>280957410.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>211534434.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>265982642.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>225460695.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>225381804.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>144517050.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>138165000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>135329365.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>133451600.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>147578167.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>24032100.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>24964500.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>28099500.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>27834617.0</v>
       </c>
-      <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
-      <c r="DB36">
+      <c r="DB36"/>
+      <c r="DC36">
         <v>67366487.0</v>
       </c>
-      <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
-      <c r="DF36">
+      <c r="DF36"/>
+      <c r="DG36">
         <v>13548150.0</v>
       </c>
-      <c r="DG36"/>
       <c r="DH36"/>
       <c r="DI36"/>
-      <c r="DJ36">
+      <c r="DJ36"/>
+      <c r="DK36">
         <v>53059500.0</v>
       </c>
-      <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
+      <c r="DN36"/>
     </row>
-    <row r="37" spans="1:117">
+    <row r="37" spans="1:118">
       <c r="A37" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
-      <c r="X37">
-[...1 lines deleted...]
-      </c>
+      <c r="X37"/>
       <c r="Y37">
         <v>0.0</v>
       </c>
       <c r="Z37">
         <v>0.0</v>
       </c>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
@@ -13372,1576 +13547,1586 @@
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
+      <c r="DN37"/>
     </row>
-    <row r="38" spans="1:117">
+    <row r="38" spans="1:118">
       <c r="A38" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>67</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>123100000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>95000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>84400000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>69000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38">
         <v>862200000.0</v>
       </c>
       <c r="L38">
-        <v>1.0</v>
+        <v>862200000.0</v>
       </c>
       <c r="M38">
         <v>1.0</v>
       </c>
       <c r="N38">
-        <v>765700000.0</v>
+        <v>1.0</v>
       </c>
       <c r="O38">
         <v>765700000.0</v>
       </c>
       <c r="P38">
+        <v>765700000.0</v>
+      </c>
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>731800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>698500000.0</v>
       </c>
       <c r="S38">
         <v>698500000.0</v>
       </c>
       <c r="T38">
-        <v>688300000.0</v>
+        <v>698500000.0</v>
       </c>
       <c r="U38">
         <v>688300000.0</v>
       </c>
       <c r="V38">
-        <v>669000000.0</v>
+        <v>688300000.0</v>
       </c>
       <c r="W38">
         <v>669000000.0</v>
       </c>
       <c r="X38">
-        <v>650900000.0</v>
+        <v>669000000.0</v>
       </c>
       <c r="Y38">
         <v>650900000.0</v>
       </c>
       <c r="Z38">
+        <v>650900000.0</v>
+      </c>
+      <c r="AA38">
         <v>10000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>625100000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5700000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>44157670.8</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>8700000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>22957461.17</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>5000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>240600000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>18446000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>232700000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>16504000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>4700000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>14748000.0</v>
       </c>
-      <c r="AM38"/>
-      <c r="AN38">
+      <c r="AN38"/>
+      <c r="AO38">
         <v>13623000.0</v>
       </c>
-      <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>16079000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>19508000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>18505000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>19097000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>20223000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>30131000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>29680000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>31010000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>31373000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>37052000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>39802000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>36936000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>46488000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>19717000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>19938000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>27233000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>35322000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>35227000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>41064000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>41966000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>42038000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>52483000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>51852000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>48030000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>44247000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>23810000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>26592000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>31761000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>33023000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>17719000.0</v>
       </c>
-      <c r="BT38">
-[...1 lines deleted...]
-      </c>
       <c r="BU38">
+        <v>0.0</v>
+      </c>
+      <c r="BV38">
         <v>20201000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>18258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BY38">
         <v>1.0</v>
       </c>
       <c r="BZ38">
         <v>1.0</v>
       </c>
-      <c r="CA38"/>
-      <c r="CB38">
+      <c r="CA38">
+        <v>1.0</v>
+      </c>
+      <c r="CB38"/>
+      <c r="CC38">
         <v>70174000.0</v>
       </c>
-      <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>1.0</v>
       </c>
-      <c r="CE38"/>
-      <c r="CF38">
+      <c r="CF38"/>
+      <c r="CG38">
         <v>96439000.0</v>
       </c>
-      <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>78383000.0</v>
       </c>
-      <c r="CI38"/>
-      <c r="CJ38">
+      <c r="CJ38"/>
+      <c r="CK38">
         <v>127717000.0</v>
       </c>
-      <c r="CK38"/>
-      <c r="CL38">
+      <c r="CL38"/>
+      <c r="CM38">
         <v>89805000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>64380000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>51497000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>42449000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>72019000.0</v>
       </c>
-      <c r="CQ38"/>
-      <c r="CR38">
+      <c r="CR38"/>
+      <c r="CS38">
         <v>11300000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>14800000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>18313000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>3000000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>3300000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>3900000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>1.0</v>
       </c>
-      <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
+      <c r="DN38"/>
     </row>
-    <row r="39" spans="1:117">
+    <row r="39" spans="1:118">
       <c r="A39" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>68</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>17.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>125100000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>33100000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>159100000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>192200000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>33100000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>27700000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10539270.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>185500000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>40600000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1171982.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162100000.0</v>
       </c>
       <c r="O39">
         <v>162100000.0</v>
       </c>
       <c r="P39">
-        <v>0.0</v>
+        <v>162100000.0</v>
       </c>
       <c r="Q39">
+        <v>0.0</v>
+      </c>
+      <c r="R39">
         <v>96199999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96200000.0</v>
       </c>
       <c r="S39">
         <v>96200000.0</v>
       </c>
       <c r="T39">
-        <v>4900000.0</v>
+        <v>96200000.0</v>
       </c>
       <c r="U39">
         <v>4900000.0</v>
       </c>
       <c r="V39">
+        <v>4900000.0</v>
+      </c>
+      <c r="W39">
         <v>25100000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>128200000.0</v>
       </c>
-      <c r="X39">
-[...1 lines deleted...]
-      </c>
       <c r="Y39">
+        <v>0.0</v>
+      </c>
+      <c r="Z39">
         <v>100000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5500000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>72000000.0</v>
       </c>
-      <c r="AB39">
-[...1 lines deleted...]
-      </c>
       <c r="AC39">
-        <v>12200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD39">
         <v>12200000.0</v>
       </c>
       <c r="AE39">
+        <v>12200000.0</v>
+      </c>
+      <c r="AF39">
         <v>90600000.0</v>
       </c>
-      <c r="AF39">
-[...1 lines deleted...]
-      </c>
       <c r="AG39">
         <v>0.0</v>
       </c>
       <c r="AH39">
+        <v>0.0</v>
+      </c>
+      <c r="AI39">
         <v>3000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>89500000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>10300000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>10500000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>15000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>88200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50800000.0</v>
       </c>
       <c r="AO39">
         <v>50800000.0</v>
       </c>
       <c r="AP39">
+        <v>50800000.0</v>
+      </c>
+      <c r="AQ39">
         <v>79343000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>9200000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>10500000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>9300000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>95632000.0</v>
       </c>
-      <c r="AU39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV39"/>
       <c r="AW39">
         <v>0.0</v>
       </c>
       <c r="AX39">
+        <v>0.0</v>
+      </c>
+      <c r="AY39">
         <v>64771000.0</v>
       </c>
-      <c r="AY39">
-[...1 lines deleted...]
-      </c>
       <c r="AZ39">
         <v>0.0</v>
       </c>
       <c r="BA39">
         <v>0.0</v>
       </c>
       <c r="BB39">
+        <v>0.0</v>
+      </c>
+      <c r="BC39">
         <v>34880000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>218500000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>214200000.0</v>
       </c>
-      <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39">
         <v>1571000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="BH39">
         <v>15000000.0</v>
       </c>
       <c r="BI39">
+        <v>15000000.0</v>
+      </c>
+      <c r="BJ39">
         <v>2158000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>76627000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2046000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2038000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1990000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>70000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1576000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1613000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>15000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>40010630.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>22738156.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>15006800.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>634238400.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>596129679.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>883393434.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>864381442.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>12102347.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>134206752.0</v>
       </c>
-      <c r="CA39"/>
-      <c r="CB39">
+      <c r="CB39"/>
+      <c r="CC39">
         <v>1.0</v>
       </c>
-      <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>24973418.0</v>
       </c>
-      <c r="CE39"/>
-      <c r="CF39">
+      <c r="CF39"/>
+      <c r="CG39">
         <v>2.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>5044490.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>33206495.0</v>
       </c>
-      <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
-      <c r="CL39">
+      <c r="CL39"/>
+      <c r="CM39">
         <v>121032935.0</v>
       </c>
-      <c r="CM39"/>
-      <c r="CN39">
+      <c r="CN39"/>
+      <c r="CO39">
         <v>29633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89848350.0</v>
       </c>
       <c r="CP39">
         <v>89848350.0</v>
       </c>
-      <c r="CQ39"/>
+      <c r="CQ39">
+        <v>89848350.0</v>
+      </c>
       <c r="CR39"/>
       <c r="CS39"/>
-      <c r="CT39">
+      <c r="CT39"/>
+      <c r="CU39">
         <v>99802685.0</v>
       </c>
-      <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
-      <c r="CX39">
+      <c r="CX39"/>
+      <c r="CY39">
         <v>98664806.0</v>
       </c>
-      <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
-      <c r="DB39">
+      <c r="DB39"/>
+      <c r="DC39">
         <v>603318.0</v>
       </c>
-      <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
-      <c r="DJ39">
+      <c r="DJ39"/>
+      <c r="DK39">
         <v>907000.0</v>
       </c>
-      <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
+      <c r="DN39"/>
     </row>
-    <row r="40" spans="1:117">
+    <row r="40" spans="1:118">
       <c r="A40" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B40">
+        <v>36903359.26</v>
+      </c>
+      <c r="C40">
         <v>46953919.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>39400000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>46400000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>53900000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1599124.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>29200000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7814082.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>365249.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6900000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>182300000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>528945.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>9000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>176900000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>52800000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>36100000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>156900000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>161700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147100000.0</v>
       </c>
       <c r="U40">
         <v>147100000.0</v>
       </c>
       <c r="V40">
+        <v>147100000.0</v>
+      </c>
+      <c r="W40">
         <v>358400000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>387800000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>55500000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>73100000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>117400000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>122800000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>14500000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>20600000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>89500000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>93700000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>10200000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>16800000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>50900000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>56100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24500000.0</v>
       </c>
       <c r="AK40">
         <v>24500000.0</v>
       </c>
       <c r="AL40">
-        <v>136600000.0</v>
+        <v>24500000.0</v>
       </c>
       <c r="AM40">
         <v>136600000.0</v>
       </c>
       <c r="AN40">
+        <v>136600000.0</v>
+      </c>
+      <c r="AO40">
         <v>18100000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>19800000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>20169000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>24600000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>24100000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>21300000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>20530000.0</v>
       </c>
-      <c r="AU40"/>
       <c r="AV40"/>
-      <c r="AW40">
-[...1 lines deleted...]
-      </c>
+      <c r="AW40"/>
       <c r="AX40">
+        <v>0.0</v>
+      </c>
+      <c r="AY40">
         <v>1018000.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40">
         <v>269800000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2836000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>392200000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>356200000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>375800000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>236000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>238100000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>209800000.0</v>
       </c>
-      <c r="BI40"/>
-      <c r="BJ40">
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>410000.0</v>
       </c>
-      <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
-      <c r="BN40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>931000.0</v>
       </c>
-      <c r="BO40"/>
       <c r="BP40"/>
-      <c r="BQ40">
+      <c r="BQ40"/>
+      <c r="BR40">
         <v>37600000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>41736640.0</v>
       </c>
-      <c r="BS40"/>
       <c r="BT40"/>
-      <c r="BU40">
+      <c r="BU40"/>
+      <c r="BV40">
         <v>90464160.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>194347986.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>361321211.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>339926859.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>197799904.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>287051943.0</v>
       </c>
-      <c r="CA40"/>
-[...4 lines deleted...]
-      <c r="CD40">
+      <c r="CB40"/>
+      <c r="CC40">
+        <v>0.0</v>
+      </c>
+      <c r="CD40"/>
+      <c r="CE40">
         <v>110239425.0</v>
       </c>
-      <c r="CE40"/>
-      <c r="CF40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>15393761.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23780294.0</v>
       </c>
       <c r="CH40">
         <v>23780294.0</v>
       </c>
-      <c r="CI40"/>
+      <c r="CI40">
+        <v>23780294.0</v>
+      </c>
       <c r="CJ40"/>
       <c r="CK40"/>
-      <c r="CL40">
+      <c r="CL40"/>
+      <c r="CM40">
         <v>121676647.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>3157064.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>3429060.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>9478674.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>103479300.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1132500.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1197605.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>901700.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>309948777.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>2403210.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>756500.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>4323000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>216943293.0</v>
       </c>
-      <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
-      <c r="DB40">
+      <c r="DB40"/>
+      <c r="DC40">
         <v>18702858.0</v>
       </c>
-      <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
-      <c r="DF40">
+      <c r="DF40"/>
+      <c r="DG40">
         <v>2945250.0</v>
       </c>
-      <c r="DG40"/>
       <c r="DH40"/>
       <c r="DI40"/>
-      <c r="DJ40">
+      <c r="DJ40"/>
+      <c r="DK40">
         <v>13151500.0</v>
       </c>
-      <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
+      <c r="DN40"/>
     </row>
-    <row r="41" spans="1:117">
+    <row r="41" spans="1:118">
       <c r="A41" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
+      <c r="J41"/>
       <c r="K41">
         <v>1133300000.0</v>
       </c>
       <c r="L41">
-        <v>1067300000.0</v>
+        <v>1133300000.0</v>
       </c>
       <c r="M41">
         <v>1067300000.0</v>
       </c>
       <c r="N41">
-        <v>980000000.0</v>
+        <v>1067300000.0</v>
       </c>
       <c r="O41">
         <v>980000000.0</v>
       </c>
       <c r="P41">
-        <v>1001800000.0</v>
+        <v>980000000.0</v>
       </c>
       <c r="Q41">
         <v>1001800000.0</v>
       </c>
       <c r="R41">
-        <v>958200000.0</v>
+        <v>1001800000.0</v>
       </c>
       <c r="S41">
         <v>958200000.0</v>
       </c>
       <c r="T41">
-        <v>933800000.0</v>
+        <v>958200000.0</v>
       </c>
       <c r="U41">
         <v>933800000.0</v>
       </c>
       <c r="V41">
-        <v>852100000.0</v>
+        <v>933800000.0</v>
       </c>
       <c r="W41">
         <v>852100000.0</v>
       </c>
       <c r="X41">
-        <v>975000000.0</v>
+        <v>852100000.0</v>
       </c>
       <c r="Y41">
         <v>975000000.0</v>
       </c>
       <c r="Z41">
-        <v>913200000.0</v>
+        <v>975000000.0</v>
       </c>
       <c r="AA41">
         <v>913200000.0</v>
       </c>
       <c r="AB41">
+        <v>913200000.0</v>
+      </c>
+      <c r="AC41">
         <v>337879.7</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>70396286.79</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>286748.97</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>63951721.81</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>302430.92</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>727100000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>43590000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>711200000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>41562000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>758200000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>37527000.0</v>
       </c>
-      <c r="AM41"/>
-      <c r="AN41">
+      <c r="AN41"/>
+      <c r="AO41">
         <v>32937000.0</v>
       </c>
-      <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>41377000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>40532000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>41768000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>41794000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>43343000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>53327000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>52379000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>54396000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>53945000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>59853000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>62845000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>62714000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>62422000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>61474000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>57213000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>62870000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>73486000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>68549000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>67797000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>63747000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>56912000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>66002000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>64227000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>62130000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>59003000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>44740000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>46215000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>50305000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>51770000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>39170000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>45163000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>43701000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>43810000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>40823000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>42982000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>45512000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>48388000.0</v>
       </c>
-      <c r="CA41"/>
-      <c r="CB41">
+      <c r="CB41"/>
+      <c r="CC41">
         <v>59684000.0</v>
       </c>
-      <c r="CC41"/>
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>23205000.0</v>
       </c>
-      <c r="CE41"/>
-      <c r="CF41">
+      <c r="CF41"/>
+      <c r="CG41">
         <v>57503000.0</v>
       </c>
-      <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>52798000.0</v>
       </c>
-      <c r="CI41"/>
-      <c r="CJ41">
+      <c r="CJ41"/>
+      <c r="CK41">
         <v>76969000.0</v>
       </c>
-      <c r="CK41"/>
-      <c r="CL41">
+      <c r="CL41"/>
+      <c r="CM41">
         <v>57043000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>67710000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>38765000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>32245000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>124664000.0</v>
       </c>
-      <c r="CQ41"/>
-      <c r="CR41">
+      <c r="CR41"/>
+      <c r="CS41">
         <v>29300000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>44700000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>23168000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>33200000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>36000000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>37900000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>15608000.0</v>
       </c>
-      <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
+      <c r="DN41"/>
     </row>
-    <row r="42" spans="1:117">
+    <row r="42" spans="1:118">
       <c r="A42" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B42">
+        <v>12645846646.0</v>
+      </c>
+      <c r="C42">
         <v>10749947295.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>8883000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>7680800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-697700000.0</v>
       </c>
       <c r="F42">
         <v>-697700000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42">
+      <c r="G42">
+        <v>-697700000.0</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42">
         <v>-5956258647.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>327527294.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>6274100000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-86700000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5630600000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>5439900000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-35600000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4972200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51000000.0</v>
       </c>
       <c r="R42">
         <v>-51000000.0</v>
       </c>
       <c r="S42">
         <v>-51000000.0</v>
       </c>
-      <c r="T42"/>
+      <c r="T42">
+        <v>-51000000.0</v>
+      </c>
       <c r="U42"/>
-      <c r="V42">
-[...1 lines deleted...]
-      </c>
+      <c r="V42"/>
       <c r="W42">
         <v>-51000000.0</v>
       </c>
       <c r="X42">
+        <v>-51000000.0</v>
+      </c>
+      <c r="Y42">
         <v>2884900000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-500000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-5123800000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-51000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2566200000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-500000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-50700000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-50699999.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1344400000.0</v>
       </c>
-      <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>-50700000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-50699999.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>-500000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-50700000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1507700000.0</v>
       </c>
-      <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>-44152000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1499400000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1239400000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1239200000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-4176780000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1333000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1354400000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1361300000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-26172000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1474600000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1482800000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1416200000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>4294192000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1448800000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1419600000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1291600000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>4132604000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1613300000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1564700000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1531900000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>4133318000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1448700000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1437300000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1414900000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>4104480000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1298300000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1257400000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1191400000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>4096891700.0</v>
       </c>
-      <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
-      <c r="BV42">
+      <c r="BV42"/>
+      <c r="BW42">
         <v>4886660955.0</v>
       </c>
-      <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>4636547072.24</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>-0.6</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>4007828106.0</v>
       </c>
-      <c r="CE42"/>
-      <c r="CF42">
+      <c r="CF42"/>
+      <c r="CG42">
         <v>0.48</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>245566053.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>245566052.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>247565172.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>259618560.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>265001804.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>282223056.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>288082090.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>302614545.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>0.7</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>345607200.0</v>
       </c>
-      <c r="CQ42"/>
-      <c r="CR42">
+      <c r="CR42"/>
+      <c r="CS42">
         <v>0.9</v>
       </c>
-      <c r="CS42"/>
-      <c r="CT42">
+      <c r="CT42"/>
+      <c r="CU42">
         <v>1596617490.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>1889459776.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>1690527855.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1585582735.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1395397427.0</v>
       </c>
-      <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
-      <c r="DB42">
+      <c r="DB42"/>
+      <c r="DC42">
         <v>905580318.0</v>
       </c>
-      <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
-      <c r="DF42">
+      <c r="DF42"/>
+      <c r="DG42">
         <v>713339550.0</v>
       </c>
-      <c r="DG42"/>
       <c r="DH42"/>
       <c r="DI42"/>
-      <c r="DJ42">
+      <c r="DJ42"/>
+      <c r="DK42">
         <v>359172000.0</v>
       </c>
-      <c r="DK42"/>
       <c r="DL42"/>
       <c r="DM42"/>
+      <c r="DN42"/>
     </row>
-    <row r="43" spans="1:117">
+    <row r="43" spans="1:118">
       <c r="A43" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
-      <c r="X43">
-[...1 lines deleted...]
-      </c>
+      <c r="X43"/>
       <c r="Y43">
         <v>0.0</v>
       </c>
       <c r="Z43">
         <v>0.0</v>
       </c>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
@@ -14982,1402 +15167,1410 @@
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
+      <c r="DN43"/>
     </row>
-    <row r="44" spans="1:117">
+    <row r="44" spans="1:118">
       <c r="A44" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
-      <c r="X44">
-[...1 lines deleted...]
-      </c>
+      <c r="X44"/>
       <c r="Y44">
         <v>0.0</v>
       </c>
       <c r="Z44">
         <v>0.0</v>
       </c>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
-      <c r="AH44">
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44"/>
+      <c r="AI44">
         <v>38000.0</v>
       </c>
-      <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
+      <c r="AL44"/>
+      <c r="AM44">
         <v>34000.0</v>
       </c>
-      <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-      <c r="AP44">
+      <c r="AP44"/>
+      <c r="AQ44">
         <v>41000.0</v>
       </c>
-      <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-      <c r="AT44">
+      <c r="AT44"/>
+      <c r="AU44">
         <v>47000.0</v>
       </c>
-      <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-      <c r="AX44">
+      <c r="AX44"/>
+      <c r="AY44">
         <v>51000.0</v>
       </c>
-      <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
-      <c r="BB44">
+      <c r="BB44"/>
+      <c r="BC44">
         <v>61000.0</v>
       </c>
-      <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-      <c r="BF44">
+      <c r="BF44"/>
+      <c r="BG44">
         <v>74000.0</v>
       </c>
-      <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
-      <c r="BJ44">
+      <c r="BJ44"/>
+      <c r="BK44">
         <v>66000.0</v>
       </c>
-      <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-      <c r="BN44">
+      <c r="BN44"/>
+      <c r="BO44">
         <v>65000.0</v>
       </c>
-      <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
-      <c r="BR44">
+      <c r="BR44"/>
+      <c r="BS44">
         <v>64000.0</v>
       </c>
-      <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
-      <c r="BV44">
+      <c r="BV44"/>
+      <c r="BW44">
         <v>71000.0</v>
       </c>
-      <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
-      <c r="BZ44">
+      <c r="BZ44"/>
+      <c r="CA44">
         <v>70000.0</v>
       </c>
-      <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
-      <c r="CD44">
+      <c r="CD44"/>
+      <c r="CE44">
         <v>75000.0</v>
       </c>
-      <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
-      <c r="CH44">
+      <c r="CH44"/>
+      <c r="CI44">
         <v>80000.0</v>
       </c>
-      <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
-      <c r="CL44">
+      <c r="CL44"/>
+      <c r="CM44">
         <v>67000.0</v>
       </c>
-      <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
-      <c r="CP44">
+      <c r="CP44"/>
+      <c r="CQ44">
         <v>107000.0</v>
       </c>
-      <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
-      <c r="CT44">
+      <c r="CT44"/>
+      <c r="CU44">
         <v>62000.0</v>
       </c>
-      <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
-      <c r="CX44">
+      <c r="CX44"/>
+      <c r="CY44">
         <v>74000.0</v>
       </c>
-      <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
+      <c r="DN44"/>
     </row>
-    <row r="45" spans="1:117">
+    <row r="45" spans="1:118">
       <c r="A45" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>9289400000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>2621100000.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45">
+      <c r="X45"/>
+      <c r="Y45">
         <v>2738000000.0</v>
       </c>
-      <c r="Y45">
-[...1 lines deleted...]
-      </c>
       <c r="Z45">
+        <v>0.0</v>
+      </c>
+      <c r="AA45">
         <v>2775300000.0</v>
       </c>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
       <c r="AB45">
+        <v>0.0</v>
+      </c>
+      <c r="AC45">
         <v>2928600000.0</v>
       </c>
-      <c r="AC45">
-[...1 lines deleted...]
-      </c>
       <c r="AD45">
+        <v>0.0</v>
+      </c>
+      <c r="AE45">
         <v>1452700000.0</v>
       </c>
-      <c r="AE45">
-[...1 lines deleted...]
-      </c>
       <c r="AF45">
+        <v>0.0</v>
+      </c>
+      <c r="AG45">
         <v>1502000000.0</v>
       </c>
-      <c r="AG45"/>
-      <c r="AH45">
+      <c r="AH45"/>
+      <c r="AI45">
         <v>1497600000.0</v>
       </c>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>1600476000.0</v>
       </c>
-      <c r="AM45"/>
-      <c r="AN45">
+      <c r="AN45"/>
+      <c r="AO45">
         <v>1665300000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>1698888000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1693400000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1719200000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1734300000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1755503000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1778600000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1796600000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1775700000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1756333000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1838400000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1767900000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1692800000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1641557000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1584200000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1570400000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1599000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1540003000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1992600000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1939000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1896000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1857646000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1730700000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1744700000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1759100000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1733219000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>932800000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>891200000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>821200000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>815332760.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>669963525.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>652147372.8</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>626743230.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>663164937.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>703077787.6</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>678950885.7</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>2000980422.6</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1811773292.96</v>
       </c>
-      <c r="CA45"/>
-      <c r="CB45">
+      <c r="CB45"/>
+      <c r="CC45">
         <v>1005110722.0</v>
       </c>
-      <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>799102853.9</v>
       </c>
-      <c r="CE45"/>
-      <c r="CF45">
+      <c r="CF45"/>
+      <c r="CG45">
         <v>711807066.48</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>963135649.55</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1055607840.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1054533120.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>566077152.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>623181142.71</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>670876100.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>674667555.0</v>
       </c>
-      <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>791019450.0</v>
       </c>
-      <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
-      <c r="CT45">
+      <c r="CT45"/>
+      <c r="CU45">
         <v>843644320.0</v>
       </c>
-      <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
-      <c r="CX45">
+      <c r="CX45"/>
+      <c r="CY45">
         <v>962710433.28</v>
       </c>
-      <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
-      <c r="DB45">
+      <c r="DB45"/>
+      <c r="DC45">
         <v>815685936.0</v>
       </c>
-      <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
-      <c r="DF45">
+      <c r="DF45"/>
+      <c r="DG45">
         <v>693900900.0</v>
       </c>
-      <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
-      <c r="DJ45">
+      <c r="DJ45"/>
+      <c r="DK45">
         <v>361439500.0</v>
       </c>
-      <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
+      <c r="DN45"/>
     </row>
-    <row r="46" spans="1:117">
+    <row r="46" spans="1:118">
       <c r="A46" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B46">
+        <v>11823358200.0</v>
+      </c>
+      <c r="C46">
         <v>10017366435.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>8542200000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7468500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6794900000.0</v>
       </c>
       <c r="F46">
         <v>6794900000.0</v>
       </c>
       <c r="G46">
         <v>6794900000.0</v>
       </c>
       <c r="H46">
+        <v>6794900000.0</v>
+      </c>
+      <c r="I46">
         <v>242116199.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>206947660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3909500000.0</v>
       </c>
       <c r="K46">
         <v>3909500000.0</v>
       </c>
       <c r="L46">
+        <v>3909500000.0</v>
+      </c>
+      <c r="M46">
         <v>197843079.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3366300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3084100000.0</v>
       </c>
       <c r="O46">
         <v>3084100000.0</v>
       </c>
       <c r="P46">
-        <v>2854500000.0</v>
+        <v>3084100000.0</v>
       </c>
       <c r="Q46">
         <v>2854500000.0</v>
       </c>
       <c r="R46">
-        <v>2809700000.0</v>
+        <v>2854500000.0</v>
       </c>
       <c r="S46">
         <v>2809700000.0</v>
       </c>
       <c r="T46">
-        <v>2697100000.0</v>
+        <v>2809700000.0</v>
       </c>
       <c r="U46">
         <v>2697100000.0</v>
       </c>
       <c r="V46">
-        <v>2621100000.0</v>
+        <v>2697100000.0</v>
       </c>
       <c r="W46">
         <v>2621100000.0</v>
       </c>
       <c r="X46">
-        <v>2738000000.0</v>
+        <v>2621100000.0</v>
       </c>
       <c r="Y46">
         <v>2738000000.0</v>
       </c>
       <c r="Z46">
-        <v>2775300000.0</v>
+        <v>2738000000.0</v>
       </c>
       <c r="AA46">
         <v>2775300000.0</v>
       </c>
       <c r="AB46">
-        <v>2928600000.0</v>
+        <v>2775300000.0</v>
       </c>
       <c r="AC46">
         <v>2928600000.0</v>
       </c>
       <c r="AD46">
-        <v>1452700000.0</v>
+        <v>2928600000.0</v>
       </c>
       <c r="AE46">
         <v>1452700000.0</v>
       </c>
       <c r="AF46">
-        <v>1502000000.0</v>
+        <v>1452700000.0</v>
       </c>
       <c r="AG46">
         <v>1502000000.0</v>
       </c>
       <c r="AH46">
-        <v>1497600000.0</v>
+        <v>1502000000.0</v>
       </c>
       <c r="AI46">
         <v>1497600000.0</v>
       </c>
       <c r="AJ46">
-        <v>1560200000.0</v>
+        <v>1497600000.0</v>
       </c>
       <c r="AK46">
         <v>1560200000.0</v>
       </c>
       <c r="AL46">
-        <v>1600500000.0</v>
+        <v>1560200000.0</v>
       </c>
       <c r="AM46">
         <v>1600500000.0</v>
       </c>
       <c r="AN46">
-        <v>1665300000.0</v>
+        <v>1600500000.0</v>
       </c>
       <c r="AO46">
         <v>1665300000.0</v>
       </c>
       <c r="AP46">
+        <v>1665300000.0</v>
+      </c>
+      <c r="AQ46">
         <v>1698774000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1693400000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1719200000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1734300000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1755503000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1778600000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1796600000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1775700000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1756333000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1838400000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1767900000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1692800000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1641557000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1584200000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1570400000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1599000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1550102000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1992600000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1939000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1896000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1857646000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1730700000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1744700000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1759100000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1733219000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>932800000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>891200000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>821200000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>815332760.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>669963525.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>652147372.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>626743230.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>663164937.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>703077787.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>678950885.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>2000980422.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1811773292.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>1005110722.0</v>
       </c>
-      <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>812301000.0</v>
       </c>
-      <c r="CE46"/>
-      <c r="CF46">
+      <c r="CF46"/>
+      <c r="CG46">
         <v>711807066.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>963135649.0</v>
       </c>
       <c r="CH46">
         <v>963135649.0</v>
       </c>
       <c r="CI46">
+        <v>963135649.0</v>
+      </c>
+      <c r="CJ46">
         <v>1055607840.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1054533120.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>566077152.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>623181142.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>670876100.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>674667555.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>654028506.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>791019450.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>814267500.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>798802535.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>826858900.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>843644320.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>888386630.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>923686500.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>948898500.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>962710433.0</v>
       </c>
-      <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
-      <c r="DB46">
+      <c r="DB46"/>
+      <c r="DC46">
         <v>815685936.0</v>
       </c>
-      <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
-      <c r="DF46">
+      <c r="DF46"/>
+      <c r="DG46">
         <v>693900900.0</v>
       </c>
-      <c r="DG46"/>
       <c r="DH46"/>
       <c r="DI46"/>
-      <c r="DJ46">
+      <c r="DJ46"/>
+      <c r="DK46">
         <v>361439500.0</v>
       </c>
-      <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
+      <c r="DN46"/>
     </row>
-    <row r="47" spans="1:117">
+    <row r="47" spans="1:118">
       <c r="A47" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>76</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>10027200000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>8542200000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>7468500000.0</v>
       </c>
-      <c r="E47"/>
-      <c r="F47">
+      <c r="F47"/>
+      <c r="G47">
         <v>6794900000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47">
+      <c r="H47"/>
+      <c r="I47">
         <v>4427700000.0</v>
       </c>
-      <c r="I47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J47"/>
       <c r="K47">
         <v>3909500000.0</v>
       </c>
       <c r="L47">
-        <v>3366300000.0</v>
+        <v>3909500000.0</v>
       </c>
       <c r="M47">
         <v>3366300000.0</v>
       </c>
       <c r="N47">
-        <v>3084100000.0</v>
+        <v>3366300000.0</v>
       </c>
       <c r="O47">
         <v>3084100000.0</v>
       </c>
       <c r="P47">
-        <v>2854500000.0</v>
+        <v>3084100000.0</v>
       </c>
       <c r="Q47">
         <v>2854500000.0</v>
       </c>
       <c r="R47">
-        <v>2809700000.0</v>
+        <v>2854500000.0</v>
       </c>
       <c r="S47">
         <v>2809700000.0</v>
       </c>
       <c r="T47">
-        <v>2697100000.0</v>
+        <v>2809700000.0</v>
       </c>
       <c r="U47">
         <v>2697100000.0</v>
       </c>
       <c r="V47">
-        <v>2621100000.0</v>
+        <v>2697100000.0</v>
       </c>
       <c r="W47">
         <v>2621100000.0</v>
       </c>
       <c r="X47">
-        <v>2738000000.0</v>
+        <v>2621100000.0</v>
       </c>
       <c r="Y47">
         <v>2738000000.0</v>
       </c>
       <c r="Z47">
-        <v>2775300000.0</v>
+        <v>2738000000.0</v>
       </c>
       <c r="AA47">
         <v>2775300000.0</v>
       </c>
       <c r="AB47">
+        <v>2775300000.0</v>
+      </c>
+      <c r="AC47">
         <v>2928600000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>205956608.88</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1452700000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>122611411.21</v>
-      </c>
-[...1 lines deleted...]
-        <v>1502000000.0</v>
       </c>
       <c r="AG47">
         <v>1502000000.0</v>
       </c>
       <c r="AH47">
+        <v>1502000000.0</v>
+      </c>
+      <c r="AI47">
         <v>114386000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1497600000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>113883000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1560200000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>108319000.0</v>
       </c>
-      <c r="AM47"/>
-      <c r="AN47">
+      <c r="AN47"/>
+      <c r="AO47">
         <v>107675000.0</v>
       </c>
-      <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>139874000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>139506000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>148946000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>153403000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>165239000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>168947000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>171350000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>176775000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>177768000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>199231000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>208368000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>204198000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>200802000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>206855000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>194474000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>199384000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>227936000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>294437000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>290705000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>272770000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>243619000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>236112000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>237010000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>233333000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>224220000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>98014000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>95828000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>98759000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>104516000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>82158000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>95094000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>91123000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>92244000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>96653000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>96668000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>259856000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>258283000.0</v>
       </c>
-      <c r="CA47"/>
-      <c r="CB47">
+      <c r="CB47"/>
+      <c r="CC47">
         <v>158467000.0</v>
       </c>
-      <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>119861000.0</v>
       </c>
-      <c r="CE47"/>
-      <c r="CF47">
+      <c r="CF47"/>
+      <c r="CG47">
         <v>125315000.0</v>
       </c>
-      <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>153521000.0</v>
       </c>
-      <c r="CI47"/>
-      <c r="CJ47">
+      <c r="CJ47"/>
+      <c r="CK47">
         <v>156492000.0</v>
       </c>
-      <c r="CK47"/>
-      <c r="CL47">
+      <c r="CL47"/>
+      <c r="CM47">
         <v>77035000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>82569000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>76156000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>62288000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>72184000.0</v>
       </c>
-      <c r="CQ47"/>
-      <c r="CR47">
+      <c r="CR47"/>
+      <c r="CS47">
         <v>66700000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>91700000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>104684000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>110900000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>122100000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>131700000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>142726000.0</v>
       </c>
-      <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
+      <c r="DN47"/>
     </row>
-    <row r="48" spans="1:117">
+    <row r="48" spans="1:118">
       <c r="A48" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B48">
+        <v>77</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48">
         <v>4551600000.0</v>
       </c>
-      <c r="C48"/>
       <c r="D48"/>
-      <c r="E48">
-[...1 lines deleted...]
-      </c>
+      <c r="E48"/>
       <c r="F48">
         <v>697200000.0</v>
       </c>
-      <c r="G48"/>
+      <c r="G48">
+        <v>697200000.0</v>
+      </c>
       <c r="H48"/>
-      <c r="I48">
+      <c r="I48"/>
+      <c r="J48">
         <v>4562959.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86200000.0</v>
       </c>
       <c r="K48">
         <v>86200000.0</v>
       </c>
-      <c r="L48"/>
-      <c r="M48">
+      <c r="L48">
+        <v>86200000.0</v>
+      </c>
+      <c r="M48"/>
+      <c r="N48">
         <v>-44767282.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-733400000.0</v>
       </c>
       <c r="O48">
         <v>-733400000.0</v>
       </c>
-      <c r="P48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P48">
+        <v>-733400000.0</v>
+      </c>
+      <c r="Q48"/>
       <c r="R48">
         <v>-1337500000.0</v>
       </c>
       <c r="S48">
         <v>-1337500000.0</v>
       </c>
       <c r="T48">
+        <v>-1337500000.0</v>
+      </c>
+      <c r="U48">
         <v>4726900000.0</v>
       </c>
-      <c r="U48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V48"/>
       <c r="W48">
         <v>-2117700000.0</v>
       </c>
       <c r="X48">
+        <v>-2117700000.0</v>
+      </c>
+      <c r="Y48">
         <v>2884900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2837800000.0</v>
       </c>
       <c r="Z48">
         <v>-2837800000.0</v>
       </c>
       <c r="AA48">
         <v>-2837800000.0</v>
       </c>
       <c r="AB48">
+        <v>-2837800000.0</v>
+      </c>
+      <c r="AC48">
         <v>2566200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2910400000.0</v>
       </c>
       <c r="AD48">
         <v>-2910400000.0</v>
       </c>
       <c r="AE48">
         <v>-2910400000.0</v>
       </c>
       <c r="AF48">
+        <v>-2910400000.0</v>
+      </c>
+      <c r="AG48">
         <v>1344400000.0</v>
       </c>
-      <c r="AG48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH48"/>
       <c r="AI48">
         <v>-2875300000.0</v>
       </c>
-      <c r="AJ48"/>
+      <c r="AJ48">
+        <v>-2875300000.0</v>
+      </c>
       <c r="AK48"/>
-      <c r="AL48">
-[...1 lines deleted...]
-      </c>
+      <c r="AL48"/>
       <c r="AM48">
         <v>-2978300000.0</v>
       </c>
-      <c r="AN48"/>
+      <c r="AN48">
+        <v>-2978300000.0</v>
+      </c>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-2787324000.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>-3012759000.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
-      <c r="AX48">
+      <c r="AX48"/>
+      <c r="AY48">
         <v>-2887694000.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>-2797500000.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>-3089215000.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>-2782056000.0</v>
       </c>
-      <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
-      <c r="BN48">
+      <c r="BN48"/>
+      <c r="BO48">
         <v>-2970917000.0</v>
       </c>
-      <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>-3061402850.0</v>
       </c>
-      <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>-4616596178.1</v>
       </c>
-      <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>-3590021697.68</v>
       </c>
-      <c r="CA48"/>
-      <c r="CB48">
+      <c r="CB48"/>
+      <c r="CC48">
         <v>-3043409901.4</v>
       </c>
-      <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>-3181557683.64</v>
       </c>
-      <c r="CE48"/>
-      <c r="CF48">
+      <c r="CF48"/>
+      <c r="CG48">
         <v>-2616905416.48</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2431137674.9</v>
       </c>
       <c r="CH48">
         <v>-2431137674.9</v>
       </c>
       <c r="CI48">
+        <v>-2431137674.9</v>
+      </c>
+      <c r="CJ48">
         <v>-2223688182.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-2432920320.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-2181755690.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-2547934152.12</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-2381215522.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-2613800985.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-3437019851.7</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-3540165750.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-1182760350.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-1244766684.9</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-1421421846.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-1291121745.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-1387188886.9</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-1252514355.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-1184264235.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-1070599227.12</v>
       </c>
-      <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
-      <c r="DB48">
+      <c r="DB48"/>
+      <c r="DC48">
         <v>-205128120.0</v>
       </c>
-      <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
-      <c r="DF48">
+      <c r="DF48"/>
+      <c r="DG48">
         <v>-156098250.0</v>
       </c>
-      <c r="DG48"/>
       <c r="DH48"/>
       <c r="DI48"/>
-      <c r="DJ48">
+      <c r="DJ48"/>
+      <c r="DK48">
         <v>-19954000.0</v>
       </c>
-      <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
+      <c r="DN48"/>
     </row>
-    <row r="49" spans="1:117">
+    <row r="49" spans="1:118">
       <c r="A49" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
-      <c r="X49">
-[...1 lines deleted...]
-      </c>
+      <c r="X49"/>
       <c r="Y49">
         <v>0.0</v>
       </c>
       <c r="Z49">
         <v>0.0</v>
       </c>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
@@ -16418,1061 +16611,1070 @@
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
+      <c r="DN49"/>
     </row>
-    <row r="50" spans="1:117">
+    <row r="50" spans="1:118">
       <c r="A50" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
-[...1 lines deleted...]
-      </c>
+      <c r="X50"/>
       <c r="Y50">
         <v>0.0</v>
       </c>
       <c r="Z50">
         <v>0.0</v>
       </c>
       <c r="AA50">
         <v>0.0</v>
       </c>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
         <v>101256.71</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>15500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16800000.0</v>
       </c>
       <c r="AI50">
         <v>16800000.0</v>
       </c>
       <c r="AJ50">
-        <v>18100000.0</v>
+        <v>16800000.0</v>
       </c>
       <c r="AK50">
         <v>18100000.0</v>
       </c>
       <c r="AL50">
+        <v>18100000.0</v>
+      </c>
+      <c r="AM50">
         <v>19200000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>19000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>23096000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>148695000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>168000000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-      <c r="BB50">
+      <c r="BB50"/>
+      <c r="BC50">
         <v>3753000.0</v>
       </c>
-      <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-      <c r="BF50">
+      <c r="BF50"/>
+      <c r="BG50">
         <v>11705000.0</v>
       </c>
-      <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
-      <c r="BN50">
+      <c r="BN50"/>
+      <c r="BO50">
         <v>272000.0</v>
       </c>
-      <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
+      <c r="DN50"/>
     </row>
-    <row r="51" spans="1:117">
+    <row r="51" spans="1:118">
       <c r="A51" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B51">
+        <v>11309074.0</v>
+      </c>
+      <c r="C51">
         <v>21478904.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>17400000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>22200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29200000.0</v>
       </c>
       <c r="F51">
         <v>29200000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="G51">
+        <v>29200000.0</v>
+      </c>
+      <c r="H51"/>
+      <c r="I51">
         <v>1881066.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2101502.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>39700000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>28400000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>25163767.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>24100000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>52300000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>32800000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>47300000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>30600000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>54800000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>37900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33600000.0</v>
       </c>
       <c r="U51">
         <v>33600000.0</v>
       </c>
       <c r="V51">
+        <v>33600000.0</v>
+      </c>
+      <c r="W51">
         <v>47100000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>37000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>52000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>43100000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>11000000.0</v>
       </c>
-      <c r="AA51">
-[...1 lines deleted...]
-      </c>
       <c r="AB51">
+        <v>0.0</v>
+      </c>
+      <c r="AC51">
         <v>186200000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>173300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14700000.0</v>
       </c>
       <c r="AE51">
         <v>14700000.0</v>
       </c>
       <c r="AF51">
-        <v>15500000.0</v>
+        <v>14700000.0</v>
       </c>
       <c r="AG51">
         <v>15500000.0</v>
       </c>
       <c r="AH51">
-        <v>16800000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="AI51">
         <v>16800000.0</v>
       </c>
       <c r="AJ51">
+        <v>16800000.0</v>
+      </c>
+      <c r="AK51">
         <v>18100000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>15300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19200000.0</v>
       </c>
       <c r="AM51">
         <v>19200000.0</v>
       </c>
       <c r="AN51">
+        <v>19200000.0</v>
+      </c>
+      <c r="AO51">
         <v>20200000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>18000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>44257000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>99100000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>99800000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>77500000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>148695000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>148000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>147900000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>167900000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>167626000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>169700000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>168400000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>196800000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>30690000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>30600000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>30500000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>120700000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>119773000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>152600000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>150400000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>39800000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>58977000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>115100000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>65100000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>113100000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>68071000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>95000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>106000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>155000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>523270.0</v>
       </c>
-      <c r="BS51"/>
       <c r="BT51"/>
-      <c r="BU51">
+      <c r="BU51"/>
+      <c r="BV51">
         <v>49182330.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>904429851.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>659366003.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>683444051.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1001632740.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>905479288.0</v>
       </c>
-      <c r="CA51"/>
-      <c r="CB51">
+      <c r="CB51"/>
+      <c r="CC51">
         <v>378862580.0</v>
       </c>
-      <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>534322116.0</v>
       </c>
-      <c r="CE51"/>
-      <c r="CF51">
+      <c r="CF51"/>
+      <c r="CG51">
         <v>355002683.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435765444.0</v>
       </c>
       <c r="CH51">
         <v>435765444.0</v>
       </c>
       <c r="CI51">
+        <v>435765444.0</v>
+      </c>
+      <c r="CJ51">
         <v>476908542.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>492472320.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>511966836.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>644565873.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>697711144.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>759536790.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>235913664.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>433302750.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>82672500.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>79041930.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>232638600.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>86661005.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>224299600.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>284444000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>315579000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>13893588.0</v>
       </c>
-      <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
-      <c r="DB51">
+      <c r="DB51"/>
+      <c r="DC51">
         <v>46455486.0</v>
       </c>
-      <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
-      <c r="DF51">
+      <c r="DF51"/>
+      <c r="DG51">
         <v>7068600.0</v>
       </c>
-      <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
-      <c r="DJ51">
+      <c r="DJ51"/>
+      <c r="DK51">
         <v>13605000.0</v>
       </c>
-      <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
+      <c r="DN51"/>
     </row>
-    <row r="52" spans="1:117">
+    <row r="52" spans="1:118">
       <c r="A52" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B52">
+        <v>5059325.0</v>
+      </c>
+      <c r="C52">
         <v>6094014.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7400000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6900000.0</v>
       </c>
       <c r="F52">
         <v>6900000.0</v>
       </c>
       <c r="G52">
         <v>6900000.0</v>
       </c>
       <c r="H52">
+        <v>6900000.0</v>
+      </c>
+      <c r="I52">
         <v>749145.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>598160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11300000.0</v>
       </c>
       <c r="K52">
         <v>11300000.0</v>
       </c>
       <c r="L52">
+        <v>11300000.0</v>
+      </c>
+      <c r="M52">
         <v>1063767.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19500000.0</v>
       </c>
       <c r="O52">
         <v>19500000.0</v>
       </c>
       <c r="P52">
-        <v>16700000.0</v>
+        <v>19500000.0</v>
       </c>
       <c r="Q52">
         <v>16700000.0</v>
       </c>
       <c r="R52">
-        <v>16900000.0</v>
+        <v>16700000.0</v>
       </c>
       <c r="S52">
         <v>16900000.0</v>
       </c>
       <c r="T52">
-        <v>9800000.0</v>
+        <v>16900000.0</v>
       </c>
       <c r="U52">
         <v>9800000.0</v>
       </c>
       <c r="V52">
-        <v>10100000.0</v>
+        <v>9800000.0</v>
       </c>
       <c r="W52">
         <v>10100000.0</v>
       </c>
       <c r="X52">
-        <v>8900000.0</v>
+        <v>10100000.0</v>
       </c>
       <c r="Y52">
         <v>8900000.0</v>
       </c>
       <c r="Z52">
-        <v>11000000.0</v>
+        <v>8900000.0</v>
       </c>
       <c r="AA52">
         <v>11000000.0</v>
       </c>
       <c r="AB52">
-        <v>12900000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="AC52">
         <v>12900000.0</v>
       </c>
       <c r="AD52">
-        <v>0.0</v>
+        <v>12900000.0</v>
       </c>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
         <v>15500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16800000.0</v>
       </c>
       <c r="AI52">
         <v>16800000.0</v>
       </c>
       <c r="AJ52">
-        <v>2800000.0</v>
+        <v>16800000.0</v>
       </c>
       <c r="AK52">
         <v>2800000.0</v>
       </c>
       <c r="AL52">
+        <v>2800000.0</v>
+      </c>
+      <c r="AM52">
         <v>2355000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>19000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>500000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2200000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>25096000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>79300000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>79400000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>75100000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>71237000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>72500000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>72400000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>92400000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>24294000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>24000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>22100000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>30800000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>30690000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>30600000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>30500000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>80700000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>79345000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>78800000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>78500000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>48000000.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>50000000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>48000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>2925000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>6800000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>12200000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>34200000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>523270.0</v>
       </c>
-      <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>904429851.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>529450719.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>405994587.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>668252692.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>546346334.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52">
+      <c r="CB52"/>
+      <c r="CC52">
         <v>366936035.0</v>
       </c>
-      <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>73457489.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52">
+      <c r="CF52"/>
+      <c r="CG52">
         <v>52526890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68382919.0</v>
       </c>
       <c r="CH52">
         <v>68382919.0</v>
       </c>
       <c r="CI52">
+        <v>68382919.0</v>
+      </c>
+      <c r="CJ52">
         <v>77913912.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>66242880.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>41623320.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>171893713.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>175217052.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>128589750.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>85308066.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>170743950.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>36240000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>37125755.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>183946800.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>28127382.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>151402230.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>214089500.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>209665500.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>13893588.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
-      <c r="DB52">
+      <c r="DB52"/>
+      <c r="DC52">
         <v>10859724.0</v>
       </c>
-      <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
-      <c r="DF52">
+      <c r="DF52"/>
+      <c r="DG52">
         <v>7068600.0</v>
       </c>
-      <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
-      <c r="DJ52">
+      <c r="DJ52"/>
+      <c r="DK52">
         <v>13605000.0</v>
       </c>
-      <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
+      <c r="DN52"/>
     </row>
-    <row r="53" spans="1:117">
+    <row r="53" spans="1:118">
       <c r="A53" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
-[...1 lines deleted...]
-      </c>
+      <c r="X53"/>
       <c r="Y53">
         <v>0.0</v>
       </c>
       <c r="Z53">
         <v>0.0</v>
       </c>
       <c r="AA53">
         <v>0.0</v>
       </c>
       <c r="AB53">
         <v>0.0</v>
       </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
-      <c r="AG53"/>
+      <c r="AG53">
+        <v>0.0</v>
+      </c>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-      <c r="BI53">
-[...1 lines deleted...]
-      </c>
+      <c r="BI53"/>
       <c r="BJ53">
         <v>15000000.0</v>
       </c>
       <c r="BK53">
         <v>15000000.0</v>
       </c>
       <c r="BL53">
         <v>15000000.0</v>
       </c>
       <c r="BM53">
         <v>15000000.0</v>
       </c>
       <c r="BN53">
         <v>15000000.0</v>
       </c>
       <c r="BO53">
         <v>15000000.0</v>
       </c>
       <c r="BP53">
         <v>15000000.0</v>
       </c>
-      <c r="BQ53"/>
+      <c r="BQ53">
+        <v>15000000.0</v>
+      </c>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>10675581.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>2899000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>12383000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
+      <c r="DN53"/>
     </row>
-    <row r="54" spans="1:117">
+    <row r="54" spans="1:118">
       <c r="A54" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
-      <c r="X54">
-[...1 lines deleted...]
-      </c>
+      <c r="X54"/>
       <c r="Y54">
         <v>0.0</v>
       </c>
       <c r="Z54">
         <v>0.0</v>
       </c>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
@@ -17513,1397 +17715,1410 @@
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
+      <c r="DN54"/>
     </row>
-    <row r="55" spans="1:117">
+    <row r="55" spans="1:118">
       <c r="A55" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B55">
+        <v>17302910942.0</v>
+      </c>
+      <c r="C55">
         <v>14625542813.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12246000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>10318300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9450400000.0</v>
       </c>
       <c r="F55">
         <v>9450400000.0</v>
       </c>
       <c r="G55">
         <v>9450400000.0</v>
       </c>
       <c r="H55">
+        <v>9450400000.0</v>
+      </c>
+      <c r="I55">
         <v>453604921.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>431654866.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8154500000.0</v>
       </c>
       <c r="K55">
         <v>8154500000.0</v>
       </c>
       <c r="L55">
+        <v>8154500000.0</v>
+      </c>
+      <c r="M55">
         <v>427434616.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7272800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7078200000.0</v>
       </c>
       <c r="O55">
         <v>7078200000.0</v>
       </c>
       <c r="P55">
-        <v>6558400000.0</v>
+        <v>7078200000.0</v>
       </c>
       <c r="Q55">
         <v>6558400000.0</v>
       </c>
       <c r="R55">
-        <v>6348000000.0</v>
+        <v>6558400000.0</v>
       </c>
       <c r="S55">
         <v>6348000000.0</v>
       </c>
       <c r="T55">
-        <v>6287000000.0</v>
+        <v>6348000000.0</v>
       </c>
       <c r="U55">
         <v>6287000000.0</v>
       </c>
       <c r="V55">
-        <v>5675200000.0</v>
+        <v>6287000000.0</v>
       </c>
       <c r="W55">
         <v>5675200000.0</v>
       </c>
       <c r="X55">
-        <v>4365600000.0</v>
+        <v>5675200000.0</v>
       </c>
       <c r="Y55">
         <v>4365600000.0</v>
       </c>
       <c r="Z55">
-        <v>4060000000.0</v>
+        <v>4365600000.0</v>
       </c>
       <c r="AA55">
         <v>4060000000.0</v>
       </c>
       <c r="AB55">
-        <v>4178400000.0</v>
+        <v>4060000000.0</v>
       </c>
       <c r="AC55">
         <v>4178400000.0</v>
       </c>
       <c r="AD55">
-        <v>2360400000.0</v>
+        <v>4178400000.0</v>
       </c>
       <c r="AE55">
         <v>2360400000.0</v>
       </c>
       <c r="AF55">
-        <v>2379600000.0</v>
+        <v>2360400000.0</v>
       </c>
       <c r="AG55">
         <v>2379600000.0</v>
       </c>
       <c r="AH55">
-        <v>2287400000.0</v>
+        <v>2379600000.0</v>
       </c>
       <c r="AI55">
         <v>2287400000.0</v>
       </c>
       <c r="AJ55">
-        <v>2366000000.0</v>
+        <v>2287400000.0</v>
       </c>
       <c r="AK55">
         <v>2366000000.0</v>
       </c>
       <c r="AL55">
-        <v>2419100000.0</v>
+        <v>2366000000.0</v>
       </c>
       <c r="AM55">
         <v>2419100000.0</v>
       </c>
       <c r="AN55">
-        <v>2460400000.0</v>
+        <v>2419100000.0</v>
       </c>
       <c r="AO55">
         <v>2460400000.0</v>
       </c>
       <c r="AP55">
+        <v>2460400000.0</v>
+      </c>
+      <c r="AQ55">
         <v>2503038000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2462700000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2405700000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2393800000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2440746000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2557100000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2558800000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2675100000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2669000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2838600000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2770400000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2711800000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2492289000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2533700000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2448200000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2417200000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2288661000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2729400000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2659300000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2583900000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2580292000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2579700000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2528300000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2580000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2625772000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2149300000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2083400000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2121900000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2261768190.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1866404689.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1748995576.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1942197090.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1629725542.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2003762979.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1983452576.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>3267710736.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2903115247.0</v>
       </c>
-      <c r="CA55"/>
-      <c r="CB55">
+      <c r="CB55"/>
+      <c r="CC55">
         <v>1799502251.0</v>
       </c>
-      <c r="CC55"/>
-      <c r="CD55">
+      <c r="CD55"/>
+      <c r="CE55">
         <v>1584156497.0</v>
       </c>
-      <c r="CE55"/>
-      <c r="CF55">
+      <c r="CF55"/>
+      <c r="CG55">
         <v>1593064486.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2002521660.0</v>
       </c>
       <c r="CH55">
         <v>2002521660.0</v>
       </c>
       <c r="CI55">
+        <v>2002521660.0</v>
+      </c>
+      <c r="CJ55">
         <v>2081055456.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1928403840.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2063822950.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1709715582.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1906866656.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2471494995.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1526066514.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>2086032150.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1381650000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1281437350.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1364272100.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1405765187.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1346598670.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1385908000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1400652000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1411297114.0</v>
       </c>
-      <c r="CY55"/>
       <c r="CZ55"/>
       <c r="DA55"/>
-      <c r="DB55">
+      <c r="DB55"/>
+      <c r="DC55">
         <v>1071287639.0</v>
       </c>
-      <c r="DC55"/>
       <c r="DD55"/>
       <c r="DE55"/>
-      <c r="DF55">
+      <c r="DF55"/>
+      <c r="DG55">
         <v>841163400.0</v>
       </c>
-      <c r="DG55"/>
       <c r="DH55"/>
       <c r="DI55"/>
-      <c r="DJ55">
+      <c r="DJ55"/>
+      <c r="DK55">
         <v>445790500.0</v>
       </c>
-      <c r="DK55"/>
       <c r="DL55"/>
       <c r="DM55"/>
+      <c r="DN55"/>
     </row>
-    <row r="56" spans="1:117">
+    <row r="56" spans="1:118">
       <c r="A56" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B56">
+        <v>3785470568.0</v>
+      </c>
+      <c r="C56">
         <v>2947906185.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2283500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1652800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1493600000.0</v>
       </c>
       <c r="F56">
         <v>1493600000.0</v>
       </c>
       <c r="G56">
         <v>1493600000.0</v>
       </c>
       <c r="H56">
+        <v>1493600000.0</v>
+      </c>
+      <c r="I56">
         <v>151923444.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>170142261.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3214200000.0</v>
       </c>
       <c r="K56">
         <v>3214200000.0</v>
       </c>
       <c r="L56">
+        <v>3214200000.0</v>
+      </c>
+      <c r="M56">
         <v>173200117.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2947000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3077000000.0</v>
       </c>
       <c r="O56">
         <v>3077000000.0</v>
       </c>
       <c r="P56">
-        <v>2821400000.0</v>
+        <v>3077000000.0</v>
       </c>
       <c r="Q56">
         <v>2821400000.0</v>
       </c>
       <c r="R56">
-        <v>2672700000.0</v>
+        <v>2821400000.0</v>
       </c>
       <c r="S56">
         <v>2672700000.0</v>
       </c>
       <c r="T56">
-        <v>2671300000.0</v>
+        <v>2672700000.0</v>
       </c>
       <c r="U56">
         <v>2671300000.0</v>
       </c>
       <c r="V56">
-        <v>2189800000.0</v>
+        <v>2671300000.0</v>
       </c>
       <c r="W56">
         <v>2189800000.0</v>
       </c>
       <c r="X56">
-        <v>972300000.0</v>
+        <v>2189800000.0</v>
       </c>
       <c r="Y56">
         <v>972300000.0</v>
       </c>
       <c r="Z56">
-        <v>656100000.0</v>
+        <v>972300000.0</v>
       </c>
       <c r="AA56">
         <v>656100000.0</v>
       </c>
       <c r="AB56">
-        <v>590900000.0</v>
+        <v>656100000.0</v>
       </c>
       <c r="AC56">
         <v>590900000.0</v>
       </c>
       <c r="AD56">
-        <v>626300000.0</v>
+        <v>590900000.0</v>
       </c>
       <c r="AE56">
         <v>626300000.0</v>
       </c>
       <c r="AF56">
-        <v>625700000.0</v>
+        <v>626300000.0</v>
       </c>
       <c r="AG56">
         <v>625700000.0</v>
       </c>
       <c r="AH56">
-        <v>548300000.0</v>
+        <v>625700000.0</v>
       </c>
       <c r="AI56">
         <v>548300000.0</v>
       </c>
       <c r="AJ56">
-        <v>579700000.0</v>
+        <v>548300000.0</v>
       </c>
       <c r="AK56">
         <v>579700000.0</v>
       </c>
       <c r="AL56">
-        <v>600700000.0</v>
+        <v>579700000.0</v>
       </c>
       <c r="AM56">
         <v>600700000.0</v>
       </c>
       <c r="AN56">
-        <v>584400000.0</v>
+        <v>600700000.0</v>
       </c>
       <c r="AO56">
         <v>584400000.0</v>
       </c>
       <c r="AP56">
+        <v>584400000.0</v>
+      </c>
+      <c r="AQ56">
         <v>608984000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>532500000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>472900000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>443600000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>470402000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>461300000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>451000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>587900000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>604324000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>658300000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>664800000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>712800000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>470695000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>798500000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>716800000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>599800000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>510015000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>498400000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>446400000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>396200000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>402102000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>464300000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>401900000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>458800000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>550520000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>989900000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>944900000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1036600000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1188822580.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1051956425.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>956379886.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1176514980.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>883494105.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1167872249.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1175963566.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>906845124.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>809457032.0</v>
       </c>
-      <c r="CA56"/>
-      <c r="CB56">
+      <c r="CB56"/>
+      <c r="CC56">
         <v>349302736.0</v>
       </c>
-      <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>407945713.0</v>
       </c>
-      <c r="CE56"/>
-      <c r="CF56">
+      <c r="CF56"/>
+      <c r="CG56">
         <v>333467282.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391966746.0</v>
       </c>
       <c r="CH56">
         <v>391966746.0</v>
       </c>
       <c r="CI56">
+        <v>391966746.0</v>
+      </c>
+      <c r="CJ56">
         <v>520892202.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>387420480.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>733957876.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>685658688.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>738752976.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>997856460.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>425487144.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>549616050.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>429217500.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>347305450.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>403961600.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>414542700.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>434179940.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>437257000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>423654000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>420752063.0</v>
       </c>
-      <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
-      <c r="DB56">
+      <c r="DB56"/>
+      <c r="DC56">
         <v>188235216.0</v>
       </c>
-      <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
-      <c r="DF56">
+      <c r="DF56"/>
+      <c r="DG56">
         <v>133714350.0</v>
       </c>
-      <c r="DG56"/>
       <c r="DH56"/>
       <c r="DI56"/>
-      <c r="DJ56">
+      <c r="DJ56"/>
+      <c r="DK56">
         <v>31291500.0</v>
       </c>
-      <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
+      <c r="DN56"/>
     </row>
-    <row r="57" spans="1:117">
+    <row r="57" spans="1:118">
       <c r="A57" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B57">
+        <v>1046686226.0</v>
+      </c>
+      <c r="C57">
         <v>978439505.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1001200000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>704900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>953500000.0</v>
       </c>
       <c r="F57">
         <v>953500000.0</v>
       </c>
       <c r="G57">
         <v>953500000.0</v>
       </c>
       <c r="H57">
+        <v>953500000.0</v>
+      </c>
+      <c r="I57">
         <v>41394395.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>38044068.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>718700000.0</v>
       </c>
       <c r="K57">
         <v>718700000.0</v>
       </c>
       <c r="L57">
+        <v>718700000.0</v>
+      </c>
+      <c r="M57">
         <v>32371436.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>550800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>625500000.0</v>
       </c>
       <c r="O57">
         <v>625500000.0</v>
       </c>
       <c r="P57">
-        <v>553800000.0</v>
+        <v>625500000.0</v>
       </c>
       <c r="Q57">
         <v>553800000.0</v>
       </c>
       <c r="R57">
-        <v>531500000.0</v>
+        <v>553800000.0</v>
       </c>
       <c r="S57">
         <v>531500000.0</v>
       </c>
       <c r="T57">
-        <v>592700000.0</v>
+        <v>531500000.0</v>
       </c>
       <c r="U57">
         <v>592700000.0</v>
       </c>
       <c r="V57">
-        <v>745900000.0</v>
+        <v>592700000.0</v>
       </c>
       <c r="W57">
         <v>745900000.0</v>
       </c>
       <c r="X57">
-        <v>462600000.0</v>
+        <v>745900000.0</v>
       </c>
       <c r="Y57">
         <v>462600000.0</v>
       </c>
       <c r="Z57">
-        <v>458200000.0</v>
+        <v>462600000.0</v>
       </c>
       <c r="AA57">
         <v>458200000.0</v>
       </c>
       <c r="AB57">
-        <v>437900000.0</v>
+        <v>458200000.0</v>
       </c>
       <c r="AC57">
         <v>437900000.0</v>
       </c>
       <c r="AD57">
-        <v>320700000.0</v>
+        <v>437900000.0</v>
       </c>
       <c r="AE57">
         <v>320700000.0</v>
       </c>
       <c r="AF57">
-        <v>292600000.0</v>
+        <v>320700000.0</v>
       </c>
       <c r="AG57">
         <v>292600000.0</v>
       </c>
       <c r="AH57">
-        <v>257000000.0</v>
+        <v>292600000.0</v>
       </c>
       <c r="AI57">
         <v>257000000.0</v>
       </c>
       <c r="AJ57">
-        <v>297800000.0</v>
+        <v>257000000.0</v>
       </c>
       <c r="AK57">
         <v>297800000.0</v>
       </c>
       <c r="AL57">
-        <v>304500000.0</v>
+        <v>297800000.0</v>
       </c>
       <c r="AM57">
         <v>304500000.0</v>
       </c>
       <c r="AN57">
-        <v>269800000.0</v>
+        <v>304500000.0</v>
       </c>
       <c r="AO57">
         <v>269800000.0</v>
       </c>
       <c r="AP57">
+        <v>269800000.0</v>
+      </c>
+      <c r="AQ57">
         <v>303618000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>328300000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>312200000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>333400000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>307473000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>287000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>261200000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>374200000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>242598000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>262800000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>237100000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>300600000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>261037000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>422800000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>386700000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>456500000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>410049000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>316900000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>288300000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>311700000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>269243000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>318700000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>289000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>370300000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>325994000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>299600000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>274400000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>342100000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>427246050.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>247521069.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>260138458.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>341157330.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1355482071.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1236225017.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1195524932.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1403295263.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1134400460.0</v>
       </c>
-      <c r="CA57"/>
-      <c r="CB57">
+      <c r="CB57"/>
+      <c r="CC57">
         <v>685171482.0</v>
       </c>
-      <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>330837956.0</v>
       </c>
-      <c r="CE57"/>
-      <c r="CF57">
+      <c r="CF57"/>
+      <c r="CG57">
         <v>398668387.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>527787510.0</v>
       </c>
       <c r="CH57">
         <v>527787510.0</v>
       </c>
       <c r="CI57">
+        <v>527787510.0</v>
+      </c>
+      <c r="CJ57">
         <v>478165218.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>423552960.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>396115262.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>667552400.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>558011062.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>498070965.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>363349170.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>649410750.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>300112500.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>306586880.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>423799000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>690195880.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>439787430.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>539384500.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>550462000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>688518779.0</v>
       </c>
-      <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
-      <c r="DB57">
+      <c r="DB57"/>
+      <c r="DC57">
         <v>207541392.0</v>
       </c>
-      <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
-      <c r="DF57">
+      <c r="DF57"/>
+      <c r="DG57">
         <v>144906300.0</v>
       </c>
-      <c r="DG57"/>
       <c r="DH57"/>
       <c r="DI57"/>
-      <c r="DJ57">
+      <c r="DJ57"/>
+      <c r="DK57">
         <v>84351000.0</v>
       </c>
-      <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
+      <c r="DN57"/>
     </row>
-    <row r="58" spans="1:117">
+    <row r="58" spans="1:118">
       <c r="A58" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B58">
+        <v>4657064295.0</v>
+      </c>
+      <c r="C58">
         <v>3875595518.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3363000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2637500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561000000.0</v>
       </c>
       <c r="F58">
         <v>2561000000.0</v>
       </c>
       <c r="G58">
         <v>2561000000.0</v>
       </c>
       <c r="H58">
+        <v>2561000000.0</v>
+      </c>
+      <c r="I58">
         <v>109063568.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>99538145.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880400000.0</v>
       </c>
       <c r="K58">
         <v>1880400000.0</v>
       </c>
       <c r="L58">
+        <v>1880400000.0</v>
+      </c>
+      <c r="M58">
         <v>96514839.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1642200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1638300000.0</v>
       </c>
       <c r="O58">
         <v>1638300000.0</v>
       </c>
       <c r="P58">
-        <v>1586200000.0</v>
+        <v>1638300000.0</v>
       </c>
       <c r="Q58">
         <v>1586200000.0</v>
       </c>
       <c r="R58">
-        <v>1527600000.0</v>
+        <v>1586200000.0</v>
       </c>
       <c r="S58">
         <v>1527600000.0</v>
       </c>
       <c r="T58">
-        <v>1560100000.0</v>
+        <v>1527600000.0</v>
       </c>
       <c r="U58">
         <v>1560100000.0</v>
       </c>
       <c r="V58">
-        <v>1635000000.0</v>
+        <v>1560100000.0</v>
       </c>
       <c r="W58">
         <v>1635000000.0</v>
       </c>
       <c r="X58">
-        <v>1480700000.0</v>
+        <v>1635000000.0</v>
       </c>
       <c r="Y58">
         <v>1480700000.0</v>
       </c>
       <c r="Z58">
+        <v>1480700000.0</v>
+      </c>
+      <c r="AA58">
         <v>1371400000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>458200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612200000.0</v>
       </c>
       <c r="AC58">
         <v>1612200000.0</v>
       </c>
       <c r="AD58">
-        <v>1093100000.0</v>
+        <v>1612200000.0</v>
       </c>
       <c r="AE58">
         <v>1093100000.0</v>
       </c>
       <c r="AF58">
-        <v>1035200000.0</v>
+        <v>1093100000.0</v>
       </c>
       <c r="AG58">
         <v>1035200000.0</v>
       </c>
       <c r="AH58">
-        <v>985000000.0</v>
+        <v>1035200000.0</v>
       </c>
       <c r="AI58">
         <v>985000000.0</v>
       </c>
       <c r="AJ58">
-        <v>1071300000.0</v>
+        <v>985000000.0</v>
       </c>
       <c r="AK58">
         <v>1071300000.0</v>
       </c>
       <c r="AL58">
-        <v>1079500000.0</v>
+        <v>1071300000.0</v>
       </c>
       <c r="AM58">
         <v>1079500000.0</v>
       </c>
       <c r="AN58">
-        <v>952700000.0</v>
+        <v>1079500000.0</v>
       </c>
       <c r="AO58">
         <v>952700000.0</v>
       </c>
       <c r="AP58">
+        <v>952700000.0</v>
+      </c>
+      <c r="AQ58">
         <v>973113000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>963300000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>934700000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>923900000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>959535000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1023300000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>992300000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1099400000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1025328000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1072800000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1015200000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1054200000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>858368000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1051000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1009200000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1146000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1069495000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1004300000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>993800000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>961300000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>930331000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1040000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1002400000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1077500000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1041793000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>813600000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>798000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>881200000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>956725000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>616195906.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>619059676.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>690915900.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1689199690.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1764484719.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1874174874.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2182607959.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1946287351.0</v>
       </c>
-      <c r="CA58"/>
-      <c r="CB58">
+      <c r="CB58"/>
+      <c r="CC58">
         <v>1150503101.0</v>
       </c>
-      <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>1052726670.0</v>
       </c>
-      <c r="CE58"/>
-      <c r="CF58">
+      <c r="CF58"/>
+      <c r="CG58">
         <v>1156458437.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482233380.0</v>
       </c>
       <c r="CH58">
         <v>1482233380.0</v>
       </c>
       <c r="CI58">
+        <v>1482233380.0</v>
+      </c>
+      <c r="CJ58">
         <v>1228400790.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1355637120.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1291016642.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1670523965.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1520915582.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>2103728310.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>853080660.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>2202241950.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>747450000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>744910310.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>899896600.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>966002057.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>844327780.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>947894500.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>999333500.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>969494570.0</v>
       </c>
-      <c r="CY58"/>
       <c r="CZ58"/>
       <c r="DA58"/>
-      <c r="DB58">
+      <c r="DB58"/>
+      <c r="DC58">
         <v>370232123.0</v>
       </c>
-      <c r="DC58"/>
       <c r="DD58"/>
       <c r="DE58"/>
-      <c r="DF58">
+      <c r="DF58"/>
+      <c r="DG58">
         <v>283333050.0</v>
       </c>
-      <c r="DG58"/>
       <c r="DH58"/>
       <c r="DI58"/>
-      <c r="DJ58">
+      <c r="DJ58"/>
+      <c r="DK58">
         <v>106572500.0</v>
       </c>
-      <c r="DK58"/>
       <c r="DL58"/>
       <c r="DM58"/>
+      <c r="DN58"/>
     </row>
-    <row r="59" spans="1:117">
+    <row r="59" spans="1:118">
       <c r="A59" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
-      <c r="X59">
-[...1 lines deleted...]
-      </c>
+      <c r="X59"/>
       <c r="Y59">
         <v>0.0</v>
       </c>
       <c r="Z59">
         <v>0.0</v>
       </c>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
@@ -18944,462 +19159,466 @@
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
+      <c r="DN59"/>
     </row>
-    <row r="60" spans="1:117">
+    <row r="60" spans="1:118">
       <c r="A60" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B60">
+        <v>12645846646.0</v>
+      </c>
+      <c r="C60">
         <v>10749947295.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8883000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7680800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6889400000.0</v>
       </c>
       <c r="F60">
         <v>6889400000.0</v>
       </c>
       <c r="G60">
         <v>6889400000.0</v>
       </c>
       <c r="H60">
+        <v>6889400000.0</v>
+      </c>
+      <c r="I60">
         <v>344541353.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>332116720.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6274100000.0</v>
       </c>
       <c r="K60">
         <v>6274100000.0</v>
       </c>
       <c r="L60">
+        <v>6274100000.0</v>
+      </c>
+      <c r="M60">
         <v>330919776.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5630600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5439900000.0</v>
       </c>
       <c r="O60">
         <v>5439900000.0</v>
       </c>
       <c r="P60">
-        <v>4972200000.0</v>
+        <v>5439900000.0</v>
       </c>
       <c r="Q60">
         <v>4972200000.0</v>
       </c>
       <c r="R60">
-        <v>4820400000.0</v>
+        <v>4972200000.0</v>
       </c>
       <c r="S60">
         <v>4820400000.0</v>
       </c>
       <c r="T60">
-        <v>4726900000.0</v>
+        <v>4820400000.0</v>
       </c>
       <c r="U60">
         <v>4726900000.0</v>
       </c>
       <c r="V60">
-        <v>4040200000.0</v>
+        <v>4726900000.0</v>
       </c>
       <c r="W60">
         <v>4040200000.0</v>
       </c>
       <c r="X60">
-        <v>2884900000.0</v>
+        <v>4040200000.0</v>
       </c>
       <c r="Y60">
         <v>2884900000.0</v>
       </c>
       <c r="Z60">
-        <v>2688600000.0</v>
+        <v>2884900000.0</v>
       </c>
       <c r="AA60">
         <v>2688600000.0</v>
       </c>
       <c r="AB60">
-        <v>2566200000.0</v>
+        <v>2688600000.0</v>
       </c>
       <c r="AC60">
         <v>2566200000.0</v>
       </c>
       <c r="AD60">
-        <v>1267300000.0</v>
+        <v>2566200000.0</v>
       </c>
       <c r="AE60">
         <v>1267300000.0</v>
       </c>
       <c r="AF60">
-        <v>1344400000.0</v>
+        <v>1267300000.0</v>
       </c>
       <c r="AG60">
         <v>1344400000.0</v>
       </c>
       <c r="AH60">
-        <v>1302400000.0</v>
+        <v>1344400000.0</v>
       </c>
       <c r="AI60">
         <v>1302400000.0</v>
       </c>
       <c r="AJ60">
-        <v>1294700000.0</v>
+        <v>1302400000.0</v>
       </c>
       <c r="AK60">
         <v>1294700000.0</v>
       </c>
       <c r="AL60">
-        <v>1339600000.0</v>
+        <v>1294700000.0</v>
       </c>
       <c r="AM60">
         <v>1339600000.0</v>
       </c>
       <c r="AN60">
-        <v>1507700000.0</v>
+        <v>1339600000.0</v>
       </c>
       <c r="AO60">
         <v>1507700000.0</v>
       </c>
       <c r="AP60">
+        <v>1507700000.0</v>
+      </c>
+      <c r="AQ60">
         <v>1529925000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1499400000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1239400000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1239200000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1249071000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1333000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1354400000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1361300000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1400863000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1474600000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1482800000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1416200000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1497192000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1448800000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1419600000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1291600000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1247238000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1613300000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1564700000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1531900000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1550631000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1448700000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1437300000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1414900000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1481473000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1298300000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1257400000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1191400000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1243859650.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1187630129.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1083248076.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1073355060.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-65661150.6</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>204455531.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>76943707.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>843825208.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>736203972.0</v>
       </c>
-      <c r="CA60"/>
-      <c r="CB60">
+      <c r="CB60"/>
+      <c r="CC60">
         <v>620440046.0</v>
       </c>
-      <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>525618653.0</v>
       </c>
-      <c r="CE60"/>
-      <c r="CF60">
+      <c r="CF60"/>
+      <c r="CG60">
         <v>430770357.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>514587146.0</v>
       </c>
       <c r="CH60">
         <v>514587146.0</v>
       </c>
       <c r="CI60">
+        <v>514587146.0</v>
+      </c>
+      <c r="CJ60">
         <v>852654666.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>572766720.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>772806308.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>39191617.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>385951074.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>367766685.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>672985854.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>-116209800.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>634200000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>536527040.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>464375500.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>439763130.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>502270890.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>438013500.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>401318500.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>439193260.0</v>
       </c>
-      <c r="CY60"/>
       <c r="CZ60"/>
       <c r="DA60"/>
-      <c r="DB60">
+      <c r="DB60"/>
+      <c r="DC60">
         <v>701055516.0</v>
       </c>
-      <c r="DC60"/>
       <c r="DD60"/>
       <c r="DE60"/>
-      <c r="DF60">
+      <c r="DF60"/>
+      <c r="DG60">
         <v>557830350.0</v>
       </c>
-      <c r="DG60"/>
       <c r="DH60"/>
       <c r="DI60"/>
-      <c r="DJ60">
+      <c r="DJ60"/>
+      <c r="DK60">
         <v>339218000.0</v>
       </c>
-      <c r="DK60"/>
       <c r="DL60"/>
       <c r="DM60"/>
+      <c r="DN60"/>
     </row>
-    <row r="61" spans="1:117">
+    <row r="61" spans="1:118">
       <c r="A61" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-      <c r="X61">
-[...1 lines deleted...]
-      </c>
+      <c r="X61"/>
       <c r="Y61">
         <v>0.0</v>
       </c>
       <c r="Z61">
         <v>0.0</v>
       </c>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
-      <c r="AH61">
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61"/>
+      <c r="AI61">
         <v>-3872000.0</v>
       </c>
-      <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-      <c r="AL61">
+      <c r="AL61"/>
+      <c r="AM61">
         <v>-3430000.0</v>
       </c>
-      <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-      <c r="AP61">
+      <c r="AP61"/>
+      <c r="AQ61">
         <v>-3635000.0</v>
       </c>
-      <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
-      <c r="AT61">
+      <c r="AT61"/>
+      <c r="AU61">
         <v>-4156000.0</v>
       </c>
-      <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
-      <c r="AX61">
+      <c r="AX61"/>
+      <c r="AY61">
         <v>-4494000.0</v>
       </c>
-      <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-      <c r="BB61">
+      <c r="BB61"/>
+      <c r="BC61">
         <v>-5474000.0</v>
       </c>
-      <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
@@ -19418,105 +19637,106 @@
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
+      <c r="DN61"/>
     </row>
-    <row r="62" spans="1:117">
+    <row r="62" spans="1:118">
       <c r="A62" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
-      <c r="X62">
-[...1 lines deleted...]
-      </c>
+      <c r="X62"/>
       <c r="Y62">
         <v>0.0</v>
       </c>
       <c r="Z62">
         <v>0.0</v>
       </c>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
@@ -19557,84 +19777,85 @@
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
+      <c r="DN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -19681,3415 +19902,3520 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>5044422883.0</v>
+      </c>
+      <c r="C2">
         <v>4747700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4429900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3911000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3741500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3388200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2937900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2553900000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2347700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2307900000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2236900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1914300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1687270000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1639377000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2501862000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2343548000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1718900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1834025000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1597855710.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1559314916.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1525436014.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>847400754.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1745025571.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1816062888.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2251859850.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1916205110.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1931459494.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>959275620.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>723353400.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>256227500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>508010479.0</v>
+      </c>
+      <c r="C3">
         <v>459200000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>309200000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>263700000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>312600000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>297200000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>322800000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>235400000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>213600000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>226300000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>180200000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>201200000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>159999000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>143766000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>120850000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>130919000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>197000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>99217000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>69907310.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>177936221.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>188113858.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>120139696.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>184933974.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>81055389.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>156709350.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>112469267.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>131392678.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>88084428.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>55959750.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9523500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
-      <c r="O4">
-[...1 lines deleted...]
-      </c>
+      <c r="O4"/>
       <c r="P4">
         <v>-1288000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4">
+      <c r="Q4">
         <v>-1288000.0</v>
       </c>
-      <c r="S4"/>
+      <c r="R4"/>
+      <c r="S4">
+        <v>-1288000.0</v>
+      </c>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
+      <c r="AE4"/>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5">
+        <v>5464238432.0</v>
+      </c>
+      <c r="C5">
         <v>2916700000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1554400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1691900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1466800000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1772100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>937200000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>59400000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>16000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-31000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>151800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>49900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15120000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>200561000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>394886000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-361179000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>209930000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>85324000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>244156220.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-68620764.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-16837484.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-183383696.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-96636977.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>332627249.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-970881750.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7931712.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>919030348.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-52042211.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-56548800.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-29931000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>5972248911.0</v>
+      </c>
+      <c r="C6">
         <v>3375900000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1863600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1955600000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1779400000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2069300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1260000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>294800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>229600000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>195300000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>332000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>251100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>175119000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>344327000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>515736000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-230260000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>406930000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>184541000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>314063530.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>109315457.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>171276374.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-63244000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>88296997.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>413682638.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-814172400.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>104537555.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1050423026.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>36042217.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-589050.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-20407500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
+      <c r="AE7"/>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
+      <c r="AE8"/>
     </row>
-    <row r="9" spans="1:30">
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>5688043891.0</v>
+      </c>
+      <c r="C9">
         <v>3130500000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1809800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1585300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1377000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1880800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1247100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>208200000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>142700000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>196200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>191000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>122164000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>437119000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>502402000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>221771000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>271600000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>76713000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>245468300.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>112683779.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>227641924.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>304501505.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>204627126.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>174535930.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>893070450.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>227523387.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>99017229.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>111613830.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>34164900.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>22675000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
+        <v>5657651748.0</v>
+      </c>
+      <c r="C10">
         <v>3067100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1816900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1686400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1458100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1963600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>978900000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>105100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>32400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-36700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>108800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>96800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-37175000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>145041000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>395499000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-383226000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>211600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>82240000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>86066200.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-254956652.7</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-18488357.68</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-186702235.2</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-200589079.1</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>469790422.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-990049950.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-292555377.5</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-871643046.96</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-44042214.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-92480850.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-14512000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11">
+        <v>1564810771.0</v>
+      </c>
+      <c r="C11">
         <v>824400000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>488200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>405000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>334300000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>523700000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>343900000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>26600000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>25900000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-50400000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>46900000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>28600000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>17548000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>44941000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8010000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>32152000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8300000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-28444000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-68282830.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2889147.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>23576765.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>27699484.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>87327375.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>312612277.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-443642400.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-57390167.5</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-4839035.04</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1809954.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>40055400.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-5442000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>189</v>
+      </c>
+      <c r="B12">
+        <v>96177661.0</v>
+      </c>
       <c r="C12">
+        <v>73400000.0</v>
+      </c>
+      <c r="D12">
         <v>67600000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>70400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>72900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>58900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>68800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>78400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>58400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>52200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>47500000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>49603000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>52295000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>41975000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>17706000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10615000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15700000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>41743000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>108035730.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>67662413.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>81907641.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>55698170.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>48554757.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24684750.0</v>
       </c>
       <c r="Y12">
         <v>24684750.0</v>
       </c>
       <c r="Z12">
+        <v>24684750.0</v>
+      </c>
+      <c r="AA12">
         <v>42452780.0</v>
       </c>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>453500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13">
+        <v>245500000.0</v>
+      </c>
+      <c r="C13">
         <v>211300000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>155700000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>263600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>151000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>146700000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>60300000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>16200000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>21800000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>19900000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>17860000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>23669000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
+      <c r="AE13"/>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
         <v>232140000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4140000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4362000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-4141000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>13274000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3312000.0</v>
       </c>
-      <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>2000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>71000.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
+      <c r="AE14"/>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
+        <v>4092840960.0</v>
+      </c>
+      <c r="C15">
         <v>2242700000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1328700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1281400000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1123800000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1439900000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>635000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>78500000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13700000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>61900000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>67800000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-45808000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>49420000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>308675000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-287915000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>207800000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>129124000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>995720330.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-936097721.4</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-170311577.84</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-502500289.44</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-342129387.5</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>85134731.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-546407550.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-235165210.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-866804011.92</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-45852168.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-132536250.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-9070000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>193</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>2242700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1328700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1281400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1123800000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1439900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>635000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>78500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>61929000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>67807000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-45808000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5991000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>26581000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-61274000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27254000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16704000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16474000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>49388000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
+      <c r="AE16"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="C17">
+        <v>194</v>
+      </c>
+      <c r="B17">
+        <v>4255500000.0</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17">
         <v>1328700000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1281400000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1123800000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1439900000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>635000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>78500000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>13700000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>61929000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>37837.58</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-54723000.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17">
+      <c r="O17"/>
+      <c r="P17">
         <v>47379000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-61274000.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>14333000.0</v>
       </c>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
+      <c r="AE17"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>195</v>
+      </c>
+      <c r="B18">
+        <v>145500000.0</v>
+      </c>
       <c r="C18">
+        <v>150400000.0</v>
+      </c>
+      <c r="D18">
         <v>166300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>176300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>72500000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>56500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>41000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-50600000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-27100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-19700000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16993000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
+      <c r="AE18"/>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
+      <c r="AE19"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>134000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>80787000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>9730000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
+      <c r="AE20"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>5464238431.0</v>
+      </c>
+      <c r="C21">
         <v>916710000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1612500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1422800000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1307100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1816900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>937900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>125200000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>52000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-24500000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>119500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>172100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-12547000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>121048000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>379765000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-413971000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>35485000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-82008000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>102162610.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-239031110.7</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-24541561.76</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>72001371.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-223988888.15</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>372312877.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-994200300.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-289213590.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-846539705.52</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-45852168.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-103672800.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-29931000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
+      <c r="AE22"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
+        <v>5268228326.0</v>
+      </c>
+      <c r="C23">
         <v>6961490000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4627200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4083900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3811400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3452100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3247800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2644800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2438400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2377300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2313600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2008400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1760772000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1707977000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2623399000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2431634000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1784400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1917608000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1599167790.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1842740236.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1777598060.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1082899559.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2152156473.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1657971570.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4115812050.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2151660210.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2291127212.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1122774798.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>814067100.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>308833500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
+      <c r="AE24"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="C25">
+        <v>202</v>
+      </c>
+      <c r="B25">
+        <v>477200000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>270400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>217500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>267600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>252500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>270800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>169100000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>168000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>179800000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
+      <c r="AE25"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
+      <c r="AE26"/>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
+      <c r="AE27"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
+        <v>232700000.0</v>
+      </c>
+      <c r="C28">
         <v>213800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>199300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>172900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>161200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>64000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>309900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>90900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>90700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>69400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>76700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>69300000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>78120000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>78070000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>121537000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>88086000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>140800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>83583000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>79412080.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>171615331.8</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>159312898.88</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>150698225.1</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>214703834.1</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>104633234.37</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>179220600.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>235455100.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>228275039.52</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>75414750.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>34753950.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>43082500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
+        <v>1627000000.0</v>
+      </c>
+      <c r="C29">
         <v>824400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>488200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>405000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>334300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>523700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>343900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>25900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-50400000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>46923000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>28599000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
+      <c r="AE29"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
+        <v>223805443.0</v>
+      </c>
+      <c r="C30">
         <v>2213790000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>197300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>162500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>69900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>63900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>309900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>90900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>90700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>69400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>76700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>94100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>73502000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>68600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>121537000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>88086000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>65500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>83583000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1312080.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>283425320.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>252162045.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>235498805.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>407130902.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-158091318.63</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1863952200.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>235455100.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>359667717.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>163499178.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>90713700.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>52606000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B31">
+        <v>193413316.0</v>
+      </c>
+      <c r="C31">
         <v>2150390000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>204400000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>263600000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>151000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>146700000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>41000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-20100000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-19600000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-12200000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10800000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-75300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-24628000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-181012000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-106740000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>30745000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>176141000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>64454000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-16096410.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-15925542.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>6053204.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-310118371.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-101724425.6</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>97477545.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4150350.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3341787.5</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-25103341.44</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1809954.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>11191950.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>15419000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B32">
+        <v>10732466775.0</v>
+      </c>
+      <c r="C32">
         <v>7878200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6239700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5496300000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5118500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5269000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4185000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2762100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2490400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2339900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2433100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2105300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1809434000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2076496000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3004264000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2565319000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1990500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1910738000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1843324010.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1671998695.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1753077938.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1151902259.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1949652697.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1990598818.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3144930300.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2143728497.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2030476723.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1070889450.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>757518300.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>278902500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM32"/>
+  <dimension ref="A1:DN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>91</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="D1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="G1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="K1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="O1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="S1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="W1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AA1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AE1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AI1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AM1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AQ1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AU1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="AY1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BC1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BG1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BK1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BO1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BS1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BW1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="CA1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CE1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CI1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CM1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CQ1" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CU1" t="s">
-        <v>163</v>
+        <v>26</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="CY1" t="s">
-        <v>166</v>
+        <v>27</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
-        <v>27</v>
+        <v>169</v>
       </c>
       <c r="DC1" t="s">
-        <v>169</v>
+        <v>28</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
-        <v>28</v>
+        <v>172</v>
       </c>
       <c r="DG1" t="s">
-        <v>172</v>
+        <v>29</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
-        <v>29</v>
+        <v>175</v>
       </c>
       <c r="DK1" t="s">
-        <v>175</v>
+        <v>30</v>
       </c>
       <c r="DL1" t="s">
         <v>176</v>
       </c>
       <c r="DM1" t="s">
         <v>177</v>
       </c>
+      <c r="DN1" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>2602093805.0</v>
+      </c>
+      <c r="C2">
         <v>2494282383.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2257300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2522500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246100000.0</v>
       </c>
       <c r="F2">
         <v>2246100000.0</v>
       </c>
       <c r="G2">
+        <v>2246100000.0</v>
+      </c>
+      <c r="H2">
         <v>1109100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2240100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1105850000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1945000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>962650000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2012200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>992850000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1931000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>955200000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1855500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>915550000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1707100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>843250000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1725800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>850850000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1419500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>696850000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1570400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>772100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1303600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>649450000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1248700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>624350000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1208100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>604050000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1139600000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>569800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1131000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>565500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1153900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>576950000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1254900000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>627450000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>981900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>490950000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1049662000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>481200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>903000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>488800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>823140000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>424000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>806600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>448400000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>962554000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>395000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>751600000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>387300000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3277124000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>327800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>609400000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>293100000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1548896000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>240000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>477600000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>554200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1206174000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>427100000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>824400000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>449400000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1231850000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>410200000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>765000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>419500000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1000082592.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>358800000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>741600000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>371300000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>283166468.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>460306360.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>647309762.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>326532565.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>49771000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>68606000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>982562394.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>32897000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>149977000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>-76492000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>874923144.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>411063997.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>822127994.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>436066572.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>996988800.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>474505848.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>838124136.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>507498038.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1003000050.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>589784160.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>486292350.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>525480000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>601197710.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>534708100.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>377349640.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>479840930.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>466760500.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>507952500.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>287599000.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
+      <c r="DN2"/>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>259565416.0</v>
+      </c>
+      <c r="C3">
         <v>253581565.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>219600000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>271700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157100000.0</v>
       </c>
       <c r="F3">
         <v>157100000.0</v>
       </c>
       <c r="G3">
+        <v>157100000.0</v>
+      </c>
+      <c r="H3">
         <v>64600000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>169600000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>70600000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>128300000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>68700000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>135400000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>54450000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>149700000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>77800000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>162900000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>69250000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>145500000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>77400000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>151700000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>63800000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>168700000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>90850000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>154100000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>63950000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>99800000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>83050000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>69300000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>34650000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>131300000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>65650000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>82300000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>41150000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>124400000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>62200000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>101900000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>50950000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>96400000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>48200000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>83800000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>41900000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>91402000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>49300000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>112600000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>42000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>67198000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>47900000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>82600000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>37200000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>81932000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>34700000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>67800000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>34200000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>55900000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>33400000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>63400000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>27800000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>69838000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>32700000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>71400000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>27600000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>115338000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>45200000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>90400000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>42700000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>-28166000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>26800000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>43800000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>64600000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>521955830.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>18400000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>39800000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>19700000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>348886110.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>36819861.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>44707694.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1684942.0</v>
       </c>
-      <c r="BZ3"/>
-[...1 lines deleted...]
-      <c r="CB3">
+      <c r="CA3">
+        <v>94056929.0</v>
+      </c>
+      <c r="CB3"/>
+      <c r="CC3">
         <v>93385546.0</v>
       </c>
-      <c r="CC3"/>
       <c r="CD3"/>
-      <c r="CE3"/>
-      <c r="CF3">
+      <c r="CE3">
+        <v>60069848.0</v>
+      </c>
+      <c r="CF3"/>
+      <c r="CG3">
         <v>72747844.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>65549754.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>131099508.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>22620168.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>76279680.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>22892826.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>51372400.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>18153118.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>42863250.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>18957348.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>55765950.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>29445000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>33532940.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>30657800.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>19407947.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>33644940.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>24964500.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>28099500.0</v>
       </c>
-      <c r="CX3"/>
-      <c r="CY3"/>
+      <c r="CY3">
+        <v>65696339.0</v>
+      </c>
       <c r="CZ3"/>
-      <c r="DA3"/>
+      <c r="DA3">
+        <v>65696339.0</v>
+      </c>
       <c r="DB3"/>
-      <c r="DC3"/>
+      <c r="DC3">
+        <v>44042214.0</v>
+      </c>
       <c r="DD3"/>
-      <c r="DE3"/>
+      <c r="DE3">
+        <v>44042214.0</v>
+      </c>
       <c r="DF3"/>
-      <c r="DG3"/>
+      <c r="DG3">
+        <v>27979875.0</v>
+      </c>
       <c r="DH3"/>
-      <c r="DI3"/>
+      <c r="DI3">
+        <v>27979875.0</v>
+      </c>
       <c r="DJ3"/>
-      <c r="DK3"/>
+      <c r="DK3">
+        <v>4761750.0</v>
+      </c>
       <c r="DL3"/>
-      <c r="DM3"/>
+      <c r="DM3">
+        <v>4761750.0</v>
+      </c>
+      <c r="DN3"/>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4">
-[...1 lines deleted...]
-      </c>
+      <c r="X4"/>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
-      <c r="AO4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4"/>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
         <v>-1288000.0</v>
       </c>
-      <c r="BC4">
-[...1 lines deleted...]
-      </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
         <v>-1288000.0</v>
       </c>
-      <c r="BG4">
-[...1 lines deleted...]
-      </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
         <v>-1288000.0</v>
       </c>
-      <c r="BO4">
-[...1 lines deleted...]
-      </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
@@ -23097,869 +23423,892 @@
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
-      <c r="CG4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4"/>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
-      <c r="CO4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4"/>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
-      <c r="CX4"/>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5">
+        <v>3338189631.0</v>
+      </c>
+      <c r="C5">
         <v>2202311132.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1704100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1313300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050900000.0</v>
       </c>
       <c r="F5">
         <v>1050900000.0</v>
       </c>
       <c r="G5">
+        <v>1050900000.0</v>
+      </c>
+      <c r="H5">
         <v>476450000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>786100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>329800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>991900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>389200000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>719000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>293950000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>812100000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>292700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>675800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>292700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>653600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>280350000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1334800000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>628050000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>505200000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>201450000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>490500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>241150000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>195700000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>49900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-24400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-20200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>17300000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-25150000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>83500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>41750000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-53200000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-26600000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2300000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1150000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>31400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>15700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>34700000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>17350000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>208996000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>23900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>25600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>12200000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>81240000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-31900000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>22600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-11500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-338768000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>71400000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>277000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>78000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>267010000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>79800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>218000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>86800000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1058622000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>62400000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>112400000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>600000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>613116000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>18100000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>10000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-93900000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-71068000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>99300000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>132200000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>55800000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-160151180.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>122600000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>24600000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>11400000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-376806908.4</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1503297.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>12975590.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>54687530.0</v>
       </c>
-      <c r="BZ5">
-[...1 lines deleted...]
-      </c>
       <c r="CA5">
-        <v>0.0</v>
+        <v>-2251734427.16</v>
       </c>
       <c r="CB5">
+        <v>0.0</v>
+      </c>
+      <c r="CC5">
         <v>20242826.0</v>
       </c>
-      <c r="CC5">
-[...1 lines deleted...]
-      </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
-        <v>0.0</v>
+        <v>-1079402151.66</v>
       </c>
       <c r="CF5">
+        <v>0.0</v>
+      </c>
+      <c r="CG5">
         <v>191580656.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-82693965.8</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-165387931.6</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>81683940.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>9367680.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-148456508.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-190044710.52</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>94711920.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>514359000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>104265414.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-1381979250.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>157417500.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>185628775.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>75742800.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-301123332.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>86515560.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>6808500.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-14410000.0</v>
       </c>
-      <c r="CX5"/>
-      <c r="CY5"/>
+      <c r="CY5">
+        <v>-3597801130.52</v>
+      </c>
       <c r="CZ5"/>
-      <c r="DA5"/>
+      <c r="DA5">
+        <v>1020565556.0</v>
+      </c>
       <c r="DB5"/>
-      <c r="DC5"/>
+      <c r="DC5">
+        <v>-1717870386.0</v>
+      </c>
       <c r="DD5"/>
-      <c r="DE5"/>
+      <c r="DE5">
+        <v>535216500.0</v>
+      </c>
       <c r="DF5"/>
-      <c r="DG5"/>
+      <c r="DG5">
+        <v>-1272067600.0</v>
+      </c>
       <c r="DH5"/>
-      <c r="DI5"/>
+      <c r="DI5">
+        <v>385426800.0</v>
+      </c>
       <c r="DJ5"/>
-      <c r="DK5"/>
+      <c r="DK5">
+        <v>-234296700.0</v>
+      </c>
       <c r="DL5"/>
-      <c r="DM5"/>
+      <c r="DM5">
+        <v>144051600.0</v>
+      </c>
+      <c r="DN5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>3597755047.0</v>
+      </c>
+      <c r="C6">
         <v>2455892697.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1923700000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1585000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1208000000.0</v>
       </c>
       <c r="F6">
         <v>1208000000.0</v>
       </c>
       <c r="G6">
+        <v>1208000000.0</v>
+      </c>
+      <c r="H6">
         <v>541050000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>955700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>400400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1120200000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>457900000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>854400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>348400000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>961800000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>370500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>838700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>361950000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>799100000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>357750000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1486500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>691850000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>673900000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>292300000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>644600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>305100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>295500000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>132950000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>44900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>14450000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>148600000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>40500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>165800000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>82900000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>71200000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>35600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>104200000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>52100000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>127800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>63900000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>118500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>59250000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>300398000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>73200000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>138200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>54200000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>148438000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>16000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>105200000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>25700000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-256836000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>106100000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>344800000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>112200000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>322910000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>113200000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>281400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>114600000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-988784000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>95100000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>183800000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>28200000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>728454000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>63300000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>100400000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-51200000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-99234000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>126100000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>176000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>120400000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>361804650.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>141000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>64400000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>31100000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-27920798.4</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>35316564.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>57683284.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>56372472.0</v>
       </c>
-      <c r="BZ6">
-[...1 lines deleted...]
-      </c>
       <c r="CA6">
+        <v>-2157677498.16</v>
+      </c>
+      <c r="CB6">
         <v>472417575.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>113628372.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>316382676.0</v>
       </c>
-      <c r="CD6">
-[...1 lines deleted...]
-      </c>
       <c r="CE6">
+        <v>-1019332303.66</v>
+      </c>
+      <c r="CF6">
         <v>36388643.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>264328500.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>488664296.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-34288423.6</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>104304108.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>85647360.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-125563682.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-138672310.52</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>112865038.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>557222250.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>123222762.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-1326213300.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>186862500.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>219161715.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>106400600.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-281715385.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>120160500.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>31773000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>13689500.0</v>
       </c>
-      <c r="CX6">
-[...1 lines deleted...]
-      </c>
       <c r="CY6">
+        <v>-3532104791.52</v>
+      </c>
+      <c r="CZ6">
         <v>512747842.0</v>
       </c>
-      <c r="CZ6">
-[...1 lines deleted...]
-      </c>
       <c r="DA6">
+        <v>1086261895.0</v>
+      </c>
+      <c r="DB6">
         <v>511212403.0</v>
       </c>
-      <c r="DB6">
-[...1 lines deleted...]
-      </c>
       <c r="DC6">
+        <v>-1673828172.0</v>
+      </c>
+      <c r="DD6">
         <v>269016615.0</v>
       </c>
-      <c r="DD6">
-[...1 lines deleted...]
-      </c>
       <c r="DE6">
+        <v>579258714.0</v>
+      </c>
+      <c r="DF6">
         <v>265819400.0</v>
       </c>
-      <c r="DF6">
-[...1 lines deleted...]
-      </c>
       <c r="DG6">
+        <v>-1244087725.0</v>
+      </c>
+      <c r="DH6">
         <v>192993700.0</v>
       </c>
-      <c r="DH6">
-[...1 lines deleted...]
-      </c>
       <c r="DI6">
+        <v>413406675.0</v>
+      </c>
+      <c r="DJ6">
         <v>193027500.0</v>
       </c>
-      <c r="DJ6">
-[...1 lines deleted...]
-      </c>
       <c r="DK6">
+        <v>-229534950.0</v>
+      </c>
+      <c r="DL6">
         <v>68121900.0</v>
       </c>
-      <c r="DL6">
-[...1 lines deleted...]
-      </c>
       <c r="DM6">
+        <v>148813350.0</v>
+      </c>
+      <c r="DN6">
         <v>69860560.0</v>
       </c>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7">
-[...1 lines deleted...]
-      </c>
+      <c r="X7"/>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-      <c r="AO7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7"/>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
@@ -24042,195 +24391,196 @@
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
-      <c r="CG7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7"/>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
-      <c r="CO7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7"/>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
-      <c r="CX7"/>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
-[...1 lines deleted...]
-      </c>
+      <c r="X8"/>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-      <c r="AO8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8"/>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
@@ -24308,1511 +24658,1526 @@
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
         <v>-531000.0</v>
       </c>
-      <c r="CF8">
+      <c r="CG8">
         <v>531000.0</v>
       </c>
-      <c r="CG8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH8"/>
       <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
         <v>-1000.0</v>
       </c>
-      <c r="CJ8">
+      <c r="CK8">
         <v>1000.0</v>
       </c>
-      <c r="CK8">
+      <c r="CL8">
         <v>104000.0</v>
       </c>
-      <c r="CL8">
-[...1 lines deleted...]
-      </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
-      <c r="CO8"/>
-      <c r="CP8">
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8"/>
+      <c r="CQ8">
         <v>600000.0</v>
       </c>
-      <c r="CQ8">
-[...1 lines deleted...]
-      </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
-      <c r="CX8"/>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>3446969339.0</v>
+      </c>
+      <c r="C9">
         <v>2319385409.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1818600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1279800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019400000.0</v>
       </c>
       <c r="F9">
         <v>1019400000.0</v>
       </c>
       <c r="G9">
+        <v>1019400000.0</v>
+      </c>
+      <c r="H9">
         <v>523650000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>734100000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>381250000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>897000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>458350000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>642100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>334300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>689000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>354800000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>643000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>333700000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>584500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>302550000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1251600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>637850000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>654100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>339950000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>541000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>283600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>206000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>105350000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1900000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>27500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>13750000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>115200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>57600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>20100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>10050000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>34900000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>17450000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>47600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>23800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>148700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>74350000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>70934000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>48300000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>71000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>39700000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>71728000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3400000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>94600000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>35600000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-86362000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>136000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>409600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>139500000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-9996000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>130500000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>316200000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>156500000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-288458000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>120000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>218800000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>69400000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-162730000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>96900000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>174800000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-4200000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-390374000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>126300000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>188600000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>57200000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-13915428.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>139800000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>92200000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>61700000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-208293422.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>53479578.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>132345418.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>76622555.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>1303461692.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>472417575.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>169150462.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>316382676.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1086396968.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>36388643.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>107863978.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>488664296.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>112678716.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>119384220.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>136500480.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-38848432.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>4951884.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>11049724.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>126875220.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>117956832.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>487635450.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>113250000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>194012010.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>86563200.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>36868727.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>48865270.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>39338000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>27379000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>984453292.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>512747842.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1020565556.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>511212403.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>527679210.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>269016615.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>535216500.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>265819400.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>356066600.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>192993700.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>385426800.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>193027500.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>74536800.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>68121900.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>144051600.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>69860560.0</v>
       </c>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
+        <v>3432108729.0</v>
+      </c>
+      <c r="C10">
         <v>2303572274.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1759900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1307200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039500000.0</v>
       </c>
       <c r="F10">
         <v>1039500000.0</v>
       </c>
       <c r="G10">
+        <v>1039500000.0</v>
+      </c>
+      <c r="H10">
         <v>519750000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>777400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>388700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>974400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>487200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>712000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>356000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>788800000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>394400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>669300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>334650000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>634800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>317400000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1328800000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>664400000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>494400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>247200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>484500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>242250000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>154400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>77200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-49300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-24650000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-44800000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-22400000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>77200000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>38600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-36400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-18200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-150000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>81700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>40850000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>27100000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13550000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>151390000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16100000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13200000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1600000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>38650000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-40500000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-17500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-402718000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>93300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>286000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>110100000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>249198000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>77000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>215000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>82300000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1046252000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>56600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>99600000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-3000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>581852000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>17600000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>200000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-97000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-162520000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>95000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>126000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-80391063.92</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>117900000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>15000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>12700000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-335095219.8</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-45403899.6</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-11771813.4</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>14887503.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>24678000.0</v>
       </c>
-      <c r="CA10">
-[...1 lines deleted...]
-      </c>
       <c r="CB10">
+        <v>0.0</v>
+      </c>
+      <c r="CC10">
         <v>-63528014.0</v>
       </c>
-      <c r="CC10">
-[...1 lines deleted...]
-      </c>
       <c r="CD10">
         <v>0.0</v>
       </c>
       <c r="CE10">
         <v>0.0</v>
       </c>
       <c r="CF10">
+        <v>0.0</v>
+      </c>
+      <c r="CG10">
         <v>-113099102.64</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-96284971.1</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-192569942.2</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>67232166.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-5352960.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-144294176.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-31216334.16</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>110497240.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>545220540.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>104265414.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-1116889950.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-5662500.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>93413190.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>35166300.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-165185247.5</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-60881320.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-18156000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-30981500.0</v>
       </c>
-      <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
+      <c r="DN10"/>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11">
+        <v>1125939306.0</v>
+      </c>
+      <c r="C11">
         <v>467249276.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>487300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>337100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300100000.0</v>
       </c>
       <c r="F11">
         <v>300100000.0</v>
       </c>
       <c r="G11">
+        <v>300100000.0</v>
+      </c>
+      <c r="H11">
         <v>150050000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>188100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>94050000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>228000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>114000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>177000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>88500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>160900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>80450000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>173400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>86700000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>144300000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>72150000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>379400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>189700000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>192300000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>96150000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>151600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>75800000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>29700000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>14850000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-3100000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1550000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9300000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4650000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>16600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>8300000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-47400000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>23700000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-3000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1500000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>37900000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>18950000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4500000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>31398000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5100000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9400000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3100000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>23896000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-4500000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>11200000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4700000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-6518000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>12400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>38000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>16800000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-172580000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>19500000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>68800000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>40400000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-30496000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3800000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>55400000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>5300000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>85926000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>5300000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-12600000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-33700000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-247688000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>51500000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>59200000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>14300000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-170802826.32</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>13600000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>7000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-745700000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-8567017.2</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-1496033.8</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>405924.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>100019.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>156387366.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>22279848.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>25449208.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>35130274.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>89773718.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>46929103.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>46991480.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>185167658.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>213611706.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>6283380.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>13382400.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-78390586.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>318989346.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>67087610.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>154307700.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>22116906.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-478749900.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>163080000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>22754495.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>10820400.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-51782677.5</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>147396880.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-5295500.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>31702000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>420251372.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>218892775.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>435670250.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>218235259.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>22440288.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>11750151.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>23526000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>11198600.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>61496900.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>33761300.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>67157700.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>34036250.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>2434750.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>2211750.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>4677000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>2268200.0</v>
       </c>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12">
+        <v>93522794.0</v>
+      </c>
+      <c r="C12">
         <v>5334545.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11400000.0</v>
       </c>
       <c r="F12">
         <v>11400000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="G12">
+        <v>11400000.0</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12">
         <v>8700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>959928.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17500000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>7000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1511708.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
-[...1 lines deleted...]
-      </c>
+      <c r="X12"/>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
         <v>41300000.0</v>
       </c>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>77358.56</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>416.29</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>92842.67</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13196.04</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2345000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2892000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1642000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11250000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1675000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12532000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1532000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>57606000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12400000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7600000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>22968000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>10800000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>6000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31975000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2800000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>29600000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>17812000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2800000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4500000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12370000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5800000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>12800000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3600000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>31264000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>500000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>9800000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3100000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>63286000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4300000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6200000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2700000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>90113190.61</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4700000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9600000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>10696590.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15177771.3</v>
       </c>
-      <c r="BW12">
-[...1 lines deleted...]
-      </c>
       <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
         <v>24250495.5</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>18657465.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>483000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2351000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>11527516.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1843000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2279000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3277000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>9308777.96</v>
-      </c>
-[...1 lines deleted...]
-        <v>4225634.8</v>
       </c>
       <c r="CH12">
         <v>4225634.8</v>
       </c>
       <c r="CI12">
+        <v>4225634.8</v>
+      </c>
+      <c r="CJ12">
         <v>17593464.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>22080960.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>12486996.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2234000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1802000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>8572650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3627750.0</v>
       </c>
       <c r="CP12">
         <v>3627750.0</v>
       </c>
       <c r="CQ12">
+        <v>3627750.0</v>
+      </c>
+      <c r="CR12">
         <v>2265000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>14371260.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>9918700.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>6412490.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>15220330.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>15886500.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>15130500.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>4207000.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
+      <c r="DN12"/>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>190</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>84000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>55800000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>94600000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>86600000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>117800000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>139500000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>124100000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>151000000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>83900000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>146700000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>72700000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>38800000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>2200000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>11200000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>8900000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>13300000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>6300000.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
@@ -25853,1142 +26218,1146 @@
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
-      <c r="X14">
-[...1 lines deleted...]
-      </c>
+      <c r="X14"/>
       <c r="Y14">
         <v>0.0</v>
       </c>
       <c r="Z14">
         <v>0.0</v>
       </c>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14">
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>-45000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>77000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>80000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>1117000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>2536000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1604000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3612000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1774000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2149000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2213000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4922000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>960000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-5763000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1622000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1462000.0</v>
       </c>
-      <c r="BI14">
-[...1 lines deleted...]
-      </c>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>985000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>319000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>88000.0</v>
       </c>
-      <c r="BM14">
-[...1 lines deleted...]
-      </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>116000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1069000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
         <v>3312000.0</v>
       </c>
-      <c r="BS14">
-[...1 lines deleted...]
-      </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
         <v>-1505000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1505000.0</v>
       </c>
-      <c r="BX14">
-[...1 lines deleted...]
-      </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
         <v>73000.0</v>
       </c>
-      <c r="CA14">
-[...1 lines deleted...]
-      </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
         <v>2000.0</v>
       </c>
-      <c r="CE14">
-[...1 lines deleted...]
-      </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
-      <c r="CG14"/>
-      <c r="CH14">
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14"/>
+      <c r="CI14">
         <v>8000.0</v>
       </c>
-      <c r="CI14">
-[...1 lines deleted...]
-      </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
-      <c r="CO14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14"/>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
         <v>71000.0</v>
       </c>
-      <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
+      <c r="DN14"/>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
+        <v>2306169407.0</v>
+      </c>
+      <c r="C15">
         <v>1836322998.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1272600000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>970100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>739400000.0</v>
       </c>
       <c r="F15">
         <v>739400000.0</v>
       </c>
       <c r="G15">
+        <v>739400000.0</v>
+      </c>
+      <c r="H15">
         <v>369700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294650000.0</v>
       </c>
       <c r="I15">
         <v>294650000.0</v>
       </c>
       <c r="J15">
-        <v>373200000.0</v>
+        <v>294650000.0</v>
       </c>
       <c r="K15">
         <v>373200000.0</v>
       </c>
       <c r="L15">
-        <v>267500000.0</v>
+        <v>373200000.0</v>
       </c>
       <c r="M15">
         <v>267500000.0</v>
       </c>
       <c r="N15">
-        <v>313950000.0</v>
+        <v>267500000.0</v>
       </c>
       <c r="O15">
         <v>313950000.0</v>
       </c>
       <c r="P15">
-        <v>247950000.0</v>
+        <v>313950000.0</v>
       </c>
       <c r="Q15">
         <v>247950000.0</v>
       </c>
       <c r="R15">
-        <v>245250000.0</v>
+        <v>247950000.0</v>
       </c>
       <c r="S15">
         <v>245250000.0</v>
       </c>
       <c r="T15">
-        <v>474700000.0</v>
+        <v>245250000.0</v>
       </c>
       <c r="U15">
         <v>474700000.0</v>
       </c>
       <c r="V15">
-        <v>151050000.0</v>
+        <v>474700000.0</v>
       </c>
       <c r="W15">
         <v>151050000.0</v>
       </c>
       <c r="X15">
-        <v>166450000.0</v>
+        <v>151050000.0</v>
       </c>
       <c r="Y15">
         <v>166450000.0</v>
       </c>
       <c r="Z15">
+        <v>166450000.0</v>
+      </c>
+      <c r="AA15">
         <v>124700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>62350000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-46200000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-23100000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-54100000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-27050000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>60600000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>30300000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>11000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5500000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2700000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1350000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>43800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>21900000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>18100000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>9050000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>120014000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>10100000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-3300000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-7616000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-24700000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-4400000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-15600000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-368560000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>62100000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>186000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>78600000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>116150000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>49900000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>250600000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>75400000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-735830000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>48100000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>63200000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>300000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>481830000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>9900000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10800000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-48400000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>74448000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>34100000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>109400000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3100000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>79584020.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>104400000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>186400000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>757100000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-278643478.4</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-4989200.1</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-1451908309.8</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-65605032.6</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-156387367.2</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-22279848.22</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-132465093.2</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-35130274.25</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-89773718.78</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-46929103.55</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-372407775.6</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-185167658.61</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-514607515.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>60948786.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-18735360.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-65903590.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-465878933.56</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>25256512.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>385769250.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>165350202.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-631345050.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-5662500.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>63473065.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>24345900.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-113402570.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-60881320.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-9078000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-46112000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-420251373.72</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-218892775.02</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-435670250.4</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-218235259.2</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-22440288.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-11750151.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-23526000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-11198600.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-61496900.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-33761300.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-67157700.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>-34036250.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-2434750.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>-2211750.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>-4677000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>-2268200.0</v>
       </c>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>193</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1927700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1272600000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>970100000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>739400000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>589300000.0</v>
       </c>
-      <c r="I16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16">
         <v>373200000.0</v>
       </c>
       <c r="L16">
-        <v>267500000.0</v>
+        <v>373200000.0</v>
       </c>
       <c r="M16">
         <v>267500000.0</v>
       </c>
       <c r="N16">
-        <v>313950000.0</v>
+        <v>267500000.0</v>
       </c>
       <c r="O16">
         <v>313950000.0</v>
       </c>
       <c r="P16">
-        <v>247950000.0</v>
+        <v>313950000.0</v>
       </c>
       <c r="Q16">
         <v>247950000.0</v>
       </c>
       <c r="R16">
-        <v>245250000.0</v>
+        <v>247950000.0</v>
       </c>
       <c r="S16">
         <v>245250000.0</v>
       </c>
       <c r="T16">
-        <v>474700000.0</v>
+        <v>245250000.0</v>
       </c>
       <c r="U16">
         <v>474700000.0</v>
       </c>
       <c r="V16">
-        <v>151050000.0</v>
+        <v>474700000.0</v>
       </c>
       <c r="W16">
         <v>151050000.0</v>
       </c>
       <c r="X16">
-        <v>166450000.0</v>
+        <v>151050000.0</v>
       </c>
       <c r="Y16">
         <v>166450000.0</v>
       </c>
       <c r="Z16">
+        <v>166450000.0</v>
+      </c>
+      <c r="AA16">
         <v>124700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>62350000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-46200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1624529.7</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-54100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-2283085.75</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>60600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>30300000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>849000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3953000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>197000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1350000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3021000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-1170000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1170000.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>4940000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>842000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>93000.0</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>-45808000.0</v>
       </c>
-      <c r="AU16">
-[...1 lines deleted...]
-      </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>890000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5101000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>10744000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9481000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11617000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6097000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4091000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4776000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>22039000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6118000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1850000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1223000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>31770000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1325000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>579000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>7048000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3441000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5842000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>373000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>16474000.0</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>5148000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-28212000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>28212000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3802000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>20907000.0</v>
       </c>
-      <c r="CA16">
-[...1 lines deleted...]
-      </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
       <c r="CE16">
         <v>0.0</v>
       </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
-      <c r="CG16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG16">
+        <v>0.0</v>
+      </c>
+      <c r="CH16"/>
       <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
         <v>-1268000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1268000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>945000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>5088000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>43355000.0</v>
       </c>
-      <c r="CO16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CP16"/>
       <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>-5900000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5900000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2700000.0</v>
       </c>
-      <c r="CT16">
-[...1 lines deleted...]
-      </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
-      <c r="CX16"/>
+      <c r="CX16">
+        <v>0.0</v>
+      </c>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
+      <c r="DN16"/>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-      <c r="X17">
-[...1 lines deleted...]
-      </c>
+      <c r="X17"/>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
+        <v>0.0</v>
+      </c>
+      <c r="AD17">
         <v>-1624529.7</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-10236.98</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2283085.75</v>
       </c>
-      <c r="AF17">
-[...1 lines deleted...]
-      </c>
       <c r="AG17">
+        <v>0.0</v>
+      </c>
+      <c r="AH17">
         <v>30300000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>9550000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5500000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2700000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1350000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>61900000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17">
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>68200000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-54723000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
         <v>47379000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
         <v>-61274000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
         <v>14333000.0</v>
       </c>
-      <c r="BO17">
-[...1 lines deleted...]
-      </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
@@ -26996,117 +27365,120 @@
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
-      <c r="CG17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17"/>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
-      <c r="CO17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17"/>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
-      <c r="CX17"/>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -27180,105 +27552,106 @@
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
+      <c r="DN18"/>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
-[...1 lines deleted...]
-      </c>
+      <c r="X19"/>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -27319,207 +27692,206 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
-[...1 lines deleted...]
-      </c>
+      <c r="X20"/>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AO20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20"/>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>134000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>80787000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
         <v>9730000.0</v>
       </c>
-      <c r="BO20">
-[...1 lines deleted...]
-      </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
@@ -27527,548 +27899,552 @@
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
-      <c r="CG20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20"/>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
-      <c r="CO20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20"/>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
-      <c r="CX20"/>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>3338189631.0</v>
+      </c>
+      <c r="C21">
         <v>2202311131.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-295890000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1180500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>923600000.0</v>
       </c>
       <c r="F21">
         <v>923600000.0</v>
       </c>
       <c r="G21">
+        <v>923600000.0</v>
+      </c>
+      <c r="H21">
         <v>476450000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>688900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>329800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>804800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>389200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>561400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>293950000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>616900000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>292700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>569100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>292700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>542900000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>280350000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1232300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>628050000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>430700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>201450000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>455900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>241150000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>159400000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>49900000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-40400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-20200000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-84700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-25150000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>83500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>41750000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-53200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-26600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2300000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1150000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>31400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>15700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>34700000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>17350000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-7198000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>37300000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>72000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>25200000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-80094000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-16600000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>57600000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>15300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-566704000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>103200000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>332400000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>98800000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>219330000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>107200000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>223400000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>81700000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-1127942000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>58600000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>104200000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3500000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>625564000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1500000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-3200000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-95100000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-32192000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>102600000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>159800000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>55800000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-160151179.14</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>118449551.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>63389492.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>37482720.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-568463331.8</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3391494.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>37918956.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>44262431.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-2251734427.16</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>472417575.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>22446986.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>316382676.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-1079402151.66</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>36388643.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-20736535.2</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>488664296.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-265759756.3</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>74143884.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>9367680.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-148456508.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-140930697.54</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>94711920.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>514359000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>104265414.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-1305637800.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>93997500.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>152095835.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>72136000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-443820100.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>36048150.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-756500.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-18733000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-3597801130.52</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>512747842.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1020565556.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>511212403.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-1717870386.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>269016615.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>535216500.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>265819400.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-1272067600.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>192993700.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>385426800.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>193027500.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-234296700.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>68121900.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>144051600.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>69860560.0</v>
       </c>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
-[...1 lines deleted...]
-      </c>
+      <c r="X22"/>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-      <c r="AO22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22"/>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
@@ -28151,497 +28527,503 @@
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
-      <c r="CG22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22"/>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
-      <c r="CO22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22"/>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
-      <c r="CX22"/>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
+      <c r="DN22"/>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
+        <v>2710873513.0</v>
+      </c>
+      <c r="C23">
         <v>2611356677.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4371790000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2589700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2341900000.0</v>
       </c>
       <c r="F23">
         <v>2341900000.0</v>
       </c>
       <c r="G23">
+        <v>2341900000.0</v>
+      </c>
+      <c r="H23">
         <v>1156300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2285300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1138500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2037200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1017750000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2092900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1033200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2003100000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>973500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1929400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>944950000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1748700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>875900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1745100000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>865800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1642900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>815650000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1655500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>817550000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1350200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>681300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1308600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>654300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1288200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>646600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1186600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>593300000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1206500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>597550000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1199400000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>599700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1263500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>631750000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1095900000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>547950000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>999062000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>505600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>955000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>514300000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>746544000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>456000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>878600000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>492300000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>714954000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>459600000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>884200000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>448800000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3045598000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>384400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>704800000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>353400000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1293068000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>301400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>592200000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>612000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>778426000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>522500000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1002400000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>548700000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1155416000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>454500000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>845200000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>453800000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>903178596.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>403500000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>840000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>421600000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>451679954.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>515289234.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>766679590.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>358892688.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3555196119.16</v>
       </c>
-      <c r="CA23">
-[...1 lines deleted...]
-      </c>
       <c r="CB23">
+        <v>0.0</v>
+      </c>
+      <c r="CC23">
         <v>1131470032.0</v>
       </c>
-      <c r="CC23">
-[...1 lines deleted...]
-      </c>
       <c r="CD23">
+        <v>0.0</v>
+      </c>
+      <c r="CE23">
         <v>2165799119.66</v>
       </c>
-      <c r="CE23">
-[...1 lines deleted...]
-      </c>
       <c r="CF23">
+        <v>0.0</v>
+      </c>
+      <c r="CG23">
         <v>791206466.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>585709839.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1171419678.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>473766852.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1124121600.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>584113924.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1063377976.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>423835842.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>615516270.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>603475578.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>2355907050.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>481312500.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>609580945.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>545528500.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>715341700.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>442190640.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>499290000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>549741500.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>4582254422.52</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
-      <c r="DB23">
+      <c r="DB23"/>
+      <c r="DC23">
         <v>2245549596.0</v>
       </c>
-      <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
-      <c r="DF23">
+      <c r="DF23"/>
+      <c r="DG23">
         <v>1628134200.0</v>
       </c>
-      <c r="DG23"/>
       <c r="DH23"/>
       <c r="DI23"/>
-      <c r="DJ23">
+      <c r="DJ23"/>
+      <c r="DK23">
         <v>308833500.0</v>
       </c>
-      <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
+      <c r="DN23"/>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
-[...1 lines deleted...]
-      </c>
+      <c r="X24"/>
       <c r="Y24">
         <v>0.0</v>
       </c>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -28682,359 +29064,359 @@
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
+      <c r="DN24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>45701000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>49300000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>56300000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>42000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>33599000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>47900000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>41300000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>37200000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>40966000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>34700000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>33900000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>34200000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>27950000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>33400000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>31700000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>27800000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>34919000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>32700000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>35700000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>27600000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>57669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45200000.0</v>
       </c>
       <c r="BL25">
         <v>45200000.0</v>
       </c>
       <c r="BM25">
+        <v>45200000.0</v>
+      </c>
+      <c r="BN25">
         <v>42700000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-14083000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>26800000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>21900000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>64600000.0</v>
       </c>
-      <c r="BR25"/>
-      <c r="BS25">
+      <c r="BS25"/>
+      <c r="BT25">
         <v>18426027.13</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>19892416.18</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>19689420.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>174443055.4</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>36819861.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>39423677.1</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1684942.2</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
-      <c r="CB25">
+      <c r="CB25"/>
+      <c r="CC25">
         <v>35773302.4</v>
       </c>
-      <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
-      <c r="CF25">
+      <c r="CF25"/>
+      <c r="CG25">
         <v>36373922.4</v>
       </c>
-      <c r="CG25"/>
-      <c r="CH25">
+      <c r="CH25"/>
+      <c r="CI25">
         <v>65549754.75</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>22620168.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>38139840.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>22892826.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>25686200.06</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>18153118.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>21431625.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>18957348.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>55765950.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>29445000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>33532940.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>30657800.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>19407947.5</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>33644940.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>24964500.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>28099500.0</v>
       </c>
-      <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
+      <c r="DN25"/>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
+      <c r="X26"/>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
-      <c r="AO26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26"/>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
@@ -29103,192 +29485,195 @@
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
         <v>11527516.0</v>
       </c>
-      <c r="CC26">
-[...1 lines deleted...]
-      </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
         <v>9563734.0</v>
       </c>
-      <c r="CG26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH26"/>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
-      <c r="CO26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26"/>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
-      <c r="CX26"/>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>6800000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>47900000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>51750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="J27">
         <v>2300000.0</v>
       </c>
       <c r="K27">
         <v>2300000.0</v>
       </c>
       <c r="L27">
+        <v>2300000.0</v>
+      </c>
+      <c r="M27">
         <v>40350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7600000.0</v>
       </c>
       <c r="N27">
         <v>7600000.0</v>
       </c>
       <c r="O27">
         <v>7600000.0</v>
       </c>
       <c r="P27">
+        <v>7600000.0</v>
+      </c>
+      <c r="Q27">
         <v>32900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="R27">
         <v>3100000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="S27">
+        <v>3100000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27">
         <v>9400000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>111000000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>42550000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>23300000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
@@ -29335,440 +29720,442 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>205</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>122900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>114500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>99300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>89000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47900000.0</v>
       </c>
       <c r="G28">
         <v>47900000.0</v>
       </c>
       <c r="H28">
-        <v>51750000.0</v>
+        <v>47900000.0</v>
       </c>
       <c r="I28">
         <v>51750000.0</v>
       </c>
       <c r="J28">
+        <v>51750000.0</v>
+      </c>
+      <c r="K28">
+        <v>89900000.0</v>
+      </c>
+      <c r="L28">
         <v>43800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>40350000.0</v>
       </c>
       <c r="M28">
         <v>40350000.0</v>
       </c>
       <c r="N28">
+        <v>40350000.0</v>
+      </c>
+      <c r="O28">
+        <v>64500000.0</v>
+      </c>
+      <c r="P28">
         <v>32000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="Q28">
         <v>41000000.0</v>
       </c>
       <c r="R28">
-        <v>19000000.0</v>
+        <v>41000000.0</v>
       </c>
       <c r="S28">
+        <v>38500000.0</v>
+      </c>
+      <c r="T28">
         <v>22100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9900000.0</v>
       </c>
       <c r="U28">
         <v>9900000.0</v>
       </c>
       <c r="V28">
-        <v>112400000.0</v>
+        <v>9900000.0</v>
       </c>
       <c r="W28">
         <v>112400000.0</v>
       </c>
       <c r="X28">
-        <v>42550000.0</v>
+        <v>112400000.0</v>
       </c>
       <c r="Y28">
         <v>42550000.0</v>
       </c>
       <c r="Z28">
-        <v>23300000.0</v>
+        <v>42550000.0</v>
       </c>
       <c r="AA28">
         <v>23300000.0</v>
       </c>
       <c r="AB28">
+        <v>23300000.0</v>
+      </c>
+      <c r="AC28">
         <v>44300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22150000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>66400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>16000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>31900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>15950000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13900000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6950000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>45500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>22750000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>57900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>28950000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>29300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>14650000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17924000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14200000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>31600000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17200000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>38840000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>35000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>26000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>55660000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23200000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>56400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>18300000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>26263000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>33300000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>64800000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>33100000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>31914000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>37400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>51600000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>30200000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>51074000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>50200000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>87600000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>48200000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5083000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>34000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>146000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>10900000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>9224264.89</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>21600000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>47400000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3604000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14604.1</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3289000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>6199000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4202000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8895000.0</v>
       </c>
       <c r="CB28">
         <v>8895000.0</v>
       </c>
       <c r="CC28">
+        <v>8895000.0</v>
+      </c>
+      <c r="CD28">
         <v>5465000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16315000.0</v>
       </c>
       <c r="CF28">
         <v>16315000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28">
+      <c r="CG28">
+        <v>16315000.0</v>
+      </c>
+      <c r="CH28"/>
+      <c r="CI28">
         <v>102231332.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="CJ28">
         <v>4000000.0</v>
       </c>
       <c r="CK28">
+        <v>4000000.0</v>
+      </c>
+      <c r="CL28">
         <v>3716000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>28863698.37</v>
       </c>
-      <c r="CM28">
-[...1 lines deleted...]
-      </c>
       <c r="CN28">
         <v>0.0</v>
       </c>
-      <c r="CO28"/>
-      <c r="CP28">
+      <c r="CO28">
+        <v>0.0</v>
+      </c>
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>123728100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="CR28">
         <v>1600000.0</v>
       </c>
       <c r="CS28">
         <v>1600000.0</v>
       </c>
       <c r="CT28">
+        <v>1600000.0</v>
+      </c>
+      <c r="CU28">
         <v>199406950.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1600000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1900000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>33843000.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
+      <c r="DN28"/>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>206</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>490500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>487300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>337100000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>300100000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>188100000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>228000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>177000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>334300000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>173400000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>523700000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>379400000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>192300000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>151600000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>29700000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29">
+      <c r="AB29"/>
+      <c r="AC29">
         <v>-3100000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29">
+      <c r="AD29"/>
+      <c r="AE29">
         <v>9300000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29">
+      <c r="AF29"/>
+      <c r="AG29">
         <v>16600000.0</v>
       </c>
-      <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
@@ -29809,1119 +30196,1129 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
+      <c r="DN29"/>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
+        <v>108779692.0</v>
+      </c>
+      <c r="C30">
         <v>117074277.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2114490000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>99300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95800000.0</v>
       </c>
       <c r="F30">
         <v>95800000.0</v>
       </c>
       <c r="G30">
+        <v>95800000.0</v>
+      </c>
+      <c r="H30">
         <v>47200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>103500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>32650000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>92200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>55100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>80700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>40350000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>72100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>73900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>32650000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14950000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>223400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>118800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>85100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>45450000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>46600000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>31850000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>59900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>29950000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>80100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>42550000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>47000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>23500000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>75500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>32050000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>45500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>22750000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>114000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>57000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-50600000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>24400000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>52000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>25500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-76596000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>32000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>72000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>43900000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-247600000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>64600000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>132600000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>61500000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-231526000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>56600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>95400000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>60300000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-255828000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>61400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>114600000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>57800000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-427748000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>95400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>178000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>99300000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-76434000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>44300000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>80200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>34300000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-96903997.12</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>44700000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>98400000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>50300000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>168513486.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>54982873.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>119369826.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>32360122.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-3555196119.16</v>
       </c>
-      <c r="CA30">
-[...1 lines deleted...]
-      </c>
       <c r="CB30">
+        <v>0.0</v>
+      </c>
+      <c r="CC30">
         <v>148907638.0</v>
       </c>
-      <c r="CC30">
-[...1 lines deleted...]
-      </c>
       <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30">
         <v>-2165799119.66</v>
       </c>
-      <c r="CE30">
-[...1 lines deleted...]
-      </c>
       <c r="CF30">
+        <v>0.0</v>
+      </c>
+      <c r="CG30">
         <v>-83716678.72</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>174645842.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>349291684.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>37700280.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>127132800.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>109608076.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>225253838.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-83662196.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-387483780.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>13691418.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1869614700.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-44167500.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>8383235.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>10820400.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>337992060.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-37650290.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>32529500.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>41789000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-4582254422.52</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
-      <c r="DB30">
+      <c r="DB30"/>
+      <c r="DC30">
         <v>-2245549596.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>-1628134200.0</v>
       </c>
-      <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>-308833500.0</v>
       </c>
-      <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
+      <c r="DN30"/>
     </row>
-    <row r="31" spans="1:117">
+    <row r="31" spans="1:118">
       <c r="A31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B31">
+        <v>93919098.0</v>
+      </c>
+      <c r="C31">
         <v>101261142.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2055790000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>94600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115900000.0</v>
       </c>
       <c r="F31">
         <v>115900000.0</v>
       </c>
       <c r="G31">
+        <v>115900000.0</v>
+      </c>
+      <c r="H31">
         <v>43300000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>88500000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>58900000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-317600000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>69750000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-205400000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>62050000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-222500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>33550000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-234450000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>41950000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-225500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>37000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-567900000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>36350000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-183500000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>19400000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-213650000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1100000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8900000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4450000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>39900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6650000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-6300000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3150000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>16800000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>8400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2600000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1300000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1600000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7600000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3800000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-38412000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-21200000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-24400000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-26800000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>63744000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-23900000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-54800000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-58400000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-506114000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>21900000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>9000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>32100000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>29868000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-30200000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-8400000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>600000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>81690000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4600000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-6500000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-43712000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>16100000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>3400000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1900000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>151420000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>13000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>17600000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-17400000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>79760114.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-549551.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-48389492.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-24782720.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>233368110.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-48795393.6</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-49690769.4</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-29374928.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>2251734426.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-472417575.95</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-85975000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-316382676.6</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>1079402150.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-36388643.2</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-92362567.44</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-488664296.23</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>73189814.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-6911718.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-14720640.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>4162332.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>109714362.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>15785320.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>30861540.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1399272750.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>188747850.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-99660000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-58682645.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-36969700.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>278634852.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-96929470.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-17399500.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-12248500.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>3597801130.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-512747842.03</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1020565556.64</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-511212403.2</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>1717870386.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-269016615.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-535216500.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-265819400.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>1272067600.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-192993700.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-385426800.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-193027500.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>234296700.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-68121900.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-144051600.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-69860560.0</v>
       </c>
     </row>
-    <row r="32" spans="1:117">
+    <row r="32" spans="1:118">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B32">
+        <v>6049063161.0</v>
+      </c>
+      <c r="C32">
         <v>4813667809.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4075900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3802300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3265500000.0</v>
       </c>
       <c r="F32">
         <v>3265500000.0</v>
       </c>
       <c r="G32">
+        <v>3265500000.0</v>
+      </c>
+      <c r="H32">
         <v>1632750000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2974200000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1487100000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2842000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1421000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2654300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1327150000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2620000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1310000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2498500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1249250000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2291600000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1145800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2977400000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1488700000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2073600000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1036800000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2111400000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1055700000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1509600000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>754800000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1252500000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>626250000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1235600000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>617800000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1254800000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>627400000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1151100000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>575550000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1188800000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>594400000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1302500000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>651250000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1130600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>565300000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1120596000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>529500000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>974000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>528500000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>894868000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>427400000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>901200000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>484000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>876192000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>531000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1161200000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>526800000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3267128000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>458300000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>925600000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>449600000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1260438000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>360000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>696400000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>623600000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1043444000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>524000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>999200000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>445200000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>841476000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>536500000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>953600000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>476700000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>986167164.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>498600000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>833800000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>433000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>74873046.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>513785938.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>779655180.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>403155120.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1303461692.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>472417575.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1151712856.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>316382676.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1086396968.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>36388643.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>982787122.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>488664296.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>934806710.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>555450792.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1133489280.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>435657416.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>843076020.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>518547762.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>1129875270.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>707740992.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>973927800.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>638730000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>795209720.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>621271300.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>414218367.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>528706200.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>506098500.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>535331500.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>984453292.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>512747842.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>1020565556.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>511212403.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>527679210.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>269016615.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>535216500.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>265819400.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>356066600.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>192993700.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>385426800.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>193027500.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>74536800.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>68121900.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>144051600.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>69860560.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -30968,3279 +31365,3360 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B2">
+        <v>1195070549.0</v>
+      </c>
+      <c r="C2">
         <v>521500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2471400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2525600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2180000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1715100000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>279500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>302100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>253700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>351800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>324400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>208900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>376651000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>298506000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>259112000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>188152000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>353600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>845587000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-12425710.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>386948390.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>257886504.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>129421617.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>272617287.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>178532935.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>143751150.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>88207085.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>93920654.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>118853646.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5890500.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>47617500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B3">
+        <v>3396610743</v>
+      </c>
+      <c r="C3">
         <v>2254900000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2985700000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1145200000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>584100000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>395700000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>181100000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>347400000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>125900000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>110600000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>99800000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>90856000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>158593000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>382424000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>333175000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>317250000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>194018000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>345132000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>286572330</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>273651547.8</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>292704934.48</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>154694238.04</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>165185591.45</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>100404192.42</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>84745800</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>48113687.5</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>132592271.04</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>113423784</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>27096300</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>172783500</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
+      <c r="AE4"/>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
+      <c r="AE5"/>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B6">
+        <v>1552840430.0</v>
+      </c>
+      <c r="C6">
         <v>784700000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1949900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-54200000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>345600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>464900000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1435600000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-22600000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>48400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-98100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>27400000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>115500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-167719000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>78663000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>39394000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>70960000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-165400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-492856000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>857741060.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-250566559.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>134549791.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>102619740.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-134826594.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>153974552.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>103117050.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>25349270.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6363941.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-47058804.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>43000650.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>128340500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B7">
+        <v>-211398524.0</v>
+      </c>
+      <c r="C7">
         <v>55500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-111000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>56800000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>78100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-194900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-92000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>73800000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14600000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-117800000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>82000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>42400000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-39394000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-42240000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>63472000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-3277000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-26500000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>44113000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>18962680.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>129588813.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-45495510.24</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-32779274.2</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6007976.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-178218564.3</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-34248150.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>50706592.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>114361172.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-25942674.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-72453150.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>29024000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
+      <c r="AE8"/>
     </row>
-    <row r="9" spans="1:30">
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B9">
+        <v>-51743580.0</v>
+      </c>
+      <c r="C9">
         <v>110400000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-296200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>19900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-79000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>22500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>22200000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-57600000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>33700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1926000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-15233000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-19317000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4108000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>2577000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>20187000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>3083000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>5208000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>3328000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1513000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
+      <c r="AE9"/>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B10">
+        <v>-51647406.0</v>
+      </c>
+      <c r="C10">
         <v>-48300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-13600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-18900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-44700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-26400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-24800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-28200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-14800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-984000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-17170000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-19510000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3328000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-10417000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-10070000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-16648000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3311440.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40652412.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-9612230.8</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2938831.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30770165.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>726047.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7224300.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6876835.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>31019976.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1206636.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-19438650.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1814000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>50500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>71300000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-149000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>24000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>87800000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>48000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-45400000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>47200000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>23024.33</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-6991000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>3925000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>15714000.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
+      <c r="AE11"/>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>112500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-1500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>75900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>263100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-99400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-70600000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>91900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-11040.58</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-6483000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
+      <c r="AE12"/>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-12600000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-15200000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-8100000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-10600000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-11700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27400000.0</v>
       </c>
       <c r="J13">
         <v>-27400000.0</v>
       </c>
       <c r="K13">
         <v>-27400000.0</v>
       </c>
       <c r="L13">
+        <v>-27400000.0</v>
+      </c>
+      <c r="M13">
         <v>-15201.61</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
+      <c r="AE13"/>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B14">
+        <v>508010479.0</v>
+      </c>
+      <c r="C14">
         <v>459200000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>270400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>217500000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>267600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>252500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>270800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>169100000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>168000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>179800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>180200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>201200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>159999000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>143766000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>120850000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>130919000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>197000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>99217000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>69907310.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>177936221.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>188113858.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>120139696.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>184933974.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>81055389.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>156709350.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>112469267.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>131392678.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>88084428.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>55959750.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>9523500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B15">
+        <v>749512610.0</v>
+      </c>
+      <c r="C15">
         <v>431000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>731700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>515300000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>513300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>640900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>564500000.0</v>
       </c>
       <c r="H15">
         <v>564500000.0</v>
       </c>
       <c r="I15">
+        <v>564500000.0</v>
+      </c>
+      <c r="J15">
         <v>42200000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>50600000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>252900000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7600000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>53085000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>103063000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>28872000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>19244000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>18954000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>37658000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>2945250.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6802500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B16">
+        <v>2747910979.0</v>
+      </c>
+      <c r="C16">
         <v>1306200000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>521500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2471400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2525600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2180000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1715100000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>279500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>302100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>253700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>351800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>324400000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>208932000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>377169000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>298506000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>259112000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>188200000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>352731000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>845315350.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>136381831.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>392436295.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>232041357.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>137790693.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>332507487.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>246868200.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>113556355.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>87556713.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>71794842.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>48891150.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>175958000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
+      <c r="AE17"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B18">
+        <v>2061760861.0</v>
+      </c>
+      <c r="C18">
         <v>1256199999.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1140500000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>510400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>913700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1177700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>947800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-59100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>107900000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-59000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>316100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>192844000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-77902000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>119839000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>287995000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>6763000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-140418000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-136900000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-104013580.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-294530919.9</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-310014096.56</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-256509456.26</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-319171431.65</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-279131738.76</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-748905300.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-113548302.5</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-131697660.04</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-121266918.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-110741400.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-161899500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>227</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-3042600000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1186500000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-28900000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-446600000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-202500000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-303000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-140400000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-96700000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-107192000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>25742.87</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7000.0</v>
       </c>
-      <c r="N19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O19"/>
       <c r="P19">
         <v>-8903000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="Q19">
+        <v>-8903000.0</v>
+      </c>
+      <c r="R19"/>
+      <c r="S19">
         <v>-33552000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
+      <c r="AE19"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>1085600000.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
+      <c r="AE20"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>229</v>
+      </c>
+      <c r="B21">
+        <v>-8100000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>-19000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-16900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-19700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3700000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2800000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-24500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-68185.32</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-20000000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-11762000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14944000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>-7049000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
+      <c r="AE21"/>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22">
+        <v>4092840960.0</v>
+      </c>
+      <c r="C22">
         <v>2242700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1328700000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1281400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1123800000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1439900000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>978900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>105100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>32400000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-36700000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>108800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>96800000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-37175000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>145041000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>395499000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-287915000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>211600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>129124000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-87823450.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-936097721.4</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-170311577.84</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-467533513.98</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-342129387.5</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>85134731.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-546407550.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-294528240.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-866804011.92</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-45852168.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-132536250.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-9070000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>230</v>
+      </c>
+      <c r="B23">
+        <v>-22409396.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-19000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1186500000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-626200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-140400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-96700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-37700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3794000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-24232000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-555000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-714000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4086000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-730000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-870340420.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>79331749.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-135405022.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-87353234.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-6087755.05</v>
       </c>
-      <c r="X23">
-[...1 lines deleted...]
-      </c>
       <c r="Y23">
+        <v>0.0</v>
+      </c>
+      <c r="Z23">
         <v>-26485650.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-8898012.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-6967125.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-5429862.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-8835750.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-453500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B24">
+        <v>-23852051.0</v>
+      </c>
+      <c r="C24">
         <v>-28400000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-23400000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-41300000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-25400000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-51000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-22100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>44400000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-14500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13900000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-7412000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6673000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-13178000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-22476000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-19766000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-17915000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-226400000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10816000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1946150470.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3685424.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>428798.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-42859067.24</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>20846879.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>93622755.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2804850.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>44779952.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>13710599.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-24736038.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>86001300.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>13151500.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B25">
+        <v>-18658457.0</v>
+      </c>
+      <c r="C25">
         <v>723600000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>330700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-327100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-324400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-419500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-596800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-81600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-7000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1500000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-54900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>33143000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-41720000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>43602000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-337044000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-14500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-19164000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>181512210.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>865454553.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>49804934.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>278357873.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-44786731.3</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-479318866.11</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>195366600.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>65917765.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>621944772.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-24132720.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>65384550.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-18593500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-1000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1085600000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-300000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-6500000.0</v>
       </c>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>247000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>163332000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-58228000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-105000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-9826000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>813000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-27160919.9</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6087755.2</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1594311.39</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
+      <c r="AE26"/>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B27">
+        <v>41700000.0</v>
+      </c>
+      <c r="C27">
         <v>30100000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>26400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>22000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>18400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-28300000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>224100000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>21400000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17200000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>29900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1800000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3341000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4515000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4133000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3519000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4100000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7873000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>-256358946.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-51384341.6</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
-[...2 lines deleted...]
-      <c r="Y27"/>
+      <c r="X27"/>
+      <c r="Y27">
+        <v>0.0</v>
+      </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
+      <c r="AE27"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B28">
+        <v>-771922006.0</v>
+      </c>
+      <c r="C28">
         <v>-443100000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-750700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-532200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-533000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-653500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>509200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-45000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-53000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-281100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-130500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-76632000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5697000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-168553000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>81346000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-85822000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-839754630.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>105630033.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>376227716.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>433550781.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>543884468.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>415037428.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>699256350.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>104183245.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>358380019.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>98944152.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>43000650.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>128340500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B29">
+        <v>5458371605.0</v>
+      </c>
+      <c r="C29">
         <v>3511100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1845200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1655600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1497800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1573400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1128900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>288300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>233800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>51600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>415900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>283700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>80691000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>502263000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>621170000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>324013000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>53600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>208232000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>182558750.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-20879372.1</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-17309162.08</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-101815218.22</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-153985840.2</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-178727546.34</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-664159500.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-65434615.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>894611.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-7843134.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-83645100.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10884000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B30">
+        <v>-3278600760.0</v>
+      </c>
+      <c r="C30">
         <v>-2283300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3042600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1186500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-626200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-446600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-202500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-303000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-140400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-96700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-107200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-37700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-171778000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-429383000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-413281000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-335165000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-226400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-593419000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1530549130.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-284736006.9</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-216864790.8</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-239169020.74</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-577318026.9</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-73488024.54</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29538900.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13399360.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-365638572.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-138159822.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>100138500.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-180493000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DC30"/>
+  <dimension ref="A1:DD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:107">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>91</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="D1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
-        <v>2</v>
+        <v>94</v>
       </c>
       <c r="G1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="K1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
-        <v>4</v>
+        <v>100</v>
       </c>
       <c r="O1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="S1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="W1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
-        <v>7</v>
+        <v>109</v>
       </c>
       <c r="AA1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
       <c r="AE1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="AI1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="AM1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="AQ1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="AU1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="AY1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
-        <v>14</v>
+        <v>130</v>
       </c>
       <c r="BC1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="BG1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BK1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BO1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BS1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BW1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="CA1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CD1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CG1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CK1" t="s">
-        <v>157</v>
+        <v>24</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CO1" t="s">
-        <v>160</v>
+        <v>25</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CS1" t="s">
-        <v>163</v>
+        <v>26</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="CW1" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="CX1" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="CY1" t="s">
-        <v>170</v>
+        <v>28</v>
       </c>
       <c r="CZ1" t="s">
-        <v>28</v>
+        <v>171</v>
       </c>
       <c r="DA1" t="s">
-        <v>173</v>
+        <v>29</v>
       </c>
       <c r="DB1" t="s">
-        <v>29</v>
+        <v>174</v>
       </c>
       <c r="DC1" t="s">
-        <v>176</v>
+        <v>30</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>177</v>
       </c>
     </row>
-    <row r="2" spans="1:107">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B2">
-        <v>1216712841.0</v>
+        <v>1701878686.0</v>
       </c>
       <c r="C2">
+        <v>1306200000.0</v>
+      </c>
+      <c r="D2">
         <v>661200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>521500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1529400000.0</v>
       </c>
       <c r="F2">
         <v>1529400000.0</v>
       </c>
       <c r="G2">
         <v>1529400000.0</v>
       </c>
       <c r="H2">
+        <v>1529400000.0</v>
+      </c>
+      <c r="I2">
         <v>2471400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>140593593.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2392200000.0</v>
       </c>
       <c r="K2">
         <v>2392200000.0</v>
       </c>
       <c r="L2">
+        <v>2392200000.0</v>
+      </c>
+      <c r="M2">
         <v>2525600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>140294486.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2239100000.0</v>
       </c>
       <c r="O2">
         <v>2239100000.0</v>
       </c>
       <c r="P2">
-        <v>2180000000.0</v>
+        <v>2239100000.0</v>
       </c>
       <c r="Q2">
         <v>2180000000.0</v>
       </c>
       <c r="R2">
-        <v>2169400000.0</v>
+        <v>2180000000.0</v>
       </c>
       <c r="S2">
         <v>2169400000.0</v>
       </c>
       <c r="T2">
-        <v>1715100000.0</v>
+        <v>2169400000.0</v>
       </c>
       <c r="U2">
         <v>1715100000.0</v>
       </c>
       <c r="V2">
-        <v>543400000.0</v>
+        <v>1715100000.0</v>
       </c>
       <c r="W2">
         <v>543400000.0</v>
       </c>
       <c r="X2">
+        <v>543400000.0</v>
+      </c>
+      <c r="Y2">
         <v>-131950000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>279500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-35050000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>209400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>255750000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>302100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>298350000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>294600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>274150000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>253700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>272000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>290300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>321050000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>49000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>302800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>253800000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>289099999.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>324375000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>286000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>242300000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>204300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>208900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>206700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>199400000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>330800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>367700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>410300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>398400000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>409900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>298500000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>379800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>329200000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>293900000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>259100000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>268600000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>233700000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>146600000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>188200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>201300000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>162800000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>234300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>353600000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>545700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>609000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>809000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>846100000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>791417761.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>749200000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>897300000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>137700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>126226036.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>168367725.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>513322642.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>485332597.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>257886504.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>392436295.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>257886504.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>129421617.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>137790693.05</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>129421617.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>300973902.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>146537280.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>593132310.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>308012568.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>498026846.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>745820550.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>259083756.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>233807292.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>207247500.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>123353315.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>135255000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>128041400.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>128171200.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>119527000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>105913500.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>108075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93920654.0</v>
       </c>
       <c r="CW2">
         <v>93920654.0</v>
       </c>
       <c r="CX2">
-        <v>118853646.0</v>
+        <v>93920654.0</v>
       </c>
       <c r="CY2">
         <v>118853646.0</v>
       </c>
       <c r="CZ2">
-        <v>5890500.0</v>
+        <v>118853646.0</v>
       </c>
       <c r="DA2">
         <v>5890500.0</v>
       </c>
       <c r="DB2">
-        <v>47617500.0</v>
+        <v>5890500.0</v>
       </c>
       <c r="DC2">
         <v>47617500.0</v>
       </c>
+      <c r="DD2">
+        <v>47617500.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:107">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B3">
-        <v>1573024977</v>
+        <v>1953738690</v>
       </c>
       <c r="C3">
+        <v>1651300000</v>
+      </c>
+      <c r="D3">
         <v>1307300000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>947600000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1911000000</v>
       </c>
       <c r="F3">
         <v>1911000000</v>
       </c>
       <c r="G3">
+        <v>1911000000</v>
+      </c>
+      <c r="H3">
         <v>955500000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1074700000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>537350000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>757900000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>378950000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>387300000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>193650000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>401600000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>200800000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>182500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>91250000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>193600000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>96800000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>202100000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>101050000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>143800000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>71900000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>37300000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18650000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>100300000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>50150000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>247100000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>123550000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>39300000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>19650000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>86600000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>43300000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>49000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>24500000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>61600000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>30800000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>39500000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>19750000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>60300000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>30150000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>18056000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>24700000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>12800000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>16500000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>158593000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
         <v>368478000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
         <v>40755000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
         <v>46956000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
         <v>25444000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
         <v>44648000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
         <v>36735000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
         <v>44440000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
         <v>146352467</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>146352467</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>77347119</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>77347119</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>29825000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
+        <v>0</v>
+      </c>
+      <c r="CK3">
         <v>16176000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
-        <v>23590800</v>
+        <v>0</v>
       </c>
       <c r="CN3">
         <v>23590800</v>
       </c>
       <c r="CO3">
+        <v>23590800</v>
+      </c>
+      <c r="CP3">
         <v>18041220</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>25079780</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>18034000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4054837.5</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>10772850</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>5907000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>27379000</v>
-      </c>
-[...1 lines deleted...]
-        <v>66296135</v>
       </c>
       <c r="CW3">
         <v>66296135</v>
       </c>
       <c r="CX3">
-        <v>56711892</v>
+        <v>66296135</v>
       </c>
       <c r="CY3">
         <v>56711892</v>
       </c>
       <c r="CZ3">
-        <v>13548150</v>
+        <v>56711892</v>
       </c>
       <c r="DA3">
         <v>13548150</v>
       </c>
       <c r="DB3">
-        <v>86391750</v>
+        <v>13548150</v>
       </c>
       <c r="DC3">
         <v>86391750</v>
       </c>
+      <c r="DD3">
+        <v>86391750</v>
+      </c>
     </row>
-    <row r="4" spans="1:107">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4">
-[...1 lines deleted...]
-      </c>
+      <c r="X4"/>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -34271,105 +34749,106 @@
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:107">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
+      <c r="X5"/>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -34400,733 +34879,740 @@
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
+      <c r="DD5"/>
     </row>
-    <row r="6" spans="1:107">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B6">
-        <v>515986247.0</v>
+        <v>1046032293.0</v>
       </c>
       <c r="C6">
+        <v>428200000.0</v>
+      </c>
+      <c r="D6">
         <v>-661200000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>661200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1007900000.0</v>
       </c>
       <c r="F6">
         <v>-1007900000.0</v>
       </c>
       <c r="G6">
+        <v>-1007900000.0</v>
+      </c>
+      <c r="H6">
         <v>-503950000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-942000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-471000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>79200000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2352600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-133400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-66700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>286500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>143250000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>59100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>29550000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5300000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>454300000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1715100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1171700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-543400000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>675350000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-279500000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>314550000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-209400000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>209400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-302100000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>302100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-294600000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>294600000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-253700000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>253700000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-290300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>290300000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-30750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000000.0</v>
       </c>
       <c r="AM6">
         <v>49000000.0</v>
       </c>
       <c r="AN6">
+        <v>49000000.0</v>
+      </c>
+      <c r="AO6">
         <v>253800000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-324375000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>38375000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>43700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>38000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-4600000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2232000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7300000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-131400000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-45900000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-33131000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>11400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-12200000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>111400000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-81294000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>50600000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>35300000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>34800000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-9488000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>34900000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>87100000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-41600000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-13148000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>38500000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-71500000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-119300000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-192969000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-63300000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-200000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-37100000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>53897589.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-17700000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-148100000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>759600000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>10155795.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-42141689.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-344954917.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>27990045.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>134549791.0</v>
       </c>
-      <c r="CA6"/>
-      <c r="CB6">
+      <c r="CB6"/>
+      <c r="CC6">
         <v>134549791.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>102619740.0</v>
       </c>
-      <c r="CD6"/>
-      <c r="CE6">
+      <c r="CE6"/>
+      <c r="CF6">
         <v>102619740.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-163183209.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>154436622.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-446595030.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>285119742.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-165519359.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-247793704.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>486736794.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>25276464.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>39620700.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>83894185.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-11901685.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>7213600.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-14614845.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>8644200.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>13613500.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-2161500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6363941.0</v>
       </c>
       <c r="CW6">
         <v>-6363941.0</v>
       </c>
       <c r="CX6">
-        <v>-47058804.0</v>
+        <v>-6363941.0</v>
       </c>
       <c r="CY6">
         <v>-47058804.0</v>
       </c>
       <c r="CZ6">
-        <v>43000650.0</v>
+        <v>-47058804.0</v>
       </c>
       <c r="DA6">
         <v>43000650.0</v>
       </c>
       <c r="DB6">
-        <v>128340500.0</v>
+        <v>43000650.0</v>
       </c>
       <c r="DC6">
         <v>128340500.0</v>
       </c>
+      <c r="DD6">
+        <v>128340500.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:107">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B7">
-        <v>-142127600.0</v>
+        <v>-78158032.0</v>
       </c>
       <c r="C7">
+        <v>-149200000.0</v>
+      </c>
+      <c r="D7">
         <v>70600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-272600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-240500000.0</v>
       </c>
       <c r="F7">
         <v>-240500000.0</v>
       </c>
       <c r="G7">
+        <v>-240500000.0</v>
+      </c>
+      <c r="H7">
         <v>-120250000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-179300000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-40700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>206000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>36900000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-161800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-40050000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>163600000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>43150000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-100700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-47350000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>78100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>150000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-273000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-23100000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>78900000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-16750000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-170900000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-41250000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>104100000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-32000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-16000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-36900000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-18450000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>3500000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>1750000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-26800000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-13400000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-45600000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-22800000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>71200000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>35600000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-36500000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-18250000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>26726000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-500000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>15200000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>12806000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>32900000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-40700000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-46200000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>32360000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>39400000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>23300000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-137800000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>102272000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>6800000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>10000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-55600000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>87323000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>8400000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-49600000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-49400000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>137262000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-49800000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-38400000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-75500000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>81213000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-21100000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>35100000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-51100000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>753713708.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-144600000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-373500000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-274600000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>65825819.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-64383203.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>57478644.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>70667553.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-22747755.0</v>
       </c>
-      <c r="CA7"/>
-      <c r="CB7">
+      <c r="CB7"/>
+      <c r="CC7">
         <v>-22747755.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-16389637.0</v>
       </c>
-      <c r="CD7"/>
-      <c r="CE7">
+      <c r="CE7"/>
+      <c r="CF7">
         <v>-16389637.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-85101033.85</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>88432530.0</v>
       </c>
-      <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
-      <c r="CM7">
-[...1 lines deleted...]
-      </c>
+      <c r="CM7"/>
       <c r="CN7">
         <v>79001850.0</v>
       </c>
       <c r="CO7">
+        <v>79001850.0</v>
+      </c>
+      <c r="CP7">
         <v>5312895.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-101430595.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-17132300.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>72335482.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-25411390.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-22876000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>26658500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57180586.0</v>
       </c>
       <c r="CW7">
         <v>57180586.0</v>
       </c>
       <c r="CX7">
-        <v>-12971337.0</v>
+        <v>57180586.0</v>
       </c>
       <c r="CY7">
         <v>-12971337.0</v>
       </c>
       <c r="CZ7">
-        <v>-36226575.0</v>
+        <v>-12971337.0</v>
       </c>
       <c r="DA7">
         <v>-36226575.0</v>
       </c>
       <c r="DB7">
-        <v>14512000.0</v>
+        <v>-36226575.0</v>
       </c>
       <c r="DC7">
         <v>14512000.0</v>
       </c>
+      <c r="DD7">
+        <v>14512000.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:107">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-      <c r="X8">
-[...1 lines deleted...]
-      </c>
+      <c r="X8"/>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -35157,802 +35643,810 @@
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:107">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B9">
-        <v>-20766629.0</v>
+        <v>-32902823.0</v>
       </c>
       <c r="C9">
+        <v>-21800000.0</v>
+      </c>
+      <c r="D9">
         <v>69300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-271700000.0</v>
       </c>
       <c r="F9">
         <v>-271700000.0</v>
       </c>
       <c r="G9">
+        <v>-271700000.0</v>
+      </c>
+      <c r="H9">
         <v>-135850000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-24500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-12250000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>84000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>42000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-64100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-32050000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>22500000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-19300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-9650000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>31500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>15750000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-24600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-12300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-19000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-9500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-60000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-30000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>33800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>16900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-11300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5650000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1400000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>25000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12500000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-24100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-12050000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-33500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-16750000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>67800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>33900000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-34100000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-17050000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1926000.0</v>
       </c>
-      <c r="AQ9"/>
-      <c r="AR9">
+      <c r="AR9"/>
+      <c r="AS9">
         <v>16500000.0</v>
       </c>
-      <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>-15233000.0</v>
       </c>
-      <c r="AU9"/>
       <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>-46200000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-18852000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>-137800000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4108000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>2577000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9">
         <v>20187000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>3083000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>5208000.0</v>
       </c>
-      <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9">
         <v>3328000.0</v>
       </c>
-      <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>1513000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>1700000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>100000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>1000000.0</v>
       </c>
-      <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
+      <c r="DD9"/>
     </row>
-    <row r="10" spans="1:107">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B10">
-        <v>-31721504.0</v>
+        <v>-22043724.0</v>
       </c>
       <c r="C10">
+        <v>-33300000.0</v>
+      </c>
+      <c r="D10">
         <v>3800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-52100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35600000.0</v>
       </c>
       <c r="F10">
         <v>35600000.0</v>
       </c>
       <c r="G10">
+        <v>35600000.0</v>
+      </c>
+      <c r="H10">
         <v>17800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-48500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-24250000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3550000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3250000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>47900000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>23950000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-66800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-33400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-28600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-14300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-16100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8050000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10300000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5150000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-16100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8050000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5450000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-13900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-6950000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-3350000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-21500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-10750000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2700000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1350000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-12100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-6050000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1700000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2400000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1200000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-984000.0</v>
       </c>
-      <c r="AQ10"/>
-      <c r="AR10">
+      <c r="AR10"/>
+      <c r="AS10">
         <v>-800000.0</v>
       </c>
-      <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-17170000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>-19510000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>8196000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>-4806115.4</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>-4806115.4</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1469415.5</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>1469415.5</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>117000.0</v>
       </c>
-      <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>698000.0</v>
       </c>
-      <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>14086465.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-4183630.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-3746500.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>720500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15509988.0</v>
       </c>
       <c r="CW10">
         <v>15509988.0</v>
       </c>
       <c r="CX10">
-        <v>-603318.0</v>
+        <v>15509988.0</v>
       </c>
       <c r="CY10">
         <v>-603318.0</v>
       </c>
       <c r="CZ10">
-        <v>-9719325.0</v>
+        <v>-603318.0</v>
       </c>
       <c r="DA10">
         <v>-9719325.0</v>
       </c>
       <c r="DB10">
-        <v>-907000.0</v>
+        <v>-9719325.0</v>
       </c>
       <c r="DC10">
         <v>-907000.0</v>
       </c>
+      <c r="DD10">
+        <v>-907000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:107">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...1 lines deleted...]
-      </c>
+      <c r="J11"/>
       <c r="K11">
         <v>66100000.0</v>
       </c>
       <c r="L11">
-        <v>-40850000.0</v>
+        <v>66100000.0</v>
       </c>
       <c r="M11">
         <v>-40850000.0</v>
       </c>
       <c r="N11">
-        <v>38650000.0</v>
+        <v>-40850000.0</v>
       </c>
       <c r="O11">
         <v>38650000.0</v>
       </c>
       <c r="P11">
-        <v>-3000000.0</v>
+        <v>38650000.0</v>
       </c>
       <c r="Q11">
         <v>-3000000.0</v>
       </c>
       <c r="R11">
-        <v>38900000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="S11">
         <v>38900000.0</v>
       </c>
       <c r="T11">
-        <v>-113400000.0</v>
+        <v>38900000.0</v>
       </c>
       <c r="U11">
         <v>-113400000.0</v>
       </c>
       <c r="V11">
-        <v>56200000.0</v>
+        <v>-113400000.0</v>
       </c>
       <c r="W11">
         <v>56200000.0</v>
       </c>
       <c r="X11">
-        <v>-44200000.0</v>
+        <v>56200000.0</v>
       </c>
       <c r="Y11">
         <v>-44200000.0</v>
       </c>
       <c r="Z11">
-        <v>43050000.0</v>
+        <v>-44200000.0</v>
       </c>
       <c r="AA11">
         <v>43050000.0</v>
       </c>
       <c r="AB11">
-        <v>0.0</v>
+        <v>43050000.0</v>
       </c>
       <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
         <v>59777.07</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5165.8</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1152093.18</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>67613.35</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>10350000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-45400000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-10250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12450000.0</v>
       </c>
       <c r="AK11">
         <v>-12450000.0</v>
       </c>
       <c r="AL11">
+        <v>-12450000.0</v>
+      </c>
+      <c r="AM11">
         <v>47200000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>41500000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-6991000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
-      <c r="CR11">
+      <c r="CR11"/>
+      <c r="CS11">
         <v>3925000.0</v>
       </c>
-      <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>2600000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>15714000.0</v>
       </c>
-      <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
+      <c r="DD11"/>
     </row>
-    <row r="12" spans="1:107">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
+      <c r="J12"/>
       <c r="K12">
         <v>-44250000.0</v>
       </c>
       <c r="L12">
-        <v>77400000.0</v>
+        <v>-44250000.0</v>
       </c>
       <c r="M12">
         <v>77400000.0</v>
       </c>
       <c r="N12">
-        <v>-36600000.0</v>
+        <v>77400000.0</v>
       </c>
       <c r="O12">
         <v>-36600000.0</v>
       </c>
       <c r="P12">
-        <v>35850000.0</v>
+        <v>-36600000.0</v>
       </c>
       <c r="Q12">
         <v>35850000.0</v>
       </c>
       <c r="R12">
-        <v>-73550000.0</v>
+        <v>35850000.0</v>
       </c>
       <c r="S12">
         <v>-73550000.0</v>
       </c>
       <c r="T12">
-        <v>89150000.0</v>
+        <v>-73550000.0</v>
       </c>
       <c r="U12">
         <v>89150000.0</v>
       </c>
       <c r="V12">
-        <v>50050000.0</v>
+        <v>89150000.0</v>
       </c>
       <c r="W12">
         <v>50050000.0</v>
       </c>
       <c r="X12">
-        <v>81500000.0</v>
+        <v>50050000.0</v>
       </c>
       <c r="Y12">
         <v>81500000.0</v>
       </c>
       <c r="Z12">
-        <v>-50700000.0</v>
+        <v>81500000.0</v>
       </c>
       <c r="AA12">
         <v>-50700000.0</v>
       </c>
       <c r="AB12">
-        <v>0.0</v>
+        <v>-50700000.0</v>
       </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>70325.96</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1967.92</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>438892.64</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-36909.7</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-5650000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-70600000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-14600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2550000.0</v>
       </c>
       <c r="AK12">
         <v>2550000.0</v>
       </c>
       <c r="AL12">
+        <v>2550000.0</v>
+      </c>
+      <c r="AM12">
         <v>91900000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-19900000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-6483000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
@@ -35969,151 +36463,152 @@
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
+      <c r="DD12"/>
     </row>
-    <row r="13" spans="1:107">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...1 lines deleted...]
-      </c>
+      <c r="J13"/>
       <c r="K13">
         <v>-1550000.0</v>
       </c>
       <c r="L13">
-        <v>-4750000.0</v>
+        <v>-1550000.0</v>
       </c>
       <c r="M13">
         <v>-4750000.0</v>
       </c>
       <c r="N13">
-        <v>-3300000.0</v>
+        <v>-4750000.0</v>
       </c>
       <c r="O13">
         <v>-3300000.0</v>
       </c>
       <c r="P13">
-        <v>-4300000.0</v>
+        <v>-3300000.0</v>
       </c>
       <c r="Q13">
         <v>-4300000.0</v>
       </c>
       <c r="R13">
-        <v>-1300000.0</v>
+        <v>-4300000.0</v>
       </c>
       <c r="S13">
         <v>-1300000.0</v>
       </c>
       <c r="T13">
-        <v>-2750000.0</v>
+        <v>-1300000.0</v>
       </c>
       <c r="U13">
         <v>-2750000.0</v>
       </c>
       <c r="V13">
-        <v>-2100000.0</v>
+        <v>-2750000.0</v>
       </c>
       <c r="W13">
         <v>-2100000.0</v>
       </c>
       <c r="X13">
-        <v>-3200000.0</v>
+        <v>-2100000.0</v>
       </c>
       <c r="Y13">
         <v>-3200000.0</v>
       </c>
       <c r="Z13">
-        <v>-2450000.0</v>
+        <v>-3200000.0</v>
       </c>
       <c r="AA13">
         <v>-2450000.0</v>
       </c>
       <c r="AB13">
-        <v>0.0</v>
+        <v>-2450000.0</v>
       </c>
       <c r="AC13">
+        <v>0.0</v>
+      </c>
+      <c r="AD13">
         <v>-239108.27</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5184.72</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1156313.3</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-89497.86</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-13700000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-27400000.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>-27400000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-27400000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
@@ -36134,974 +36629,984 @@
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:107">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B14">
-        <v>253581565.0</v>
+        <v>259565416.0</v>
       </c>
       <c r="C14">
+        <v>239200000.0</v>
+      </c>
+      <c r="D14">
         <v>219600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>271700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129200000.0</v>
       </c>
       <c r="F14">
         <v>129200000.0</v>
       </c>
       <c r="G14">
+        <v>129200000.0</v>
+      </c>
+      <c r="H14">
         <v>64600000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>141200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>70600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>128300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>77400000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>135400000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>54450000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>149700000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>87050000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>162900000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>69250000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>145500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>84800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>151700000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>63800000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>168700000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>97450000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>154100000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>63950000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-166100000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>83050000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>69300000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>34650000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>131300000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>65650000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>82300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>41150000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>124400000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>62200000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>101900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>50950000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>96400000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>48200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>83800000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>41900000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>45701000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>49300000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>56300000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>42000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>33599000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>47900000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>41300000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>37200000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>40966000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>34700000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>33900000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>34200000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>27950000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>33400000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>31700000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>27800000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>34919000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>32700000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>35700000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>27600000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>57669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45200000.0</v>
       </c>
       <c r="BL14">
         <v>45200000.0</v>
       </c>
       <c r="BM14">
+        <v>45200000.0</v>
+      </c>
+      <c r="BN14">
         <v>42700000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>-14083000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>26800000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>21900000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>64600000.0</v>
       </c>
-      <c r="BR14"/>
-      <c r="BS14">
+      <c r="BS14"/>
+      <c r="BT14">
         <v>18400000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>19892416.18</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>19689420.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>174443055.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>36819861.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>39423677.1</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1684942.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>94056929.0</v>
       </c>
-      <c r="CA14"/>
-      <c r="CB14">
+      <c r="CB14"/>
+      <c r="CC14">
         <v>94056929.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>60069848.0</v>
       </c>
-      <c r="CD14"/>
-      <c r="CE14">
+      <c r="CE14"/>
+      <c r="CF14">
         <v>60069848.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>65549754.75</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>22620168.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>38139840.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>22892826.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>25686200.06</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>18153118.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>21431625.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55765950.0</v>
       </c>
       <c r="CN14">
         <v>55765950.0</v>
       </c>
       <c r="CO14">
+        <v>55765950.0</v>
+      </c>
+      <c r="CP14">
         <v>29445000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>33532940.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>30657800.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>19407947.5</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>33644940.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>24964500.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>28099500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65696339.0</v>
       </c>
       <c r="CW14">
         <v>65696339.0</v>
       </c>
       <c r="CX14">
-        <v>44042214.0</v>
+        <v>65696339.0</v>
       </c>
       <c r="CY14">
         <v>44042214.0</v>
       </c>
       <c r="CZ14">
-        <v>27979875.0</v>
+        <v>44042214.0</v>
       </c>
       <c r="DA14">
         <v>27979875.0</v>
       </c>
       <c r="DB14">
-        <v>4761750.0</v>
+        <v>27979875.0</v>
       </c>
       <c r="DC14">
         <v>4761750.0</v>
       </c>
+      <c r="DD14">
+        <v>4761750.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:107">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B15">
-        <v>329313085.0</v>
+        <v>448603078.0</v>
       </c>
       <c r="C15">
+        <v>345700000.0</v>
+      </c>
+      <c r="D15">
         <v>258700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172300000.0</v>
       </c>
       <c r="E15">
         <v>172300000.0</v>
       </c>
       <c r="F15">
         <v>172300000.0</v>
       </c>
       <c r="G15">
+        <v>172300000.0</v>
+      </c>
+      <c r="H15">
         <v>86150000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>559400000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>279700000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>172800000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>86400000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>342500000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>171250000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>167800000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>83900000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>345500000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>172750000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>341800000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>170900000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>299100000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>149550000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>427700000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>213850000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>136800000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>68400000.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>10700000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>21400000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10700000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20800000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10400000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3865000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10400000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>50600000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>25300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>210700000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>105350000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>42200000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>21100000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>15000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>626000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7600000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>15000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5045000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>53100000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>12063000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>52500000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>38500000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>28000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3774000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>28900000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>2848000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>2486000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>4872000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
-      <c r="CZ15">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ15"/>
       <c r="DA15">
         <v>1472625.0</v>
       </c>
       <c r="DB15">
-        <v>3401250.0</v>
+        <v>1472625.0</v>
       </c>
       <c r="DC15">
         <v>3401250.0</v>
       </c>
+      <c r="DD15">
+        <v>3401250.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:107">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B16">
-        <v>1732699089.0</v>
+        <v>2747910979.0</v>
       </c>
       <c r="C16">
-        <v>1216712841.0</v>
+        <v>1734400000.0</v>
       </c>
       <c r="D16">
+        <v>73500738.0</v>
+      </c>
+      <c r="E16">
         <v>661200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>521500000.0</v>
       </c>
       <c r="F16">
         <v>521500000.0</v>
       </c>
       <c r="G16">
+        <v>521500000.0</v>
+      </c>
+      <c r="H16">
         <v>-503950000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1529400000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-471000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2471400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>39600000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2392200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-66700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2525600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2382350000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2239100000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2209550000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2180000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2174700000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2169400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1942250000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1715100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1129250000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>543400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>279500000.0</v>
       </c>
       <c r="Z16">
         <v>279500000.0</v>
       </c>
       <c r="AA16">
+        <v>279500000.0</v>
+      </c>
+      <c r="AB16">
         <v>244450000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>209400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302100000.0</v>
       </c>
       <c r="AD16">
         <v>302100000.0</v>
       </c>
       <c r="AE16">
+        <v>302100000.0</v>
+      </c>
+      <c r="AF16">
         <v>298350000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>294600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>274150000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>253700000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>272000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>290300000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-30750000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>49000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>302800000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>253800000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>289075001.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>324375000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>286000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>242300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>204300000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>208932000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>206700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>199400000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>321800000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>377169000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>409800000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>397700000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>409900000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>298506000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>379800000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>329200000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>293900000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>259112000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>268600000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>233700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>146600000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>188152000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>201300000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>162800000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>234300000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>352731000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>545700000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>609000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>809000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>845315350.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>731500000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>749200000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>897300000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>136381831.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>126226036.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>168367725.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>513322642.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>392436295.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>257886504.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>392436295.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>232041357.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>129421617.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>232041357.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>137790693.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>300973902.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>146537280.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>593132310.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>332507487.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>498026846.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>745820550.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>259083756.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>246868200.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>207247500.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>123353315.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>135255000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>113556355.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>128171200.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>119527000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>105913500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87556713.0</v>
       </c>
       <c r="CW16">
         <v>87556713.0</v>
       </c>
       <c r="CX16">
-        <v>71794842.0</v>
+        <v>87556713.0</v>
       </c>
       <c r="CY16">
         <v>71794842.0</v>
       </c>
       <c r="CZ16">
-        <v>48891150.0</v>
+        <v>71794842.0</v>
       </c>
       <c r="DA16">
         <v>48891150.0</v>
       </c>
       <c r="DB16">
-        <v>175958000.0</v>
+        <v>48891150.0</v>
       </c>
       <c r="DC16">
         <v>175958000.0</v>
       </c>
+      <c r="DD16">
+        <v>175958000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:107">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-      <c r="X17">
-[...1 lines deleted...]
-      </c>
+      <c r="X17"/>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -37132,528 +37637,533 @@
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:107">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B18">
-        <v>626618865.0</v>
+        <v>1508307134.0</v>
       </c>
       <c r="C18">
+        <v>657800000.0</v>
+      </c>
+      <c r="D18">
         <v>920800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>335400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-802300000.0</v>
       </c>
       <c r="F18">
         <v>-802300000.0</v>
       </c>
       <c r="G18">
+        <v>-802300000.0</v>
+      </c>
+      <c r="H18">
         <v>-401150000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-338200000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-169100000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>260800000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>130400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>249600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>124800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>490800000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>245400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>422900000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>211450000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>397500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>198750000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>780200000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>390100000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>532200000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>266100000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>415600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>207800000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>193200000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>96600000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-252300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-126150000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>38700000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>19350000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>69200000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>34600000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-36600000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-18300000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-22400000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-11200000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>307700000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>153850000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>8400000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>4200000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>55657000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>47700000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>50900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>70100000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-139302000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>39300000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>10900000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>11200000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-291015000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>179200000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>213100000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>32000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>117870000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>141500000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>243900000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>117900000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>103113000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>120400000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>78600000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>21900000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>154112000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>8300000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-7200000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-101600000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>39332000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>114100000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>29500000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>25300000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>801458873.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-7100000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-360200000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-309700000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>26616069.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-80130380.1</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-26615015.7</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>59249953.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-155007048.0</v>
       </c>
-      <c r="CA18"/>
-      <c r="CB18">
+      <c r="CB18"/>
+      <c r="CC18">
         <v>-155007048.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-128254728.0</v>
       </c>
-      <c r="CD18"/>
-      <c r="CE18">
+      <c r="CE18"/>
+      <c r="CF18">
         <v>-128254728.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-260174962.2</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>138976002.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>11611328.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-44398208.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-90329754.34</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-176696087.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-78105093.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>166403388.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-784012800.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>2772165.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>7087735.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>25247600.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-55070192.5</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-57721610.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>5007500.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-5764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65848830.0</v>
       </c>
       <c r="CW18">
         <v>-65848830.0</v>
       </c>
       <c r="CX18">
-        <v>-60633459.0</v>
+        <v>-65848830.0</v>
       </c>
       <c r="CY18">
         <v>-60633459.0</v>
       </c>
       <c r="CZ18">
-        <v>-55370700.0</v>
+        <v>-60633459.0</v>
       </c>
       <c r="DA18">
         <v>-55370700.0</v>
       </c>
       <c r="DB18">
-        <v>-80949750.0</v>
+        <v>-55370700.0</v>
       </c>
       <c r="DC18">
         <v>-80949750.0</v>
       </c>
+      <c r="DD18">
+        <v>-80949750.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:107">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-      <c r="J19">
-[...1 lines deleted...]
-      </c>
+      <c r="J19"/>
       <c r="K19">
         <v>450000.0</v>
       </c>
       <c r="L19">
-        <v>-14650000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="M19">
         <v>-14650000.0</v>
       </c>
       <c r="N19">
-        <v>-14450000.0</v>
+        <v>-14650000.0</v>
       </c>
       <c r="O19">
         <v>-14450000.0</v>
       </c>
       <c r="P19">
         <v>-14450000.0</v>
       </c>
       <c r="Q19">
         <v>-14450000.0</v>
       </c>
-      <c r="R19"/>
+      <c r="R19">
+        <v>-14450000.0</v>
+      </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
-[...1 lines deleted...]
-      </c>
+      <c r="X19"/>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>46400000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-7000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-      <c r="BB19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>-8903000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-      <c r="BF19">
+      <c r="BF19"/>
+      <c r="BG19">
         <v>-8903000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-      <c r="BN19">
+      <c r="BN19"/>
+      <c r="BO19">
         <v>-33552000.0</v>
       </c>
-      <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:107">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37717,2858 +38227,2885 @@
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:107">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...1 lines deleted...]
-      </c>
+      <c r="J21"/>
       <c r="K21">
         <v>-4000000.0</v>
       </c>
       <c r="L21">
-        <v>-4450000.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="M21">
         <v>-4450000.0</v>
       </c>
       <c r="N21">
-        <v>-5750000.0</v>
+        <v>-4450000.0</v>
       </c>
       <c r="O21">
         <v>-5750000.0</v>
       </c>
       <c r="P21">
-        <v>-4100000.0</v>
+        <v>-5750000.0</v>
       </c>
       <c r="Q21">
         <v>-4100000.0</v>
       </c>
       <c r="R21">
-        <v>-3200000.0</v>
+        <v>-4100000.0</v>
       </c>
       <c r="S21">
         <v>-3200000.0</v>
       </c>
       <c r="T21">
-        <v>-2600000.0</v>
+        <v>-3200000.0</v>
       </c>
       <c r="U21">
         <v>-2600000.0</v>
       </c>
       <c r="V21">
-        <v>-2750000.0</v>
+        <v>-2600000.0</v>
       </c>
       <c r="W21">
         <v>-2750000.0</v>
       </c>
       <c r="X21">
-        <v>-2950000.0</v>
+        <v>-2750000.0</v>
       </c>
       <c r="Y21">
         <v>-2950000.0</v>
       </c>
       <c r="Z21">
-        <v>-87950000.0</v>
+        <v>-2950000.0</v>
       </c>
       <c r="AA21">
         <v>-87950000.0</v>
       </c>
       <c r="AB21">
-        <v>0.0</v>
+        <v>-87950000.0</v>
       </c>
       <c r="AC21">
+        <v>0.0</v>
+      </c>
+      <c r="AD21">
         <v>6055065.23</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-283.84</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-63301.82</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-4246.25</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-650000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="AJ21">
         <v>-600000.0</v>
       </c>
       <c r="AK21">
         <v>-600000.0</v>
       </c>
       <c r="AL21">
+        <v>-600000.0</v>
+      </c>
+      <c r="AM21">
         <v>-24500000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-122900000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-20000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>-11762000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>14944000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>-7049000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
+      <c r="DD21"/>
     </row>
-    <row r="22" spans="1:107">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22">
-        <v>1836322998.0</v>
+        <v>2306169407.0</v>
       </c>
       <c r="C22">
+        <v>1927700000.0</v>
+      </c>
+      <c r="D22">
         <v>1272600000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>970100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>739400000.0</v>
       </c>
       <c r="F22">
         <v>739400000.0</v>
       </c>
       <c r="G22">
+        <v>739400000.0</v>
+      </c>
+      <c r="H22">
         <v>369700000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>589300000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>294650000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>746400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>373200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>535000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>267500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>627900000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>313950000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>495900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>247950000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>490500000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>245250000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>949400000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>474700000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>302100000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>151050000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>332900000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>166450000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>124700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>62350000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-46200000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-23100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-54100000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-27050000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>60600000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>30300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5500000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2700000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1350000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>43800000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>21900000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>18100000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9050000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>75695000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>16100000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6600000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1600000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>19325000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-40500000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1400000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-17500000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-201359000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>93300000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>143000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>110100000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>259499000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>77000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>107500000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>75400000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-367915000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>48100000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>28300000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-97000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>290926000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>9900000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5400000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-97000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>37224000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>95000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>68500000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5500000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-286579295.75</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>116600000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>26800000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-56600000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-952764699.9</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>808590879.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-821206503.9</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>29282602.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-85155788.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22">
+      <c r="CB22"/>
+      <c r="CC22">
         <v>-85155788.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-233766756.0</v>
       </c>
-      <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>-233766756.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-357209499.5</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>170315952.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-233626426.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>78390586.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-232939466.78</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>28883.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>152695113.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>165350202.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-778570050.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>14198390.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>145828110.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>72136000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-335382810.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-7561430.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>94528000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-46112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-433402005.0</v>
       </c>
       <c r="CW22">
         <v>-433402005.0</v>
       </c>
       <c r="CX22">
-        <v>-22926084.0</v>
+        <v>-433402005.0</v>
       </c>
       <c r="CY22">
         <v>-22926084.0</v>
       </c>
       <c r="CZ22">
-        <v>-66268125.0</v>
+        <v>-22926084.0</v>
       </c>
       <c r="DA22">
         <v>-66268125.0</v>
       </c>
       <c r="DB22">
-        <v>-4535000.0</v>
+        <v>-66268125.0</v>
       </c>
       <c r="DC22">
         <v>-4535000.0</v>
       </c>
+      <c r="DD22">
+        <v>-4535000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:107">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B23">
-        <v>-18289890.0</v>
+        <v>-5118931.0</v>
       </c>
       <c r="C23">
+        <v>-19200000.0</v>
+      </c>
+      <c r="D23">
         <v>-5100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-9200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-190700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-9800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-8000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4450000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-11500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5750000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-8200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4100000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6400000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-6200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>865750000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>539800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2950000.0</v>
       </c>
       <c r="Y23">
         <v>-2950000.0</v>
       </c>
       <c r="Z23">
+        <v>-2950000.0</v>
+      </c>
+      <c r="AA23">
         <v>-82300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-87950000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>168300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>84150000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-750000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-650000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>900000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-23500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-11750000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-49616000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-28700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-5300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-17900000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3794000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-31400000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-66000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-57100000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-12132000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-6300000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-5800000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>164700000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>16701000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-67800000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-17200000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-83100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1346000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-300000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>88800000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-8500000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-55217000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>50100000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-33000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>45900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>155978000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-89700000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-149500000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-2600000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>199484669.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1600000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>20100000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-1059600000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>157018067.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>113284377.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-202787497.5</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>38115085.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-67702510.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CB23"/>
+      <c r="CC23">
         <v>-67702510.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-43676616.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>-43676616.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>106561220.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>39865968.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>92219600.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>305237680.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>473443112.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-531615964.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>565890648.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-92680368.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-26485650.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>2098670.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-170003970.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-14427200.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-8898012.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-58882810.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-46218500.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-1441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3483562.5</v>
       </c>
       <c r="CW23">
         <v>-3483562.5</v>
       </c>
       <c r="CX23">
-        <v>-2714931.0</v>
+        <v>-3483562.5</v>
       </c>
       <c r="CY23">
         <v>-2714931.0</v>
       </c>
       <c r="CZ23">
-        <v>-4417875.0</v>
+        <v>-2714931.0</v>
       </c>
       <c r="DA23">
         <v>-4417875.0</v>
       </c>
       <c r="DB23">
-        <v>-226750.0</v>
+        <v>-4417875.0</v>
       </c>
       <c r="DC23">
         <v>-226750.0</v>
       </c>
+      <c r="DD23">
+        <v>-226750.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:107">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B24">
-        <v>128886504.0</v>
+        <v>-151163476.0</v>
       </c>
       <c r="C24">
+        <v>135300000.0</v>
+      </c>
+      <c r="D24">
         <v>-12000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-16400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13200000.0</v>
       </c>
       <c r="F24">
         <v>-13200000.0</v>
       </c>
       <c r="G24">
+        <v>-13200000.0</v>
+      </c>
+      <c r="H24">
         <v>-12200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-4600000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-16250000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-8900000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-3550000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-4900000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-17100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-9400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-13050000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-16000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-8000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-30200000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-15150000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-20800000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-10300000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-22100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4500000.0</v>
       </c>
       <c r="Y24">
         <v>-4500000.0</v>
       </c>
       <c r="Z24">
+        <v>-4500000.0</v>
+      </c>
+      <c r="AA24">
         <v>-16600000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>26550000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-8700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-4350000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-8300000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-4150000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-6200000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-3100000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1200000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>600000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>12700000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>6350000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-600000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-300000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-6800000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-3400000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>14231000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-28700000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-5300000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1400000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-17278000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-31400000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-66000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-57100000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-109583000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-108000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-126500000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-85300000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-173181000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>-83100000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-114665000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-85200000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-80300000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-55000000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>-20200000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-30900000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-64200000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1401000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-88000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-81600000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-46400000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-547425980.68</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-36000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>240900000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1870400000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-34179394.6</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-73006592.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-72545037.9</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-105004982.4</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>214399.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>214399.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-21429533.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>-21429533.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>-16115898.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-559728748.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>9712108.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>10524000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-16100981.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-12541599.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-43180626.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>8681550.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>611660.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>121240025.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>4508500.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-1333822.5</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>15444370.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>13941000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>6484500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6855299.5</v>
       </c>
       <c r="CW24">
         <v>6855299.5</v>
       </c>
       <c r="CX24">
-        <v>-12368019.0</v>
+        <v>6855299.5</v>
       </c>
       <c r="CY24">
         <v>-12368019.0</v>
       </c>
       <c r="CZ24">
-        <v>43000650.0</v>
+        <v>-12368019.0</v>
       </c>
       <c r="DA24">
         <v>43000650.0</v>
       </c>
       <c r="DB24">
-        <v>6575750.0</v>
+        <v>43000650.0</v>
       </c>
       <c r="DC24">
         <v>6575750.0</v>
       </c>
+      <c r="DD24">
+        <v>6575750.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:107">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B25">
-        <v>-215382397.0</v>
+        <v>313114835.0</v>
       </c>
       <c r="C25">
+        <v>-1300000.0</v>
+      </c>
+      <c r="D25">
         <v>649200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>467800000.0</v>
       </c>
       <c r="F25">
         <v>467800000.0</v>
       </c>
       <c r="G25">
+        <v>467800000.0</v>
+      </c>
+      <c r="H25">
         <v>233900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>108700000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>36900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-133200000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15950000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>551400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>31450000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2500000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>465200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>28200000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-12700000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-39250000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>725100000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-5500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>299900000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17150000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>609500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14350000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-131100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-27450000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>250000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-13700000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>10350000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>9200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4600000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-90100000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-45050000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-35900000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-17950000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>109900000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>54950000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-700000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-350000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-71162000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-7100000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>25500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-47880000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2100000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1800000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>36900000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>204281000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>10400000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8300000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>18200000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-273284000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>25200000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>101700000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>145300000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-20048000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>78500000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>63000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>43100000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-332360000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>11700000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-15600000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>27500000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-29471000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>13200000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-99100000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>5200000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>334324460.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-10700000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-14400000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>22000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>739111895.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-824338056.7</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>737112844.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-42385144.2</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>24902467.0</v>
       </c>
-      <c r="CA25"/>
-      <c r="CB25">
+      <c r="CB25"/>
+      <c r="CC25">
         <v>24902467.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>139178936.0</v>
       </c>
-      <c r="CD25"/>
-      <c r="CE25">
+      <c r="CE25"/>
+      <c r="CF25">
         <v>139178936.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>182135571.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-119772480.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>245237754.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-122788794.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>142609712.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-176724970.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-230800206.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1053186.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-60853800.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1302100.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-12230000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-11722100.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>212031972.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-13975940.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-60737500.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>12969000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310972386.0</v>
       </c>
       <c r="CW25">
         <v>310972386.0</v>
       </c>
       <c r="CX25">
-        <v>-12066360.0</v>
+        <v>310972386.0</v>
       </c>
       <c r="CY25">
         <v>-12066360.0</v>
       </c>
       <c r="CZ25">
-        <v>32692275.0</v>
+        <v>-12066360.0</v>
       </c>
       <c r="DA25">
         <v>32692275.0</v>
       </c>
       <c r="DB25">
-        <v>-9296750.0</v>
+        <v>32692275.0</v>
       </c>
       <c r="DC25">
         <v>-9296750.0</v>
       </c>
+      <c r="DD25">
+        <v>-9296750.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:107">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-1000000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>1085600000.0</v>
       </c>
-      <c r="W26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X26"/>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-150000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-300000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-150000.0</v>
       </c>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
-      <c r="AG26"/>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>2800000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>-6500000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-3250000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2800000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>2700000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>-2700000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-35328000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-22900000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>-105000.0</v>
       </c>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>813000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-13580459.0</v>
       </c>
-      <c r="CD26"/>
-      <c r="CE26">
+      <c r="CE26"/>
+      <c r="CF26">
         <v>-13580459.0</v>
       </c>
-      <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
+      <c r="DD26"/>
     </row>
-    <row r="27" spans="1:107">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>24100000.0</v>
+      </c>
+      <c r="D27">
         <v>16100000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12800000.0</v>
       </c>
       <c r="F27">
         <v>12800000.0</v>
       </c>
       <c r="G27">
+        <v>12800000.0</v>
+      </c>
+      <c r="H27">
         <v>6400000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13600000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="K27">
         <v>5900000.0</v>
       </c>
       <c r="L27">
-        <v>5100000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="M27">
         <v>5100000.0</v>
       </c>
       <c r="N27">
-        <v>4550000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="O27">
         <v>4550000.0</v>
       </c>
       <c r="P27">
-        <v>4650000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="Q27">
         <v>4650000.0</v>
       </c>
       <c r="R27">
-        <v>4600000.0</v>
+        <v>4650000.0</v>
       </c>
       <c r="S27">
         <v>4600000.0</v>
       </c>
       <c r="T27">
-        <v>-18750000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="U27">
         <v>-18750000.0</v>
       </c>
       <c r="V27">
-        <v>89100000.0</v>
+        <v>-18750000.0</v>
       </c>
       <c r="W27">
         <v>89100000.0</v>
       </c>
       <c r="X27">
-        <v>22950000.0</v>
+        <v>89100000.0</v>
       </c>
       <c r="Y27">
         <v>22950000.0</v>
       </c>
       <c r="Z27">
+        <v>22950000.0</v>
+      </c>
+      <c r="AA27">
         <v>-1600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>19800000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3200000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1600000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>51400000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8500000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>200000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>100000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-6100000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-3050000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>16100000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>8050000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>25900000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>12950000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1053000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>300000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-700000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1100000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1441000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1100000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>9100000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>800000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1215000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1400000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1600000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>300000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1433000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>800000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1500000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>400000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>919000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>800000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1200000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>600000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>615000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1200000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1600000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>700000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1673000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>3100000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1100000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>300000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>900000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-500000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:107">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B28">
-        <v>-347602975.0</v>
+        <v>-453722010.0</v>
       </c>
       <c r="C28">
+        <v>-364900000.0</v>
+      </c>
+      <c r="D28">
         <v>-263800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-179300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-181500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-363000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-90750000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-569200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-284600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-180800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-90400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-351400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-175700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-179300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-89650000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-353700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-176850000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-348200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-174100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-305300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-152650000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>651900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>325950000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-142700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-71350000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-176200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-88100000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>168300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>84150000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-22900000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-11450000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-22100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-11050000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1200000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-51800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-25900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-208900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-104450000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-72200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-36100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-49601000.0</v>
       </c>
-      <c r="AQ28"/>
-      <c r="AR28">
+      <c r="AR28"/>
+      <c r="AS28">
         <v>-7600000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-73300000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>268000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-600000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-76300000.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-1103000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-59800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-98100000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>164700000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-26053000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-23100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-119400000.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>1346000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-300000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>88800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-8500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-55217000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>50100000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-33000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>45900000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>155978000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-89700000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-149500000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-2600000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>199484669.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1600000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>20100000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1059600000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>157018067.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>113284377.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-202787497.5</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>38115085.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>188113858.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>188113858.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>216775390.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>53676000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>216775390.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>106561220.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>39865968.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>92219600.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>305237680.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>473443112.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-531615964.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>565890648.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-92680368.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>775133850.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>67835100.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-136499000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-7213600.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>60124395.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>42545850.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-3530500.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>5043500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179190009.0</v>
       </c>
       <c r="CW28">
         <v>179190009.0</v>
       </c>
       <c r="CX28">
-        <v>49472076.0</v>
+        <v>179190009.0</v>
       </c>
       <c r="CY28">
         <v>49472076.0</v>
       </c>
       <c r="CZ28">
-        <v>21500325.0</v>
+        <v>49472076.0</v>
       </c>
       <c r="DA28">
         <v>21500325.0</v>
       </c>
       <c r="DB28">
-        <v>64170250.0</v>
+        <v>21500325.0</v>
       </c>
       <c r="DC28">
         <v>64170250.0</v>
       </c>
+      <c r="DD28">
+        <v>64170250.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:107">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B29">
-        <v>2199643842.0</v>
+        <v>3462045824.0</v>
       </c>
       <c r="C29">
+        <v>2309100000.0</v>
+      </c>
+      <c r="D29">
         <v>2228100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1283000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108700000.0</v>
       </c>
       <c r="F29">
         <v>1108700000.0</v>
       </c>
       <c r="G29">
+        <v>1108700000.0</v>
+      </c>
+      <c r="H29">
         <v>554350000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>736500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>368250000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1018700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>509350000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>636900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>318450000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>892400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>446200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>605400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>302700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>591100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>295550000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>982300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>491150000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>676000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>338000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>452900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>226450000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>293500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>146750000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-5200000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2600000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>78000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>39000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>155800000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>77900000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>12400000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>6200000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>39200000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>19600000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>347200000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>173600000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>68700000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>34350000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>73713000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>72400000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>50900000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>86600000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>19291000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>39300000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>10900000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>11200000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>77463000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>179200000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>213100000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>32000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>117870000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>141500000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>243900000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>117900000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>103113000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>120400000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>78600000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>21900000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>154112000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>8300000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-7200000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-101600000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>39332000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>114100000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>29500000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>25300000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>801458873.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-7100000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-360200000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-309700000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>26616069.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-80130380.1</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-26615015.7</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>59249953.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-8654581.04</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1532000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-8654581.04</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-50907609.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29">
+      <c r="CE29"/>
+      <c r="CF29">
         <v>-50907609.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-260174962.2</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>138976002.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>11611328.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-44398208.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-90329754.34</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-176696087.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-78105093.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>166403388.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-760422000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>20813385.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>32167515.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>43281600.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-51015355.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-46948760.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>10914500.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>21615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>447305.5</v>
       </c>
       <c r="CW29">
         <v>447305.5</v>
       </c>
       <c r="CX29">
-        <v>-3921567.0</v>
+        <v>447305.5</v>
       </c>
       <c r="CY29">
         <v>-3921567.0</v>
       </c>
       <c r="CZ29">
-        <v>-41822550.0</v>
+        <v>-3921567.0</v>
       </c>
       <c r="DA29">
         <v>-41822550.0</v>
       </c>
       <c r="DB29">
-        <v>5442000.0</v>
+        <v>-41822550.0</v>
       </c>
       <c r="DC29">
         <v>5442000.0</v>
       </c>
+      <c r="DD29">
+        <v>5442000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:107">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B30">
-        <v>-1444138439.0</v>
+        <v>-1958772699.0</v>
       </c>
       <c r="C30">
+        <v>-1516000000.0</v>
+      </c>
+      <c r="D30">
         <v>-1319300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-964000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1935400000.0</v>
       </c>
       <c r="F30">
         <v>-1935400000.0</v>
       </c>
       <c r="G30">
+        <v>-1935400000.0</v>
+      </c>
+      <c r="H30">
         <v>-967700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1107200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-553600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-765000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-382500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-421500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-210750000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-427700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-213850000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-198500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-99250000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-223900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-111950000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-222700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-111350000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-156200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-78100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-46300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-23150000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-47200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-23600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-255800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-127900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-47600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-23800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-92800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-46400000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-47800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-23900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-48900000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-24450000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-40100000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-20050000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-67100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-33550000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14231000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-28700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-5300000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-17900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-17278000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-31400000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-66000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-57100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-109583000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-108000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-126500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-85300000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-173181000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-67800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-89200000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-83100000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-114665000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-85200000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-80300000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-55000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-111081000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-20200000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-30900000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-64200000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-377419000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-88000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-81600000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-46400000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-547425980.68</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-36000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>240900000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1870400000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-34179394.6</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-73006592.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-72545037.9</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-105004982.4</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-108432395.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-108432395.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-119584510.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-119584510.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-11185488.9</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-16115898.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-559728748.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>9712108.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1664818.54</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-16100981.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-12541599.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-43180626.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-30483600.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-22612245.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>96160245.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-13525500.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-5388660.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>4849800.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>8034000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-20894500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-182819286.0</v>
       </c>
       <c r="CW30">
         <v>-182819286.0</v>
       </c>
       <c r="CX30">
-        <v>-69079911.0</v>
+        <v>-182819286.0</v>
       </c>
       <c r="CY30">
         <v>-69079911.0</v>
       </c>
       <c r="CZ30">
-        <v>50069250.0</v>
+        <v>-69079911.0</v>
       </c>
       <c r="DA30">
         <v>50069250.0</v>
       </c>
       <c r="DB30">
+        <v>50069250.0</v>
+      </c>
+      <c r="DC30">
         <v>-90246500.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-90246500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>