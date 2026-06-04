--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -842,11708 +848,12515 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>666851.0</v>
+      </c>
+      <c r="C2">
         <v>609869.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1259623.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>751422.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>362890.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>813881.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>688309.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1593377.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1449111.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>7339209.0</v>
+      </c>
+      <c r="C5">
         <v>-130104.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6925095.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>152998.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-196061.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3024111.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2508233.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>882180.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1215206.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>273875.0</v>
+      </c>
+      <c r="C7">
         <v>428021.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>790023.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>378643.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>489123.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>158124.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>136073.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>0.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>229698507.0</v>
+      </c>
+      <c r="C8">
         <v>110742984.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>97070976.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>83600089.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>81038365.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>36943304.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>27786517.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>12561342.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>90083349.0</v>
+      </c>
+      <c r="C10">
         <v>6252409.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3093612.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7894781.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>23075713.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1982416.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2429375.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>101787.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>130216.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>90083349.0</v>
+      </c>
+      <c r="C12">
         <v>6252409.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3093612.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7894781.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23075713.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1982416.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2429375.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>101787.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>130216.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>229511316.0</v>
+      </c>
+      <c r="C13">
         <v>110742984.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>97070976.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>83600089.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>81038365.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>36943304.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>27786517.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12561342.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12550942.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>15715424.0</v>
+      </c>
+      <c r="C14">
         <v>3156891.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1687695.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1342279.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1111494.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>662327.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>381184.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>314759.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>172225.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>36943304.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>27786517.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12561342.0</v>
       </c>
-      <c r="I15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>24</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>484837.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12112.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>258448.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>245420.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>385449.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33709.0</v>
       </c>
       <c r="H16">
         <v>33709.0</v>
       </c>
       <c r="I16">
+        <v>33709.0</v>
+      </c>
+      <c r="J16">
         <v>1.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>5940409.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2166563.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>36081.0</v>
+      </c>
+      <c r="C21">
         <v>45141.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>56426.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>179801.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>593901.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>273867.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1385.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11908.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>34464.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>3899957.0</v>
+      </c>
+      <c r="C22">
         <v>1532263.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1596536.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1055942.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3390822.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1233619.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>48563.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>61185.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>155946.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>101305248.0</v>
+      </c>
+      <c r="C23">
         <v>10200088.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8330292.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14638533.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>42113240.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7100567.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3221783.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>504825.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>626307.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>5059.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>86572.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>34938.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26">
+        <v>71429.0</v>
+      </c>
+      <c r="C26">
         <v>14286.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>189403.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>192583.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>291066.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-89809700.0</v>
+      </c>
+      <c r="C28">
         <v>-5824388.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2218531.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7429567.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-22493273.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1726376.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2293302.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1949560.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1557681.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>96596795.0</v>
+      </c>
+      <c r="C29">
         <v>4621783.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>492774.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11127452.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>35019556.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3946121.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2191353.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2081262.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>1040733.0</v>
+      </c>
+      <c r="C30">
         <v>573390.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>649612.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2258265.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1597297.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>810791.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>224695.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>97896.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>62745.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>10861080.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>28386699.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1400304.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2179295.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4159082.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3565744.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>95242327.0</v>
+      </c>
+      <c r="C32">
         <v>3846283.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-717017.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10168800.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>26836922.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1214371.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2037906.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-4353261.0</v>
       </c>
-      <c r="I32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>1527984.0</v>
+      </c>
+      <c r="C33">
         <v>1117513.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1648317.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1121821.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8554531.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2738719.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>246520.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>220652.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>256926.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>174620.0</v>
+      </c>
+      <c r="C35">
         <v>342013.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>523584.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>249740.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>465214.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>104885.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>93073.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>0.0</v>
       </c>
-      <c r="I35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="J35"/>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>4.0</v>
+      </c>
+      <c r="C36">
         <v>156200.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>56425.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-1121821.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>964006.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-2738719.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-246520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153566.0</v>
       </c>
       <c r="I36">
         <v>153566.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36">
+        <v>153566.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>964006.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>153566.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>4753224.0</v>
+      </c>
+      <c r="C39">
         <v>724513.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1342215.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2307724.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>5494877.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>335022.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>272630.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23305.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>22149.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>3802196.0</v>
+      </c>
+      <c r="C40">
         <v>3987439.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5692310.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2381016.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6241671.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2155625.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>206048.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>959001.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1020578.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>5062.0</v>
       </c>
-      <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>236850527.0</v>
+      </c>
+      <c r="C42">
         <v>11474732.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>7264340.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6406117.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3024111.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2508233.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>882180.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1215206.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>3502338.0</v>
+      </c>
+      <c r="C45">
         <v>2732015.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2743810.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1649265.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1150051.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>298289.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>245135.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>55178.0</v>
       </c>
-      <c r="I45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>1420530.0</v>
+      </c>
+      <c r="C46">
         <v>901886.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1402488.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>749437.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>765149.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>298289.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>245135.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>55178.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>75919.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>749437.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>759919.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>290818.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>234462.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>40613.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>68897.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-140332452.0</v>
+      </c>
+      <c r="C48">
         <v>-117465829.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-103588356.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-79976546.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-52322182.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-36119210.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-28103397.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-17576131.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-17297428.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>85058.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>81512.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>6745.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>62978.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>2051347.0</v>
       </c>
-      <c r="I50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>273649.0</v>
+      </c>
+      <c r="C51">
         <v>428021.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>875081.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>465214.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>582440.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>256040.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>136073.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2051347.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1687897.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>143505.0</v>
+      </c>
+      <c r="C52">
         <v>154147.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>447058.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>215474.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>117226.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>156217.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>43000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2017637.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1687897.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>361646.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>394174.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>346501.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>136668.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>6969.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>9574.0</v>
       </c>
-      <c r="I53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>101305248.0</v>
+      </c>
+      <c r="C55">
         <v>10200088.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8330292.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>14638533.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>42113240.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7100567.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3221783.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>504825.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>626307.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>99777263.0</v>
+      </c>
+      <c r="C56">
         <v>9082575.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6681975.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>13516712.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>33558709.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4361848.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2975263.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>284173.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>369380.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>4612552.0</v>
+      </c>
+      <c r="C57">
         <v>5236292.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7398992.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3347912.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6721787.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3147477.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>937357.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4637434.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4157587.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>4787172.0</v>
+      </c>
+      <c r="C58">
         <v>5578305.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7922576.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3597652.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7187000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3252362.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1030430.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4637434.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4157587.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>96518074.0</v>
+      </c>
+      <c r="C60">
         <v>4621783.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>407716.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>11040881.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>34926239.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3848205.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2191353.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-4132609.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-3531280.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>1141607.0</v>
+      </c>
+      <c r="C2">
+        <v>666851.0</v>
+      </c>
+      <c r="D2">
         <v>801602.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1212942.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>439814.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>609869.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2202569.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1317921.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1159489.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1259623.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1027216.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>346075.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1460545.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>751422.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>554910.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>573608.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>415814.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>362890.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>933610.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>812463.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1303477.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>813881.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>863190.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>737984.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>570651.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>688309.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2744026.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>234361.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>1593377.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>10510454.0</v>
+      </c>
+      <c r="C5">
+        <v>7339209.0</v>
+      </c>
+      <c r="D5">
         <v>-381671.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-126464.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-138991.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-130104.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-136095.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>7472667.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>7106828.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>6925096.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>7807508.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>7879922.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>7859782.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>152998.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>8125102.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>7069498.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6740221.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-196061.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>7874100.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>6565567.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>6241861.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3024111.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2947480.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2182202.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>2284972.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2508233.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1746674.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-4132609.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>882180.0</v>
       </c>
-      <c r="AD5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:30">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>232903.0</v>
+      </c>
+      <c r="C7">
+        <v>273875.0</v>
+      </c>
+      <c r="D7">
         <v>313848.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>352847.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>390897.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>428021.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>523860.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>618522.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>707842.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>790023.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>890004.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1094725.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>348199.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>378643.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>407912.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>436485.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>463467.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>489123.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>263295.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>291902.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>149680.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>158124.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>179562.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>200530.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>291374851.0</v>
+      </c>
+      <c r="C8">
+        <v>229698507.0</v>
+      </c>
+      <c r="D8">
         <v>188400703.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>135789762.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>111222778.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>110742984.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>106191431.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>102448909.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>100023862.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>97070976.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>95519636.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>94821614.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>94880214.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>83600089.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>82095080.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>81225257.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>81159345.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>81038365.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>98524688.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>76012250.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>147720485.0</v>
+      </c>
+      <c r="C10">
+        <v>90083349.0</v>
+      </c>
+      <c r="D10">
         <v>69881348.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>22571059.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2126103.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>6252409.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3997577.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>5290547.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4339736.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3093612.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2457084.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>6721124.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>13368936.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7894781.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>11724335.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>16221846.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>19576902.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>23075713.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>27965517.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>17285576.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>21067923.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1982416.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>649188.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1495329.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1909942.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2429375.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>291440.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>33579.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-111361.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>101787.0</v>
       </c>
-      <c r="AD10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:30">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>147720485.0</v>
+      </c>
+      <c r="C12">
+        <v>90083349.0</v>
+      </c>
+      <c r="D12">
         <v>69881348.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>22571059.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2126103.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>6252409.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3997577.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5290547.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4339736.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3093612.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2457084.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>6721124.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>13368936.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>7894781.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>11724335.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>16221846.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>19576902.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>23075713.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>27965517.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>17285576.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>21067923.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1982416.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>649188.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1495329.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1909942.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2429375.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>291440.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>33579.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>111361.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>101787.0</v>
       </c>
-      <c r="AD12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:30">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>292127839.0</v>
+      </c>
+      <c r="C13">
+        <v>229511316.0</v>
+      </c>
+      <c r="D13">
         <v>188400703.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>135789762.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>111222778.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>110742984.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>106191431.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>102448909.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>100023862.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>97070976.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>95519636.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>94821614.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>94880214.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>83600089.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>82095080.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>81225257.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>81159345.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>81038365.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>98524688.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>76012250.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>75459911.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>36943304.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>32712783.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>31863429.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>28942056.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>27786517.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>20827137.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>475000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>12561342.0</v>
       </c>
-      <c r="AD13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:30">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>32371209.0</v>
+      </c>
+      <c r="C14">
+        <v>29164533.0</v>
+      </c>
+      <c r="D14">
         <v>20555945.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>7861691.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3156891.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3254335.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3351778.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2826191.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2197351.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1892754.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1738779.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1727824.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1387565.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1365259.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1333263.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1328222.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1327434.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1565841.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1250204.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1043242.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>839202.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>892856.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>609539.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>609539.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>561428.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>471306.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>309954.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>314774.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>314774.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>314767.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>175460.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>76012250.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>75459911.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>36943304.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>32712783.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>177118.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>250052.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>268529.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>463748.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>484837.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>109780.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>9239.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>16439.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>12112.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>104620.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>128292.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>239183.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>258448.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>123207.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>186279.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>205205.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>245420.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>259816.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>446363.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>729803.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>385449.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>112128.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>51524.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33709.0</v>
       </c>
       <c r="Z16">
         <v>33709.0</v>
       </c>
-      <c r="AA16"/>
-[...1 lines deleted...]
-      <c r="AC16">
+      <c r="AA16">
         <v>33709.0</v>
       </c>
+      <c r="AB16">
+        <v>33709.0</v>
+      </c>
+      <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16">
+        <v>33709.0</v>
+      </c>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...4 lines deleted...]
-      </c>
+      <c r="I20"/>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>6246455.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>6003903.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>5886233.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>5940409.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>17675063.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>17697079.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>17697079.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>2166563.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>1916322.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>1916322.0</v>
       </c>
-      <c r="X20"/>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>34394.0</v>
+      </c>
+      <c r="C21">
+        <v>36081.0</v>
+      </c>
+      <c r="D21">
         <v>38370.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>40627.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>42884.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>45141.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>47962.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>50783.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>53605.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>56426.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>152832.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>161822.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>170812.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>179801.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>482377.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>509916.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>544424.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>593901.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2506275.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2425325.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2511173.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>273867.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>8271.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>9072.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>503.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1385.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>3482.0</v>
       </c>
-      <c r="AA21"/>
-[...1 lines deleted...]
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>11908.0</v>
       </c>
-      <c r="AD21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:30">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>7731740.0</v>
+      </c>
+      <c r="C22">
+        <v>3899957.0</v>
+      </c>
+      <c r="D22">
         <v>2930594.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2576266.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1968547.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1532263.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1510371.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1576129.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1459621.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1596536.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1841464.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1643985.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1537247.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1055942.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3510210.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3495459.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3365173.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3390822.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3253950.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1564606.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1377405.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1233619.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1166631.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1035329.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>450939.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>48563.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>44155.0</v>
       </c>
-      <c r="AA22"/>
-[...1 lines deleted...]
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
         <v>61185.0</v>
       </c>
-      <c r="AD22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:30">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>161552232.0</v>
+      </c>
+      <c r="C23">
+        <v>101305248.0</v>
+      </c>
+      <c r="D23">
         <v>77081061.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>28452735.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6919097.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>10200088.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>8528719.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>9900539.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>8990548.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>8330292.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>9137920.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>12662622.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>19578084.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>14638533.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>29355617.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>32789416.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>37594478.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>42113240.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>60240843.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>42424721.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>45055832.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7100567.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4795705.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5164326.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2869671.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3221783.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7099785.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>994337.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-4132609.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>504825.0</v>
       </c>
-      <c r="AD23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:30">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>1686.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>3373.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>5059.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>82831.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>85771.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>86161.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>86572.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>87004.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>87458.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>71068.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>34938.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>30000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26">
+        <v>28571.0</v>
+      </c>
+      <c r="C26">
+        <v>71429.0</v>
+      </c>
+      <c r="D26">
         <v>21428.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>28571.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>21459.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>14286.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>14286.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>179727.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>178357.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>189403.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>206629.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>289543.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>249616.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>192583.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>222785.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>230342.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>253531.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>291066.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>301428.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>362857.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>777143.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-147486983.0</v>
+      </c>
+      <c r="C28">
+        <v>-89809700.0</v>
+      </c>
+      <c r="D28">
         <v>-69567500.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-22218212.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1735206.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-5824388.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-3473717.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-4670339.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-3628521.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-2298531.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1481676.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-5540628.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-12934577.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-7429567.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-11226847.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-15692845.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-19020529.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-22493273.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-27608473.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-16899471.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-20808710.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1726376.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-273329.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1180124.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1780603.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2293302.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>768206.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-33579.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>111361.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1949560.0</v>
       </c>
-      <c r="AD28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:30">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>155782440.0</v>
+      </c>
+      <c r="C29">
+        <v>96596795.0</v>
+      </c>
+      <c r="D29">
         <v>70432421.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>22985531.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1476648.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4621783.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4360959.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-2620451.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1681900.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>492774.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4012528.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>8834171.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>15781984.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>11127452.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>26917741.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>30336069.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>29465956.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>35019556.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>41383424.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6339021.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>491018.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3946121.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3230225.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3984282.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>1159911.0</v>
+      </c>
+      <c r="C30">
+        <v>1040733.0</v>
+      </c>
+      <c r="D30">
         <v>1249555.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1129974.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>577669.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>573390.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>854169.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>878389.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>490580.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>649612.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1147303.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1124138.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1621324.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2258265.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2365446.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2329908.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2919211.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1597297.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1313151.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>745119.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>946961.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>810791.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>417068.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>167580.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>160091.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>224695.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6633466.0</v>
       </c>
-      <c r="AA30"/>
-[...1 lines deleted...]
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>89911.0</v>
       </c>
-      <c r="AD30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:30">
+      <c r="AF30"/>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>8586578.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>10861080.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>20099333.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>23729734.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>22942393.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>28386699.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>21102547.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-26561979.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-19833678.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1400304.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1109335.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1944213.0</v>
       </c>
-      <c r="X31"/>
-      <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>154355940.0</v>
+      </c>
+      <c r="C32">
+        <v>95242327.0</v>
+      </c>
+      <c r="D32">
         <v>69539212.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>22384429.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>705243.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>3846283.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3549346.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-3690940.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>534226.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-717017.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2666375.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>7525841.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>14776295.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>10168800.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>18500922.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>22210586.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>21426769.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>26836922.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>20510097.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-27200553.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-20834520.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1214371.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>703118.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1705798.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>1574964.0</v>
+      </c>
+      <c r="C33">
+        <v>1527984.0</v>
+      </c>
+      <c r="D33">
         <v>1105932.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>850905.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1067472.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1117513.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1194133.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1509856.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1626675.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1648316.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1866836.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1825085.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1162203.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1121821.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>8699909.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>8444246.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>8380640.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>8554531.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>21033103.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>21044912.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>21362403.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2738719.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2436709.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2260676.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>231485.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>246520.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>39637.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>950170.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>-111361.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>220652.0</v>
       </c>
-      <c r="AD33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:30">
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>144777.0</v>
+      </c>
+      <c r="C35">
+        <v>174620.0</v>
+      </c>
+      <c r="D35">
         <v>212723.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>249805.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>296067.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>342013.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>382520.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>441053.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>482374.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>523584.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>606087.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>602526.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>242674.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>249740.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>372666.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>411279.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>434359.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>465214.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>253527.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>277583.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>146397.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>104885.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>105899.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>96867.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>86339.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>93073.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
-      <c r="C36"/>
-[...5 lines deleted...]
-      </c>
+      <c r="C36">
+        <v>4.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36"/>
       <c r="F36">
         <v>156200.0</v>
       </c>
       <c r="G36">
         <v>156200.0</v>
       </c>
       <c r="H36">
+        <v>156200.0</v>
+      </c>
+      <c r="I36">
+        <v>156200.0</v>
+      </c>
+      <c r="J36">
         <v>53605.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>56425.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="L36"/>
+      <c r="M36">
         <v>-1825085.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-1162203.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-1121821.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1080694.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1004197.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>966007.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>964006.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36">
         <v>193808.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36">
         <v>950170.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-111361.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>153566.0</v>
       </c>
-      <c r="AD36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:30">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>1080694.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1004197.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>961721.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>964006.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="U38"/>
       <c r="V38">
+        <v>-1.0</v>
+      </c>
+      <c r="W38"/>
+      <c r="X38">
         <v>193808.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>3365130.0</v>
+      </c>
+      <c r="C39">
+        <v>4753224.0</v>
+      </c>
+      <c r="D39">
         <v>1913632.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1324529.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1179306.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>724513.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>972469.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>645618.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1073936.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1342215.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1825233.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1348290.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1888374.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2307724.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3055717.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2297957.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3352552.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>5494877.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>7110640.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1809839.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>301141.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>335022.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>126109.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>205412.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>117214.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>272630.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>91087.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>10588.0</v>
       </c>
-      <c r="AB39"/>
-      <c r="AC39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>54906.0</v>
       </c>
-      <c r="AD39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:30">
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>3777455.0</v>
+      </c>
+      <c r="C40">
+        <v>3802196.0</v>
+      </c>
+      <c r="D40">
         <v>5233230.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>3577678.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>4084826.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>3987439.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1262879.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>10497980.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>5349854.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5692310.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>3021418.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>2259359.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>2218623.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2381016.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1475054.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1443254.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>7249241.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>6241671.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>17659172.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>47644874.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>43090896.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>2155625.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>444309.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>223715.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>116449.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>206048.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>7183399.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>649023.0</v>
       </c>
-      <c r="AB40"/>
-      <c r="AC40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>959001.0</v>
       </c>
-      <c r="AD40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:30">
+      <c r="AF40"/>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41">
         <v>1342.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>7720.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>8932.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>5062.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>50</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
+        <v>236850527.0</v>
+      </c>
+      <c r="D42">
         <v>13236000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>12975048.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>11283515.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>11474732.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>11049530.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>7444407.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>7072480.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="K42"/>
+      <c r="L42">
         <v>1.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>7738141.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>7736153.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>7264340.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>7896031.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>7188709.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>6406117.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>7874100.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>6565567.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>6241861.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>3024111.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>2947480.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>2182202.0</v>
       </c>
-      <c r="X42"/>
-      <c r="Y42"/>
       <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42"/>
+      <c r="AC42">
         <v>0.0</v>
       </c>
-      <c r="AB42"/>
-      <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>3602266.0</v>
+      </c>
+      <c r="C45">
+        <v>3502338.0</v>
+      </c>
+      <c r="D45">
         <v>1831998.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1616173.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1646065.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2732015.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1671678.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1790230.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1885649.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2743810.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2107594.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1937182.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1648243.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1649265.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1112234.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>559651.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>377008.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>298289.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>326579.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>1511923.0</v>
+      </c>
+      <c r="C46">
+        <v>1420530.0</v>
+      </c>
+      <c r="D46">
         <v>1046134.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>781707.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>846929.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>901886.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>975685.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1123146.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1238513.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1402488.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1507375.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1373720.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>741775.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>749437.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>667598.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>695888.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>730445.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>765149.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>550337.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>559651.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>377008.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>298289.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>326579.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>344354.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>230982.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>245135.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>36155.0</v>
       </c>
-      <c r="AA46"/>
-[...1 lines deleted...]
-      <c r="AC46">
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46">
         <v>55178.0</v>
       </c>
-      <c r="AD46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:30">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
+        <v>1373720.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
         <v>749437.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>667598.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>695888.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>730445.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>759919.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>544549.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>553300.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>370096.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>290818.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>318308.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>335282.0</v>
       </c>
-      <c r="X47"/>
-      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-146453271.0</v>
+      </c>
+      <c r="C48">
+        <v>-140332452.0</v>
+      </c>
+      <c r="D48">
         <v>-130822612.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-125652815.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-120890654.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-117465829.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-112743907.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-112543713.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-105452164.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-103588356.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-99400021.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-93953136.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-87044172.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-79976546.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-63392017.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-58051202.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-58526517.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-52322182.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-65109113.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-89011041.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-81320287.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-36119210.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-32626335.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-30176024.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-29207505.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-28103397.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-26461097.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-364048.0</v>
       </c>
-      <c r="AB48"/>
-      <c r="AC48">
+      <c r="AD48"/>
+      <c r="AE48">
         <v>-17576131.0</v>
       </c>
-      <c r="AD48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:30">
+      <c r="AF48"/>
+    </row>
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50">
         <v>1686.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>3373.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>85058.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>85404.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>84085.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>82787.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>81512.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6745.0</v>
       </c>
       <c r="P50">
         <v>6745.0</v>
       </c>
       <c r="Q50">
         <v>6745.0</v>
       </c>
       <c r="R50">
         <v>6745.0</v>
       </c>
       <c r="S50">
         <v>6745.0</v>
       </c>
       <c r="T50">
+        <v>6745.0</v>
+      </c>
+      <c r="U50">
+        <v>6745.0</v>
+      </c>
+      <c r="V50">
         <v>38465.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>62978.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>166297.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>114675.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>233502.0</v>
+      </c>
+      <c r="C51">
+        <v>273649.0</v>
+      </c>
+      <c r="D51">
         <v>313848.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>352847.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>390897.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>428021.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>523860.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>620208.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>711215.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>795081.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>975408.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1180496.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>434359.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>465214.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>497488.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>529000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>556373.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>582440.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>357044.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>386105.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>259213.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>256040.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>375859.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>315205.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>129339.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>136073.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1059646.0</v>
       </c>
-      <c r="AA51"/>
-[...1 lines deleted...]
-      <c r="AC51">
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51">
         <v>2051347.0</v>
       </c>
-      <c r="AD51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:30">
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>126250.0</v>
+      </c>
+      <c r="C52">
+        <v>143505.0</v>
+      </c>
+      <c r="D52">
         <v>151033.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>158250.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>157994.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>154147.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>210012.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>265722.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>320304.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>447058.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>451455.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>577970.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>191685.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>215474.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>124822.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>117722.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>122014.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>117226.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>104859.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>116242.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>121748.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>156217.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>269960.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>218338.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>9291.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>43000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1059646.0</v>
       </c>
-      <c r="AA52"/>
-[...1 lines deleted...]
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>2017637.0</v>
       </c>
-      <c r="AD52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:30">
+      <c r="AF52"/>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
         <v>286927.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>379766.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>402424.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>361646.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>370257.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>753750.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>403837.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>394174.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>284174.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>283345.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>345753.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>346501.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>282951.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>282792.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>142712.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>136668.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>64756.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>126313.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>3068.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>6969.0</v>
       </c>
-      <c r="Z53"/>
-[...1 lines deleted...]
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>222722.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>9574.0</v>
       </c>
-      <c r="AD53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:30">
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>161552232.0</v>
+      </c>
+      <c r="C55">
+        <v>101305248.0</v>
+      </c>
+      <c r="D55">
         <v>77081061.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>28452735.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>6919097.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>10200088.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>8528719.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>9900539.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>8990548.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>8330292.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>9137920.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>12662622.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>19578084.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>14638533.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>29355617.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>32789416.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>37594478.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>42113240.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>60240843.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>42424721.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>45055832.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>7100567.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4795705.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>5164326.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2869671.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3221783.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>7099785.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>994337.0</v>
       </c>
-      <c r="AB55"/>
-      <c r="AC55">
+      <c r="AD55"/>
+      <c r="AE55">
         <v>504825.0</v>
       </c>
-      <c r="AD55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:30">
+      <c r="AF55"/>
+    </row>
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>159977267.0</v>
+      </c>
+      <c r="C56">
+        <v>99777263.0</v>
+      </c>
+      <c r="D56">
         <v>75975129.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>27601828.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>5851625.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>9082575.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>7334586.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>8390683.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>7363873.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>6681975.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>7271084.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>10837537.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>18415881.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>13516712.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>20655708.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>24345170.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>29213838.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>33558709.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>39207738.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>21379809.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>23693430.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>4361848.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>2358996.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2903650.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2638186.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>2975263.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>7060148.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>44167.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>111361.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>284173.0</v>
       </c>
-      <c r="AD56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:30">
+      <c r="AF56"/>
+    </row>
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>5222431.0</v>
+      </c>
+      <c r="C57">
+        <v>4612552.0</v>
+      </c>
+      <c r="D57">
         <v>6435917.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>5217399.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>5146382.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>5236292.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3785240.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>12081623.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>6829647.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>7398992.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>4604709.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>3311696.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>3639586.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>3347912.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2154786.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>2134584.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>7787069.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6721787.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>18697641.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>48580362.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>44527950.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3147477.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1655878.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1197852.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>763809.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>937357.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>10987071.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>883384.0</v>
       </c>
-      <c r="AB57"/>
-      <c r="AC57">
+      <c r="AD57"/>
+      <c r="AE57">
         <v>4637434.0</v>
       </c>
-      <c r="AD57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:30">
+      <c r="AF57"/>
+    </row>
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>5367210.0</v>
+      </c>
+      <c r="C58">
+        <v>4787172.0</v>
+      </c>
+      <c r="D58">
         <v>6648640.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>5467204.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>5442449.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>5578305.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4167760.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>12522676.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>7312021.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>7922576.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>5210796.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3914222.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3882260.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3597652.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2527452.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2545863.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>8221428.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>7187000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>18951168.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>48857945.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>44674347.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>3252362.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1761777.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1294719.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>850148.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1030430.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>10987071.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>883384.0</v>
       </c>
-      <c r="AB58"/>
-      <c r="AC58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>4637434.0</v>
       </c>
-      <c r="AD58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:30">
+      <c r="AF58"/>
+    </row>
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>156185021.0</v>
+      </c>
+      <c r="C60">
+        <v>96518074.0</v>
+      </c>
+      <c r="D60">
         <v>70432421.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>22985531.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1476648.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>4621783.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>4360959.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-2622137.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1678527.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>407716.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>3927124.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>8748400.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>15695824.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>11040881.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>26828165.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>30243553.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>29373050.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>34926239.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>41289675.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-6433224.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>381485.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>3848205.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>3033928.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>3869607.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2019523.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2191353.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-3887286.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>110953.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-4132609.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-4132609.0</v>
       </c>
-      <c r="AD60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:30">
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>6409827.0</v>
+      </c>
+      <c r="C2">
         <v>5162851.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4490728.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6814384.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4410777.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2603911.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>218800.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>452399.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>466594.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3">
+        <v>346519.0</v>
+      </c>
+      <c r="C3">
         <v>208965.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>546637.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>772759.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>311064.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>152626.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>49636.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>38055.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>34739.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>-20790966.0</v>
+      </c>
+      <c r="C5">
         <v>-14112391.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-22611099.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-27654360.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-19278188.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-8023234.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3338163.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-471885.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1540632.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6">
+        <v>-20444447.0</v>
+      </c>
+      <c r="C6">
         <v>-13903426.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-22064462.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-26881601.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-18967124.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7870608.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3288527.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-433830.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1505893.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>1321336.0</v>
+      </c>
+      <c r="C9">
         <v>1398204.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2064114.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>790675.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2643088.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1759600.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1161627.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>934614.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>362800.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-22981079.0</v>
+      </c>
+      <c r="C10">
         <v>-13877473.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-23611810.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-27654364.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-16202972.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8015813.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-11095057.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-601729.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-932019.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>3.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1502698.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3046100.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1378830.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>171905.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>124457.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1502698.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>6092094.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23117.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>171905.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>145271.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>1088965.0</v>
+      </c>
+      <c r="C13">
         <v>107225.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>87689.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>44345.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5074.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-22981079.0</v>
+      </c>
+      <c r="C15">
         <v>-13877473.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-23611810.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-29157062.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-13156872.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-9394643.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-11266962.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-601729.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-932019.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-27654364.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-16202972.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-8015813.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-11095057.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-601729.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-932019.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-22981079.0</v>
+      </c>
+      <c r="C17">
         <v>-13877473.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-36008004.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-27654364.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-16202972.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-8015813.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-11095057.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-601729.0</v>
       </c>
-      <c r="I17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>1088965.0</v>
+      </c>
+      <c r="C18">
         <v>107225.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>87689.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>44345.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5074.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23117.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-171905.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-145271.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-20790966.0</v>
+      </c>
+      <c r="C21">
         <v>-14739496.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-22394861.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-26151666.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22295066.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7118079.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3338163.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-580915.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1540630.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>28522129.0</v>
+      </c>
+      <c r="C23">
         <v>21300551.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>29272524.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>34512561.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26307905.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12837303.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4718590.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1967928.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2370026.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>346519.0</v>
+      </c>
+      <c r="C25">
         <v>577091.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>889765.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>772759.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>311064.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>152626.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>49636.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>38055.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26">
+        <v>1974240.0</v>
+      </c>
+      <c r="C26">
         <v>927412.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1554823.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>651302.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>510895.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>568000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>16883.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>16158.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>59506.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27">
+        <v>2999375.0</v>
+      </c>
+      <c r="C27">
         <v>710821.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4243432.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4431818.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5165791.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1162583.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>14633681.0</v>
+      </c>
+      <c r="C28">
         <v>12548187.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15570112.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21844744.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14499415.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9533857.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4433271.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1461316.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>681343.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>22112302.0</v>
+      </c>
+      <c r="C30">
         <v>16137700.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2064114.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27698177.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21897128.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10233392.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4499790.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1515529.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1903432.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>-2190113.0</v>
+      </c>
+      <c r="C31">
         <v>862023.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1216949.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-746862.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5718304.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>427442.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7756894.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-20814.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>608611.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>7731163.0</v>
+      </c>
+      <c r="C32">
         <v>6561055.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6554842.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7605059.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7053865.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4363511.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1380427.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1387013.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>829394.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B2">
+        <v>1964592.0</v>
+      </c>
+      <c r="C2">
+        <v>1826490.0</v>
+      </c>
+      <c r="D2">
         <v>1735046.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1610663.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1237627.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1397422.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1444542.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1271317.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1195513.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>814965.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1243334.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1431922.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1158052.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2980133.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1249313.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1356526.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1228412.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1008827.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1123942.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1253279.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1024729.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1155491.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>893441.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>495193.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>59786.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>42401.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>71043.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>49147.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>56209.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>127014.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>77535.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B3">
+        <v>123056.0</v>
+      </c>
+      <c r="C3">
+        <v>105345.0</v>
+      </c>
+      <c r="D3">
         <v>88196.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>75305.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>77673.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>144588.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>142179.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>144381.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>145943.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>157545.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>146870.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>175727.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>66495.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>500673.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>90933.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>89466.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>91687.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>-82357.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>179186.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>165239.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>48996.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>75185.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>36901.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>25505.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>15035.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>35592.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4681.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1142.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>8221.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>7739.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>9794.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B5">
+        <v>-7615462.0</v>
+      </c>
+      <c r="C5">
+        <v>-7794467.0</v>
+      </c>
+      <c r="D5">
         <v>-4925829.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-4469724.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-3600947.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-3870027.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-3684298.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-3934250.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3250922.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-3204234.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-5446883.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-6765621.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-6964911.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-7302932.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-6380783.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6162856.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-5357669.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>12887640.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-7233907.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2612359.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-45194672.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3490913.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-2470548.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-959601.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1100089.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1998625.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-8043627.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-239237.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-306512.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-247316.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-47001.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B6">
+        <v>-7492406.0</v>
+      </c>
+      <c r="C6">
+        <v>-7689122.0</v>
+      </c>
+      <c r="D6">
         <v>-4837633.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-4394419.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3523274.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3725439.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3542119.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3789869.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3104979.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3046689.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-5300013.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6589894.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-6898416.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-6802259.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-6289850.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-6073390.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-5265982.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>12805283.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-7054721.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2447120.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-45145676.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3415728.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2433647.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-934096.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1085054.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1963033.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-8038946.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-238095.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-298291.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-239577.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-37207.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B9">
+        <v>347761.0</v>
+      </c>
+      <c r="C9">
+        <v>85710.0</v>
+      </c>
+      <c r="D9">
         <v>420947.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>504592.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>310088.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>215739.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>440780.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>461673.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>134068.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>101335.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>894683.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>467117.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>443434.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1665972.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>626908.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1013589.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>816150.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>626438.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>773050.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>728593.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>515007.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>330518.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>560464.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>431347.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>437271.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>449119.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>379900.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>240588.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>92020.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>147048.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>192692.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B10">
+        <v>-5628866.0</v>
+      </c>
+      <c r="C10">
+        <v>-9624296.0</v>
+      </c>
+      <c r="D10">
         <v>-5169797.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-4762161.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-3424825.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-4721922.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-200194.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-7091549.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1863810.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4188335.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-5446885.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-6908964.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-7067626.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-16584529.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-5340815.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>475315.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-6204335.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>12902683.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>23910035.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-8022220.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-44923934.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3492875.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2450311.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-968519.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1104108.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1992322.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-8437541.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-289787.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-339814.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-370035.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-78585.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-3.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>5.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-13252.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>169536.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>240867.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>15175038.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>12455.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>7519.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>14148.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>15042.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>8107.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>55679.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-11007.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1359960.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>15232.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>999894.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3538.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>35593.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>59975.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>41075.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>35262.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>137828.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>100474.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>240867.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>15175038.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>12455.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7519.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14148.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>6777.81</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7372.82</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3474.12</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6405.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1962.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10831.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6851.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4016.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>22586.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>50809.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>50549.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>30883.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>122719.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>9940.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B13">
+        <v>678152.0</v>
+      </c>
+      <c r="C13">
+        <v>678471.0</v>
+      </c>
+      <c r="D13">
         <v>366000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>10464.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>34031.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>21789.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>38632.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>41980.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4825.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>30714.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>10891.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>35861.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>10223.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>12455.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>14148.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13">
+        <v>14148.0</v>
+      </c>
+      <c r="S13"/>
+      <c r="T13">
         <v>10093.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3387.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B15">
+        <v>-5628866.0</v>
+      </c>
+      <c r="C15">
+        <v>-9624296.0</v>
+      </c>
+      <c r="D15">
         <v>-5169797.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-4762161.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-3424825.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-4721922.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-200194.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-7091549.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1863808.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4188335.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-5446885.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-6908964.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-7308493.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-31759567.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-5353270.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>475315.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-6218483.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>12902683.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>23901928.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-8022220.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-44923934.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3492875.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-2450311.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-968519.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-1104108.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-2027916.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-8437540.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-289787.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-339814.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-370035.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-78585.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-6908964.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-6908964.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-16584529.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-5340815.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>475315.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-6204335.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>12985503.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>23840499.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-8105040.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-44923934.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3492875.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-2450311.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-968519.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B17">
+        <v>-5628866.0</v>
+      </c>
+      <c r="C17">
+        <v>-9624296.0</v>
+      </c>
+      <c r="D17">
         <v>-5169797.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-4762161.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-3424825.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-4721922.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-200194.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-7091549.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1863807.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4188335.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-5446885.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-6908964.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-7067626.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-16584529.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-5340815.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>475315.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-6204335.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>12902683.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>23840499.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-8022220.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-44923934.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3492875.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-2450311.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-968519.0</v>
       </c>
-      <c r="X17"/>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B18">
+        <v>678152.0</v>
+      </c>
+      <c r="C18">
+        <v>678471.0</v>
+      </c>
+      <c r="D18">
         <v>366000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>10464.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>34031.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>21789.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>38632.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>41980.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4825.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>5814.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>30714.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>10891.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>35861.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>10223.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>12455.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>7519.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>14148.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>15042.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>739.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4302.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6405.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1962.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-10298.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-6851.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B21">
+        <v>-7615462.0</v>
+      </c>
+      <c r="C21">
+        <v>-7794467.0</v>
+      </c>
+      <c r="D21">
         <v>-4925829.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-4469724.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3600947.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3870027.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-3365697.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-3655460.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-3244170.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-3219830.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5442675.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-6585194.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-6826759.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1409491.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7434261.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-12807540.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-3727839.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>12917725.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7232674.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2611404.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4303887.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2788437.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2511002.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1956391.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1217962.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2533996.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-303877.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-243567.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-256723.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-330838.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-137052.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B23">
+        <v>9927815.0</v>
+      </c>
+      <c r="C23">
+        <v>9706667.0</v>
+      </c>
+      <c r="D23">
         <v>7081822.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6584979.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5148662.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5483188.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5569620.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5388450.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4573752.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4136129.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7598154.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>8664660.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8566397.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>10320355.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>8257004.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8532971.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7400956.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6741340.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>9129666.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4593276.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5843623.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4274446.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3964907.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2882931.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1715019.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3025516.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>754820.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>533302.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>404952.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>604900.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>407279.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B25">
+        <v>123056.0</v>
+      </c>
+      <c r="C25">
+        <v>105345.0</v>
+      </c>
+      <c r="D25">
         <v>88196.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>75305.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>77673.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>144588.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>142179.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>144381.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>145943.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>157545.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>146870.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>175727.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>66495.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>500673.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>90933.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>89466.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>91687.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-82357.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>220641.09</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>165239.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>48996.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>75185.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>36901.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>25505.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>15035.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>35592.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4681.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1142.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>8221.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>7739.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>9794.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26">
+        <v>628638.0</v>
+      </c>
+      <c r="C26">
+        <v>1365211.0</v>
+      </c>
+      <c r="D26">
         <v>321331.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>125813.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>161886.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>267580.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>347373.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>191068.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>121391.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>146347.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>59792.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>555460.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>793224.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>49664.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>83141.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>204057.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>314440.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>387481.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>36713.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>71653.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>15048.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>253238.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>283823.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>26969.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3969.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>5281.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1775.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4201.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>5626.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>14274.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1753.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B27">
+        <v>647041.0</v>
+      </c>
+      <c r="C27">
+        <v>1626438.0</v>
+      </c>
+      <c r="D27">
         <v>550263.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>464074.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>223984.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>163121.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>204942.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>232685.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>110073.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>328248.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>642055.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>951659.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2306452.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1418054.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>872996.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>982824.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1159773.0</v>
       </c>
-      <c r="Q27"/>
-[...1 lines deleted...]
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27">
         <v>443208.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2095092.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B28">
+        <v>5064519.0</v>
+      </c>
+      <c r="C28">
+        <v>4177168.0</v>
+      </c>
+      <c r="D28">
         <v>3783534.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3434659.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3008779.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3138940.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3069536.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3462403.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2877310.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2528640.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4555939.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5551189.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4243449.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5374277.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5960621.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5900098.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4607919.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5428643.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7791058.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2437221.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2421012.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2781085.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2781279.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2333194.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1636229.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2942242.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>677321.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>478812.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>334896.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>455873.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>318197.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30">
+        <v>7963223.0</v>
+      </c>
+      <c r="C30">
+        <v>7880177.0</v>
+      </c>
+      <c r="D30">
         <v>5346776.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4974316.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3911035.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4085766.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4125078.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4251543.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3378239.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3321164.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6354820.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7232738.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7408345.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7340222.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7007691.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7176445.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6172544.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5732513.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8005724.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3339997.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4818894.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3118955.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3071466.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2387738.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1655233.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2983115.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>683777.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>484155.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>348743.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>477886.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>329744.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B31">
+        <v>1986596.0</v>
+      </c>
+      <c r="C31">
+        <v>-1829829.0</v>
+      </c>
+      <c r="D31">
         <v>-243968.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-292437.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>176122.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-851895.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>3484104.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-3436089.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1380360.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-984143.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>13252.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-143343.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-102715.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-7578335.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1039968.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>6638171.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-847941.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>18008758.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>31142709.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-5160814.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-40897190.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-704438.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>60691.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>987872.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>113854.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>541674.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-7790558.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-46220.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-83091.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-39197.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>58467.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B32">
+        <v>2312353.0</v>
+      </c>
+      <c r="C32">
+        <v>1912200.0</v>
+      </c>
+      <c r="D32">
         <v>2155993.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2115255.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1547715.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1613161.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1885322.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1732990.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1329581.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>916300.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2138017.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1899039.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1601486.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1314161.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1876221.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2370115.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2044562.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1635265.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1896992.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1981872.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1539736.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1486009.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1453905.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>926540.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>497057.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>491520.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>450943.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>289735.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>148229.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>274062.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>270227.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>5961629.0</v>
+      </c>
+      <c r="C2">
         <v>3093612.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7894781.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23075713.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1982416.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2429375.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>101787.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>130216.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>207588.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>922289</v>
+      </c>
+      <c r="C3">
         <v>167257</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>490391</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>84397</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>212579</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>23888</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>87785</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12535</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1188</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>84121720.0</v>
+      </c>
+      <c r="C6">
         <v>3158797.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4801169.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15180932.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>21093297.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-446959.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2327588.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-28429.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-77372.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-5569252.0</v>
+      </c>
+      <c r="C7">
         <v>-102774.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>805856.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3789280.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7361669.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-605154.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1368623.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>156847.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>610172.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>-401916.0</v>
+      </c>
+      <c r="C9">
         <v>-266418.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1223112.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-681838.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-596336.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1481944.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-126799.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-35150.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>434045.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>-2578685.0</v>
+      </c>
+      <c r="C10">
         <v>-562833.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-872265.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-150241.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2157203.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-555371.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12622.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>94761.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>64742.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1640154.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1206262.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1405618.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1005121.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>100069.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>119586.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6743294.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1248943.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3330293.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8526085.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>145271.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-542194.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>2981205.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-3401868.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>26543.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-249325.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-2833.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-8202.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>346519.0</v>
+      </c>
+      <c r="C14">
         <v>577091.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>546637.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>772759.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>311064.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>152626.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>49636.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38055.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>34739.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>90083349.0</v>
+      </c>
+      <c r="C16">
         <v>6252409.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3093612.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7894781.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23075713.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1982416.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2429375.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>101787.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>130216.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-24778550.0</v>
+      </c>
+      <c r="C18">
         <v>-12001528.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19264045.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16433428.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22217213.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5161936.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3975744.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-274091.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-830490.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>142</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-23314.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-40389.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>768655.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3305606.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>997714.0</v>
       </c>
       <c r="G19">
         <v>997714.0</v>
       </c>
       <c r="H19">
         <v>997714.0</v>
       </c>
       <c r="I19">
         <v>997714.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19">
+        <v>997714.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20">
+        <v>58305570.0</v>
+      </c>
+      <c r="C20">
         <v>17751927.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>12605112.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>-198000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>44255651.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2018845.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6534583.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>400.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-154146.0</v>
+      </c>
+      <c r="C21">
         <v>-442836.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-336906.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-157021.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-117743.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-206216.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-268923.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>235389.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-525774.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-22962349.0</v>
+      </c>
+      <c r="C22">
         <v>-13877473.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-23611810.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-27654364.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-16202972.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-8015813.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-11095057.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-601729.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-932019.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>126.0</v>
+      </c>
+      <c r="C23">
         <v>-2282765.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2690278.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>108923.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2129151.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2301937.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1137978.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>235389.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>330800.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B24">
+        <v>69588.0</v>
+      </c>
+      <c r="C24">
         <v>143943.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>63838.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>842297.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2002678.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>540306.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>31500.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10755.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>953850.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>4675340.0</v>
+      </c>
+      <c r="C25">
         <v>386267.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1464000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3432270.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-25074.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-125684.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7992153.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>145271.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1091090.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>1388956.0</v>
+      </c>
+      <c r="C27">
         <v>1182618.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2021664.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3311024.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3952595.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2568464.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>761559.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>64558.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>108969734.0</v>
+      </c>
+      <c r="C28">
         <v>15026326.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14446923.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-48098.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>46267059.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4174566.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6265660.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>235789.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-194974.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-23856261.0</v>
+      </c>
+      <c r="C29">
         <v>-11834271.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-18773654.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-16349031.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-22004634.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5138048.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3887959.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-261556.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-829302.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-852695.1</v>
+      </c>
+      <c r="C30">
         <v>-23314.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-379577.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>768655.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3305606.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>516419.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-27747.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1780.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>952810.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B2">
+        <v>91556584.0</v>
+      </c>
+      <c r="C2">
+        <v>68846357.0</v>
+      </c>
+      <c r="D2">
         <v>22571059.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2126103.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6252409.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3997577.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5290547.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4339736.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3093612.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2457084.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6721124.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>13368936.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>7894781.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11724335.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16221846.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>19576902.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>23075713.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>27965517.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>17285576.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>21067923.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1982416.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>649188.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1495329.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1909942.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2429375.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>291440.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>89563.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>96170.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>101787.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>95087.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B3">
+        <v>222521</v>
+      </c>
+      <c r="C3">
+        <v>495865</v>
+      </c>
+      <c r="D3">
         <v>373429</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>20914</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>32427</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>94230</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>25136</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>43825</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4066</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>80004</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>275782</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>60190</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>74415</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>33108</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>17788</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>10304</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>23197</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5933</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>246793</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>95363</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>103274</v>
-      </c>
-[...4 lines deleted...]
-        <v>23888</v>
       </c>
       <c r="W3">
         <v>23888</v>
       </c>
       <c r="X3">
-        <v>0</v>
+        <v>23888</v>
       </c>
       <c r="Y3">
-        <v>87202</v>
+        <v>23888</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
+        <v>87202</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+      <c r="AC3">
         <v>7.45</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>583</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>440</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B6">
+        <v>56163901.0</v>
+      </c>
+      <c r="C6">
+        <v>21236991.0</v>
+      </c>
+      <c r="D6">
         <v>47310289.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>20444956.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4126306.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>2254832.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1292970.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>950811.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1246124.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>636528.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4264040.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6647812.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>5474155.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3829554.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4497511.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3355056.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-3498811.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4889804.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>10679941.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-3782347.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>19085507.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1333228.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-846141.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-414613.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-519433.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>2137935.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>201877.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-6607.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5617.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>6700.0</v>
       </c>
-      <c r="AD6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:30">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B7">
+        <v>-4578560.0</v>
+      </c>
+      <c r="C7">
+        <v>-1562106.0</v>
+      </c>
+      <c r="D7">
         <v>-1888413.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1149937.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-972064.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>205395.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-328005.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-86292.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>106128.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-297402.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>681264.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>76819.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>638834.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1837389.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-917840.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1347763.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1521968.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>384533.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-5876782.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1779087.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-90333.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>571596.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-682282.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-207424.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-287044.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1655125.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>246362.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-347.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>40487.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>176283.0</v>
       </c>
-      <c r="AD7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:30">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B9">
+        <v>-97571.0</v>
+      </c>
+      <c r="C9">
+        <v>105751.0</v>
+      </c>
+      <c r="D9">
         <v>-36085.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-281279.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-190719.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>94339.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>24220.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-387809.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2832.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>479963.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-139015.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>477706.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>404458.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-185238.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-104980.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>152698.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-544318.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-282120.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-405219.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>227173.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-136170.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-199915.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1441010.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>94377.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>64604.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-142082.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>29688.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-18060.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3655.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-8226.0</v>
       </c>
-      <c r="AD9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:30">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B10">
+        <v>-3912714.0</v>
+      </c>
+      <c r="C10">
+        <v>-1203034.0</v>
+      </c>
+      <c r="D10">
         <v>-385202.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-605921.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-385650.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-500238.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>65758.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-116508.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-11845.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>121504.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-206079.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-229338.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-558352.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-30853.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-14751.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-130286.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>25649.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-136872.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1689344.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-187201.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-143786.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-66987.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-131302.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>45294.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-402376.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-4408.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4568.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>16134.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3672.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>75004.0</v>
       </c>
-      <c r="AD10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:30">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-711633.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1399438.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>71648.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>270756.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-101688.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-685291.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>85377.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-318187.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-288161.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1052473.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>810727.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-352894.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>608321.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>608321.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10230543.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1272051.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-5860810.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1101510.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-18303711.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-28295647.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>6070707.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>41777594.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1152181.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>915687.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>806528.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>540084.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>540084.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>654042.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-869757.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1054595.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2142325.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1405996.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-3784776.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1500872.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>477784.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-213975.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>79303.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>5799.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B14">
+        <v>123373.0</v>
+      </c>
+      <c r="C14">
+        <v>105345.0</v>
+      </c>
+      <c r="D14">
         <v>88196.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>75305.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>77673.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>144588.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>142179.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>144381.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>145943.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>157545.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>146870.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>175727.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>66495.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>500673.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>90933.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>89466.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>91687.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-82357.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>179186.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>165239.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>48996.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>75185.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>36901.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>25505.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>15035.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>35592.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>4681.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1142.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>8221.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>7739.0</v>
       </c>
-      <c r="AD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:30">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B16">
+        <v>147720485.0</v>
+      </c>
+      <c r="C16">
+        <v>90083349.0</v>
+      </c>
+      <c r="D16">
         <v>69881348.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>22571059.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2126103.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6252409.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3997577.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>5290547.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>4339736.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3093612.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2457084.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>6721124.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>13368936.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>7894781.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>11724335.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>16221846.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>19576902.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>23075713.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>27965517.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>17285576.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>21067923.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1982416.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>649188.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1495329.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1909942.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2429375.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>291440.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>89563.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>96170.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>101787.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>95087.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B18">
+        <v>-8617672.8</v>
+      </c>
+      <c r="C18">
+        <v>-10227637.0</v>
+      </c>
+      <c r="D18">
         <v>-5077916.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-5385790.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4099073.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2325395.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3226895.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3799103.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2650135.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>262489.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3991609.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-6108287.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-5697831.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4049032.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4913459.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3958570.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3512367.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5021965.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10399537.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3743544.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3290951.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1717801.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2180005.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-343910.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-920220.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3513118.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>12280.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-224483.45</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-250430.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-130423.0</v>
       </c>
-      <c r="AD18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:30">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>142</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-337968.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-12680.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-6476.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-72635.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>12985.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-39715.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>76051.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-79999.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-261054.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-43252.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>4728.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>259189.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>82212.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>439696.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-12442.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-161711.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2017971.76</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-546411.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-500000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-500000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>997714.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>997714.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B20">
+        <v>68277951.0</v>
+      </c>
+      <c r="C20">
+        <v>28029.0</v>
+      </c>
+      <c r="D20">
         <v>34279276.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>23998265.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>5272234.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>2720050.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>4882168.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>4877475.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>520064.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12605112.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
-        <v>0.0</v>
+        <v>12605112.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>198000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>25538213.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B21">
+        <v>-40972.0</v>
+      </c>
+      <c r="C21">
+        <v>-39973.0</v>
+      </c>
+      <c r="D21">
         <v>-39000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-38049.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-37124.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-99651.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-89376.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>839.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>839.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-39891.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-39891.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-38970.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-38269.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-42110.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-37792.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-46189.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>8348.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-106988.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-67618.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-20860.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B22">
+        <v>-5643412.0</v>
+      </c>
+      <c r="C22">
+        <v>-9616452.0</v>
+      </c>
+      <c r="D22">
         <v>-5169797.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-4762161.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-3424825.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-4721922.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-200194.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-7091549.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1863808.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4188335.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-5446885.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-6908964.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-7067626.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-16584529.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-5340815.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>475315.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-6204335.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>12902683.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>23922419.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-8104140.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-44923934.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3492875.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-2450311.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-968519.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-1104108.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2027916.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-8437540.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-289787.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-339814.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-370035.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-78585.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>-105.0</v>
+      </c>
+      <c r="C23">
+        <v>33.0</v>
+      </c>
+      <c r="D23">
         <v>17078551.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1856881.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-619942.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-735956.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-37898.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-888969.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-158108.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-79852.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-535527.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1393737.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>12943.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-38205.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-40656.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>95980.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>343410.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-3050775.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>448750.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4189766.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1612022.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>830167.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-152944.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>399080.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6048853.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>171559.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>223818.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>345561.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>134973.0</v>
       </c>
-      <c r="AD23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:30">
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>146</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>35461.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>8234.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>25951.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>21595.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>38121.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4110.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>6751.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>5.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>13526.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>16938.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>33369.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>292297.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>100000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>450000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>10755.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-278578.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-1273052.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-451048.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3619.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3619.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>997714.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-457407.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>31484.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
+        <v>31484.0</v>
+      </c>
+      <c r="AB24"/>
+      <c r="AC24">
         <v>7.45</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>16.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>949.0</v>
       </c>
-      <c r="AD24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>1703448.0</v>
+      </c>
+      <c r="C25">
+        <v>1446787.0</v>
+      </c>
+      <c r="D25">
         <v>1790798.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>96466.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-36313.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1862785.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-3216314.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2973035.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-622388.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5791830.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1320.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1298.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>198318.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9370168.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-305095.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-6090988.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>458185.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-12148.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-1072.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2447.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-14301.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-246839.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>110298.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6851.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4006.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>221533.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>8198777.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>64516.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>41259.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>56030.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>78585.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>244064.0</v>
+      </c>
+      <c r="C27">
+        <v>249893.0</v>
+      </c>
+      <c r="D27">
         <v>474729.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>375451.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>288883.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>277989.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>400575.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>305147.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>198907.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>213362.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>788824.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>478915.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>540563.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>860375.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1577146.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>230178.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>643325.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>810771.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1260061.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>831897.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1049866.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>582893.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>766510.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>799677.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>519384.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>761559.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>63246848.0</v>
+      </c>
+      <c r="C28">
+        <v>31933765.0</v>
+      </c>
+      <c r="D28">
         <v>51318827.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>25817097.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-37124.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4552641.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1894718.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4753263.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3825704.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>360269.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-286710.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-534688.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>11179245.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-26948.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-39891.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-38970.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>57711.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>301300.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>22449646.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-55707.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>23571820.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3049794.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>337382.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>399060.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>388330.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>5625555.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>171559.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>223818.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>244728.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>134973.0</v>
       </c>
-      <c r="AD28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:30">
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>-8395151.0</v>
+      </c>
+      <c r="C29">
+        <v>-9731771.0</v>
+      </c>
+      <c r="D29">
         <v>-4704487.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-5364876.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4066646.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2231165.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3201759.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3755278.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-2646069.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>342493.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-3715827.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-6048097.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-5623416.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4015924.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-4895671.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3948266.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3489170.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-5016032.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-10152744.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3648181.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3187677.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1693913.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2180005.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-343910.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-920220.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3425916.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>12280.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-224476.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-249847.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-129983.0</v>
       </c>
-      <c r="AD29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:30">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>-222514.8</v>
+      </c>
+      <c r="C30">
+        <v>-495861.0</v>
+      </c>
+      <c r="D30">
         <v>-337968.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-12680.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-6476.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-72635.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12985.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-39715.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>76051.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-79999.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-261054.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-43252.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4728.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>259189.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>82212.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>439696.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-12442.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-161711.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1747829.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-546411.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-849655.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-23888.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>997714.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-457407.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>-55718.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>28538.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-7.45</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-567.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>509.0</v>
       </c>
-      <c r="AD30"/>
+      <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>