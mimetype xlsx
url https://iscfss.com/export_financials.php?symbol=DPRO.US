--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -905,51 +905,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
-        <v>666851.0</v>
+        <v>667396.0</v>
       </c>
       <c r="C2">
         <v>609869.0</v>
       </c>
       <c r="D2">
         <v>1259623.0</v>
       </c>
       <c r="E2">
         <v>751422.0</v>
       </c>
       <c r="F2">
         <v>362890.0</v>
       </c>
       <c r="G2">
         <v>813881.0</v>
       </c>
       <c r="H2">
         <v>688309.0</v>
       </c>
       <c r="I2">
         <v>1593377.0</v>
       </c>
       <c r="J2">
         <v>1449111.0</v>
       </c>
@@ -965,51 +965,51 @@
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
-        <v>7339209.0</v>
+        <v>-128795.0</v>
       </c>
       <c r="C5">
         <v>-130104.0</v>
       </c>
       <c r="D5">
         <v>6925095.0</v>
       </c>
       <c r="E5">
         <v>152998.0</v>
       </c>
       <c r="F5">
         <v>-196061.0</v>
       </c>
       <c r="G5">
         <v>3024111.0</v>
       </c>
       <c r="H5">
         <v>2508233.0</v>
       </c>
       <c r="I5">
         <v>882180.0</v>
       </c>
       <c r="J5">
         <v>1215206.0</v>
       </c>
@@ -1085,129 +1085,129 @@
       </c>
       <c r="I8">
         <v>12561342.0</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
-        <v>90083349.0</v>
+        <v>90156821.0</v>
       </c>
       <c r="C10">
         <v>6252409.0</v>
       </c>
       <c r="D10">
         <v>3093612.0</v>
       </c>
       <c r="E10">
         <v>7894781.0</v>
       </c>
       <c r="F10">
         <v>23075713.0</v>
       </c>
       <c r="G10">
         <v>1982416.0</v>
       </c>
       <c r="H10">
         <v>2429375.0</v>
       </c>
       <c r="I10">
         <v>101787.0</v>
       </c>
       <c r="J10">
         <v>130216.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
-        <v>90083349.0</v>
+        <v>90156821.0</v>
       </c>
       <c r="C12">
         <v>6252409.0</v>
       </c>
       <c r="D12">
         <v>3093612.0</v>
       </c>
       <c r="E12">
         <v>7894781.0</v>
       </c>
       <c r="F12">
         <v>23075713.0</v>
       </c>
       <c r="G12">
         <v>1982416.0</v>
       </c>
       <c r="H12">
         <v>2429375.0</v>
       </c>
       <c r="I12">
         <v>101787.0</v>
       </c>
       <c r="J12">
         <v>130216.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
-        <v>229511316.0</v>
+        <v>229698507.0</v>
       </c>
       <c r="C13">
         <v>110742984.0</v>
       </c>
       <c r="D13">
         <v>97070976.0</v>
       </c>
       <c r="E13">
         <v>83600089.0</v>
       </c>
       <c r="F13">
         <v>81038365.0</v>
       </c>
       <c r="G13">
         <v>36943304.0</v>
       </c>
       <c r="H13">
         <v>27786517.0</v>
       </c>
       <c r="I13">
         <v>12561342.0</v>
       </c>
       <c r="J13">
         <v>12550942.0</v>
       </c>
@@ -1246,56 +1246,58 @@
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>36943304.0</v>
       </c>
       <c r="H15">
         <v>27786517.0</v>
       </c>
       <c r="I15">
         <v>12561342.0</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>582878.0</v>
+      </c>
       <c r="C16">
         <v>484837.0</v>
       </c>
       <c r="D16">
-        <v>12112.0</v>
+        <v>116827.0</v>
       </c>
       <c r="E16">
         <v>258448.0</v>
       </c>
       <c r="F16">
         <v>245420.0</v>
       </c>
       <c r="G16">
         <v>385449.0</v>
       </c>
       <c r="H16">
         <v>33709.0</v>
       </c>
       <c r="I16">
         <v>33709.0</v>
       </c>
       <c r="J16">
         <v>1.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
@@ -1341,115 +1343,115 @@
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>5940409.0</v>
       </c>
       <c r="G20">
         <v>2166563.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
-        <v>36081.0</v>
+        <v>36112.0</v>
       </c>
       <c r="C21">
         <v>45141.0</v>
       </c>
       <c r="D21">
         <v>56426.0</v>
       </c>
       <c r="E21">
         <v>179801.0</v>
       </c>
       <c r="F21">
         <v>593901.0</v>
       </c>
       <c r="G21">
         <v>273867.0</v>
       </c>
       <c r="H21">
         <v>1385.0</v>
       </c>
       <c r="I21">
         <v>11908.0</v>
       </c>
       <c r="J21">
         <v>34464.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
-        <v>3899957.0</v>
+        <v>3903139.0</v>
       </c>
       <c r="C22">
         <v>1532263.0</v>
       </c>
       <c r="D22">
         <v>1596536.0</v>
       </c>
       <c r="E22">
         <v>1055942.0</v>
       </c>
       <c r="F22">
         <v>3390822.0</v>
       </c>
       <c r="G22">
         <v>1233619.0</v>
       </c>
       <c r="H22">
         <v>48563.0</v>
       </c>
       <c r="I22">
         <v>61185.0</v>
       </c>
       <c r="J22">
         <v>155946.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
-        <v>101305248.0</v>
+        <v>101387873.0</v>
       </c>
       <c r="C23">
         <v>10200088.0</v>
       </c>
       <c r="D23">
         <v>8330292.0</v>
       </c>
       <c r="E23">
         <v>14638533.0</v>
       </c>
       <c r="F23">
         <v>42113240.0</v>
       </c>
       <c r="G23">
         <v>7100567.0</v>
       </c>
       <c r="H23">
         <v>3221783.0</v>
       </c>
       <c r="I23">
         <v>504825.0</v>
       </c>
       <c r="J23">
         <v>626307.0</v>
       </c>
@@ -1511,51 +1513,51 @@
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>-89809700.0</v>
+        <v>-89882946.0</v>
       </c>
       <c r="C28">
         <v>-5824388.0</v>
       </c>
       <c r="D28">
         <v>-2218531.0</v>
       </c>
       <c r="E28">
         <v>-7429567.0</v>
       </c>
       <c r="F28">
         <v>-22493273.0</v>
       </c>
       <c r="G28">
         <v>-1726376.0</v>
       </c>
       <c r="H28">
         <v>-2293302.0</v>
       </c>
       <c r="I28">
         <v>1949560.0</v>
       </c>
       <c r="J28">
         <v>1557681.0</v>
       </c>
@@ -1573,51 +1575,51 @@
       <c r="D29">
         <v>492774.0</v>
       </c>
       <c r="E29">
         <v>11127452.0</v>
       </c>
       <c r="F29">
         <v>35019556.0</v>
       </c>
       <c r="G29">
         <v>3946121.0</v>
       </c>
       <c r="H29">
         <v>2191353.0</v>
       </c>
       <c r="I29">
         <v>-2081262.0</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>1040733.0</v>
+        <v>1041582.0</v>
       </c>
       <c r="C30">
         <v>573390.0</v>
       </c>
       <c r="D30">
         <v>649612.0</v>
       </c>
       <c r="E30">
         <v>2258265.0</v>
       </c>
       <c r="F30">
         <v>1597297.0</v>
       </c>
       <c r="G30">
         <v>810791.0</v>
       </c>
       <c r="H30">
         <v>224695.0</v>
       </c>
       <c r="I30">
         <v>97896.0</v>
       </c>
       <c r="J30">
         <v>62745.0</v>
       </c>
@@ -1661,97 +1663,97 @@
       <c r="D32">
         <v>-717017.0</v>
       </c>
       <c r="E32">
         <v>10168800.0</v>
       </c>
       <c r="F32">
         <v>26836922.0</v>
       </c>
       <c r="G32">
         <v>1214371.0</v>
       </c>
       <c r="H32">
         <v>2037906.0</v>
       </c>
       <c r="I32">
         <v>-4353261.0</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
-        <v>1527984.0</v>
+        <v>1529231.0</v>
       </c>
       <c r="C33">
         <v>1117513.0</v>
       </c>
       <c r="D33">
         <v>1648317.0</v>
       </c>
       <c r="E33">
         <v>1121821.0</v>
       </c>
       <c r="F33">
         <v>8554531.0</v>
       </c>
       <c r="G33">
         <v>2738719.0</v>
       </c>
       <c r="H33">
         <v>246520.0</v>
       </c>
       <c r="I33">
         <v>220652.0</v>
       </c>
       <c r="J33">
         <v>256926.0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
-        <v>174620.0</v>
+        <v>174763.0</v>
       </c>
       <c r="C35">
         <v>342013.0</v>
       </c>
       <c r="D35">
         <v>523584.0</v>
       </c>
       <c r="E35">
         <v>249740.0</v>
       </c>
       <c r="F35">
         <v>465214.0</v>
       </c>
       <c r="G35">
         <v>104885.0</v>
       </c>
       <c r="H35">
         <v>93073.0</v>
       </c>
       <c r="I35">
         <v>0.0</v>
       </c>
       <c r="J35"/>
     </row>
     <row r="36" spans="1:10">
@@ -1805,131 +1807,131 @@
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>1.0</v>
       </c>
       <c r="E38"/>
       <c r="F38">
         <v>964006.0</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>153566.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>4753224.0</v>
+        <v>4757100.0</v>
       </c>
       <c r="C39">
         <v>724513.0</v>
       </c>
       <c r="D39">
         <v>1342215.0</v>
       </c>
       <c r="E39">
         <v>2307724.0</v>
       </c>
       <c r="F39">
         <v>5494877.0</v>
       </c>
       <c r="G39">
         <v>335022.0</v>
       </c>
       <c r="H39">
         <v>272630.0</v>
       </c>
       <c r="I39">
         <v>23305.0</v>
       </c>
       <c r="J39">
         <v>22149.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>3802196.0</v>
+        <v>3222417.0</v>
       </c>
       <c r="C40">
         <v>3987439.0</v>
       </c>
       <c r="D40">
         <v>5692310.0</v>
       </c>
       <c r="E40">
         <v>2381016.0</v>
       </c>
       <c r="F40">
         <v>6241671.0</v>
       </c>
       <c r="G40">
         <v>2155625.0</v>
       </c>
       <c r="H40">
         <v>206048.0</v>
       </c>
       <c r="I40">
         <v>959001.0</v>
       </c>
       <c r="J40">
         <v>1020578.0</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41">
         <v>5062.0</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
-        <v>236850527.0</v>
+        <v>7473991.0</v>
       </c>
       <c r="C42">
         <v>11474732.0</v>
       </c>
       <c r="D42">
         <v>1.0</v>
       </c>
       <c r="E42">
         <v>7264340.0</v>
       </c>
       <c r="F42">
         <v>6406117.0</v>
       </c>
       <c r="G42">
         <v>3024111.0</v>
       </c>
       <c r="H42">
         <v>2508233.0</v>
       </c>
       <c r="I42">
         <v>882180.0</v>
       </c>
       <c r="J42">
         <v>1215206.0</v>
       </c>
@@ -1975,51 +1977,51 @@
       <c r="D45">
         <v>2743810.0</v>
       </c>
       <c r="E45">
         <v>1649265.0</v>
       </c>
       <c r="F45">
         <v>1150051.0</v>
       </c>
       <c r="G45">
         <v>298289.0</v>
       </c>
       <c r="H45">
         <v>245135.0</v>
       </c>
       <c r="I45">
         <v>55178.0</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
-        <v>1420530.0</v>
+        <v>1421690.0</v>
       </c>
       <c r="C46">
         <v>901886.0</v>
       </c>
       <c r="D46">
         <v>1402488.0</v>
       </c>
       <c r="E46">
         <v>749437.0</v>
       </c>
       <c r="F46">
         <v>765149.0</v>
       </c>
       <c r="G46">
         <v>298289.0</v>
       </c>
       <c r="H46">
         <v>245135.0</v>
       </c>
       <c r="I46">
         <v>55178.0</v>
       </c>
       <c r="J46">
         <v>75919.0</v>
       </c>
@@ -2033,51 +2035,51 @@
       <c r="D47"/>
       <c r="E47">
         <v>749437.0</v>
       </c>
       <c r="F47">
         <v>759919.0</v>
       </c>
       <c r="G47">
         <v>290818.0</v>
       </c>
       <c r="H47">
         <v>234462.0</v>
       </c>
       <c r="I47">
         <v>40613.0</v>
       </c>
       <c r="J47">
         <v>68897.0</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
-        <v>-140332452.0</v>
+        <v>-140446908.0</v>
       </c>
       <c r="C48">
         <v>-117465829.0</v>
       </c>
       <c r="D48">
         <v>-103588356.0</v>
       </c>
       <c r="E48">
         <v>-79976546.0</v>
       </c>
       <c r="F48">
         <v>-52322182.0</v>
       </c>
       <c r="G48">
         <v>-36119210.0</v>
       </c>
       <c r="H48">
         <v>-28103397.0</v>
       </c>
       <c r="I48">
         <v>-17576131.0</v>
       </c>
       <c r="J48">
         <v>-17297428.0</v>
       </c>
@@ -2103,86 +2105,86 @@
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50">
         <v>85058.0</v>
       </c>
       <c r="E50">
         <v>81512.0</v>
       </c>
       <c r="F50">
         <v>6745.0</v>
       </c>
       <c r="G50">
         <v>62978.0</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>2051347.0</v>
       </c>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>273649.0</v>
+        <v>273875.0</v>
       </c>
       <c r="C51">
         <v>428021.0</v>
       </c>
       <c r="D51">
         <v>875081.0</v>
       </c>
       <c r="E51">
         <v>465214.0</v>
       </c>
       <c r="F51">
         <v>582440.0</v>
       </c>
       <c r="G51">
         <v>256040.0</v>
       </c>
       <c r="H51">
         <v>136073.0</v>
       </c>
       <c r="I51">
         <v>2051347.0</v>
       </c>
       <c r="J51">
         <v>1687897.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
-        <v>143505.0</v>
+        <v>143624.0</v>
       </c>
       <c r="C52">
-        <v>154147.0</v>
+        <v>261263.0</v>
       </c>
       <c r="D52">
         <v>447058.0</v>
       </c>
       <c r="E52">
         <v>215474.0</v>
       </c>
       <c r="F52">
         <v>117226.0</v>
       </c>
       <c r="G52">
         <v>156217.0</v>
       </c>
       <c r="H52">
         <v>43000.0</v>
       </c>
       <c r="I52">
         <v>2017637.0</v>
       </c>
       <c r="J52">
         <v>1687897.0</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
@@ -2207,193 +2209,193 @@
       </c>
       <c r="I53">
         <v>9574.0</v>
       </c>
       <c r="J53"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
-        <v>101305248.0</v>
+        <v>101387873.0</v>
       </c>
       <c r="C55">
         <v>10200088.0</v>
       </c>
       <c r="D55">
         <v>8330292.0</v>
       </c>
       <c r="E55">
         <v>14638533.0</v>
       </c>
       <c r="F55">
         <v>42113240.0</v>
       </c>
       <c r="G55">
         <v>7100567.0</v>
       </c>
       <c r="H55">
         <v>3221783.0</v>
       </c>
       <c r="I55">
         <v>504825.0</v>
       </c>
       <c r="J55">
         <v>626307.0</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
-        <v>99777263.0</v>
+        <v>99858642.0</v>
       </c>
       <c r="C56">
         <v>9082575.0</v>
       </c>
       <c r="D56">
         <v>6681975.0</v>
       </c>
       <c r="E56">
         <v>13516712.0</v>
       </c>
       <c r="F56">
         <v>33558709.0</v>
       </c>
       <c r="G56">
         <v>4361848.0</v>
       </c>
       <c r="H56">
         <v>2975263.0</v>
       </c>
       <c r="I56">
         <v>284173.0</v>
       </c>
       <c r="J56">
         <v>369380.0</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
-        <v>4612552.0</v>
+        <v>4616315.0</v>
       </c>
       <c r="C57">
         <v>5236292.0</v>
       </c>
       <c r="D57">
         <v>7398992.0</v>
       </c>
       <c r="E57">
         <v>3347912.0</v>
       </c>
       <c r="F57">
         <v>6721787.0</v>
       </c>
       <c r="G57">
         <v>3147477.0</v>
       </c>
       <c r="H57">
         <v>937357.0</v>
       </c>
       <c r="I57">
         <v>4637434.0</v>
       </c>
       <c r="J57">
         <v>4157587.0</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
-        <v>4787172.0</v>
+        <v>4791078.0</v>
       </c>
       <c r="C58">
         <v>5578305.0</v>
       </c>
       <c r="D58">
         <v>7922576.0</v>
       </c>
       <c r="E58">
         <v>3597652.0</v>
       </c>
       <c r="F58">
         <v>7187000.0</v>
       </c>
       <c r="G58">
         <v>3252362.0</v>
       </c>
       <c r="H58">
         <v>1030430.0</v>
       </c>
       <c r="I58">
         <v>4637434.0</v>
       </c>
       <c r="J58">
         <v>4157587.0</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
-        <v>96518074.0</v>
+        <v>96596795.0</v>
       </c>
       <c r="C60">
         <v>4621783.0</v>
       </c>
       <c r="D60">
         <v>407716.0</v>
       </c>
       <c r="E60">
         <v>11040881.0</v>
       </c>
       <c r="F60">
         <v>34926239.0</v>
       </c>
       <c r="G60">
         <v>3848205.0</v>
       </c>
       <c r="H60">
         <v>2191353.0</v>
       </c>
       <c r="I60">
         <v>-4132609.0</v>
       </c>
       <c r="J60">
         <v>-3531280.0</v>
       </c>
@@ -2539,54 +2541,54 @@
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
-        <v>1141607.0</v>
+        <v>1138666.0</v>
       </c>
       <c r="C2">
-        <v>666851.0</v>
+        <v>667396.0</v>
       </c>
       <c r="D2">
         <v>801602.0</v>
       </c>
       <c r="E2">
         <v>1212942.0</v>
       </c>
       <c r="F2">
         <v>439814.0</v>
       </c>
       <c r="G2">
         <v>609869.0</v>
       </c>
       <c r="H2">
         <v>2202569.0</v>
       </c>
       <c r="I2">
         <v>1317921.0</v>
       </c>
       <c r="J2">
         <v>1159489.0</v>
       </c>
       <c r="K2">
         <v>1259623.0</v>
       </c>
@@ -2705,54 +2707,54 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
-        <v>10510454.0</v>
+        <v>-211213.0</v>
       </c>
       <c r="C5">
-        <v>7339209.0</v>
+        <v>-128795.0</v>
       </c>
       <c r="D5">
         <v>-381671.0</v>
       </c>
       <c r="E5">
         <v>-126464.0</v>
       </c>
       <c r="F5">
         <v>-138991.0</v>
       </c>
       <c r="G5">
         <v>-130104.0</v>
       </c>
       <c r="H5">
         <v>-136095.0</v>
       </c>
       <c r="I5">
         <v>7472667.0</v>
       </c>
       <c r="J5">
         <v>7106828.0</v>
       </c>
       <c r="K5">
         <v>6925096.0</v>
       </c>
@@ -3033,54 +3035,54 @@
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
-        <v>147720485.0</v>
+        <v>147339721.0</v>
       </c>
       <c r="C10">
-        <v>90083349.0</v>
+        <v>90156821.0</v>
       </c>
       <c r="D10">
         <v>69881348.0</v>
       </c>
       <c r="E10">
         <v>22571059.0</v>
       </c>
       <c r="F10">
         <v>2126103.0</v>
       </c>
       <c r="G10">
         <v>6252409.0</v>
       </c>
       <c r="H10">
         <v>3997577.0</v>
       </c>
       <c r="I10">
         <v>5290547.0</v>
       </c>
       <c r="J10">
         <v>4339736.0</v>
       </c>
       <c r="K10">
         <v>3093612.0</v>
       </c>
@@ -3165,54 +3167,54 @@
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
-        <v>147720485.0</v>
+        <v>147339721.0</v>
       </c>
       <c r="C12">
-        <v>90083349.0</v>
+        <v>90156821.0</v>
       </c>
       <c r="D12">
         <v>69881348.0</v>
       </c>
       <c r="E12">
         <v>22571059.0</v>
       </c>
       <c r="F12">
         <v>2126103.0</v>
       </c>
       <c r="G12">
         <v>6252409.0</v>
       </c>
       <c r="H12">
         <v>3997577.0</v>
       </c>
       <c r="I12">
         <v>5290547.0</v>
       </c>
       <c r="J12">
         <v>4339736.0</v>
       </c>
       <c r="K12">
         <v>3093612.0</v>
       </c>
@@ -3261,54 +3263,54 @@
       <c r="Z12">
         <v>1909942.0</v>
       </c>
       <c r="AA12">
         <v>2429375.0</v>
       </c>
       <c r="AB12">
         <v>291440.0</v>
       </c>
       <c r="AC12">
         <v>33579.0</v>
       </c>
       <c r="AD12">
         <v>111361.0</v>
       </c>
       <c r="AE12">
         <v>101787.0</v>
       </c>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
-        <v>292127839.0</v>
+        <v>291374851.0</v>
       </c>
       <c r="C13">
-        <v>229511316.0</v>
+        <v>229698507.0</v>
       </c>
       <c r="D13">
         <v>188400703.0</v>
       </c>
       <c r="E13">
         <v>135789762.0</v>
       </c>
       <c r="F13">
         <v>111222778.0</v>
       </c>
       <c r="G13">
         <v>110742984.0</v>
       </c>
       <c r="H13">
         <v>106191431.0</v>
       </c>
       <c r="I13">
         <v>102448909.0</v>
       </c>
       <c r="J13">
         <v>100023862.0</v>
       </c>
       <c r="K13">
         <v>97070976.0</v>
       </c>
@@ -3497,70 +3499,72 @@
         <v>76012250.0</v>
       </c>
       <c r="V15">
         <v>75459911.0</v>
       </c>
       <c r="W15">
         <v>36943304.0</v>
       </c>
       <c r="X15">
         <v>32712783.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
-        <v>177118.0</v>
-[...1 lines deleted...]
-      <c r="C16"/>
+        <v>493697.0</v>
+      </c>
+      <c r="C16">
+        <v>582878.0</v>
+      </c>
       <c r="D16">
         <v>250052.0</v>
       </c>
       <c r="E16">
         <v>268529.0</v>
       </c>
       <c r="F16">
         <v>463748.0</v>
       </c>
       <c r="G16">
         <v>484837.0</v>
       </c>
       <c r="H16">
         <v>109780.0</v>
       </c>
       <c r="I16">
-        <v>9239.0</v>
+        <v>120232.0</v>
       </c>
       <c r="J16">
         <v>16439.0</v>
       </c>
       <c r="K16">
         <v>12112.0</v>
       </c>
       <c r="L16">
         <v>104620.0</v>
       </c>
       <c r="M16">
         <v>128292.0</v>
       </c>
       <c r="N16">
         <v>239183.0</v>
       </c>
       <c r="O16">
         <v>258448.0</v>
       </c>
       <c r="P16">
         <v>123207.0</v>
       </c>
       <c r="Q16">
         <v>186279.0</v>
       </c>
@@ -3761,54 +3765,54 @@
       <c r="V20">
         <v>17697079.0</v>
       </c>
       <c r="W20">
         <v>2166563.0</v>
       </c>
       <c r="X20">
         <v>1916322.0</v>
       </c>
       <c r="Y20">
         <v>1916322.0</v>
       </c>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
-        <v>34394.0</v>
+        <v>34307.0</v>
       </c>
       <c r="C21">
-        <v>36081.0</v>
+        <v>36112.0</v>
       </c>
       <c r="D21">
         <v>38370.0</v>
       </c>
       <c r="E21">
         <v>40627.0</v>
       </c>
       <c r="F21">
         <v>42884.0</v>
       </c>
       <c r="G21">
         <v>45141.0</v>
       </c>
       <c r="H21">
         <v>47962.0</v>
       </c>
       <c r="I21">
         <v>50783.0</v>
       </c>
       <c r="J21">
         <v>53605.0</v>
       </c>
       <c r="K21">
         <v>56426.0</v>
       </c>
@@ -3853,54 +3857,54 @@
       </c>
       <c r="Y21">
         <v>9072.0</v>
       </c>
       <c r="Z21">
         <v>503.0</v>
       </c>
       <c r="AA21">
         <v>1385.0</v>
       </c>
       <c r="AB21">
         <v>3482.0</v>
       </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21">
         <v>11908.0</v>
       </c>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
-        <v>7731740.0</v>
+        <v>7711812.0</v>
       </c>
       <c r="C22">
-        <v>3899957.0</v>
+        <v>3903139.0</v>
       </c>
       <c r="D22">
         <v>2930594.0</v>
       </c>
       <c r="E22">
         <v>2576266.0</v>
       </c>
       <c r="F22">
         <v>1968547.0</v>
       </c>
       <c r="G22">
         <v>1532263.0</v>
       </c>
       <c r="H22">
         <v>1510371.0</v>
       </c>
       <c r="I22">
         <v>1576129.0</v>
       </c>
       <c r="J22">
         <v>1459621.0</v>
       </c>
       <c r="K22">
         <v>1596536.0</v>
       </c>
@@ -3945,54 +3949,54 @@
       </c>
       <c r="Y22">
         <v>1035329.0</v>
       </c>
       <c r="Z22">
         <v>450939.0</v>
       </c>
       <c r="AA22">
         <v>48563.0</v>
       </c>
       <c r="AB22">
         <v>44155.0</v>
       </c>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22">
         <v>61185.0</v>
       </c>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
-        <v>161552232.0</v>
+        <v>161135816.0</v>
       </c>
       <c r="C23">
-        <v>101305248.0</v>
+        <v>101387873.0</v>
       </c>
       <c r="D23">
         <v>77081061.0</v>
       </c>
       <c r="E23">
         <v>28452735.0</v>
       </c>
       <c r="F23">
         <v>6919097.0</v>
       </c>
       <c r="G23">
         <v>10200088.0</v>
       </c>
       <c r="H23">
         <v>8528719.0</v>
       </c>
       <c r="I23">
         <v>9900539.0</v>
       </c>
       <c r="J23">
         <v>8990548.0</v>
       </c>
       <c r="K23">
         <v>8330292.0</v>
       </c>
@@ -4251,54 +4255,54 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>-147486983.0</v>
+        <v>-147106818.0</v>
       </c>
       <c r="C28">
-        <v>-89809700.0</v>
+        <v>-89882946.0</v>
       </c>
       <c r="D28">
         <v>-69567500.0</v>
       </c>
       <c r="E28">
         <v>-22218212.0</v>
       </c>
       <c r="F28">
         <v>-1735206.0</v>
       </c>
       <c r="G28">
         <v>-5824388.0</v>
       </c>
       <c r="H28">
         <v>-3473717.0</v>
       </c>
       <c r="I28">
         <v>-4670339.0</v>
       </c>
       <c r="J28">
         <v>-3628521.0</v>
       </c>
       <c r="K28">
         <v>-2298531.0</v>
       </c>
@@ -4431,54 +4435,54 @@
       <c r="V29">
         <v>491018.0</v>
       </c>
       <c r="W29">
         <v>3946121.0</v>
       </c>
       <c r="X29">
         <v>3230225.0</v>
       </c>
       <c r="Y29">
         <v>3984282.0</v>
       </c>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>1159911.0</v>
+        <v>1156922.0</v>
       </c>
       <c r="C30">
-        <v>1040733.0</v>
+        <v>1041582.0</v>
       </c>
       <c r="D30">
         <v>1249555.0</v>
       </c>
       <c r="E30">
         <v>1129974.0</v>
       </c>
       <c r="F30">
         <v>577669.0</v>
       </c>
       <c r="G30">
         <v>573390.0</v>
       </c>
       <c r="H30">
         <v>854169.0</v>
       </c>
       <c r="I30">
         <v>878389.0</v>
       </c>
       <c r="J30">
         <v>490580.0</v>
       </c>
       <c r="K30">
         <v>649612.0</v>
       </c>
@@ -4667,54 +4671,54 @@
       <c r="V32">
         <v>-20834520.0</v>
       </c>
       <c r="W32">
         <v>1214371.0</v>
       </c>
       <c r="X32">
         <v>703118.0</v>
       </c>
       <c r="Y32">
         <v>1705798.0</v>
       </c>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
-        <v>1574964.0</v>
+        <v>1570905.0</v>
       </c>
       <c r="C33">
-        <v>1527984.0</v>
+        <v>1529231.0</v>
       </c>
       <c r="D33">
         <v>1105932.0</v>
       </c>
       <c r="E33">
         <v>850905.0</v>
       </c>
       <c r="F33">
         <v>1067472.0</v>
       </c>
       <c r="G33">
         <v>1117513.0</v>
       </c>
       <c r="H33">
         <v>1194133.0</v>
       </c>
       <c r="I33">
         <v>1509856.0</v>
       </c>
       <c r="J33">
         <v>1626675.0</v>
       </c>
       <c r="K33">
         <v>1648316.0</v>
       </c>
@@ -4799,54 +4803,54 @@
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
-        <v>144777.0</v>
+        <v>144405.0</v>
       </c>
       <c r="C35">
-        <v>174620.0</v>
+        <v>174763.0</v>
       </c>
       <c r="D35">
         <v>212723.0</v>
       </c>
       <c r="E35">
         <v>249805.0</v>
       </c>
       <c r="F35">
         <v>296067.0</v>
       </c>
       <c r="G35">
         <v>342013.0</v>
       </c>
       <c r="H35">
         <v>382520.0</v>
       </c>
       <c r="I35">
         <v>441053.0</v>
       </c>
       <c r="J35">
         <v>482374.0</v>
       </c>
       <c r="K35">
         <v>523584.0</v>
       </c>
@@ -4886,51 +4890,53 @@
       <c r="W35">
         <v>104885.0</v>
       </c>
       <c r="X35">
         <v>105899.0</v>
       </c>
       <c r="Y35">
         <v>96867.0</v>
       </c>
       <c r="Z35">
         <v>86339.0</v>
       </c>
       <c r="AA35">
         <v>93073.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>44</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>3.0</v>
+      </c>
       <c r="C36">
         <v>4.0</v>
       </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36">
         <v>156200.0</v>
       </c>
       <c r="G36">
         <v>156200.0</v>
       </c>
       <c r="H36">
         <v>156200.0</v>
       </c>
       <c r="I36">
         <v>156200.0</v>
       </c>
       <c r="J36">
         <v>53605.0</v>
       </c>
       <c r="K36">
         <v>56425.0</v>
       </c>
       <c r="L36"/>
       <c r="M36">
@@ -4997,119 +5003,121 @@
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
     </row>
     <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38"/>
+      <c r="E38">
+        <v>2.0</v>
+      </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38">
         <v>1080694.0</v>
       </c>
       <c r="Q38">
         <v>1004197.0</v>
       </c>
       <c r="R38">
         <v>961721.0</v>
       </c>
       <c r="S38">
         <v>964006.0</v>
       </c>
       <c r="T38">
         <v>2.0</v>
       </c>
       <c r="U38"/>
       <c r="V38">
         <v>-1.0</v>
       </c>
       <c r="W38"/>
       <c r="X38">
         <v>193808.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>3365130.0</v>
+        <v>3356456.0</v>
       </c>
       <c r="C39">
-        <v>4753224.0</v>
+        <v>4757100.0</v>
       </c>
       <c r="D39">
         <v>1913632.0</v>
       </c>
       <c r="E39">
         <v>1324529.0</v>
       </c>
       <c r="F39">
         <v>1179306.0</v>
       </c>
       <c r="G39">
         <v>724513.0</v>
       </c>
       <c r="H39">
-        <v>972469.0</v>
+        <v>1184524.0</v>
       </c>
       <c r="I39">
         <v>645618.0</v>
       </c>
       <c r="J39">
         <v>1073936.0</v>
       </c>
       <c r="K39">
         <v>1342215.0</v>
       </c>
       <c r="L39">
         <v>1825233.0</v>
       </c>
       <c r="M39">
         <v>1348290.0</v>
       </c>
       <c r="N39">
         <v>1888374.0</v>
       </c>
       <c r="O39">
         <v>2307724.0</v>
       </c>
       <c r="P39">
         <v>3055717.0</v>
       </c>
@@ -5141,111 +5149,111 @@
         <v>205412.0</v>
       </c>
       <c r="Z39">
         <v>117214.0</v>
       </c>
       <c r="AA39">
         <v>272630.0</v>
       </c>
       <c r="AB39">
         <v>91087.0</v>
       </c>
       <c r="AC39">
         <v>10588.0</v>
       </c>
       <c r="AD39"/>
       <c r="AE39">
         <v>54906.0</v>
       </c>
       <c r="AF39"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>3777455.0</v>
+        <v>3450682.0</v>
       </c>
       <c r="C40">
-        <v>3802196.0</v>
+        <v>3222417.0</v>
       </c>
       <c r="D40">
         <v>5233230.0</v>
       </c>
       <c r="E40">
         <v>3577678.0</v>
       </c>
       <c r="F40">
         <v>4084826.0</v>
       </c>
       <c r="G40">
         <v>3987439.0</v>
       </c>
       <c r="H40">
         <v>1262879.0</v>
       </c>
       <c r="I40">
         <v>10497980.0</v>
       </c>
       <c r="J40">
         <v>5349854.0</v>
       </c>
       <c r="K40">
         <v>5692310.0</v>
       </c>
       <c r="L40">
-        <v>3021418.0</v>
+        <v>5339421.0</v>
       </c>
       <c r="M40">
-        <v>2259359.0</v>
+        <v>4105691.0</v>
       </c>
       <c r="N40">
         <v>2218623.0</v>
       </c>
       <c r="O40">
         <v>2381016.0</v>
       </c>
       <c r="P40">
         <v>1475054.0</v>
       </c>
       <c r="Q40">
         <v>1443254.0</v>
       </c>
       <c r="R40">
         <v>7249241.0</v>
       </c>
       <c r="S40">
         <v>6241671.0</v>
       </c>
       <c r="T40">
         <v>17659172.0</v>
       </c>
       <c r="U40">
         <v>47644874.0</v>
       </c>
       <c r="V40">
-        <v>43090896.0</v>
+        <v>43569565.0</v>
       </c>
       <c r="W40">
         <v>2155625.0</v>
       </c>
       <c r="X40">
         <v>444309.0</v>
       </c>
       <c r="Y40">
         <v>223715.0</v>
       </c>
       <c r="Z40">
         <v>116449.0</v>
       </c>
       <c r="AA40">
         <v>206048.0</v>
       </c>
       <c r="AB40">
         <v>7183399.0</v>
       </c>
       <c r="AC40">
         <v>649023.0</v>
       </c>
       <c r="AD40"/>
       <c r="AE40">
         <v>959001.0</v>
@@ -5278,56 +5286,58 @@
         <v>1342.0</v>
       </c>
       <c r="U41">
         <v>7720.0</v>
       </c>
       <c r="V41">
         <v>8932.0</v>
       </c>
       <c r="W41">
         <v>5062.0</v>
       </c>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>50</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>10694576.0</v>
+      </c>
       <c r="C42">
-        <v>236850527.0</v>
+        <v>7473991.0</v>
       </c>
       <c r="D42">
-        <v>13236000.0</v>
+        <v>13236001.0</v>
       </c>
       <c r="E42">
         <v>12975048.0</v>
       </c>
       <c r="F42">
         <v>11283515.0</v>
       </c>
       <c r="G42">
         <v>11474732.0</v>
       </c>
       <c r="H42">
         <v>11049530.0</v>
       </c>
       <c r="I42">
         <v>7444407.0</v>
       </c>
       <c r="J42">
         <v>7072480.0</v>
       </c>
       <c r="K42"/>
       <c r="L42">
         <v>1.0</v>
       </c>
       <c r="M42">
         <v>7738141.0</v>
@@ -5507,54 +5517,54 @@
         <v>559651.0</v>
       </c>
       <c r="V45">
         <v>377008.0</v>
       </c>
       <c r="W45">
         <v>298289.0</v>
       </c>
       <c r="X45">
         <v>326579.0</v>
       </c>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
-        <v>1511923.0</v>
+        <v>1508027.0</v>
       </c>
       <c r="C46">
-        <v>1420530.0</v>
+        <v>1421690.0</v>
       </c>
       <c r="D46">
         <v>1046134.0</v>
       </c>
       <c r="E46">
         <v>781707.0</v>
       </c>
       <c r="F46">
         <v>846929.0</v>
       </c>
       <c r="G46">
         <v>901886.0</v>
       </c>
       <c r="H46">
         <v>975685.0</v>
       </c>
       <c r="I46">
         <v>1123146.0</v>
       </c>
       <c r="J46">
         <v>1238513.0</v>
       </c>
       <c r="K46">
         <v>1402488.0</v>
       </c>
@@ -5659,54 +5669,54 @@
       <c r="V47">
         <v>370096.0</v>
       </c>
       <c r="W47">
         <v>290818.0</v>
       </c>
       <c r="X47">
         <v>318308.0</v>
       </c>
       <c r="Y47">
         <v>335282.0</v>
       </c>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
-        <v>-146453271.0</v>
+        <v>-146075774.0</v>
       </c>
       <c r="C48">
-        <v>-140332452.0</v>
+        <v>-140446908.0</v>
       </c>
       <c r="D48">
         <v>-130822612.0</v>
       </c>
       <c r="E48">
         <v>-125652815.0</v>
       </c>
       <c r="F48">
         <v>-120890654.0</v>
       </c>
       <c r="G48">
         <v>-117465829.0</v>
       </c>
       <c r="H48">
         <v>-112743907.0</v>
       </c>
       <c r="I48">
         <v>-112543713.0</v>
       </c>
       <c r="J48">
         <v>-105452164.0</v>
       </c>
       <c r="K48">
         <v>-103588356.0</v>
       </c>
@@ -5859,54 +5869,54 @@
       <c r="V50">
         <v>38465.0</v>
       </c>
       <c r="W50">
         <v>62978.0</v>
       </c>
       <c r="X50">
         <v>166297.0</v>
       </c>
       <c r="Y50">
         <v>114675.0</v>
       </c>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>233502.0</v>
+        <v>232903.0</v>
       </c>
       <c r="C51">
-        <v>273649.0</v>
+        <v>273875.0</v>
       </c>
       <c r="D51">
         <v>313848.0</v>
       </c>
       <c r="E51">
         <v>352847.0</v>
       </c>
       <c r="F51">
         <v>390897.0</v>
       </c>
       <c r="G51">
         <v>428021.0</v>
       </c>
       <c r="H51">
         <v>523860.0</v>
       </c>
       <c r="I51">
         <v>620208.0</v>
       </c>
       <c r="J51">
         <v>711215.0</v>
       </c>
       <c r="K51">
         <v>795081.0</v>
       </c>
@@ -5951,69 +5961,69 @@
       </c>
       <c r="Y51">
         <v>315205.0</v>
       </c>
       <c r="Z51">
         <v>129339.0</v>
       </c>
       <c r="AA51">
         <v>136073.0</v>
       </c>
       <c r="AB51">
         <v>1059646.0</v>
       </c>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51">
         <v>2051347.0</v>
       </c>
       <c r="AF51"/>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
-        <v>126250.0</v>
+        <v>125926.0</v>
       </c>
       <c r="C52">
-        <v>143505.0</v>
+        <v>143624.0</v>
       </c>
       <c r="D52">
         <v>151033.0</v>
       </c>
       <c r="E52">
         <v>158250.0</v>
       </c>
       <c r="F52">
         <v>157994.0</v>
       </c>
       <c r="G52">
-        <v>154147.0</v>
+        <v>261263.0</v>
       </c>
       <c r="H52">
-        <v>210012.0</v>
+        <v>365221.0</v>
       </c>
       <c r="I52">
         <v>265722.0</v>
       </c>
       <c r="J52">
         <v>320304.0</v>
       </c>
       <c r="K52">
         <v>447058.0</v>
       </c>
       <c r="L52">
         <v>451455.0</v>
       </c>
       <c r="M52">
         <v>577970.0</v>
       </c>
       <c r="N52">
         <v>191685.0</v>
       </c>
       <c r="O52">
         <v>215474.0</v>
       </c>
       <c r="P52">
         <v>124822.0</v>
       </c>
@@ -6159,54 +6169,54 @@
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
-        <v>161552232.0</v>
+        <v>161135816.0</v>
       </c>
       <c r="C55">
-        <v>101305248.0</v>
+        <v>101387873.0</v>
       </c>
       <c r="D55">
         <v>77081061.0</v>
       </c>
       <c r="E55">
         <v>28452735.0</v>
       </c>
       <c r="F55">
         <v>6919097.0</v>
       </c>
       <c r="G55">
         <v>10200088.0</v>
       </c>
       <c r="H55">
         <v>8528719.0</v>
       </c>
       <c r="I55">
         <v>9900539.0</v>
       </c>
       <c r="J55">
         <v>8990548.0</v>
       </c>
       <c r="K55">
         <v>8330292.0</v>
       </c>
@@ -6253,54 +6263,54 @@
         <v>5164326.0</v>
       </c>
       <c r="Z55">
         <v>2869671.0</v>
       </c>
       <c r="AA55">
         <v>3221783.0</v>
       </c>
       <c r="AB55">
         <v>7099785.0</v>
       </c>
       <c r="AC55">
         <v>994337.0</v>
       </c>
       <c r="AD55"/>
       <c r="AE55">
         <v>504825.0</v>
       </c>
       <c r="AF55"/>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
-        <v>159977267.0</v>
+        <v>159564911.0</v>
       </c>
       <c r="C56">
-        <v>99777263.0</v>
+        <v>99858642.0</v>
       </c>
       <c r="D56">
         <v>75975129.0</v>
       </c>
       <c r="E56">
         <v>27601828.0</v>
       </c>
       <c r="F56">
         <v>5851625.0</v>
       </c>
       <c r="G56">
         <v>9082575.0</v>
       </c>
       <c r="H56">
         <v>7334586.0</v>
       </c>
       <c r="I56">
         <v>8390683.0</v>
       </c>
       <c r="J56">
         <v>7363873.0</v>
       </c>
       <c r="K56">
         <v>6681975.0</v>
       </c>
@@ -6349,54 +6359,54 @@
       <c r="Z56">
         <v>2638186.0</v>
       </c>
       <c r="AA56">
         <v>2975263.0</v>
       </c>
       <c r="AB56">
         <v>7060148.0</v>
       </c>
       <c r="AC56">
         <v>44167.0</v>
       </c>
       <c r="AD56">
         <v>111361.0</v>
       </c>
       <c r="AE56">
         <v>284173.0</v>
       </c>
       <c r="AF56"/>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
-        <v>5222431.0</v>
+        <v>5208971.0</v>
       </c>
       <c r="C57">
-        <v>4612552.0</v>
+        <v>4616315.0</v>
       </c>
       <c r="D57">
         <v>6435917.0</v>
       </c>
       <c r="E57">
         <v>5217399.0</v>
       </c>
       <c r="F57">
         <v>5146382.0</v>
       </c>
       <c r="G57">
         <v>5236292.0</v>
       </c>
       <c r="H57">
         <v>3785240.0</v>
       </c>
       <c r="I57">
         <v>12081623.0</v>
       </c>
       <c r="J57">
         <v>6829647.0</v>
       </c>
       <c r="K57">
         <v>7398992.0</v>
       </c>
@@ -6443,54 +6453,54 @@
         <v>1197852.0</v>
       </c>
       <c r="Z57">
         <v>763809.0</v>
       </c>
       <c r="AA57">
         <v>937357.0</v>
       </c>
       <c r="AB57">
         <v>10987071.0</v>
       </c>
       <c r="AC57">
         <v>883384.0</v>
       </c>
       <c r="AD57"/>
       <c r="AE57">
         <v>4637434.0</v>
       </c>
       <c r="AF57"/>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
-        <v>5367210.0</v>
+        <v>5353376.0</v>
       </c>
       <c r="C58">
-        <v>4787172.0</v>
+        <v>4791078.0</v>
       </c>
       <c r="D58">
         <v>6648640.0</v>
       </c>
       <c r="E58">
         <v>5467204.0</v>
       </c>
       <c r="F58">
         <v>5442449.0</v>
       </c>
       <c r="G58">
         <v>5578305.0</v>
       </c>
       <c r="H58">
         <v>4167760.0</v>
       </c>
       <c r="I58">
         <v>12522676.0</v>
       </c>
       <c r="J58">
         <v>7312021.0</v>
       </c>
       <c r="K58">
         <v>7922576.0</v>
       </c>
@@ -6573,54 +6583,54 @@
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
     </row>
     <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
-        <v>156185021.0</v>
+        <v>155782440.0</v>
       </c>
       <c r="C60">
-        <v>96518074.0</v>
+        <v>96596795.0</v>
       </c>
       <c r="D60">
         <v>70432421.0</v>
       </c>
       <c r="E60">
         <v>22985531.0</v>
       </c>
       <c r="F60">
         <v>1476648.0</v>
       </c>
       <c r="G60">
         <v>4621783.0</v>
       </c>
       <c r="H60">
         <v>4360959.0</v>
       </c>
       <c r="I60">
         <v>-2622137.0</v>
       </c>
       <c r="J60">
         <v>1678527.0</v>
       </c>
       <c r="K60">
         <v>407716.0</v>
       </c>
@@ -9612,52 +9622,56 @@
       </c>
       <c r="K27">
         <v>328248.0</v>
       </c>
       <c r="L27">
         <v>642055.0</v>
       </c>
       <c r="M27">
         <v>951659.0</v>
       </c>
       <c r="N27">
         <v>2306452.0</v>
       </c>
       <c r="O27">
         <v>1418054.0</v>
       </c>
       <c r="P27">
         <v>872996.0</v>
       </c>
       <c r="Q27">
         <v>982824.0</v>
       </c>
       <c r="R27">
         <v>1159773.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27"/>
+      <c r="S27">
+        <v>3228250.0</v>
+      </c>
+      <c r="T27">
+        <v>1842624.0</v>
+      </c>
       <c r="U27">
         <v>443208.0</v>
       </c>
       <c r="V27">
         <v>2095092.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>120</v>
       </c>
       <c r="B28">
         <v>5064519.0</v>
       </c>
       <c r="C28">
@@ -10763,51 +10777,51 @@
       </c>
       <c r="E24">
         <v>842297.0</v>
       </c>
       <c r="F24">
         <v>-2002678.0</v>
       </c>
       <c r="G24">
         <v>540306.0</v>
       </c>
       <c r="H24">
         <v>31500.0</v>
       </c>
       <c r="I24">
         <v>10755.0</v>
       </c>
       <c r="J24">
         <v>953850.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>147</v>
       </c>
       <c r="B25">
-        <v>4675340.0</v>
+        <v>2939865.0</v>
       </c>
       <c r="C25">
         <v>386267.0</v>
       </c>
       <c r="D25">
         <v>1464000.0</v>
       </c>
       <c r="E25">
         <v>3432270.0</v>
       </c>
       <c r="F25">
         <v>-25074.0</v>
       </c>
       <c r="G25">
         <v>-125684.0</v>
       </c>
       <c r="H25">
         <v>7992153.0</v>
       </c>
       <c r="I25">
         <v>145271.0</v>
       </c>
       <c r="J25">
         <v>-1091090.0</v>
       </c>
@@ -11068,51 +11082,51 @@
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>125</v>
       </c>
       <c r="B2">
         <v>91556584.0</v>
       </c>
       <c r="C2">
-        <v>68846357.0</v>
+        <v>69881348.0</v>
       </c>
       <c r="D2">
         <v>22571059.0</v>
       </c>
       <c r="E2">
         <v>2126103.0</v>
       </c>
       <c r="F2">
         <v>6252409.0</v>
       </c>
       <c r="G2">
         <v>3997577.0</v>
       </c>
       <c r="H2">
         <v>5290547.0</v>
       </c>
       <c r="I2">
         <v>4339736.0</v>
       </c>
       <c r="J2">
         <v>3093612.0</v>
       </c>
       <c r="K2">
         <v>2457084.0</v>
       </c>
@@ -11164,51 +11178,51 @@
       <c r="AA2">
         <v>291440.0</v>
       </c>
       <c r="AB2">
         <v>89563.0</v>
       </c>
       <c r="AC2">
         <v>96170.0</v>
       </c>
       <c r="AD2">
         <v>101787.0</v>
       </c>
       <c r="AE2">
         <v>95087.0</v>
       </c>
       <c r="AF2"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>126</v>
       </c>
       <c r="B3">
         <v>222521</v>
       </c>
       <c r="C3">
-        <v>495865</v>
+        <v>496267</v>
       </c>
       <c r="D3">
         <v>373429</v>
       </c>
       <c r="E3">
         <v>20914</v>
       </c>
       <c r="F3">
         <v>32427</v>
       </c>
       <c r="G3">
         <v>94230</v>
       </c>
       <c r="H3">
         <v>25136</v>
       </c>
       <c r="I3">
         <v>43825</v>
       </c>
       <c r="J3">
         <v>4066</v>
       </c>
       <c r="K3">
         <v>80004</v>
       </c>
@@ -11334,51 +11348,51 @@
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>129</v>
       </c>
       <c r="B6">
         <v>56163901.0</v>
       </c>
       <c r="C6">
-        <v>21236991.0</v>
+        <v>20275473.0</v>
       </c>
       <c r="D6">
         <v>47310289.0</v>
       </c>
       <c r="E6">
         <v>20444956.0</v>
       </c>
       <c r="F6">
         <v>-4126306.0</v>
       </c>
       <c r="G6">
         <v>2254832.0</v>
       </c>
       <c r="H6">
         <v>-1292970.0</v>
       </c>
       <c r="I6">
         <v>950811.0</v>
       </c>
       <c r="J6">
         <v>1246124.0</v>
       </c>
       <c r="K6">
         <v>636528.0</v>
       </c>
@@ -11430,51 +11444,51 @@
       <c r="AA6">
         <v>2137935.0</v>
       </c>
       <c r="AB6">
         <v>201877.0</v>
       </c>
       <c r="AC6">
         <v>-6607.0</v>
       </c>
       <c r="AD6">
         <v>-5617.0</v>
       </c>
       <c r="AE6">
         <v>6700.0</v>
       </c>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>130</v>
       </c>
       <c r="B7">
         <v>-4578560.0</v>
       </c>
       <c r="C7">
-        <v>-1562106.0</v>
+        <v>-1563381.0</v>
       </c>
       <c r="D7">
         <v>-1888413.0</v>
       </c>
       <c r="E7">
         <v>-1149937.0</v>
       </c>
       <c r="F7">
         <v>-972064.0</v>
       </c>
       <c r="G7">
         <v>205395.0</v>
       </c>
       <c r="H7">
         <v>-328005.0</v>
       </c>
       <c r="I7">
         <v>-86292.0</v>
       </c>
       <c r="J7">
         <v>106128.0</v>
       </c>
       <c r="K7">
         <v>-297402.0</v>
       </c>
@@ -11562,51 +11576,51 @@
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>132</v>
       </c>
       <c r="B9">
         <v>-97571.0</v>
       </c>
       <c r="C9">
-        <v>105751.0</v>
+        <v>105839.0</v>
       </c>
       <c r="D9">
         <v>-36085.0</v>
       </c>
       <c r="E9">
         <v>-281279.0</v>
       </c>
       <c r="F9">
         <v>-190719.0</v>
       </c>
       <c r="G9">
         <v>94339.0</v>
       </c>
       <c r="H9">
         <v>24220.0</v>
       </c>
       <c r="I9">
         <v>-387809.0</v>
       </c>
       <c r="J9">
         <v>2832.0</v>
       </c>
       <c r="K9">
         <v>479963.0</v>
       </c>
@@ -11658,51 +11672,51 @@
       <c r="AA9">
         <v>-142082.0</v>
       </c>
       <c r="AB9">
         <v>29688.0</v>
       </c>
       <c r="AC9">
         <v>-18060.0</v>
       </c>
       <c r="AD9">
         <v>3655.0</v>
       </c>
       <c r="AE9">
         <v>-8226.0</v>
       </c>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>133</v>
       </c>
       <c r="B10">
         <v>-3912714.0</v>
       </c>
       <c r="C10">
-        <v>-1203034.0</v>
+        <v>-1204016.0</v>
       </c>
       <c r="D10">
         <v>-385202.0</v>
       </c>
       <c r="E10">
         <v>-605921.0</v>
       </c>
       <c r="F10">
         <v>-385650.0</v>
       </c>
       <c r="G10">
         <v>-500238.0</v>
       </c>
       <c r="H10">
         <v>65758.0</v>
       </c>
       <c r="I10">
         <v>-116508.0</v>
       </c>
       <c r="J10">
         <v>-11845.0</v>
       </c>
       <c r="K10">
         <v>121504.0</v>
       </c>
@@ -12072,51 +12086,51 @@
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>139</v>
       </c>
       <c r="B16">
         <v>147720485.0</v>
       </c>
       <c r="C16">
-        <v>90083349.0</v>
+        <v>90156821.0</v>
       </c>
       <c r="D16">
         <v>69881348.0</v>
       </c>
       <c r="E16">
         <v>22571059.0</v>
       </c>
       <c r="F16">
         <v>2126103.0</v>
       </c>
       <c r="G16">
         <v>6252409.0</v>
       </c>
       <c r="H16">
         <v>3997577.0</v>
       </c>
       <c r="I16">
         <v>5290547.0</v>
       </c>
       <c r="J16">
         <v>4339736.0</v>
       </c>
       <c r="K16">
         <v>3093612.0</v>
       </c>
@@ -12206,51 +12220,51 @@
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>141</v>
       </c>
       <c r="B18">
         <v>-8617672.8</v>
       </c>
       <c r="C18">
-        <v>-10227637.0</v>
+        <v>-10235977.0</v>
       </c>
       <c r="D18">
         <v>-5077916.0</v>
       </c>
       <c r="E18">
         <v>-5385790.0</v>
       </c>
       <c r="F18">
         <v>-4099073.0</v>
       </c>
       <c r="G18">
         <v>-2325395.0</v>
       </c>
       <c r="H18">
         <v>-3226895.0</v>
       </c>
       <c r="I18">
         <v>-3799103.0</v>
       </c>
       <c r="J18">
         <v>-2650135.0</v>
       </c>
       <c r="K18">
         <v>262489.0</v>
       </c>
@@ -12534,51 +12548,51 @@
       <c r="W21">
         <v>-106988.0</v>
       </c>
       <c r="X21">
         <v>-67618.0</v>
       </c>
       <c r="Y21">
         <v>-20860.0</v>
       </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>107</v>
       </c>
       <c r="B22">
         <v>-5643412.0</v>
       </c>
       <c r="C22">
-        <v>-9616452.0</v>
+        <v>-9624296.0</v>
       </c>
       <c r="D22">
         <v>-5169797.0</v>
       </c>
       <c r="E22">
         <v>-4762161.0</v>
       </c>
       <c r="F22">
         <v>-3424825.0</v>
       </c>
       <c r="G22">
         <v>-4721922.0</v>
       </c>
       <c r="H22">
         <v>-200194.0</v>
       </c>
       <c r="I22">
         <v>-7091549.0</v>
       </c>
       <c r="J22">
         <v>-1863808.0</v>
       </c>
       <c r="K22">
         <v>-4188335.0</v>
       </c>
@@ -12632,57 +12646,57 @@
       </c>
       <c r="AB22">
         <v>-8437540.0</v>
       </c>
       <c r="AC22">
         <v>-289787.0</v>
       </c>
       <c r="AD22">
         <v>-339814.0</v>
       </c>
       <c r="AE22">
         <v>-370035.0</v>
       </c>
       <c r="AF22">
         <v>-78585.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>145</v>
       </c>
       <c r="B23">
         <v>-105.0</v>
       </c>
       <c r="C23">
-        <v>33.0</v>
+        <v>-125464.0</v>
       </c>
       <c r="D23">
-        <v>17078551.0</v>
+        <v>-2686742.0</v>
       </c>
       <c r="E23">
-        <v>1856881.0</v>
+        <v>-2318926.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>-619942.0</v>
       </c>
       <c r="H23">
         <v>-735956.0</v>
       </c>
       <c r="I23">
         <v>-37898.0</v>
       </c>
       <c r="J23">
         <v>-888969.0</v>
       </c>
       <c r="K23">
         <v>-158108.0</v>
       </c>
       <c r="L23">
         <v>-79852.0</v>
       </c>
       <c r="M23">
         <v>-535527.0</v>
       </c>
       <c r="N23">
         <v>-1393737.0</v>
@@ -12811,54 +12825,54 @@
       </c>
       <c r="Y24">
         <v>-457407.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>31484.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24">
         <v>7.45</v>
       </c>
       <c r="AD24">
         <v>16.0</v>
       </c>
       <c r="AE24">
         <v>949.0</v>
       </c>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>147</v>
       </c>
       <c r="B25">
-        <v>1703448.0</v>
+        <v>1459384.0</v>
       </c>
       <c r="C25">
-        <v>1446787.0</v>
+        <v>1092729.0</v>
       </c>
       <c r="D25">
         <v>1790798.0</v>
       </c>
       <c r="E25">
         <v>96466.0</v>
       </c>
       <c r="F25">
         <v>-36313.0</v>
       </c>
       <c r="G25">
         <v>1862785.0</v>
       </c>
       <c r="H25">
         <v>-3216314.0</v>
       </c>
       <c r="I25">
         <v>2973035.0</v>
       </c>
       <c r="J25">
         <v>-622388.0</v>
       </c>
       <c r="K25">
         <v>5791830.0</v>
       </c>
@@ -13036,51 +13050,51 @@
         <v>766510.0</v>
       </c>
       <c r="Y27">
         <v>799677.0</v>
       </c>
       <c r="Z27">
         <v>519384.0</v>
       </c>
       <c r="AA27">
         <v>761559.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>150</v>
       </c>
       <c r="B28">
         <v>63246848.0</v>
       </c>
       <c r="C28">
-        <v>31933765.0</v>
+        <v>31959811.0</v>
       </c>
       <c r="D28">
         <v>51318827.0</v>
       </c>
       <c r="E28">
         <v>25817097.0</v>
       </c>
       <c r="F28">
         <v>-37124.0</v>
       </c>
       <c r="G28">
         <v>4552641.0</v>
       </c>
       <c r="H28">
         <v>1894718.0</v>
       </c>
       <c r="I28">
         <v>4753263.0</v>
       </c>
       <c r="J28">
         <v>3825704.0</v>
       </c>
       <c r="K28">
         <v>360269.0</v>
       </c>
@@ -13132,51 +13146,51 @@
       <c r="AA28">
         <v>5625555.0</v>
       </c>
       <c r="AB28">
         <v>171559.0</v>
       </c>
       <c r="AC28">
         <v>223818.0</v>
       </c>
       <c r="AD28">
         <v>244728.0</v>
       </c>
       <c r="AE28">
         <v>134973.0</v>
       </c>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>151</v>
       </c>
       <c r="B29">
         <v>-8395151.0</v>
       </c>
       <c r="C29">
-        <v>-9731771.0</v>
+        <v>-9739710.0</v>
       </c>
       <c r="D29">
         <v>-4704487.0</v>
       </c>
       <c r="E29">
         <v>-5364876.0</v>
       </c>
       <c r="F29">
         <v>-4066646.0</v>
       </c>
       <c r="G29">
         <v>-2231165.0</v>
       </c>
       <c r="H29">
         <v>-3201759.0</v>
       </c>
       <c r="I29">
         <v>-3755278.0</v>
       </c>
       <c r="J29">
         <v>-2646069.0</v>
       </c>
       <c r="K29">
         <v>342493.0</v>
       </c>
@@ -13228,51 +13242,51 @@
       <c r="AA29">
         <v>-3425916.0</v>
       </c>
       <c r="AB29">
         <v>12280.0</v>
       </c>
       <c r="AC29">
         <v>-224476.0</v>
       </c>
       <c r="AD29">
         <v>-249847.0</v>
       </c>
       <c r="AE29">
         <v>-129983.0</v>
       </c>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>152</v>
       </c>
       <c r="B30">
         <v>-222514.8</v>
       </c>
       <c r="C30">
-        <v>-495861.0</v>
+        <v>-496267.0</v>
       </c>
       <c r="D30">
         <v>-337968.0</v>
       </c>
       <c r="E30">
         <v>-12680.0</v>
       </c>
       <c r="F30">
         <v>-6476.0</v>
       </c>
       <c r="G30">
         <v>-72635.0</v>
       </c>
       <c r="H30">
         <v>12985.0</v>
       </c>
       <c r="I30">
         <v>-39715.0</v>
       </c>
       <c r="J30">
         <v>76051.0</v>
       </c>
       <c r="K30">
         <v>-79999.0</v>
       </c>