--- v0 (2026-09-12)
+++ v1 (2026-11-01)
@@ -1702,54 +1702,62 @@
       </c>
       <c r="D36">
         <v>530166000.0</v>
       </c>
       <c r="E36">
         <v>751935000.0</v>
       </c>
       <c r="F36">
         <v>631758000.0</v>
       </c>
       <c r="G36">
         <v>150745000.0</v>
       </c>
       <c r="H36">
         <v>21670000.0</v>
       </c>
       <c r="I36">
         <v>3921000.0</v>
       </c>
       <c r="J36"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>45</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>-12053000.0</v>
+      </c>
+      <c r="C37">
+        <v>31250000.0</v>
+      </c>
+      <c r="D37">
+        <v>30056000.0</v>
+      </c>
+      <c r="E37">
+        <v>2277000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">
         <v>376305000.0</v>
       </c>
       <c r="G38">
         <v>136057000.0</v>
       </c>
       <c r="H38">
         <v>13381000.0</v>
       </c>
       <c r="I38">
         <v>8362000.0</v>
@@ -4676,55 +4684,65 @@
       <c r="X36">
         <v>150745000.0</v>
       </c>
       <c r="Y36">
         <v>71963000.0</v>
       </c>
       <c r="Z36">
         <v>21984000.0</v>
       </c>
       <c r="AA36">
         <v>-31442000.0</v>
       </c>
       <c r="AB36">
         <v>21670000.0</v>
       </c>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36">
         <v>-16145000.0</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>45</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>890867000.0</v>
+      </c>
+      <c r="C37">
+        <v>-26309000.0</v>
+      </c>
+      <c r="D37">
+        <v>-12053000.0</v>
+      </c>
+      <c r="E37">
+        <v>2849000.0</v>
+      </c>
+      <c r="F37">
+        <v>8166000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -10287,51 +10305,51 @@
       </c>
       <c r="I13">
         <v>4179000.0</v>
       </c>
       <c r="J13">
         <v>-127000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>137</v>
       </c>
       <c r="B14">
         <v>103672000.0</v>
       </c>
       <c r="C14">
         <v>51676000.0</v>
       </c>
       <c r="D14">
         <v>17566000.0</v>
       </c>
       <c r="E14">
         <v>7586000.0</v>
       </c>
       <c r="F14">
-        <v>3527000.0</v>
+        <v>3485000.0</v>
       </c>
       <c r="G14">
         <v>3633000.0</v>
       </c>
       <c r="H14">
         <v>1327000.0</v>
       </c>
       <c r="I14">
         <v>22000.0</v>
       </c>
       <c r="J14">
         <v>13000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>138</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
@@ -10601,51 +10619,51 @@
       </c>
       <c r="I24">
         <v>-562000.0</v>
       </c>
       <c r="J24">
         <v>-1139000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>147</v>
       </c>
       <c r="B25">
         <v>158799000.0</v>
       </c>
       <c r="C25">
         <v>-132393000.0</v>
       </c>
       <c r="D25">
         <v>-18650000.0</v>
       </c>
       <c r="E25">
         <v>-4995000.0</v>
       </c>
       <c r="F25">
-        <v>12225000.0</v>
+        <v>12267000.0</v>
       </c>
       <c r="G25">
         <v>5571000.0</v>
       </c>
       <c r="H25">
         <v>2353000.0</v>
       </c>
       <c r="I25">
         <v>464000.0</v>
       </c>
       <c r="J25">
         <v>-2107000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">