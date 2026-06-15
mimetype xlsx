--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -1837,51 +1837,53 @@
       </c>
       <c r="G23">
         <v>3767100000.0</v>
       </c>
       <c r="H23">
         <v>3077200000.0</v>
       </c>
       <c r="I23">
         <v>2558400000.0</v>
       </c>
       <c r="J23">
         <v>2516200000.0</v>
       </c>
       <c r="K23">
         <v>2445200000.0</v>
       </c>
       <c r="L23">
         <v>2347900000.0</v>
       </c>
       <c r="M23">
         <v>1951200000.0</v>
       </c>
       <c r="N23">
         <v>2215400000.0</v>
       </c>
-      <c r="O23"/>
+      <c r="O23">
+        <v>1547911057.93</v>
+      </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
         <v>2871300000.0</v>
       </c>
       <c r="C24">
         <v>2705000000.0</v>
       </c>
       <c r="D24">
         <v>2730800000.0</v>
       </c>
       <c r="E24">
         <v>1937400000.0</v>
       </c>
       <c r="F24">
         <v>2384400000.0</v>
       </c>
       <c r="G24">
         <v>1627500000.0</v>
       </c>
       <c r="H24">
         <v>1197100000.0</v>
@@ -3350,90 +3352,90 @@
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
-        <v>241300000.0</v>
+        <v>246800000.0</v>
       </c>
       <c r="C60">
-        <v>808900000.0</v>
+        <v>813900000.0</v>
       </c>
       <c r="D60">
-        <v>534900000.0</v>
+        <v>540100000.0</v>
       </c>
       <c r="E60">
-        <v>-135600000.0</v>
+        <v>-132800000.0</v>
       </c>
       <c r="F60">
-        <v>-478700000.0</v>
+        <v>-474900000.0</v>
       </c>
       <c r="G60">
         <v>-589700000.0</v>
       </c>
       <c r="H60">
-        <v>-328000000.0</v>
+        <v>-322800000.0</v>
       </c>
       <c r="I60">
-        <v>-62600000.0</v>
+        <v>-57400000.0</v>
       </c>
       <c r="J60">
-        <v>160900000.0</v>
+        <v>165500000.0</v>
       </c>
       <c r="K60">
-        <v>-19300000.0</v>
+        <v>-14100000.0</v>
       </c>
       <c r="L60">
-        <v>-29600000.0</v>
+        <v>-26900000.0</v>
       </c>
       <c r="M60">
-        <v>-43100000.0</v>
+        <v>-40800000.0</v>
       </c>
       <c r="N60">
-        <v>18300000.0</v>
+        <v>20600000.0</v>
       </c>
       <c r="O60">
-        <v>0.0</v>
+        <v>-69797587.0</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">