--- v0 (2026-06-19)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3246,51 +3249,51 @@
       </c>
       <c r="V39">
         <v>25000000.0</v>
       </c>
       <c r="W39">
         <v>7600203000.0</v>
       </c>
       <c r="X39">
         <v>4627174000.0</v>
       </c>
       <c r="Y39">
         <v>4397709000.0</v>
       </c>
       <c r="Z39">
         <v>4260208000.0</v>
       </c>
       <c r="AA39">
         <v>3560763000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>55917780.0</v>
+        <v>91000823.0</v>
       </c>
       <c r="C40">
         <v>519079563764.0</v>
       </c>
       <c r="D40">
         <v>144097547.0</v>
       </c>
       <c r="E40">
         <v>117289362.0</v>
       </c>
       <c r="F40">
         <v>32649.0</v>
       </c>
       <c r="G40">
         <v>34607470.0</v>
       </c>
       <c r="H40">
         <v>50767657.0</v>
       </c>
       <c r="I40">
         <v>51205581.0</v>
       </c>
       <c r="J40">
         <v>-4835062.0</v>
       </c>
@@ -3962,51 +3965,51 @@
       </c>
       <c r="R51">
         <v>599890336.0</v>
       </c>
       <c r="S51">
         <v>1336663.0</v>
       </c>
       <c r="T51">
         <v>44805073.0</v>
       </c>
       <c r="U51">
         <v>32725983.0</v>
       </c>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>268350539.0</v>
+        <v>233267496.0</v>
       </c>
       <c r="C52">
         <v>138478071.0</v>
       </c>
       <c r="D52">
         <v>186679927.0</v>
       </c>
       <c r="E52">
         <v>114082707.0</v>
       </c>
       <c r="F52">
         <v>99827316.0</v>
       </c>
       <c r="G52">
         <v>135675822.0</v>
       </c>
       <c r="H52">
         <v>121787324.0</v>
       </c>
       <c r="I52">
         <v>96887626.0</v>
       </c>
       <c r="J52">
         <v>67343454.0</v>
       </c>
@@ -4635,610 +4638,616 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-        <v>156</v>
+      <c r="CP1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>170147193.0</v>
+      </c>
+      <c r="C2">
         <v>157691243.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>169388459.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2901413046345.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>222017747.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>224111089.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>202715614.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>242605000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>200740768.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>195042298.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>174958398.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>184413220.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>194264319.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>201002377.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>188091181.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>201085808.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>176290856.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>187122084.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>252846117.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>150234985.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>145378926.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>75319218.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49564968.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>45183685.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>66468827.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>60754019.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>84794454.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>103274471.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>113198078.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>117699553.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>128756779.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>110327567.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>107144752.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>118373034.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>101583147.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>75165397.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>84018860.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>73361296.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>79613100.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>58156034.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>42158662.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>38803199.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>26460818.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>45329068.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>33157655.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>51455638.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>28553214.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>60811703.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>55139808.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>47008964.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>65676356.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>67910235.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>73782907.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>69878736.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>74824372.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>103639024.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>128032808.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>119324100.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>114413994.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>89626258.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>659960395100.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>526262169200.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>75220490.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>478356766600.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>580345336700.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>390014437300.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>419228809600.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>239390177100.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>148502365600.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>147102843800.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>66868689700.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>61804431000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>49239853000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>26083421000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>36610218000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>397788700000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>129052719000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>39253781000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>65125924000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>74620008000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>16900919000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>12045651000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7764119000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>15914000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2392524000.0</v>
       </c>
-      <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5290,52 +5299,53 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5387,249 +5397,259 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-36556504.0</v>
+      </c>
+      <c r="C5">
         <v>-36201855.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-36672935.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-618304030079.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-37691003.0</v>
       </c>
-      <c r="F5"/>
-[...1 lines deleted...]
-      <c r="H5"/>
+      <c r="G5">
+        <v>-651531638880.0</v>
+      </c>
+      <c r="H5">
+        <v>-436865313495.0</v>
+      </c>
       <c r="I5">
+        <v>-67502780080.0</v>
+      </c>
+      <c r="J5">
         <v>-24554005.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8270465.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6493644.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-9095156.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7631404.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7453926.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7364768.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8595796.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5068978.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1667411.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2506460.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>750435.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>755971.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>758191.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>744850.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>743464.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>652864.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>708304.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>647685.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>789811.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>280988.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>283833.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>290079.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1761991.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>128882.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1071489.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1034148.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2651351.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>662349.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2795929.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2720146.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2744487.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>354070.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>232852.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1263500.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3601643.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5383008.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-7281521.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-8908561.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-10726631.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-13186231.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-14707760.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-16551899.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-18097158.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-18190663.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-22159419.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5681,141 +5701,144 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>53735246.0</v>
+      </c>
+      <c r="C7">
         <v>63618409.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>73111329.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>49142976.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>64085999.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>76447708.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>88545935.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>102516050.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>120618496.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>144527733.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>152220448.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>171221159.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>156098511.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>169389426.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>184134490.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>191983682.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>197421110.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>182211792.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>144270522.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>137373246.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>156161255.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>177161599.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>199636113.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>223865423.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>244987123.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>242866511.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>209232360.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>221228184.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>240602926.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5834,114 +5857,117 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>41992973.0</v>
       </c>
       <c r="C8">
         <v>41992973.0</v>
       </c>
       <c r="D8">
         <v>41992973.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="E8">
         <v>41992973.0</v>
       </c>
+      <c r="F8"/>
       <c r="G8">
         <v>41992973.0</v>
       </c>
       <c r="H8">
         <v>41992973.0</v>
       </c>
       <c r="I8">
+        <v>41992973.0</v>
+      </c>
+      <c r="J8">
         <v>44999501.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47317783.0</v>
       </c>
       <c r="K8">
         <v>47317783.0</v>
       </c>
       <c r="L8">
         <v>47317783.0</v>
       </c>
       <c r="M8">
         <v>47317783.0</v>
       </c>
       <c r="N8">
         <v>47317783.0</v>
       </c>
       <c r="O8">
         <v>47317783.0</v>
       </c>
       <c r="P8">
         <v>47317783.0</v>
       </c>
       <c r="Q8">
         <v>47317783.0</v>
       </c>
       <c r="R8">
         <v>47317783.0</v>
       </c>
       <c r="S8">
         <v>47317783.0</v>
       </c>
       <c r="T8">
         <v>47317783.0</v>
       </c>
       <c r="U8">
         <v>47317783.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>47317783.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5969,129 +5995,130 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>120132020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120120740.0</v>
       </c>
       <c r="E9">
         <v>120120740.0</v>
       </c>
       <c r="F9">
+        <v>120120740.0</v>
+      </c>
+      <c r="G9">
         <v>120124160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120117920.0</v>
       </c>
       <c r="H9">
         <v>120117920.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>120117920.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>145040750.0</v>
       </c>
       <c r="N9">
         <v>145040750.0</v>
       </c>
       <c r="O9">
         <v>145040750.0</v>
       </c>
       <c r="P9">
         <v>145040750.0</v>
       </c>
       <c r="Q9">
         <v>145040750.0</v>
       </c>
       <c r="R9">
         <v>145040750.0</v>
       </c>
       <c r="S9">
         <v>145040750.0</v>
       </c>
       <c r="T9">
         <v>145040750.0</v>
       </c>
       <c r="U9">
         <v>145040750.0</v>
       </c>
       <c r="V9">
-        <v>145025620.0</v>
+        <v>145040750.0</v>
       </c>
       <c r="W9">
         <v>145025620.0</v>
       </c>
       <c r="X9">
         <v>145025620.0</v>
       </c>
       <c r="Y9">
         <v>145025620.0</v>
       </c>
       <c r="Z9">
         <v>145025620.0</v>
       </c>
       <c r="AA9">
         <v>145025620.0</v>
       </c>
       <c r="AB9">
+        <v>145025620.0</v>
+      </c>
+      <c r="AC9">
         <v>144654120.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -6112,323 +6139,327 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>158459180.0</v>
+      </c>
+      <c r="C10">
         <v>202594806.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>239252913.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2443112947605.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>206330012.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>219512185.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>194653653.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>196910604.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>246969714.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>310777014.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>498124721.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>202810101.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>189302793.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>123796936.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>148097071.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>151875885.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>133191258.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>137601645.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>194341065.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>356732345.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>104967240.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>75891599.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>112000189.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>154274656.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>159504018.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>116929041.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>87484915.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>49813089.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>82430181.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>95850258.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>66606898.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>53233226.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>65632391.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>79138520.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>67502601.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>92754816.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>71119128.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>73987188.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>66935259.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>134044887.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>67953258.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>122076684.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>70617505.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>117776408.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>72241581.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>111721568.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>75094321.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>155405481.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>156667312.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>143635109.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>215270579.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>200089798.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>184650196.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>67856757.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>57052218.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>87590019.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>98832693.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>213276902.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>184058308.0</v>
       </c>
-      <c r="BI10"/>
       <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>60228657.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
-[...1 lines deleted...]
-      </c>
+      <c r="C11"/>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
         <v>1313830.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6161310.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7480810.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4096170.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>45867540.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>20706610.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>26161260.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>113617580.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4786180.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11290610.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>15743410.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>15036820.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8008470.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13357840.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6456,458 +6487,462 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>158459180.0</v>
+      </c>
+      <c r="C12">
         <v>202594806.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>239252913.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2443112947605.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>206330012.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>219512185.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>211443970.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>196910604.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>246969714.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>310777014.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>498124721.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>207754313.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>194173583.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>128692837.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>158617984.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>157651223.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>159637520.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>155494837.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>194341065.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>367139635.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>115350118.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>101906965.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>138148782.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>180786576.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>185958103.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>133190829.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>103807568.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>67970528.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>98555013.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>120671974.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>91266371.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>80001815.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>101521447.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>94038520.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>82402601.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>92754816.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>71119128.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>73987188.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>66935259.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>134044887.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>67953258.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>122076684.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>70617505.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>117776408.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>72241581.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>111721568.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>75094321.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>155405481.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>156667312.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>143635109.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>215270579.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>200089798.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>184650196.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>67856757.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>57052218.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>87590019.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>98832693.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>213276902.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>184058308.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>60650124.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
+        <v>41992973.0</v>
+      </c>
+      <c r="C13">
         <v>42009039.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>42013969.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41992973.0</v>
       </c>
       <c r="E13">
         <v>41992973.0</v>
       </c>
       <c r="F13">
         <v>41992973.0</v>
       </c>
       <c r="G13">
         <v>41992973.0</v>
       </c>
       <c r="H13">
         <v>41992973.0</v>
       </c>
       <c r="I13">
+        <v>41992973.0</v>
+      </c>
+      <c r="J13">
         <v>44999501.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47317783.0</v>
       </c>
       <c r="K13">
         <v>47317783.0</v>
       </c>
       <c r="L13">
         <v>47317783.0</v>
       </c>
       <c r="M13">
         <v>47317783.0</v>
       </c>
       <c r="N13">
         <v>47317783.0</v>
       </c>
       <c r="O13">
         <v>47317783.0</v>
       </c>
       <c r="P13">
         <v>47317783.0</v>
       </c>
       <c r="Q13">
         <v>47317783.0</v>
       </c>
       <c r="R13">
         <v>47317783.0</v>
       </c>
       <c r="S13">
         <v>47317783.0</v>
       </c>
       <c r="T13">
         <v>47317783.0</v>
       </c>
       <c r="U13">
         <v>47317783.0</v>
       </c>
       <c r="V13">
-        <v>47313056.0</v>
+        <v>47317783.0</v>
       </c>
       <c r="W13">
         <v>47313056.0</v>
       </c>
       <c r="X13">
         <v>47313056.0</v>
       </c>
       <c r="Y13">
         <v>47313056.0</v>
       </c>
       <c r="Z13">
         <v>47313056.0</v>
       </c>
       <c r="AA13">
         <v>47313056.0</v>
       </c>
       <c r="AB13">
-        <v>47283998.0</v>
+        <v>47313056.0</v>
       </c>
       <c r="AC13">
         <v>47283998.0</v>
       </c>
       <c r="AD13">
         <v>47283998.0</v>
       </c>
       <c r="AE13">
         <v>47283998.0</v>
       </c>
       <c r="AF13">
-        <v>47125880.0</v>
+        <v>47283998.0</v>
       </c>
       <c r="AG13">
         <v>47125880.0</v>
       </c>
       <c r="AH13">
-        <v>47086785.0</v>
+        <v>47125880.0</v>
       </c>
       <c r="AI13">
         <v>47086785.0</v>
       </c>
       <c r="AJ13">
-        <v>46911426.0</v>
+        <v>47086785.0</v>
       </c>
       <c r="AK13">
         <v>46911426.0</v>
       </c>
       <c r="AL13">
-        <v>46233674.0</v>
+        <v>46911426.0</v>
       </c>
       <c r="AM13">
         <v>46233674.0</v>
       </c>
       <c r="AN13">
-        <v>46183122.0</v>
+        <v>46233674.0</v>
       </c>
       <c r="AO13">
         <v>46183122.0</v>
       </c>
       <c r="AP13">
         <v>46183122.0</v>
       </c>
       <c r="AQ13">
-        <v>46051790.0</v>
+        <v>46183122.0</v>
       </c>
       <c r="AR13">
         <v>46051790.0</v>
       </c>
       <c r="AS13">
-        <v>45933063.0</v>
+        <v>46051790.0</v>
       </c>
       <c r="AT13">
         <v>45933063.0</v>
       </c>
       <c r="AU13">
         <v>45933063.0</v>
       </c>
       <c r="AV13">
         <v>45933063.0</v>
       </c>
       <c r="AW13">
-        <v>45811864.0</v>
+        <v>45933063.0</v>
       </c>
       <c r="AX13">
         <v>45811864.0</v>
       </c>
       <c r="AY13">
         <v>45811864.0</v>
       </c>
       <c r="AZ13">
         <v>45811864.0</v>
       </c>
       <c r="BA13">
-        <v>45593925.0</v>
+        <v>45811864.0</v>
       </c>
       <c r="BB13">
         <v>45593925.0</v>
       </c>
       <c r="BC13">
         <v>45593925.0</v>
       </c>
       <c r="BD13">
+        <v>45593925.0</v>
+      </c>
+      <c r="BE13">
         <v>42680412.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>43268534.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>44561400.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>44979720.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>45427855.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>407424711600.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>339520593000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>37245409.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>339520593000.0</v>
       </c>
       <c r="BM13">
         <v>339520593000.0</v>
       </c>
       <c r="BN13">
         <v>339520593000.0</v>
       </c>
       <c r="BO13">
         <v>339520593000.0</v>
       </c>
       <c r="BP13">
         <v>339520593000.0</v>
       </c>
       <c r="BQ13">
         <v>339520593000.0</v>
       </c>
       <c r="BR13">
         <v>339520593000.0</v>
       </c>
       <c r="BS13">
         <v>339520593000.0</v>
       </c>
       <c r="BT13">
         <v>339520593000.0</v>
       </c>
@@ -6929,296 +6964,302 @@
       <c r="BZ13">
         <v>339520593000.0</v>
       </c>
       <c r="CA13">
         <v>339520593000.0</v>
       </c>
       <c r="CB13">
         <v>339520593000.0</v>
       </c>
       <c r="CC13">
         <v>339520593000.0</v>
       </c>
       <c r="CD13">
         <v>339520593000.0</v>
       </c>
       <c r="CE13">
         <v>339520593000.0</v>
       </c>
       <c r="CF13">
         <v>339520593000.0</v>
       </c>
       <c r="CG13">
         <v>339520593000.0</v>
       </c>
       <c r="CH13">
+        <v>339520593000.0</v>
+      </c>
+      <c r="CI13">
         <v>277789593000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>72019593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20577093000.0</v>
       </c>
       <c r="CK13">
         <v>20577093000.0</v>
       </c>
       <c r="CL13">
         <v>20577093000.0</v>
       </c>
       <c r="CM13">
+        <v>20577093000.0</v>
+      </c>
+      <c r="CN13">
         <v>20577000000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>20577093000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>20577000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>7357169432.0</v>
+        <v>7363882892.0</v>
       </c>
       <c r="C14">
         <v>7357169432.0</v>
       </c>
       <c r="D14">
         <v>7357169432.0</v>
       </c>
       <c r="E14">
+        <v>7357169432.0</v>
+      </c>
+      <c r="F14">
         <v>7395556668.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7445956132.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7539154380.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7689592812.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7840031244.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7336671132.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7334438999.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7584658675.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7374305011.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7843815259.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8611610640.0</v>
       </c>
       <c r="P14">
         <v>8611610640.0</v>
       </c>
       <c r="Q14">
         <v>8611610640.0</v>
       </c>
       <c r="R14">
         <v>8611610640.0</v>
       </c>
       <c r="S14">
-        <v>8619817982.0</v>
+        <v>8611610640.0</v>
       </c>
       <c r="T14">
         <v>8619817982.0</v>
       </c>
       <c r="U14">
         <v>8619817982.0</v>
       </c>
       <c r="V14">
+        <v>8619817982.0</v>
+      </c>
+      <c r="W14">
         <v>8686764832.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8619817982.0</v>
       </c>
       <c r="X14">
         <v>8619817982.0</v>
       </c>
       <c r="Y14">
         <v>8619817982.0</v>
       </c>
       <c r="Z14">
+        <v>8619817982.0</v>
+      </c>
+      <c r="AA14">
         <v>8653891332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8619817982.0</v>
       </c>
       <c r="AB14">
         <v>8619817982.0</v>
       </c>
       <c r="AC14">
+        <v>8619817982.0</v>
+      </c>
+      <c r="AD14">
         <v>8611686432.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8618307332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8611686432.0</v>
       </c>
       <c r="AF14">
         <v>8611686432.0</v>
       </c>
       <c r="AG14">
+        <v>8611686432.0</v>
+      </c>
+      <c r="AH14">
         <v>8553342132.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8564339532.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8553342132.0</v>
       </c>
       <c r="AJ14">
         <v>8553342132.0</v>
       </c>
       <c r="AK14">
+        <v>8553342132.0</v>
+      </c>
+      <c r="AL14">
         <v>8325016732.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8510372732.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8325016732.0</v>
       </c>
       <c r="AN14">
         <v>8325016732.0</v>
       </c>
       <c r="AO14">
-        <v>8279919172.0</v>
+        <v>8325016732.0</v>
       </c>
       <c r="AP14">
         <v>8279919172.0</v>
       </c>
       <c r="AQ14">
         <v>8279919172.0</v>
       </c>
       <c r="AR14">
         <v>8279919172.0</v>
       </c>
       <c r="AS14">
-        <v>8245228732.0</v>
+        <v>8279919172.0</v>
       </c>
       <c r="AT14">
         <v>8245228732.0</v>
       </c>
       <c r="AU14">
         <v>8245228732.0</v>
       </c>
       <c r="AV14">
         <v>8245228732.0</v>
       </c>
       <c r="AW14">
-        <v>8216846232.0</v>
+        <v>8245228732.0</v>
       </c>
       <c r="AX14">
         <v>8216846232.0</v>
       </c>
       <c r="AY14">
         <v>8216846232.0</v>
       </c>
       <c r="AZ14">
         <v>8216846232.0</v>
       </c>
       <c r="BA14">
-        <v>8168494232.0</v>
+        <v>8216846232.0</v>
       </c>
       <c r="BB14">
         <v>8168494232.0</v>
       </c>
       <c r="BC14">
         <v>8168494232.0</v>
       </c>
       <c r="BD14">
         <v>8168494232.0</v>
       </c>
       <c r="BE14">
-        <v>8148494232.0</v>
+        <v>8168494232.0</v>
       </c>
       <c r="BF14">
         <v>8148494232.0</v>
       </c>
       <c r="BG14">
         <v>8148494232.0</v>
       </c>
       <c r="BH14">
         <v>8148494232.0</v>
       </c>
       <c r="BI14">
         <v>8148494232.0</v>
       </c>
       <c r="BJ14">
-        <v>6790411860.0</v>
+        <v>8148494232.0</v>
       </c>
       <c r="BK14">
         <v>6790411860.0</v>
       </c>
-      <c r="BL14"/>
+      <c r="BL14">
+        <v>6790411860.0</v>
+      </c>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7270,245 +7311,247 @@
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>340038.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>359901.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>122729890.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>165088539.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>111799897.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>110589748.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>121369115.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>710089.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>605014.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2155789.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>499898.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>559325.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1019146.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>587928.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>888677.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>45778078.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>54059276.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>44175913.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>53161951.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>47341632.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>43766700.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>38025721.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>49421009.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>40690995.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>44131555.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>37703268.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>33973790.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>32659398.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>18328089.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>22814429.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>28688123.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>28511518.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>29688231.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>33523402.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>41969041.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>36015679.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>42206239.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>42386681.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>40409161.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>38263364.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>34966194.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>34510341.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>30968321.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1677643.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2012808.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>20121945.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2587889.0</v>
       </c>
-      <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>11837317.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7560,52 +7603,53 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7657,52 +7701,53 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7754,1186 +7799,1202 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
+        <v>10119534.0</v>
+      </c>
+      <c r="C20">
         <v>10123405.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>10124593.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>168642034110.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10119534.0</v>
       </c>
       <c r="F20">
         <v>10119534.0</v>
       </c>
       <c r="G20">
         <v>10119534.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>10119534.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
+      <c r="AR20"/>
       <c r="AS20">
         <v>1218702.0</v>
       </c>
       <c r="AT20">
         <v>1218702.0</v>
       </c>
       <c r="AU20">
         <v>1218702.0</v>
       </c>
       <c r="AV20">
-        <v>4176578.0</v>
+        <v>1218702.0</v>
       </c>
       <c r="AW20">
         <v>4176578.0</v>
       </c>
       <c r="AX20">
         <v>4176578.0</v>
       </c>
       <c r="AY20">
         <v>4176578.0</v>
       </c>
       <c r="AZ20">
         <v>4176578.0</v>
       </c>
       <c r="BA20">
         <v>4176578.0</v>
       </c>
       <c r="BB20">
         <v>4176578.0</v>
       </c>
       <c r="BC20">
         <v>4176578.0</v>
       </c>
-      <c r="BD20"/>
+      <c r="BD20">
+        <v>4176578.0</v>
+      </c>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>7446582.0</v>
+      </c>
+      <c r="C21">
         <v>8085057.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8699910.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>156741007665.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9908925.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10302820.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10274674.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10828415.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11740924.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11609416.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11291510.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13314429.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12419610.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>13285748.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>62910328.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>45767557.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>230871384.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>245960272.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>193461684.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>177819453.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2864449.0</v>
       </c>
-      <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>1804454.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21">
-[...1 lines deleted...]
-      </c>
+      <c r="AR21"/>
       <c r="AS21">
         <v>18812175.0</v>
       </c>
       <c r="AT21">
         <v>18812175.0</v>
       </c>
       <c r="AU21">
         <v>18812175.0</v>
       </c>
       <c r="AV21">
-        <v>19192223.0</v>
+        <v>18812175.0</v>
       </c>
       <c r="AW21">
         <v>19192223.0</v>
       </c>
       <c r="AX21">
         <v>19192223.0</v>
       </c>
       <c r="AY21">
         <v>19192223.0</v>
       </c>
       <c r="AZ21">
         <v>19192223.0</v>
       </c>
       <c r="BA21">
         <v>19192223.0</v>
       </c>
       <c r="BB21">
         <v>19192223.0</v>
       </c>
       <c r="BC21">
         <v>19192223.0</v>
       </c>
-      <c r="BD21"/>
+      <c r="BD21">
+        <v>19192223.0</v>
+      </c>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>225837706.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>55040411.0</v>
+      </c>
+      <c r="C22">
         <v>67288646.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>67552856.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>71108287.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>74843849.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>74477770.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>73358114.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>70628437.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>75822391.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>68227683.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>70192304.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>74789290.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>87159741.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>87283226.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>81184262.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>78295510.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>75526975.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>74816941.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>66939999.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>35174377.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>33332629.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>34916497.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>39524439.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>45290694.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>45957615.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>49248830.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>54249301.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>54125045.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>50067760.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>44122329.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>33427131.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>29653974.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>29620722.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>30535012.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>28427255.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>27277787.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>21538107.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>19346116.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>18293451.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>19172239.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>21152749.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>20731309.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>19819909.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>19956895.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>21193207.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>22448902.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>23665325.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>24380057.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>24788049.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>25014737.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>28018171.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>34207196.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>38012578.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>41348982.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>43348331.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>52574263.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>57105332.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>53934800.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>53062324.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>47141392.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>403883356900.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>329941489100.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>28647596.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>232985591600.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>187324093200.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>155987303600.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>198115294900.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>109852294500.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>105690970200.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>101175136800.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>100184859000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>100076578000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>97903282400.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>95438495500.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>508757503000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>421031039300.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>258156603500.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>210394149200.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>305024605000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>352575565000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>352605062000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>353180838000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>354263227000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>340690623000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>181837248000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>190558280000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>175921647000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2539257000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>10155162000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1588062000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>11622000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>3947997000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>18426000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>1413499281.0</v>
+      </c>
+      <c r="C23">
         <v>1472951537.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1528333006.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1531659787.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1573919608.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1571448347.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1587043414.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1663083435.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1647870679.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1622097415.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1874599404.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1563121827.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1578683114.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1549804522.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1571087407.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1594909704.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1594069176.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1632822992.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1635958307.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1392053439.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1009646131.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>952055018.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>974449753.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1040854175.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1110920433.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1118180803.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1181911191.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1168492270.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1181704619.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1202988692.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1184094711.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1139864920.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1074375398.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1008738494.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>945581412.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>898537640.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>864907373.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>863552762.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>882275704.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>839357614.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>824013780.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>832988115.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>831796061.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>872614666.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>865391318.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>902512163.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>905305407.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>935492683.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>970779350.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1003392066.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1081805400.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1119233964.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1155990575.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1131375303.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1159770820.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1228369703.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1234916538.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23">
+      <c r="BG23"/>
+      <c r="BH23">
         <v>1194503602.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1137452697.0</v>
       </c>
-      <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>837826978.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>781475548.0</v>
+      </c>
+      <c r="C24">
         <v>818836440.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>840392500.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>625801490.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>654211950.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>707702260.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>830660080.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>800350180.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>812440965.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>794369220.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>939352958.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>695565260.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>713211660.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>716583160.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>738167880.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>749227512.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>758093336.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>763500320.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>733709421.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>723133190.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>389493610.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>388218560.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>333983990.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>398977806.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>402819412.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>406664301.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>416755860.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>426038610.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>428834486.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>445249626.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>422189283.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>427754061.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>550581000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>516446900.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>502079700.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>504717500.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>488305800.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>496869900.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>501362900.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>535725200.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>583542600.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>604362400.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>614322400.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>631760400.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>641304700.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>648707100.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>661067400.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>639739400.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>597822000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>646500700.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>683916200.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>721583300.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>776607000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>801234100.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>827186000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>8178937000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>8075391000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>834267700.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>834716900.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>7321277184000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>6564119663100.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>5652419039700.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>5520280723300.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>5638866255700.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>5590009840600.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>5230645353000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>5328207860300.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1910773800.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>51286815200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000000.0</v>
       </c>
       <c r="BS24">
         <v>50000000000.0</v>
       </c>
       <c r="BT24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="BU24">
         <v>50793431900.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>46829407900.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>49162431900.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>502602403000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>426917989500.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>310821279600.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>235963563600.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
-[...1 lines deleted...]
-      </c>
+      <c r="CI24"/>
       <c r="CJ24">
         <v>41814000.0</v>
       </c>
       <c r="CK24">
+        <v>41814000.0</v>
+      </c>
+      <c r="CL24">
         <v>136166000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>96023000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>178000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>89312000.0</v>
       </c>
-      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>878537420.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>644081660.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>678088640.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>735254310.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>864240320.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>837843460.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>768556510.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>803656380.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>804266740.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>833245650.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>852970930.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>866009120.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>872594730.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>830276160.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>791603510.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>456733820.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>470409800.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>433543830.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>517410600.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>542431670.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>565688490.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>580688390.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>567328100.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -8954,52 +9015,53 @@
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9051,52 +9113,53 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9148,344 +9211,350 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>862605206.0</v>
+      </c>
+      <c r="C28">
         <v>889833542.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>873107903.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2442058026757.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>848945800.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>846176682.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>808064741.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>771761897.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>742829403.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>671117494.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>692577623.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>733816981.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>764913523.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>801395621.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>799231281.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>819024379.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>849999845.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>851174125.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>735762408.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>516631916.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>422221067.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>469000632.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>457219465.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>474978489.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>503985775.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>577680203.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>614990798.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>627612076.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>616832127.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>634386288.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>628748278.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>650923921.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>612859887.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>536389321.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>501920523.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>486729768.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>488289760.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>491530609.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>540082040.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>465751487.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>568103488.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>527820923.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>591027200.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>562949729.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>618865854.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>597786092.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>642473267.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>534219281.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>604774342.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>658283808.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>662500859.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>703449325.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>744574268.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>837027593.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>870139868.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>864702597.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>839307733.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>685763069.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>689428490.0</v>
       </c>
-      <c r="BI28"/>
       <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>652094803.0</v>
       </c>
-      <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>996194882.0</v>
+      </c>
+      <c r="C29">
         <v>1054906414.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1090250082.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1102098071.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>1105523928.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1109422275.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1115325593.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1121146654.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1113011722.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1318779531.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1045927432.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1032998909.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1021322724.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1034166928.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1040826280.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1035370816.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1052705509.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1013547653.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>977196392.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>620616717.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>626830083.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>655789260.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>714966462.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>714978964.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>707373402.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9508,406 +9577,410 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>239547871.0</v>
+      </c>
+      <c r="C30">
         <v>229782302.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>255266560.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>311321134.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>242743104.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>277011743.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>315104158.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>426696229.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>336818341.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>339166973.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>359656125.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>403134708.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>424875871.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>364413646.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>402893027.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>343751955.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>339951669.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4644009000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4211441000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3414628000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>249906621.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>188108858.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>160236370.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>187819912.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>244607845.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>218889737.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>305661912.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>326645131.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>243554542.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>230871384.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>229035770.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>245960272.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>193461684.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>186263895.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>177819453.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>177787293.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>166130739.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>177090777.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>146345720.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>132557323.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>114187141.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>121046214.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>139219818.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>154353814.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>150749305.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>130721645.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>145822710.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>134546726.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>146456401.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>135537486.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>147043776.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>167132293.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>169341878.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>229047580.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>246772840.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>325149242.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>201510679.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>181061900.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>208534780.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>184892329.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1609540085400.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1365071853700.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>225837706.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1796812961700.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1488264633600.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1646786644500.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1757522043900.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7911323000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5610571300.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>15825395700.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>15146647500.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>14174371500.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15603834700.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>7292769000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>59904760400.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>73380766500.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>38479511500.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>31074730000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>41407972000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>31278120000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>16295590000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>15587279000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>283917423000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>35438023000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>26238536000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>27206363000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>36544460000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>27882323000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>5835167000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>8018231000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>18528000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>12638721000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>15989000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>237584142.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>252228678.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>254060506.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>244163395.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>261350849.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>265655972.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>248102653.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>230801656.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>238099107.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>263731205.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>285349430.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>275354594.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>257751281.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>280570756.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>292024401.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>266812747.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>263489857.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>261510799.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>228507257.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9924,129 +9997,132 @@
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>-12062791.0</v>
+      </c>
+      <c r="C32">
         <v>27601976.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>83641101.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-107978062.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>-4377941.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>205698196.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>286579468.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>293250400.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>340702351.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>497002530.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>274080857.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>262722325.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>234942613.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>232719410.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>250266980.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>229281237.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>239186121.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>199936333.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>423668666.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>139275329.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>175880610.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>147271996.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>251086837.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>246177350.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>214647861.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10069,317 +10145,323 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:94">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>920237263.0</v>
+      </c>
+      <c r="C33">
         <v>954231956.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>950633405.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>961965000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>967409738.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>945261984.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>952047207.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>891378176.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>893941587.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>825750778.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>849315456.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>823641900.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>859802745.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>886512069.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>918904747.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>925838067.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>950866715.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>965559147.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>961946777.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>675253540.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>606166249.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>588732679.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>606829599.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>599514502.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>629285998.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>664431484.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>710401546.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>707593059.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>724760002.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>710209878.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>742375515.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>714092020.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>690800638.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>645124335.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>592668071.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>544734111.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>510232569.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>507686442.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>582987670.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>490999929.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>487403819.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>498276593.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>523954076.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>508123884.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>533798509.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>575491249.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>603399410.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>551909706.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>562446567.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>635063249.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>659825213.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>654436555.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>693264267.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>742506756.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>773910577.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>761754317.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>789236875.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33">
+      <c r="BG33"/>
+      <c r="BH33">
         <v>712331712.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>610399249.0</v>
       </c>
-      <c r="BI33"/>
       <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BK33"/>
+      <c r="BL33">
         <v>521424156.0</v>
       </c>
-      <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
+      <c r="CP33"/>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:94">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>19031607.0</v>
+      </c>
+      <c r="C34">
         <v>18872070.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>18642865.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>18613339.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>13405886.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>12259696.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>11650424.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>10622622.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>156768.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>164635.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>153272.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>160347.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>161212.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>161572.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>154775.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>138926.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
@@ -10411,482 +10493,489 @@
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:94">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>905677339.0</v>
+      </c>
+      <c r="C35">
         <v>956781040.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>985418162.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>757819778.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12601333456485.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>830032398.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>964274292.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>932881582.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>939988533.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>914717462.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1073713050.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>836201879.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>872521164.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>869225840.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>895395926.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>922044316.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>935984338.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>943394202.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>896226921.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>850819344.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>514639722.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>526513982.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>490370176.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>565251685.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>600108535.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>621327856.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>643990777.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>617311871.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>630148416.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>662302736.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>643771322.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>656084264.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>599947869.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>565699335.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>550019685.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>544124359.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>526535335.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>533537728.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>536501797.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>569877646.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>616005279.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>635907040.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>644268175.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>657169446.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>667305736.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>673509770.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>686268896.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>697355146.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>626584122.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>676436292.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>713385228.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>748163222.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>804677295.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>834781863.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>864419824.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>888816808.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>889919148.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35">
+      <c r="BG35"/>
+      <c r="BH35">
         <v>866117918.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>855580041.0</v>
       </c>
-      <c r="BI35"/>
       <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BK35"/>
+      <c r="BL35">
         <v>614902647.0</v>
       </c>
-      <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
+      <c r="CP35"/>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:94">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>103704120.0</v>
+      </c>
+      <c r="C36">
         <v>139456701.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>141873305.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-2443270812740.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>89183479.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>65009715.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>82278430.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>25053750.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>31309317.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9910374.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>15033599.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>79464899.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>80766916.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>129006629.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>108922681.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>107850862.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>132038661.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>120035285.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>50823181.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>50652678.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>79302038.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>94264574.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>99767383.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>69277660.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>71335526.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>74483729.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>113141954.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>97486412.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>93146672.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-10588097.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>78443191.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-3387845.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-3541000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>110786058.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>99613496.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>95907510.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>59694727.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>103331644.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>168672974.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>145076063.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>146050307.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>134981776.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>137395198.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2131740.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2281266.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2183800.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2354716.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2098806.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2297527.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2207949.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2168987.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2274992.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2296057.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2405644.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>2338451.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>100071813.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>104544980.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36">
+      <c r="BG36"/>
+      <c r="BH36">
         <v>134199812.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>64037924.0</v>
       </c>
-      <c r="BI36"/>
       <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BK36"/>
+      <c r="BL36">
         <v>33808735.0</v>
       </c>
-      <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
+      <c r="CP36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:94">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10938,1353 +11027,1365 @@
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:94">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>33392000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>37323640.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>44639760.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>42842830.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>31910130.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>19812840.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>17393820.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>76089164.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>114127094.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>37415650.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>100220618.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>108207015.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>89052856.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>96221953.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>89997242.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>89345662.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>105344301.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>106075644.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>71230951.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>72707879.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>76996028.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>120353777.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>34249880.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>98113885.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>70202706.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>84585555.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>96076097.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>113448400.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>118227500.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>108298600.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>101637700.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>64568800.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>106983900.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>177061000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>152194700.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>151944300.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>140227900.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>144648100.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>127982400.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>144082500.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>168591300.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>176750000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>135996400.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>121904200.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>173199000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>171641600.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>139592700.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>151369400.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>173569200.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>175571300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BE38">
         <v>0.0</v>
       </c>
       <c r="BF38">
+        <v>0.0</v>
+      </c>
+      <c r="BG38">
         <v>147430400.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>150173000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>634264270600.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>534594543200.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>552369701200.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>0.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>556052752900.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>379755996300.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>435617703300.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>429244355400.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>126893139600.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>37509618800.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>35836888100.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>35686210200.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>31960523200.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>32902187700.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>32793784900.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>62905909900.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>38814985400.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>142894558900.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>23281081700.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>23807674000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>24281284000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>24735743000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>25243719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5315304000.0</v>
       </c>
       <c r="CF38">
         <v>5315304000.0</v>
       </c>
       <c r="CG38">
-        <v>5380673000.0</v>
+        <v>5315304000.0</v>
       </c>
       <c r="CH38">
         <v>5380673000.0</v>
       </c>
       <c r="CI38">
+        <v>5380673000.0</v>
+      </c>
+      <c r="CJ38">
         <v>13368749000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>5255947000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>5999400000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>6008453000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>5646000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>5555583000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>403000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:94">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>40214556.0</v>
+      </c>
+      <c r="C39">
         <v>19053827.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>15627270.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-2442925682241.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>82592905.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>55184665.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>35089965.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>77469989.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>94318646.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>78174967.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>97310798.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>66990287.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12671174.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>95600827.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>9487387.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>94690842.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>96867584.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>24395660.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>20927428.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4940069.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4890514.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>45902699.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>39055263.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>35934631.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5110872.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>61221942.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>7790864.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>12158507.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>73829523.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>104574939.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>95178722.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>77770059.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>74906882.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>55495275.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>61406665.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>58052045.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>98175255.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>87488285.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>69575349.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>67144287.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>135970162.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>72539042.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>79811935.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>73821012.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>88394338.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>64576617.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>60853679.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>71386011.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>81835162.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>66269436.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>33672048.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>67654190.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>240063534.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>279662808.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>285459694.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>326451103.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>88230959.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>65212800.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>215788723.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>110961419.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>884654360700.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>840075015100.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>186560087.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>559337224500.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>622741781200.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>490064181500.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>423851503100.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>33779779500.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>883838500.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>305917000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>252026800.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>337513900.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>32443004400.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>36675840400.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>8412185500.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>2948745200.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>8500074500.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>15020329500.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>14603256000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>18465252000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>10661815000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>7258543000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>2592089000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>3615327000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>3192486000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>7600204000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>3666755000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>4580577000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>4703781000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>4627174000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>4981000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>4397709000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>17304000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>61158141.0</v>
+        <v>123325858.0</v>
       </c>
       <c r="C40">
+        <v>92385149.0</v>
+      </c>
+      <c r="D40">
         <v>90884187.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-2360634394436.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11312921125469.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>84668174.0</v>
+        <v>381510649984.0</v>
       </c>
       <c r="H40">
-        <v>106898620.0</v>
+        <v>519079563764.0</v>
       </c>
       <c r="I40">
+        <v>542637322500.0</v>
+      </c>
+      <c r="J40">
         <v>120539936.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-5296241.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-20990992.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-3235371.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>744039.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>103763740.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>117289362.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>97560780.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>118466306.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>124774597.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>32649.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>60425404.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>47766121.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>33328504.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>34107572.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>32107956.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>46910987.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>48838760.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>49878980.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>6154.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-1095204.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-1638112.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-975173.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-4701175.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-638932.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-6357072.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-4835062.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-11305495.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-5988553.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-9013754.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-6266185.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-618499.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-532650.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-2148870.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-2909525.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-6127037.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-9658703.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-11730886.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-12435258.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-12502449.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-973211.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-12644284.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-11805233.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-12283476.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>33825099.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>32701990.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>29339887.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>43557273.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>40633290.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>49471000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>24808968.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>17853739.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>251288209000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>176133308000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>15291848.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>167176217000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>137575939000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>120040135000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>216305106000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2883627000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1164144000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>14843787000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>15153564000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>11440192000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>10955559000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1366780000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>617203000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>3131875000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>2518148000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>580972000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>1721815000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>1356851000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>624657000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>199650000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>447636080000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>498536271000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>449971299000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>413152706000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>615706315000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>2729345000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>3545271000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>3108241000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>6222000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>5390574000.0</v>
       </c>
-      <c r="CO40"/>
+      <c r="CP40"/>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:94">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>68864786.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>69073385.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>69975216.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>70799475.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>65950764.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>59215838.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>57905907.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>56104180.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>56826344.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>47841085.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>57676867.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>55639363.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>63302388.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>49983776.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>48365828.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>47380488.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>45303772.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>49525279.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>49366800.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>49252500.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>47940000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>39406800.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>38229500.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>36667900.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>35138900.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>34152500.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>32462600.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>31544600.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>29945700.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>21646600.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>22238600.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>21040200.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>21439000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>53777400.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>24923600.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>26097100.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>25630600.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>22741500.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>24231900.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>29709300.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>33395400.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>326487000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>304262000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>30757700.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>30443100.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>352086423000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>198990488900.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>94068602800.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>85030559900.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>89088914600.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>87703608200.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>83076110400.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>78375370400.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>201299800.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>3307993900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>582993900.0</v>
       </c>
       <c r="BS41">
         <v>582993900.0</v>
       </c>
       <c r="BT41">
+        <v>582993900.0</v>
+      </c>
+      <c r="BU41">
         <v>474985400.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>576038300.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>474985400.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1116442600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>920418100.0</v>
       </c>
       <c r="BY41">
         <v>920418100.0</v>
       </c>
       <c r="BZ41">
         <v>920418100.0</v>
       </c>
       <c r="CA41">
+        <v>920418100.0</v>
+      </c>
+      <c r="CB41">
         <v>415892304000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>431261575000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>440542870000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>532632241000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>666474000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>682249000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>627775000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>556771000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1643357000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1600385000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>1548090000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1504511000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1417000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1330315000.0</v>
       </c>
-      <c r="CO41"/>
+      <c r="CP41"/>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:94">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>109460426.0</v>
+      </c>
+      <c r="C42">
         <v>109502306.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>109515157.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>72347189.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>109449137.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>72526327.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>84720867.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>89177400.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>121913838.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>101915477.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110185943.0</v>
       </c>
       <c r="L42">
         <v>110185943.0</v>
       </c>
       <c r="M42">
+        <v>110185943.0</v>
+      </c>
+      <c r="N42">
         <v>106296131.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>119500025.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>115409571.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>124414989.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>125770119.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>143856465.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>147547208.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>145791183.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>145796719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145025621.0</v>
       </c>
       <c r="W42">
         <v>145025621.0</v>
       </c>
       <c r="X42">
         <v>145025621.0</v>
       </c>
       <c r="Y42">
+        <v>145025621.0</v>
+      </c>
+      <c r="Z42">
         <v>145678485.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>145025621.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>145673307.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>145443930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144654118.0</v>
       </c>
       <c r="AD42">
         <v>144654118.0</v>
       </c>
       <c r="AE42">
         <v>144654118.0</v>
       </c>
       <c r="AF42">
-        <v>142002758.0</v>
+        <v>144654118.0</v>
       </c>
       <c r="AG42">
         <v>142002758.0</v>
       </c>
       <c r="AH42">
-        <v>140691246.0</v>
+        <v>142002758.0</v>
       </c>
       <c r="AI42">
         <v>140691246.0</v>
       </c>
       <c r="AJ42">
-        <v>137333928.0</v>
+        <v>140691246.0</v>
       </c>
       <c r="AK42">
         <v>137333928.0</v>
       </c>
       <c r="AL42">
-        <v>131948946.0</v>
+        <v>137333928.0</v>
       </c>
       <c r="AM42">
         <v>131948946.0</v>
       </c>
       <c r="AN42">
-        <v>131612844.0</v>
+        <v>131948946.0</v>
       </c>
       <c r="AO42">
         <v>131612844.0</v>
       </c>
       <c r="AP42">
         <v>131612844.0</v>
       </c>
       <c r="AQ42">
-        <v>131407964.0</v>
+        <v>131612844.0</v>
       </c>
       <c r="AR42">
         <v>131407964.0</v>
       </c>
       <c r="AS42">
-        <v>131346228.0</v>
+        <v>131407964.0</v>
       </c>
       <c r="AT42">
         <v>131346228.0</v>
       </c>
       <c r="AU42">
+        <v>131346228.0</v>
+      </c>
+      <c r="AV42">
         <v>138370428.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>131346228.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131062621.0</v>
       </c>
       <c r="AX42">
         <v>131062621.0</v>
       </c>
       <c r="AY42">
+        <v>131062621.0</v>
+      </c>
+      <c r="AZ42">
         <v>136523812.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>131062621.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130849041.0</v>
       </c>
       <c r="BB42">
         <v>130849041.0</v>
       </c>
       <c r="BC42">
+        <v>130849041.0</v>
+      </c>
+      <c r="BD42">
         <v>106451729.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>125190433.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>123112668.0</v>
       </c>
-      <c r="BF42"/>
-      <c r="BG42">
+      <c r="BG42"/>
+      <c r="BH42">
         <v>108277660.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>93915708.18</v>
       </c>
-      <c r="BI42"/>
       <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BK42"/>
+      <c r="BL42">
         <v>15306960.0</v>
       </c>
-      <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:94">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12336,52 +12437,53 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:94">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12433,101 +12535,104 @@
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:94">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>2940434293.0</v>
+      </c>
+      <c r="C45">
         <v>2933444351.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2923286412.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2944813227.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2946691103.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2901114608.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2767541700.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2768089371.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2753513224.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2628154596.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2610015674.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2551777211.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2529342767.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2484885911.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2489957077.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2452418358.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -12560,811 +12665,819 @@
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:94">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>631817781.0</v>
+      </c>
+      <c r="C46">
         <v>592532663.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>622188810.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>739006405.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>752723997.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>759669014.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>750944619.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>772079695.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>777834921.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>680291881.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>710752410.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>714165261.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>749601474.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>756184176.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>789508610.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>806022528.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>821463661.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>851953033.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>848681368.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>582056298.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>516820586.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>483388378.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>500753955.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>528283551.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>556578119.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>587435456.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>590047769.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>606839277.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>626646117.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>640007172.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>657789960.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>618015923.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>577352284.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>526896884.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>484369495.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>443096372.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>445663738.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>400702527.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>405926630.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>338805191.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>335459487.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>358048669.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>379305958.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>380141448.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>389715997.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>406899937.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>426649460.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>415913331.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>440542341.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>461864275.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>488183633.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>514843868.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>541894902.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>568937544.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>598339265.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>637632979.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>662866946.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46">
+      <c r="BG46"/>
+      <c r="BH46">
         <v>561834211.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>539678782.0</v>
       </c>
-      <c r="BI46"/>
       <c r="BJ46"/>
-      <c r="BK46">
+      <c r="BK46"/>
+      <c r="BL46">
         <v>449297771.0</v>
       </c>
-      <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
+      <c r="CP46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:94">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>695212920.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>734460270.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>752724000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>759669010.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>750944620.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>772079700.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>714165260.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>749601474.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>756184180.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>789508610.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>806022529.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>821463662.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>851953034.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>848681368.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>582056298.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>516820587.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>483388378.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>500753955.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>528283551.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>556578119.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>587435456.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>590047769.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>606839280.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>626646117.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>640007172.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>657789960.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>618015923.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>577352300.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>526896900.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>484369500.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>443096400.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>445663700.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>400702500.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>405926600.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>338805200.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>335459500.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>358048700.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>379306000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>380141400.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>389716000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>406899900.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>426649500.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>415913300.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>440542300.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>461864300.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>488183600.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>514843900.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>541894900.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>568937500.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>598339300.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>6101751000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>6241685000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>632767400.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>561290100.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>4840168459100.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>4476574458000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>4183820719000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>4095695269100.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>3836912501400.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>3745745736700.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>3235395113000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>3176244298700.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1467953300.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>120121209800.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>120199011700.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>120273722200.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>157885537300.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>125357135200.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>105496292200.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>490943176800.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>464556340000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>469951187200.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>479342739100.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>494813786000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>504108455000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>513032928000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>517976766000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>499670228000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>510032119000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>518766206000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>522243599000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>517716631000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1798534000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>3154905000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>3096855000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>3359000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>3274436000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>3585000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:94">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>-110531152.0</v>
+      </c>
+      <c r="C48">
         <v>-88785065.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-63273915.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-18019963.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-17701717.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-10598240.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>56437749.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>104028654.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>91504253.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>102502450.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>121594838.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>113112229.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>96389838.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>92864797.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>93500648.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>90923531.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>76144472.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>70176601.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>70790981.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>54993687.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>37687154.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>45002238.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>70647677.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>92267288.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>82363053.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>64704299.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>87584393.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>99296473.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>74593642.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>71267907.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>69282604.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>37616628.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>6341063.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1296590.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-11644377.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-23144541.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-45857140.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-30733311.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-54434135.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-65997163.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-83245582.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-88177386.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-91196303.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-81259149.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-86579732.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-86875663.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-76439238.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-75188404.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-80575888.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-80125141.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-91908873.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-75875438.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-68368769.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-65826907.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-62538914.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-74782917.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-72596726.98</v>
       </c>
-      <c r="BF48"/>
-      <c r="BG48">
+      <c r="BG48"/>
+      <c r="BH48">
         <v>-47284116.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-24703310.18</v>
       </c>
-      <c r="BI48"/>
       <c r="BJ48"/>
-      <c r="BK48">
+      <c r="BK48"/>
+      <c r="BL48">
         <v>-37634928.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>300554532600.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>154810046300.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>130151125100.0</v>
       </c>
-      <c r="BO48"/>
-      <c r="BP48">
+      <c r="BP48"/>
+      <c r="BQ48">
         <v>1120214600.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>3560866600.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>2733294400.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1230110400.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>288764500.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1739257000.0</v>
       </c>
-      <c r="BV48"/>
-      <c r="BW48">
+      <c r="BW48"/>
+      <c r="BX48">
         <v>17064921700.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>15854589100.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>15031669400.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>12121680700.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>10037801000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>10033238000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>9533269000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>9272721000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>7544830000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>7211331000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>7535423000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>5845959000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>3964210000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>3909693000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>3229299000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>3717279000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>3873000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>3541432000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>7509000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:94">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13416,147 +13529,150 @@
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:94">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>210353592.0</v>
+      </c>
+      <c r="C50">
         <v>209555694.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>198301086.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>379976385.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>293900604.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>95610608.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>79776385.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>74842102.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>66906792.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>106821653.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>88841373.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>69783496.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>52510883.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>39771050.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>37538262.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>33114085.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>27854340.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>14182260.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>5960550.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>321451.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>512421.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>58074068.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>30639226.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>36804958.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>42957820.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>42853342.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>42154194.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>49199638.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>44383994.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>24741787.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>24796235.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -13573,635 +13689,643 @@
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:94">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>1021064386.0</v>
+      </c>
+      <c r="C51">
         <v>1092428348.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1112360816.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1054920848.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1055275812.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1065688867.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1002718394.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>968672501.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>989799117.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>981894508.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1190702344.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>936627082.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>954216318.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>925192557.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>947328357.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>970900264.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>983191103.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>988775773.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>930103476.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>873364265.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>527188312.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>544892231.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>569219654.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>629253145.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>663489795.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>694609244.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>702475714.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>677425170.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>699262308.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>730236546.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>695355176.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>704157147.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>678492278.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>615527841.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>569423124.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>579484584.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>559408888.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>565517797.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>607017299.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>599796374.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>636056746.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>649897607.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>661644705.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>680726137.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>691107435.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>709507660.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>717567588.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>689624762.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>761441654.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>801918917.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>877771438.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>903539123.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>929224464.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>904884350.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>927192086.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>952292616.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>938140426.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51">
+      <c r="BG51"/>
+      <c r="BH51">
         <v>899039971.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>873486798.0</v>
       </c>
-      <c r="BI51"/>
       <c r="BJ51"/>
-      <c r="BK51">
+      <c r="BK51"/>
+      <c r="BL51">
         <v>712323460.0</v>
       </c>
-      <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
+      <c r="CP51"/>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:94">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>271917622.0</v>
+        <v>211851758.0</v>
       </c>
       <c r="C52">
+        <v>240690614.0</v>
+      </c>
+      <c r="D52">
         <v>268350539.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>410839186.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>377187169.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>330434553.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>138478071.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>130829042.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>134649264.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>135977806.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>186679927.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>168070570.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>150559938.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>120925817.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>114082707.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>117929333.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>117181981.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>116181043.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>99827316.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>81760755.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>70454492.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>74482429.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>135675822.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>111842545.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>121058125.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>128920751.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>121787324.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>110097070.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>117479720.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>115314298.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>96887626.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>97598162.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>127911257.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>99080958.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>67343454.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>74767064.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>71103102.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>68647927.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>105654393.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>64071218.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>52514116.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>45535180.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>49666605.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>54260270.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>57644614.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>71020112.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>67700071.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>61196863.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>163619623.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>166659952.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>205096954.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>193191209.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>152617496.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>103650249.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>100006093.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>97593699.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>80533901.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52">
         <v>63328756.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>57164392.0</v>
       </c>
-      <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>108543601.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
+      <c r="CP52"/>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:94">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>28870439.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>16790317.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>-57600201.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>4944212.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4870790.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4895901.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>10520913.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>5775338.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>26446262.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>17893192.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>26164159.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>10407290.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>10382878.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>26015366.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>26148593.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>26511920.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>26454085.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>16261788.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>16322653.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>18157439.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>16124832.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>24821716.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>24659473.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>26768589.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>35889056.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14900000.0</v>
       </c>
       <c r="AI53">
         <v>14900000.0</v>
       </c>
-      <c r="AJ53"/>
+      <c r="AJ53">
+        <v>14900000.0</v>
+      </c>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>421467.0</v>
       </c>
-      <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:94">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14253,1110 +14377,1123 @@
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:94">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>1413499281.0</v>
+      </c>
+      <c r="C55">
         <v>1472951537.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1528333006.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1531659787.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1573919608.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1571448347.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1587043414.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1663083435.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1647870679.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1622097415.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1874599404.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1563121827.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1578683114.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1549804522.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1571087407.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1594909704.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1594069176.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1632822992.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1635958307.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1392053439.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1009646131.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>952055018.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>974449753.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1040854175.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1110920433.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1118180803.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1181911191.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1168492270.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1181704619.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1202988692.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1184094711.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1139864920.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1074375398.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1008738494.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>945581412.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>898537640.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>864907373.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>863552762.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>882275704.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>839357614.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>824013780.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>832988115.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>831796061.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>872614666.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>865391318.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>902512163.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>905305407.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>935492683.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>970779350.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1003392066.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1081805400.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1119233964.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1155990575.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1131375303.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1159770820.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1228369703.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1234916538.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1202969200.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1194503602.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1137452697.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>8938743194500.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>7710721687300.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>837826978.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>7658739441900.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>7459874482900.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>6656149231800.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>6570728530900.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>361048826400.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>412372210800.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>421203145800.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>419996233100.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>420111072800.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>417200180900.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>405282402900.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1208960319600.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1043218885700.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>924000762900.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>763112432000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>935513306000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>937917579000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>922630916000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>924453880000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1199527013000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>981373051000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>843804241000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>830457437000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>774476099000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>47845149000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>44393060000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>40096243000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>52462000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>40855754000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>55707000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:94">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>493262018.0</v>
+      </c>
+      <c r="C56">
         <v>518719581.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>577699601.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>569694785.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>606509870.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>626186363.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>634996207.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>771705259.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>753929092.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>796346637.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1025283948.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>739479927.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>718880369.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>663292453.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>652182660.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>669071637.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>643202461.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>667263845.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>674011530.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>716799899.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>403479882.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>363322339.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>367620154.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>441339673.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>481634435.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>453749319.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>471509645.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>460899211.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>456944617.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>492778814.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>441719196.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>425772900.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>383574760.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>363614159.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>352913341.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>353803529.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>354674804.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>355866320.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>299288034.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>348357685.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>336609961.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>334711522.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>307841985.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>364490782.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>331592809.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>327020914.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>301905997.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>383582977.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>408332783.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>368328817.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>421980187.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>464797409.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>462726308.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>388868547.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>385860243.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>466615385.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>445679663.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56">
+      <c r="BG56"/>
+      <c r="BH56">
         <v>482171889.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>527053448.0</v>
       </c>
-      <c r="BI56"/>
       <c r="BJ56"/>
-      <c r="BK56">
+      <c r="BK56"/>
+      <c r="BL56">
         <v>316402821.0</v>
       </c>
-      <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
+      <c r="CP56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:94">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>505324809.0</v>
+      </c>
+      <c r="C57">
         <v>491107044.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>494016679.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>677672847.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>11313520330385.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>630564304.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>429298011.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>485125791.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>460678692.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>455644286.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>528281418.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>465399070.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>456158044.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>428349840.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>419463250.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>418804657.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>413921224.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>428077724.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>474075197.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>293131233.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>264204553.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>187441729.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>220348158.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>190252836.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>235457085.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>239101458.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>257349435.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>259155773.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>284743243.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>277195888.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>278812380.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>255273204.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>278828765.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>255486052.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>218393751.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>190660948.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>199321317.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>179769630.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>219305122.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>154936528.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>113103905.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>107229504.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>102527797.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>122846117.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>112768896.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>145880153.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>127104883.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>146773146.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>261082729.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>244914059.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>300006336.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>288168724.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>261429616.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>208136672.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>205844123.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>246467639.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>251212807.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>238026200.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>222920121.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>167232278.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1473569247500.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1672767063400.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>208006684.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1277051152300.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1274350948600.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>859270333800.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>963758217500.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>4750627800.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1164144300.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>14843787700.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>15153564200.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>15538419200.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>15053785700.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>5465006800.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>240007380700.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>151634241200.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>149620992300.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>67449661400.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>63526246000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>50596704000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>26708077000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>36809868000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>845424780000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>627588990000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>489733535000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>540049310000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>690344777000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>19671262000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>16984513000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>12283438000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>24317000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>13352507000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>22281000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:94">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>1411002148.0</v>
+      </c>
+      <c r="C58">
         <v>1447888085.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1479434842.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1435492625.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1473043043.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1460596702.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1393572303.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1418007373.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1400667225.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1370361748.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1601994468.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1301600949.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1328679208.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1297575680.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1314859176.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1340848973.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1349905562.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1371471926.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1370302118.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1143950577.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>778844275.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>713955711.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>710718334.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>755504521.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>835565620.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>860429314.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>901340212.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>876467644.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>914891659.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>939498624.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>922583702.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>911357468.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>878776634.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>821185387.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>768413436.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>734785307.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>725856652.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>713307358.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>755806919.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>724814174.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>729109184.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>743136544.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>746795972.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>780015563.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>780074632.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>819389923.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>813373779.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>844128292.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>887666851.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>921350351.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1013391564.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1036331946.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1066106911.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1042918535.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1070263947.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1135284447.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1141131956.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1103052000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1089038040.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1022812320.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>8236679399000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>7419254706000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>822909332.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>7005265085000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>6952064397000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>6172991797000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>6370341449000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>6862701000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>55758953000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>65426782000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>65736558000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>66806836000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>62459232000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>55102424000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>743726226000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>579472649000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>461362690000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>304333644000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>479418550000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>481858279000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>467250947000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>569442109000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>846091254000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>628271239000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>490361310000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>540606081000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>692063054000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>21346567000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>18668769000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>13883972000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>25945000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>14804953000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>22281000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:94">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15408,333 +15545,337 @@
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:94">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>4365742.0</v>
+      </c>
+      <c r="C60">
         <v>26524424.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>51582275.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>96320199.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>96049388.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>103921060.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>183151589.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>235199027.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>233863587.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>251735710.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>272604920.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>261520798.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>250003752.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>252228678.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>256228002.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>254060506.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>244163395.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>261350849.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>265655972.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>248102653.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>230801656.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>238099107.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>263731205.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>285349430.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>275354594.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>257751281.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>280570756.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>292024401.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>266812747.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>263489857.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>261510799.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>228507257.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>195598584.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>187552930.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>177167803.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>163752165.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>139050563.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>150245239.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>126468632.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>114543290.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>94904454.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>89851432.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>84999951.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>92598962.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>85316550.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>83122106.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>91931491.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>91364255.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>83112366.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>82041584.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>68413713.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>82901889.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>89883534.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>88456639.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>89506740.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>93085151.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>93784476.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>99917600.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>105465451.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>114640253.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>702062636600.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>291465031100.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>14917441.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>645905777400.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>500240520400.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>475588608800.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>192827729300.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>346605742400.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>349046394500.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>348218822200.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>346715638200.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>345774292300.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>347224784800.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>342676610600.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>362550449500.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>361340117000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>360517197200.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>357607208500.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>355523329000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>355518766000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>355018797000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>354758249000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>353030358000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>352696858000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>353020950000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>289600486000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>82075464000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>26498583000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>25735404000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>26223384000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>26521000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>26047537000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>33410000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:94">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -15786,52 +15927,53 @@
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:94">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15883,50 +16025,51 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16001,51 +16144,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>1426550878.0</v>
       </c>
       <c r="C2">
         <v>1603268837.0</v>
       </c>
       <c r="D2">
         <v>1586868562.0</v>
       </c>
       <c r="E2">
         <v>1349951475.0</v>
       </c>
       <c r="F2">
         <v>775685451.0</v>
       </c>
       <c r="G2">
         <v>549693996.0</v>
       </c>
       <c r="H2">
         <v>739166217.0</v>
       </c>
       <c r="I2">
         <v>676821322.0</v>
       </c>
@@ -16084,51 +16227,51 @@
       </c>
       <c r="U2">
         <v>66500235.0</v>
       </c>
       <c r="V2">
         <v>451506168000.0</v>
       </c>
       <c r="W2">
         <v>275750624000.0</v>
       </c>
       <c r="X2">
         <v>74895234000.0</v>
       </c>
       <c r="Y2">
         <v>63278162000.0</v>
       </c>
       <c r="Z2">
         <v>72949443000.0</v>
       </c>
       <c r="AA2">
         <v>39779138000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>238845902.0</v>
       </c>
       <c r="C3">
         <v>4937746.0</v>
       </c>
       <c r="D3">
         <v>4429860.0</v>
       </c>
       <c r="E3">
         <v>4096121.0</v>
       </c>
       <c r="F3">
         <v>1731626.0</v>
       </c>
       <c r="G3">
         <v>2024973.0</v>
       </c>
       <c r="H3">
         <v>2324000.0</v>
       </c>
       <c r="I3">
         <v>1934154.0</v>
       </c>
@@ -16151,82 +16294,82 @@
         <v>1983988.0</v>
       </c>
       <c r="P3">
         <v>-26232806.41</v>
       </c>
       <c r="Q3">
         <v>2877750.0</v>
       </c>
       <c r="R3">
         <v>2023389.0</v>
       </c>
       <c r="S3">
         <v>867628.0</v>
       </c>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
         <v>-91984890.0</v>
       </c>
       <c r="C5">
         <v>9700708.0</v>
       </c>
       <c r="D5">
         <v>142305974.0</v>
       </c>
       <c r="E5">
         <v>104804227.0</v>
       </c>
       <c r="F5">
         <v>56621739.0</v>
       </c>
       <c r="G5">
         <v>22585855.0</v>
       </c>
       <c r="H5">
         <v>89698735.0</v>
       </c>
       <c r="I5">
         <v>159822141.0</v>
       </c>
@@ -16249,184 +16392,184 @@
         <v>27744237.0</v>
       </c>
       <c r="P5">
         <v>74115891.41</v>
       </c>
       <c r="Q5">
         <v>62973376.0</v>
       </c>
       <c r="R5">
         <v>131102117.0</v>
       </c>
       <c r="S5">
         <v>-442128.0</v>
       </c>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>146861012.0</v>
       </c>
       <c r="C6">
         <v>14638454.0</v>
       </c>
       <c r="D6">
         <v>146735834.0</v>
       </c>
       <c r="E6">
         <v>108900348.0</v>
       </c>
       <c r="F6">
         <v>58353365.0</v>
       </c>
       <c r="G6">
         <v>24610828.0</v>
       </c>
       <c r="H6">
         <v>92022735.0</v>
       </c>
       <c r="I6">
         <v>161756295.0</v>
       </c>
       <c r="J6">
         <v>162245131.0</v>
       </c>
       <c r="K6">
         <v>97572817.0</v>
       </c>
       <c r="L6">
         <v>30165519.0</v>
       </c>
       <c r="M6">
         <v>65828842.0</v>
       </c>
       <c r="N6">
         <v>14980044.0</v>
       </c>
       <c r="O6">
         <v>29728225.0</v>
       </c>
       <c r="P6">
-        <v>47883085.0</v>
+        <v>44545587.0</v>
       </c>
       <c r="Q6">
         <v>65851126.0</v>
       </c>
       <c r="R6">
         <v>133125506.0</v>
       </c>
       <c r="S6">
         <v>425500.0</v>
       </c>
       <c r="T6">
         <v>1966072.0</v>
       </c>
       <c r="U6">
         <v>-420834.13</v>
       </c>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>35592896.0</v>
       </c>
       <c r="C9">
         <v>153042071.0</v>
       </c>
       <c r="D9">
         <v>246451940.0</v>
       </c>
       <c r="E9">
         <v>203758202.0</v>
       </c>
       <c r="F9">
         <v>134858912.0</v>
       </c>
       <c r="G9">
         <v>51997973.0</v>
       </c>
       <c r="H9">
         <v>142645862.0</v>
       </c>
       <c r="I9">
         <v>215637283.0</v>
       </c>
@@ -16453,51 +16596,51 @@
       </c>
       <c r="Q9">
         <v>148506698.0</v>
       </c>
       <c r="R9">
         <v>158153113.0</v>
       </c>
       <c r="S9">
         <v>867329.0</v>
       </c>
       <c r="T9">
         <v>1966073.0</v>
       </c>
       <c r="U9">
         <v>1009058.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>-151982133.0</v>
       </c>
       <c r="C10">
         <v>-77551313.0</v>
       </c>
       <c r="D10">
         <v>60378658.0</v>
       </c>
       <c r="E10">
         <v>40422564.0</v>
       </c>
       <c r="F10">
         <v>8018258.0</v>
       </c>
       <c r="G10">
         <v>-24362484.0</v>
       </c>
       <c r="H10">
         <v>34877675.0</v>
       </c>
       <c r="I10">
         <v>107902359.0</v>
       </c>
@@ -16532,51 +16675,51 @@
         <v>549405.0</v>
       </c>
       <c r="T10">
         <v>1047203.0</v>
       </c>
       <c r="U10">
         <v>456881.0</v>
       </c>
       <c r="V10">
         <v>4003002000.0</v>
       </c>
       <c r="W10">
         <v>1106657000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10">
         <v>3277273000.0</v>
       </c>
       <c r="AA10">
         <v>9340519000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
         <v>-25941647.0</v>
       </c>
       <c r="C11">
         <v>-11685068.0</v>
       </c>
       <c r="D11">
         <v>24368467.0</v>
       </c>
       <c r="E11">
         <v>11783854.0</v>
       </c>
       <c r="F11">
         <v>7737712.0</v>
       </c>
       <c r="G11">
         <v>-926114.0</v>
       </c>
       <c r="H11">
         <v>14397084.0</v>
       </c>
       <c r="I11">
         <v>32259059.0</v>
       </c>
@@ -16611,51 +16754,51 @@
         <v>177229.0</v>
       </c>
       <c r="T11">
         <v>271338.0</v>
       </c>
       <c r="U11">
         <v>130197.0</v>
       </c>
       <c r="V11">
         <v>573587000.0</v>
       </c>
       <c r="W11">
         <v>208853000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>520678000.0</v>
       </c>
       <c r="AA11">
         <v>2774359000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
         <v>93476195.0</v>
       </c>
       <c r="C12">
         <v>87252021.0</v>
       </c>
       <c r="D12">
         <v>81927316.0</v>
       </c>
       <c r="E12">
         <v>64381663.0</v>
       </c>
       <c r="F12">
         <v>48603481.0</v>
       </c>
       <c r="G12">
         <v>46948339.0</v>
       </c>
       <c r="H12">
         <v>54821058.0</v>
       </c>
       <c r="I12">
         <v>51919782.0</v>
       </c>
@@ -16694,51 +16837,51 @@
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
         <v>9346920.0</v>
       </c>
       <c r="C13">
         <v>98649300.0</v>
       </c>
       <c r="D13">
         <v>7411862.0</v>
       </c>
       <c r="E13">
         <v>79633550.0</v>
       </c>
       <c r="F13">
         <v>1008666.0</v>
       </c>
       <c r="G13">
         <v>39643270.0</v>
       </c>
       <c r="H13">
         <v>49996940.0</v>
       </c>
       <c r="I13">
         <v>57382980.0</v>
       </c>
@@ -16747,51 +16890,51 @@
       </c>
       <c r="K13">
         <v>51983530.0</v>
       </c>
       <c r="L13">
         <v>43747150.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>11346950.0</v>
       </c>
       <c r="C14">
         <v>4534164.0</v>
       </c>
       <c r="D14">
         <v>213.0</v>
       </c>
       <c r="E14">
         <v>-12.0</v>
       </c>
       <c r="F14">
         <v>-3.0</v>
       </c>
       <c r="G14">
         <v>214.0</v>
       </c>
       <c r="H14">
         <v>223.0</v>
       </c>
       <c r="I14">
         <v>210.0</v>
       </c>
@@ -16814,51 +16957,51 @@
       <c r="R14"/>
       <c r="S14">
         <v>43036000.0</v>
       </c>
       <c r="T14">
         <v>1725966000.0</v>
       </c>
       <c r="U14">
         <v>704171000.0</v>
       </c>
       <c r="V14">
         <v>2652000.0</v>
       </c>
       <c r="W14">
         <v>879000.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14">
         <v>9231000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
         <v>-114832785.0</v>
       </c>
       <c r="C15">
         <v>-61332081.0</v>
       </c>
       <c r="D15">
         <v>36010404.0</v>
       </c>
       <c r="E15">
         <v>28638698.0</v>
       </c>
       <c r="F15">
         <v>280543.0</v>
       </c>
       <c r="G15">
         <v>-23436370.0</v>
       </c>
       <c r="H15">
         <v>20480580.0</v>
       </c>
       <c r="I15">
         <v>75643266.0</v>
       </c>
@@ -16893,51 +17036,51 @@
         <v>368280.0</v>
       </c>
       <c r="T15">
         <v>959628.0</v>
       </c>
       <c r="U15">
         <v>405058.0</v>
       </c>
       <c r="V15">
         <v>3426763000.0</v>
       </c>
       <c r="W15">
         <v>896925000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15">
         <v>2763438000.0</v>
       </c>
       <c r="AA15">
         <v>6750279000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>-116259520.0</v>
       </c>
       <c r="C16">
         <v>-61332080.0</v>
       </c>
       <c r="D16">
         <v>36010400.0</v>
       </c>
       <c r="E16">
         <v>28638700.0</v>
       </c>
       <c r="F16">
         <v>280543.0</v>
       </c>
       <c r="G16">
         <v>-23436358.0</v>
       </c>
       <c r="H16">
         <v>20480580.0</v>
       </c>
       <c r="I16">
         <v>75643266.0</v>
       </c>
@@ -16962,51 +17105,51 @@
         <v>4069000000.0</v>
       </c>
       <c r="T16">
         <v>5561203000.0</v>
       </c>
       <c r="U16">
         <v>2230997000.0</v>
       </c>
       <c r="V16">
         <v>3426763000.0</v>
       </c>
       <c r="W16">
         <v>896925000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16">
         <v>2763438000.0</v>
       </c>
       <c r="AA16">
         <v>6750279000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
         <v>-127606470.0</v>
       </c>
       <c r="C17">
         <v>-65866245.0</v>
       </c>
       <c r="D17">
         <v>36010191.0</v>
       </c>
       <c r="E17">
         <v>28638710.0</v>
       </c>
       <c r="F17">
         <v>280546.0</v>
       </c>
       <c r="G17">
         <v>-23436370.0</v>
       </c>
       <c r="H17">
         <v>20480591.0</v>
       </c>
       <c r="I17">
         <v>75643300.0</v>
       </c>
@@ -17015,164 +17158,164 @@
       </c>
       <c r="K17">
         <v>37089185.0</v>
       </c>
       <c r="L17">
         <v>-8306595.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-90533403.0</v>
       </c>
       <c r="C18">
         <v>-93902766.0</v>
       </c>
       <c r="D18">
         <v>-81942193.0</v>
       </c>
       <c r="E18">
         <v>-69325198.0</v>
       </c>
       <c r="F18">
         <v>-61131914.0</v>
       </c>
       <c r="G18">
         <v>-41086919.0</v>
       </c>
       <c r="H18">
         <v>-56772443.0</v>
       </c>
       <c r="I18">
         <v>-54238093.0</v>
       </c>
       <c r="J18">
         <v>-50117348.0</v>
       </c>
       <c r="K18">
         <v>-52450175.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>-91984889.0</v>
       </c>
       <c r="C21">
         <v>50527205.0</v>
       </c>
       <c r="D21">
         <v>151854636.0</v>
       </c>
       <c r="E21">
         <v>131324481.0</v>
       </c>
       <c r="F21">
         <v>83556391.0</v>
       </c>
       <c r="G21">
         <v>21728055.0</v>
       </c>
       <c r="H21">
         <v>88859148.0</v>
       </c>
       <c r="I21">
         <v>164000000.0</v>
       </c>
@@ -17207,82 +17350,82 @@
         <v>-298.65</v>
       </c>
       <c r="T21">
         <v>-653669.87</v>
       </c>
       <c r="U21">
         <v>-420834.13</v>
       </c>
       <c r="V21">
         <v>23528771000.0</v>
       </c>
       <c r="W21">
         <v>9241342000.0</v>
       </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21">
         <v>2121593000.0</v>
       </c>
       <c r="AA21">
         <v>6762543000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
         <v>1554128665.0</v>
       </c>
       <c r="C23">
         <v>1705783703.0</v>
       </c>
       <c r="D23">
         <v>1681465866.0</v>
       </c>
       <c r="E23">
         <v>1422385196.0</v>
       </c>
       <c r="F23">
         <v>828719598.0</v>
       </c>
       <c r="G23">
         <v>581988887.0</v>
       </c>
       <c r="H23">
         <v>793395143.0</v>
       </c>
       <c r="I23">
         <v>728549803.0</v>
       </c>
@@ -17309,203 +17452,203 @@
       </c>
       <c r="Q23">
         <v>522321277.0</v>
       </c>
       <c r="R23">
         <v>542700658.0</v>
       </c>
       <c r="S23">
         <v>867628.02</v>
       </c>
       <c r="T23">
         <v>104815438.0</v>
       </c>
       <c r="U23">
         <v>66500235.0</v>
       </c>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
         <v>5567572.0</v>
       </c>
       <c r="C25">
         <v>4937746.0</v>
       </c>
       <c r="D25">
         <v>4429860.0</v>
       </c>
       <c r="E25">
         <v>1771086.0</v>
       </c>
       <c r="F25">
         <v>1731626.0</v>
       </c>
       <c r="G25">
         <v>2024973.0</v>
       </c>
       <c r="H25">
         <v>2324002.0</v>
       </c>
       <c r="I25">
         <v>1934154.0</v>
       </c>
       <c r="J25">
         <v>2019906.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>58513293.0</v>
       </c>
       <c r="D27">
         <v>58023886.0</v>
       </c>
       <c r="E27">
         <v>30114613.0</v>
       </c>
       <c r="F27">
         <v>29267784.0</v>
       </c>
       <c r="G27">
         <v>18352053.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B28">
         <v>103139270.0</v>
       </c>
       <c r="C28">
         <v>38705128.0</v>
       </c>
       <c r="D28">
         <v>37153038.0</v>
       </c>
       <c r="E28">
         <v>40496466.0</v>
       </c>
       <c r="F28">
         <v>21930257.0</v>
       </c>
       <c r="G28">
         <v>11545263.0</v>
       </c>
       <c r="H28">
         <v>16483428.0</v>
       </c>
       <c r="I28">
         <v>15148875.0</v>
       </c>
@@ -17544,51 +17687,51 @@
       </c>
       <c r="U28">
         <v>6223354000.0</v>
       </c>
       <c r="V28">
         <v>6144297000.0</v>
       </c>
       <c r="W28">
         <v>9359291000.0</v>
       </c>
       <c r="X28">
         <v>6582755000.0</v>
       </c>
       <c r="Y28">
         <v>9307901000.0</v>
       </c>
       <c r="Z28">
         <v>14470809000.0</v>
       </c>
       <c r="AA28">
         <v>11280160000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
         <v>-26263960.0</v>
       </c>
       <c r="C29">
         <v>-11685070.0</v>
       </c>
       <c r="D29">
         <v>24368467.0</v>
       </c>
       <c r="E29">
         <v>11783850.0</v>
       </c>
       <c r="F29">
         <v>7737712.0</v>
       </c>
       <c r="G29">
         <v>-926110.0</v>
       </c>
       <c r="H29">
         <v>14397080.0</v>
       </c>
       <c r="I29">
         <v>32259060.0</v>
       </c>
@@ -17597,51 +17740,51 @@
       </c>
       <c r="K29">
         <v>23620560.0</v>
       </c>
       <c r="L29">
         <v>2517870.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
         <v>127577786.0</v>
       </c>
       <c r="C30">
         <v>102514866.0</v>
       </c>
       <c r="D30">
         <v>94518746.0</v>
       </c>
       <c r="E30">
         <v>72433721.0</v>
       </c>
       <c r="F30">
         <v>53034147.0</v>
       </c>
       <c r="G30">
         <v>32294891.0</v>
       </c>
       <c r="H30">
         <v>54228926.0</v>
       </c>
       <c r="I30">
         <v>51728481.0</v>
       </c>
@@ -17668,66 +17811,66 @@
       </c>
       <c r="Q30">
         <v>34688470.0</v>
       </c>
       <c r="R30">
         <v>27050996.0</v>
       </c>
       <c r="S30">
         <v>-867628.02</v>
       </c>
       <c r="T30">
         <v>-2619742.82</v>
       </c>
       <c r="U30">
         <v>-1429892.01</v>
       </c>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
         <v>-59997244.0</v>
       </c>
       <c r="C31">
         <v>-128078518.0</v>
       </c>
       <c r="D31">
         <v>-91475978.0</v>
       </c>
       <c r="E31">
         <v>-90901917.0</v>
       </c>
       <c r="F31">
-        <v>-53089168.0</v>
+        <v>-73806507.0</v>
       </c>
       <c r="G31">
         <v>-46090539.0</v>
       </c>
       <c r="H31">
         <v>-53981473.0</v>
       </c>
       <c r="I31">
         <v>-57940597.0</v>
       </c>
       <c r="J31">
         <v>-84983911.0</v>
       </c>
       <c r="K31">
         <v>-61513398.0</v>
       </c>
       <c r="L31">
         <v>-93350355.0</v>
       </c>
       <c r="M31">
         <v>-51146374.0</v>
       </c>
       <c r="N31">
         <v>-91981381.0</v>
       </c>
@@ -17739,51 +17882,51 @@
       </c>
       <c r="Q31">
         <v>-110324413.0</v>
       </c>
       <c r="R31">
         <v>-65110952.0</v>
       </c>
       <c r="S31">
         <v>-1203907.17</v>
       </c>
       <c r="T31">
         <v>1700872.0</v>
       </c>
       <c r="U31">
         <v>877715.0</v>
       </c>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
         <v>1462143775.0</v>
       </c>
       <c r="C32">
         <v>1756310908.0</v>
       </c>
       <c r="D32">
         <v>1833320502.0</v>
       </c>
       <c r="E32">
         <v>1553709677.0</v>
       </c>
       <c r="F32">
         <v>910544363.0</v>
       </c>
       <c r="G32">
         <v>601691969.0</v>
       </c>
       <c r="H32">
         <v>881812079.0</v>
       </c>
       <c r="I32">
         <v>892458605.0</v>
       </c>
@@ -17841,810 +17984,819 @@
       <c r="AA32">
         <v>58473122000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>362723078.0</v>
+      </c>
+      <c r="C2">
         <v>316809638.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>336641293.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>354459873.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6087487824983.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>375998395.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>385049779.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>437098024.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>392123435.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>388997599.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>405213164.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>421201359.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>388593976.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>371860063.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>354832979.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>359255943.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>334632904.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>301229649.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>260018928.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>199519326.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>164215757.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>151931440.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>118097364.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>122782796.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>149383676.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>159430160.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>171367383.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>194174818.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>189147771.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>184476245.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>195195237.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>176823620.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>160446458.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>144356007.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>145193593.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>135821224.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>131285434.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>127164146.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>128117925.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>111014715.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>103288299.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>104935032.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>114429901.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>109265475.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>110592578.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>105491760.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>117194227.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>125283462.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>125961499.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>116320170.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>129943018.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>147166268.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>153832688.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>151440491.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>203420861.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>191990798.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>175364412.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>169470067.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>164271150.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>150920152.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1147540656000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>975247270800.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>125340516.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>880284214100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>660193678800.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>783532173300.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4143945593400.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1728700.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2197500.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>23847200.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2297100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3794600.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3390100.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5058800.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>165077972200.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>477386956200.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>193691053900.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>111203782000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>167916751000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>72059782000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>40868164000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>311432989000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>44533866000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>87392839000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>72122035000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>187942459000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>28525898000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4252218000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>42050610.0</v>
+      </c>
+      <c r="C3">
         <v>51575631.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>58271168.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1346205.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>45742836.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1363407.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1318790.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1261846.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1122513.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1234597.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1135934.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1138281.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1641428.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1172348.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>441770.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>473920.0</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
+        <v>55811546.0</v>
+      </c>
+      <c r="S3">
         <v>439170.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>463292.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>438421.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>412721.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>893746.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>499753.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>554981.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>493036.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>477203.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>627539.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>628676.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>541715.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>526072.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>464792.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>438969.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>485335.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>545058.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>542265.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>519883.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>492301.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>465457.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>559524.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>630264.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>384765.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>359518.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>497616.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>470438.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>475300.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>544730.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>665930.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>695357.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>780556.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>651203.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>574329.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>549203.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>414273.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>418442.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>551188.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>420076.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>490976.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>521747.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>-21199133.77</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>718707.0</v>
       </c>
-      <c r="BI3"/>
       <c r="BJ3"/>
-      <c r="BK3">
+      <c r="BK3"/>
+      <c r="BL3">
         <v>713600.0</v>
       </c>
-      <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18689,478 +18841,485 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>-8197042.0</v>
+      </c>
+      <c r="C5">
         <v>-22194194.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-23526618.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>20373093.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-12279005.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-62317169.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-41606328.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>37620735.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13307656.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>378645.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>46045529.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>44344510.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>32289271.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>19626664.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>30566995.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>36460299.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
+        <v>22562989.0</v>
+      </c>
+      <c r="S5">
         <v>15213944.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>34839289.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>34492834.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4843195.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-17553579.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-12833918.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13166518.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>27459030.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5205775.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5250285.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>46894837.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>19193815.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>18359796.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>49885916.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>58180176.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>25049297.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>26706752.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>68273866.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>45197493.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2639502.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>45130610.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>30662063.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>33753776.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>16871010.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>14351897.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4529003.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>17131792.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>10848245.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4331605.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>9045293.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>17060350.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>9918776.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>25895978.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-5048540.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2176442.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>8190484.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7705411.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>29278506.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>10912052.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-17306908.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>7035633.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>18484103.39</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>5972892.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BK5"/>
+      <c r="BL5">
         <v>-48445560.85</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>33853568.0</v>
+      </c>
+      <c r="C6">
         <v>29381437.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>34744550.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21719298.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>33463831.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-60953762.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-40287538.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>38882581.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14430169.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1613242.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>47181463.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>45482791.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>33930699.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>20799012.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>31008765.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>36934219.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
+        <v>78374535.0</v>
+      </c>
+      <c r="S6">
         <v>15653114.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>35302581.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>34931255.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5255916.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-16659833.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-12334165.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13721499.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>27952066.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4728572.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5877824.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>47523513.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>19735530.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>18885868.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>50350708.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>58619145.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>25534632.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>27251810.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>68816131.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>45717376.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3131803.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>45596067.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>31221587.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>34384040.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>17255775.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>14711415.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5026619.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>17602230.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>11323545.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-3786875.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>9711223.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>17755707.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>10699332.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>26547181.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-4474211.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2725645.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8604757.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8123853.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>29829694.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>11332128.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-16815932.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7557380.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2715030.38</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>6691599.0</v>
       </c>
-      <c r="BI6"/>
       <c r="BJ6"/>
-      <c r="BK6">
+      <c r="BK6"/>
+      <c r="BL6">
         <v>-47731960.85</v>
       </c>
-      <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19205,54 +19364,55 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19269,1189 +19429,1204 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-      <c r="BI8">
+      <c r="BI8"/>
+      <c r="BJ8">
         <v>158964900.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>11935579.0</v>
+      </c>
+      <c r="C9">
         <v>-1090197.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12869538.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>38884710.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>149371423748.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-24115145.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>22166846.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>57017711.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>36628846.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>37228668.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>64764951.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>85066690.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>58984357.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>37635942.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>49676532.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>67067329.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>55985445.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>31028896.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>53782282.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>48286011.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25038654.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7751965.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-10580536.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>19301003.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8884821.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>34392685.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>20105761.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>60810170.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>32291094.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>29438837.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>59749655.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>76220574.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>42183922.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>37483132.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>60934892.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>62032431.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>47992144.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>54184290.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>64851324.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>48082763.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>29060523.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>21881231.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>32235618.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>42738573.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>34175829.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>16685554.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>31256167.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>30664621.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>30007058.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>30739354.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>24392995.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>47181342.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>22174162.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>18781703.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>26238436.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>32321989.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>22906656.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>21541549.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>33553977.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>34185402.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>478292359000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>575543886000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>41483634.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>609407430000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>756279177000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>502116068000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2205698697000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>329771000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1160739000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>307653000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>163003000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>408705000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>4340890000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>4656611000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>13272415000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>14536550000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>16295060000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>11462026000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>11275476000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1153804000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>24192380000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1330573000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>179591000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>4139632000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>9648596000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>6515093000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2627876000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>4045000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-25171587.0</v>
+      </c>
+      <c r="C10">
         <v>-29611868.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-56175107.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-710749.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-253680754586.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-81537991.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-62429132.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16696160.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7563312.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-24255029.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25488958.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22981442.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11170464.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>737794.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12297726.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19433197.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6969894.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1721747.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21923736.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22467467.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6118246.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-30254699.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-23564545.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1973496.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>15174529.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-17945964.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-7835127.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>33222099.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4917284.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4573419.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>35601753.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>44473282.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12159647.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15667677.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>25384255.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>34065693.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-8292950.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>35545707.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>21953801.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24987787.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7984650.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5783505.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-3942657.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8582035.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2165194.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-12593295.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>592724.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>8591329.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>941762.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>16977547.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-14961797.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8040836.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2255592.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2928840.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>21990017.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1371722.01</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-33988069.99</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-4328890.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-14882422.09</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-4124169.51</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>241405161400.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-62221256.94</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>240232585600.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>116810376900.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>230545413800.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>117952984300.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>663162600.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1419511300.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>473776300.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>898285800.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4466836500.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>231875700.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1569994400.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1502538100.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5572912900.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1190217500.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1010244000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>542776000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1629746000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>494628000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>2141949000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>585074000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>113752000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>895061000.0</v>
       </c>
-      <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>370581.0</v>
+      </c>
+      <c r="C11">
         <v>-5516095.5</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-10090640.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1042728.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-100519645572.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-11128782.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-13987213.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7535226.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-60474.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-5172607.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>11141258.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6242037.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5628370.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1356802.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4240676.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4508117.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>851768.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2183293.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5540346.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5861680.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1071464.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4735778.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3821985.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2197896.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>342626.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4751141.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-167489.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9142328.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2210195.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3212050.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>9528742.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>13098605.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4418615.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5213097.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>10069958.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>11305426.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6782991.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>11797029.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>10195749.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>7694732.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3008888.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2721189.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-455972.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3261448.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1869262.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-2156866.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1843557.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3203843.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1392508.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5193808.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1071645.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-534166.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>286271.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>359158.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>373961.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1431205.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-3447016.4</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-801196.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>696348.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-691281.18</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>30755275200.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>76371260600.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-5413638.2</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>94489084700.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>63184447000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>79892592200.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>271742378800.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>2439998500.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>82138200.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>394359500.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1713628900.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>358367000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>330913000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>174578000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>160681000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>77797000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>433901000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>41597000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>35373000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>22303856.0</v>
+      </c>
+      <c r="C12">
         <v>21947461.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23913278.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>395389185963.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>398287429820.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19220822.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20822804.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20924575.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>20870968.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24633674.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20556571.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21363068.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21118807.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18888870.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18269269.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17027102.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15593095.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13492197.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12915553.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12025367.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10961441.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12701120.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10730627.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11193022.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12284501.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12740189.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>13085412.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13672738.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14276531.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13786377.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14284163.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13706894.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12889650.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11039075.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11380152.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11131800.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10932452.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9584903.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8708262.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8765989.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8886360.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8568392.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>8471660.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8549757.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8683051.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8261690.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8452569.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8469021.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>8977014.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8918431.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9913257.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10217278.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10446076.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10634251.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7288488.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>12283774.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14506115.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>11364523.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12167391.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>10097061.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>99678604600.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>103425244400.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>13775695.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>141501991100.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>132253530600.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>134461351500.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>243640325500.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6452958100.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1743510300.0</v>
       </c>
-      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>765554100.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>22603057000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>121015000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>303665000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>42812000.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>2732094000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>9484000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4423000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>587517.0</v>
+      </c>
+      <c r="C13">
         <v>914489.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3987870.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5512510.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8429430.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>27276730.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>42261950.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2717950.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2760199.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4427397.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3204043.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>25486350.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>20667070.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11992760.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>13795000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>457572.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>241185.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>202677.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>240854.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>10634200.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8685280.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16774520.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>503540.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12123630.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>13784550.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>41807740.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>9658930.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13713790.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>700597.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>467255.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -20465,545 +20640,552 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>408196.0</v>
+      </c>
+      <c r="C14">
         <v>-1222357.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2529733.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3324872.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>3388931.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1071270.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3462827.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>55.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>64.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>74.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>65.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-4.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-6.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-2.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>0.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-8.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-9.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200.0</v>
       </c>
       <c r="V14">
         <v>200.0</v>
       </c>
       <c r="W14">
+        <v>200.0</v>
+      </c>
+      <c r="X14">
         <v>214.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>224.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>219.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>208.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>223.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>225.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>213.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>211.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>210.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>195.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
-      <c r="BH14">
+      <c r="BH14"/>
+      <c r="BI14">
         <v>22300.0</v>
       </c>
-      <c r="BI14"/>
-      <c r="BJ14">
+      <c r="BJ14"/>
+      <c r="BK14">
         <v>90900.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4217100.0</v>
       </c>
-      <c r="BL14"/>
-      <c r="BM14">
+      <c r="BM14"/>
+      <c r="BN14">
         <v>740100.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9472200.0</v>
       </c>
-      <c r="BO14"/>
       <c r="BP14"/>
-      <c r="BQ14">
+      <c r="BQ14"/>
+      <c r="BR14">
         <v>9321000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13505200.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>14092700.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>13779800.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>12796000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2367700.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>277523700.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>285244400.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>949295200.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>213902500.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>179361000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>107665000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>648000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>448000.0</v>
       </c>
-      <c r="CE14"/>
-      <c r="CF14">
+      <c r="CF14"/>
+      <c r="CG14">
         <v>18584000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>381000.0</v>
       </c>
-      <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>-25133972.0</v>
+      </c>
+      <c r="C15">
         <v>-25308650.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-43556795.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1540364.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7187286.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-67020278.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-47370649.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12623761.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-7502826.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-19082367.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14347764.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16739479.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5542169.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-619008.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8057046.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14925074.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6118124.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-461546.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16383382.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>16605778.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-7189710.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-25518907.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-19742551.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4171390.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>14831893.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-22697090.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-7667634.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>24079759.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2707087.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1361368.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>26073000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>31374662.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7741029.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>10454576.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>15314290.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>22760257.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-15075934.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>23748666.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11758049.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>17293047.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4975759.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3062316.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-3486685.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5320583.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>295931.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-10436425.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-1250834.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5387484.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-450747.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>11783732.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-16033435.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-7506669.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-2541862.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-3287993.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>21616055.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-2802927.91</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-30541052.59</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-3527695.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-15578770.68</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-3432888.33</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>-56807618.73</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-43592320.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1540360.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-7187290.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-67020280.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-47370650.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12623760.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>16739480.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5542104.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-618943.0</v>
       </c>
       <c r="O16">
         <v>-618943.0</v>
       </c>
       <c r="P16">
+        <v>-618943.0</v>
+      </c>
+      <c r="Q16">
         <v>14925074.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6118124.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-461546.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16383382.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16605778.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7189710.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-25518907.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-19742551.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4171390.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14831893.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-22697090.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-7667634.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24079760.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2707087.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1361368.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>26072999.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>31374662.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -21015,147 +21197,150 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>-25542168.0</v>
+      </c>
+      <c r="C17">
         <v>-24284091.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-46122053.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1784508.0</v>
       </c>
-      <c r="E17"/>
-      <c r="F17">
+      <c r="F17"/>
+      <c r="G17">
         <v>-70409209.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-48441919.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>9160934.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-7502838.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-19082422.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>14347700.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>16739405.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5542094.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-619008.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>8057050.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>14925080.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>6118126.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-461546.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16383390.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>16605787.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7189710.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-25518921.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-19742560.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>4171392.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>14831903.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-22697105.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-7667638.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>24079771.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2707089.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1361369.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>26073011.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>31374677.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -21167,141 +21352,144 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-19873993.0</v>
+      </c>
+      <c r="C18">
         <v>-21204501.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-23187756.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23240812.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>-21481119.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22687932.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-21210436.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20937205.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-29067193.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-17589818.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-22303302.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22222055.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19827018.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19928584.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-18152281.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-16653488.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14590845.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-13925091.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12982559.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11249208.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-22975056.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11066074.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4911890.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12343589.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-12765366.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-13642943.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13621453.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-15170724.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-14337323.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -21315,54 +21503,55 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21407,54 +21596,55 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21499,300 +21689,304 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-9597477.0</v>
+      </c>
+      <c r="C21">
         <v>-22194194.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-23526617.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1518176.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-322614117535.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-49267857.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3547543.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23421557.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15052872.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15600319.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40081531.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>44169353.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>29475238.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>19061837.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>30886183.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>36259466.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>22255228.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15748939.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>34839281.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34997057.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8397411.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1257017.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-21162957.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>14910166.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1643226.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>24312647.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2709392.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>48765987.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>20146310.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>16795247.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>43460146.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>63599840.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>30540643.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>26308173.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>44416116.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>47438670.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>35339624.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>44492206.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>53286240.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>35282556.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>19083907.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>14570438.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>23208022.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>32823773.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>23914726.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7615111.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>19668848.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>22485089.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>18084483.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>19126715.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>7940267.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>34526813.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11798665.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>9528571.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8093350.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>21013839.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>14893104.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>12072350.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>20047843.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>24444817.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>76552464000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>175735087000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>29180771.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>294102024000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>232006506000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>230035174000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1146683998000.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>1635764000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1214137000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5850893000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1321208000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1010244000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>434029000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>23834947000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>732075000.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21">
+      <c r="CF21"/>
+      <c r="CG21">
         <v>2315402000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>6511145000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3067019000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21837,266 +22031,270 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>384256134.0</v>
+      </c>
+      <c r="C23">
         <v>337913635.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>373037450.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>402415643.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>391968141.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>401151107.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>410764168.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>470694178.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>412576896.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>410625948.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>429896584.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>446996751.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>414032812.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>395627757.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>373950736.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>376621405.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>352858652.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>318954403.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>274113896.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>212808280.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>180857000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>160940422.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>128679785.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>127173633.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>156625271.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>169510198.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>188763752.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>206219000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>201292555.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>197119835.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>211484746.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>189444354.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>172089737.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>155530966.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>161712369.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>150414985.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>143937954.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>136856230.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>139683009.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>123814922.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>113264915.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>112245825.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>123457497.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>119180275.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>120853681.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>114562203.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>128781546.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>133462994.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>137884074.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>127932809.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>146395746.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>159820797.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>164208185.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>160693623.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>221565946.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>203298947.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>183377963.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>178939266.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>177777284.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>160660737.0</v>
       </c>
-      <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>137643378.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22141,129 +22339,132 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>1372404.0</v>
+      </c>
+      <c r="C25">
         <v>1400435.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1495998.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1346205.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>1363407.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1318790.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1261846.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1122513.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1234597.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1135934.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1138281.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1641428.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>514217.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>441770.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>473920.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-127319.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>982715.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>463292.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>438421.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>412721.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>417192.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>499753.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>554981.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>493036.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>477203.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -22281,54 +22482,55 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22373,551 +22575,560 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>183</v>
+      </c>
+      <c r="B27">
+        <v>10867456.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>12838507.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7912036.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14106301.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17869898.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>11657553.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>14879541.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5026276.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8978128.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>14634238.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13311256.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8755238.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7074775.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6863789.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7420810.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>8075900.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5260401.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>9752597.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>6178885.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7432237.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1815829.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3789427.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5314560.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>177559.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>612773.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>170696.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>517485.91</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>10665600.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>23110940.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>39326650.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11338257.0</v>
       </c>
       <c r="F28">
         <v>11338257.0</v>
       </c>
       <c r="G28">
+        <v>11338257.0</v>
+      </c>
+      <c r="H28">
         <v>10701620.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13857264.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8704369.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5441875.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27906312.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>19039150.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9158538.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9880612.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9941858.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9753071.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9845855.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9864719.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5512977.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7585893.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6926439.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1904948.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2558761.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1924391.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2834095.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4228016.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6140701.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3757149.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3000994.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3584584.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5537403.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3200493.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3566511.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2844468.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3132896.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2595627.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2780227.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2410559.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2519463.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2021017.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2595947.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1645055.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1752584.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2568400.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2212722.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>325042.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1074724.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11732.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>59679.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>12016.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>56497.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>39156.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>104095.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>93386.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8155469.5</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2779573.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5978637.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>54797.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>13856000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3341203.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>81741645600.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>90698034500.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>988173.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>64365636500.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>58485806100.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>49539533300.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>228254642700.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4890090100.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2876439300.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>188290400.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1108144500.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>886453100.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>668337000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>428818300.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2356888000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3949565900.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1052615100.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>749265600.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>850213000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>719775000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1730077000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>864909000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1052607000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2665812000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3228735000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3637607000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1853503000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>834421000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>370581.0</v>
+      </c>
+      <c r="C29">
         <v>-5559206.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-10098870.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1061180.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6097490.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11128780.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-13987210.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7535230.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-60474.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5172607.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11141258.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6242040.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5628370.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1356800.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4240680.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4508117.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>851768.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2183293.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5540346.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5861680.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1071460.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4735780.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3821990.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2197900.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>342630.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4751140.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-167490.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9142330.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2210195.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3212050.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -22931,738 +23142,748 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>21533056.0</v>
+      </c>
+      <c r="C30">
         <v>21103996.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36396156.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40402886.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>471985541283.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>25152712.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25714389.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>33596154.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21575974.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21628349.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24683420.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>25795392.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25438836.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23767694.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19117757.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17365462.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18225748.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17724754.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14094968.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13288954.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16641243.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9008982.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10582421.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4390837.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7241595.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10080038.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>17396369.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12044183.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12144784.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>12643590.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16289509.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>12620734.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11643279.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11174959.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16518776.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14593761.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>12652520.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9692084.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>11565084.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12800207.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>9976616.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7310793.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9027596.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9914800.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10261103.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9070443.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>11587319.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8179532.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11922575.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>11612639.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>16452728.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>12654529.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10375497.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9253132.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>18145084.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>11308149.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8013551.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9469199.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13506133.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9740584.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>12302862.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-15574110.0</v>
+      </c>
+      <c r="C31">
         <v>-7417673.9</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-32648489.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>807426.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>68933362949.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-32270134.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-58881589.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6725397.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-22616184.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-39855348.0</v>
       </c>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
       <c r="L31">
+        <v>-14592573.0</v>
+      </c>
+      <c r="M31">
         <v>-37428137.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-23358354.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-13130454.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-18261049.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-16826269.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-30789803.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-11582395.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-17763578.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-12529590.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-14515657.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-28997682.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2401588.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-12936670.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>13531303.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-42258611.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10544519.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-15543888.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-15229026.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-12221828.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-7858393.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-19126558.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-18380996.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10640496.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-19031861.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-13372977.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-43632574.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8946499.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-31332439.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-10294769.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-11099257.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-8786933.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-27150679.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-24241738.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-21749532.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-20208406.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-19076124.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-13893760.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-17142721.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2149168.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-22902064.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-42567649.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-14054257.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-12457411.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>9631124.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-20043882.01</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-48881173.99</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-16401240.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-34930265.09</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-28568986.51</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
-      <c r="BK31">
+      <c r="BK31"/>
+      <c r="BL31">
         <v>-91402027.94</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>374658657.0</v>
+      </c>
+      <c r="C32">
         <v>315719440.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>349510832.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>400305239.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>378325729.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>351883250.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>407216625.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>494115735.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>428752281.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>426226267.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>469978115.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>506268049.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>447578333.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>409496005.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>404509511.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>426323272.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>390618349.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>332258545.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>313801210.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>247805337.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>189254411.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>159683405.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>107516828.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>142083799.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>158268497.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>193822845.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>191473144.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>254984988.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>221438865.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>213915082.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>254944892.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>253044194.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>202630380.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>181839139.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>206128485.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>197853655.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>179277578.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>181348436.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>192969249.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>159097478.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>132348822.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>126816263.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>146665519.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>152004048.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>144768407.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>122177314.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>148450394.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>155948083.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>155968557.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>147059524.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>154336013.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>194347610.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>176006850.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>170222194.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>229659297.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>224312787.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>198271068.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>191011616.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>197825127.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>185105554.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1625833014700.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1550791157000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>166824150.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1489691643500.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1416472855600.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1285648241100.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>6349644290300.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>331500000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1162936100.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>331500000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>165300000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>412500000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>4344280000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>4661670000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>178350387400.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>491923506100.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>209986113800.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>122665808300.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>179192227000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>73213586000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>65060544000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>312763562000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>44713457000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>91532471000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>81770631000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>194457552000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>31153774000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>4256263000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -23739,51 +23960,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>204191441.0</v>
       </c>
       <c r="C2">
         <v>498124721.0</v>
       </c>
       <c r="D2">
         <v>148097071.0</v>
       </c>
       <c r="E2">
         <v>194341065.0</v>
       </c>
       <c r="F2">
         <v>112000189.0</v>
       </c>
       <c r="G2">
         <v>87484915.0</v>
       </c>
       <c r="H2">
         <v>66606898.0</v>
       </c>
       <c r="I2">
         <v>67502601.0</v>
       </c>
@@ -23810,51 +24031,51 @@
       </c>
       <c r="Q2">
         <v>59513785.0</v>
       </c>
       <c r="R2">
         <v>59019.0</v>
       </c>
       <c r="S2">
         <v>7062328.0</v>
       </c>
       <c r="T2">
         <v>2336693.0</v>
       </c>
       <c r="U2">
         <v>590639.0</v>
       </c>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>173779198</v>
       </c>
       <c r="C3">
         <v>173130531</v>
       </c>
       <c r="D3">
         <v>131764166</v>
       </c>
       <c r="E3">
         <v>190738197</v>
       </c>
       <c r="F3">
         <v>206411967</v>
       </c>
       <c r="G3">
         <v>22628084</v>
       </c>
       <c r="H3">
         <v>114181936</v>
       </c>
       <c r="I3">
         <v>260742628</v>
       </c>
@@ -23893,113 +24114,113 @@
       </c>
       <c r="U3">
         <v>96225.13</v>
       </c>
       <c r="V3">
         <v>30826792000</v>
       </c>
       <c r="W3">
         <v>533859564000</v>
       </c>
       <c r="X3">
         <v>193045000</v>
       </c>
       <c r="Y3">
         <v>95466000</v>
       </c>
       <c r="Z3">
         <v>418951000</v>
       </c>
       <c r="AA3">
         <v>379374000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>35061471.0</v>
       </c>
       <c r="C6">
         <v>-303471068.0</v>
       </c>
       <c r="D6">
         <v>350027650.0</v>
       </c>
       <c r="E6">
         <v>-46243994.0</v>
       </c>
       <c r="F6">
         <v>82340876.0</v>
       </c>
       <c r="G6">
         <v>24515274.0</v>
       </c>
       <c r="H6">
         <v>20878017.0</v>
       </c>
       <c r="I6">
         <v>-895703.0</v>
       </c>
@@ -24026,51 +24247,51 @@
       </c>
       <c r="Q6">
         <v>714914.0</v>
       </c>
       <c r="R6">
         <v>57501719.0</v>
       </c>
       <c r="S6">
         <v>-7011986.0</v>
       </c>
       <c r="T6">
         <v>5971883.0</v>
       </c>
       <c r="U6">
         <v>1852057.0</v>
       </c>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
         <v>4523210.0</v>
       </c>
       <c r="C7">
         <v>10620450.0</v>
       </c>
       <c r="D7">
         <v>3984210.0</v>
       </c>
       <c r="E7">
         <v>1315060.0</v>
       </c>
       <c r="F7">
         <v>1012110.0</v>
       </c>
       <c r="G7">
         <v>3296760.0</v>
       </c>
       <c r="H7">
         <v>2109460.0</v>
       </c>
       <c r="I7">
         <v>1983370.0</v>
       </c>
@@ -24079,269 +24300,269 @@
       </c>
       <c r="K7">
         <v>1053900.0</v>
       </c>
       <c r="L7">
         <v>2359980.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9">
         <v>59019107000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10">
         <v>408572644000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-6125219.0</v>
       </c>
       <c r="G12">
         <v>85340456.0</v>
       </c>
       <c r="H12">
         <v>-30726215.0</v>
       </c>
       <c r="I12">
         <v>-34138356.0</v>
       </c>
       <c r="J12">
         <v>11770143.0</v>
       </c>
       <c r="K12">
         <v>59040654.0</v>
       </c>
       <c r="L12">
         <v>28435263.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>238845902.0</v>
       </c>
       <c r="C14">
         <v>255405846.0</v>
       </c>
       <c r="D14">
         <v>257881265.0</v>
       </c>
       <c r="E14">
         <v>231377719.0</v>
       </c>
       <c r="F14">
         <v>149998215.0</v>
       </c>
       <c r="G14">
         <v>141979726.0</v>
       </c>
       <c r="H14">
         <v>145919400.0</v>
       </c>
       <c r="I14">
         <v>132361917.0</v>
       </c>
@@ -24356,94 +24577,94 @@
       </c>
       <c r="M14">
         <v>105527895.0</v>
       </c>
       <c r="N14">
         <v>122251759.0</v>
       </c>
       <c r="O14">
         <v>181490899.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>5000000.0</v>
       </c>
       <c r="D15">
         <v>7000000.0</v>
       </c>
       <c r="E15">
         <v>5150000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15">
         <v>2.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15">
         <v>695051000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>239252913.0</v>
       </c>
       <c r="C16">
         <v>194653653.0</v>
       </c>
       <c r="D16">
         <v>498124721.0</v>
       </c>
       <c r="E16">
         <v>148097071.0</v>
       </c>
       <c r="F16">
         <v>194341065.0</v>
       </c>
       <c r="G16">
         <v>112000189.0</v>
       </c>
       <c r="H16">
         <v>87484915.0</v>
       </c>
       <c r="I16">
         <v>66606898.0</v>
       </c>
@@ -24472,82 +24693,82 @@
         <v>60228700.0</v>
       </c>
       <c r="R16">
         <v>57560739.0</v>
       </c>
       <c r="S16">
         <v>50342.0</v>
       </c>
       <c r="T16">
         <v>8308576.0</v>
       </c>
       <c r="U16">
         <v>2442697.0</v>
       </c>
       <c r="V16">
         <v>590639.5</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>-63613818.0</v>
       </c>
       <c r="C18">
         <v>85742173.0</v>
       </c>
       <c r="D18">
         <v>207978797.0</v>
       </c>
       <c r="E18">
         <v>-160328413.0</v>
       </c>
       <c r="F18">
         <v>-62258428.0</v>
       </c>
       <c r="G18">
         <v>181255740.0</v>
       </c>
       <c r="H18">
         <v>21491829.0</v>
       </c>
       <c r="I18">
         <v>-86875801.0</v>
       </c>
@@ -24570,51 +24791,51 @@
         <v>-52185651.0</v>
       </c>
       <c r="P18">
         <v>-42730512.0</v>
       </c>
       <c r="Q18">
         <v>-40281949.71</v>
       </c>
       <c r="R18">
         <v>-51121530.9</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18">
         <v>1721468.0</v>
       </c>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19">
         <v>9207955.0</v>
       </c>
       <c r="C19">
         <v>-334912474.0</v>
       </c>
       <c r="D19">
         <v>-159514037.0</v>
       </c>
       <c r="E19">
         <v>-181416141.0</v>
       </c>
       <c r="F19">
         <v>-11889437.0</v>
       </c>
       <c r="G19">
         <v>10650932.0</v>
       </c>
       <c r="H19">
         <v>-9240017.0</v>
       </c>
       <c r="I19">
         <v>-9240521.0</v>
       </c>
@@ -24623,90 +24844,90 @@
       </c>
       <c r="K19">
         <v>-652765.0</v>
       </c>
       <c r="L19">
         <v>-652765.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>19854.0</v>
       </c>
       <c r="G20">
         <v>19854.0</v>
       </c>
       <c r="H20">
         <v>122043.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>114829955.0</v>
       </c>
       <c r="C21">
         <v>-122727685.0</v>
       </c>
       <c r="D21">
         <v>288624647.0</v>
       </c>
       <c r="E21">
         <v>25024710.0</v>
       </c>
       <c r="F21">
         <v>269453145.0</v>
       </c>
       <c r="G21">
         <v>-166991669.0</v>
       </c>
       <c r="H21">
         <v>-65891668.0</v>
       </c>
       <c r="I21">
         <v>-14979619.0</v>
       </c>
@@ -24715,51 +24936,51 @@
       </c>
       <c r="K21">
         <v>-159296234.0</v>
       </c>
       <c r="L21">
         <v>-76919552.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>-114832785.0</v>
       </c>
       <c r="C22">
         <v>-61332081.0</v>
       </c>
       <c r="D22">
         <v>36010404.0</v>
       </c>
       <c r="E22">
         <v>28638698.0</v>
       </c>
       <c r="F22">
         <v>280543.0</v>
       </c>
       <c r="G22">
         <v>-23436358.0</v>
       </c>
       <c r="H22">
         <v>20480580.0</v>
       </c>
       <c r="I22">
         <v>75643266.0</v>
       </c>
@@ -24794,51 +25015,51 @@
         <v>368280.0</v>
       </c>
       <c r="T22">
         <v>959628.0</v>
       </c>
       <c r="U22">
         <v>405058.4</v>
       </c>
       <c r="V22">
         <v>3426763000.0</v>
       </c>
       <c r="W22">
         <v>896925000.0</v>
       </c>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22">
         <v>2763438000.0</v>
       </c>
       <c r="AA22">
         <v>6750279000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>-47444498.0</v>
       </c>
       <c r="C23">
         <v>20306155.0</v>
       </c>
       <c r="D23">
         <v>-100107506.0</v>
       </c>
       <c r="E23">
         <v>-103788918.0</v>
       </c>
       <c r="F23">
         <v>-91889424.0</v>
       </c>
       <c r="G23">
         <v>-95685741.0</v>
       </c>
       <c r="H23">
         <v>93202162.0</v>
       </c>
       <c r="I23">
         <v>74677314.0</v>
       </c>
@@ -24875,51 +25096,51 @@
       <c r="T23">
         <v>21941195.0</v>
       </c>
       <c r="U23">
         <v>4150079.0</v>
       </c>
       <c r="V23">
         <v>123332594000.0</v>
       </c>
       <c r="W23">
         <v>406230238000.0</v>
       </c>
       <c r="X23">
         <v>472567000.0</v>
       </c>
       <c r="Y23">
         <v>2286442000.0</v>
       </c>
       <c r="Z23"/>
       <c r="AA23">
         <v>359587000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
         <v>-925802.0</v>
       </c>
       <c r="C24">
         <v>-45969922.0</v>
       </c>
       <c r="D24">
         <v>-3020644.0</v>
       </c>
       <c r="E24">
         <v>11382606.0</v>
       </c>
       <c r="F24">
         <v>4708252.0</v>
       </c>
       <c r="G24">
         <v>2444896.0</v>
       </c>
       <c r="H24">
         <v>73145344.0</v>
       </c>
       <c r="I24">
         <v>99707786.0</v>
       </c>
@@ -24946,51 +25167,51 @@
       </c>
       <c r="Q24">
         <v>7580050.0</v>
       </c>
       <c r="R24">
         <v>11681970.0</v>
       </c>
       <c r="S24">
         <v>43923748.0</v>
       </c>
       <c r="T24">
         <v>-4220960.56</v>
       </c>
       <c r="U24">
         <v>-4008360.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>-13847738.0</v>
       </c>
       <c r="C25">
         <v>64798939.0</v>
       </c>
       <c r="D25">
         <v>45851294.0</v>
       </c>
       <c r="E25">
         <v>-7351341.0</v>
       </c>
       <c r="F25">
         <v>-6125219.0</v>
       </c>
       <c r="G25">
         <v>85332136.0</v>
       </c>
       <c r="H25">
         <v>-31378236.0</v>
       </c>
       <c r="I25">
         <v>-75643266.0</v>
       </c>
@@ -25017,51 +25238,51 @@
       </c>
       <c r="Q25">
         <v>63548222.0</v>
       </c>
       <c r="R25">
         <v>-34352234.17</v>
       </c>
       <c r="S25">
         <v>-368280.87</v>
       </c>
       <c r="T25">
         <v>-959628.48</v>
       </c>
       <c r="U25">
         <v>1817693.0</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>-2387754.0</v>
       </c>
       <c r="C26">
         <v>-23079606.0</v>
       </c>
       <c r="D26">
         <v>-12588397.0</v>
       </c>
       <c r="E26">
         <v>-22266408.0</v>
       </c>
       <c r="F26">
         <v>19850.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>122040.0</v>
       </c>
       <c r="I26">
         <v>1395800.0</v>
       </c>
@@ -25072,100 +25293,100 @@
         <v>722870.0</v>
       </c>
       <c r="L26">
         <v>180460.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
         <v>-11699.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>8320.0</v>
       </c>
       <c r="H27">
         <v>652021.0</v>
       </c>
       <c r="I27">
         <v>1986745.0</v>
       </c>
       <c r="J27">
         <v>2760931.0</v>
       </c>
       <c r="K27">
         <v>2773765.0</v>
       </c>
       <c r="L27">
         <v>386853.0</v>
       </c>
       <c r="M27">
         <v>932736.0</v>
       </c>
       <c r="N27">
         <v>270519.0</v>
       </c>
       <c r="O27">
         <v>459617.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>63588512.0</v>
       </c>
       <c r="C28">
         <v>-218008033.0</v>
       </c>
       <c r="D28">
         <v>168928744.0</v>
       </c>
       <c r="E28">
         <v>-106180616.0</v>
       </c>
       <c r="F28">
         <v>269473000.0</v>
       </c>
       <c r="G28">
         <v>-166991669.0</v>
       </c>
       <c r="H28">
         <v>-65769625.0</v>
       </c>
       <c r="I28">
         <v>-13583821.0</v>
       </c>
@@ -25200,51 +25421,51 @@
         <v>-49618929.0</v>
       </c>
       <c r="T28">
         <v>21941195.0</v>
       </c>
       <c r="U28">
         <v>4150079.0</v>
       </c>
       <c r="V28">
         <v>123292914000.0</v>
       </c>
       <c r="W28">
         <v>728850566000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
         <v>6065555000.0</v>
       </c>
       <c r="Z28">
         <v>8580583000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>110165379.0</v>
       </c>
       <c r="C29">
         <v>258872704.0</v>
       </c>
       <c r="D29">
         <v>339742963.0</v>
       </c>
       <c r="E29">
         <v>252665076.0</v>
       </c>
       <c r="F29">
         <v>144153539.0</v>
       </c>
       <c r="G29">
         <v>203883824.0</v>
       </c>
       <c r="H29">
         <v>135673765.0</v>
       </c>
       <c r="I29">
         <v>173866827.0</v>
       </c>
@@ -25273,51 +25494,51 @@
         <v>63548222.0</v>
       </c>
       <c r="R29">
         <v>-34352234.17</v>
       </c>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29">
         <v>1817693.0</v>
       </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29">
         <v>9700829000.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29">
         <v>2165456000.0</v>
       </c>
       <c r="AA29">
         <v>6816549000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-157568896.0</v>
       </c>
       <c r="C30">
         <v>-334912474.0</v>
       </c>
       <c r="D30">
         <v>-159514037.0</v>
       </c>
       <c r="E30">
         <v>-184916171.0</v>
       </c>
       <c r="F30">
         <v>-330966186.0</v>
       </c>
       <c r="G30">
         <v>-9532256.0</v>
       </c>
       <c r="H30">
         <v>-50276609.0</v>
       </c>
       <c r="I30">
         <v>-161034842.0</v>
       </c>
@@ -25365,847 +25586,856 @@
       </c>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-        <v>156</v>
+      <c r="CP1" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>185934641.0</v>
+      </c>
+      <c r="C2">
         <v>234727365.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>146586776.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3582795404875.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>219512185.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>194653653.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>196910604.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>246969714.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>310777014.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>498124721.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>202810101.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>189302793.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>123796936.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>148097071.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>151875885.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>133191258.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>137601645.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>194341065.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>356732345.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>104967240.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>75891599.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>112000189.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>154274656.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>159504018.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>116929041.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>87484915.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>49813089.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>82430181.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>95850258.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>66606898.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>53233226.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>65632391.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>79138520.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>67502601.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>92754816.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>71119128.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>73987188.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>66935259.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>134044887.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>67953258.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>122076684.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>70617505.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>117776408.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>72241581.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>111721568.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>75094321.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>155405481.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>156667312.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>143635109.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>215270579.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>200089798.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>184650196.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>67856757.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>57052218.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>87590019.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>98832693.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>122068162.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>213041036.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>184058308.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>119936283.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>60228657.18</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>74098644.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>17289385</v>
+      </c>
+      <c r="C3">
         <v>31658090</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18585282</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>45152595</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>60817269</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>52991563</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>52189964</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>46234384</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>28072108</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>48293802</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>40905584</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>35734475</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23494658</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31629449</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>24757369</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>28183836</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>34774666</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>103022326</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>83609858</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>94392285</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>20141407</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8268417</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4649008</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5350084</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2757049</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9871943</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>28755149</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>25243296</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>18218828</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>41964663</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>79048142</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>63506832</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>77240332</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>40947322</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>18531877</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>25373764</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>50218892</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>18799857</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>20360392</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12921159</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3504177</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3060917</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>21274334</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8931737</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10130062</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5993155</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>31750241</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2143009</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5675614</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>826769</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3635559</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2439909</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6455014</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>10693060</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>15595606.49</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3916601</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>25056093.76</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>100783897</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>46497192.91</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>53629686.36</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>237480270900</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>14672530600</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>42115797.77</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>551217950700</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>427517348500</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>219677580000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>158051807100</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>48897500</v>
-      </c>
-[...1 lines deleted...]
-        <v>2868000</v>
       </c>
       <c r="BR3">
         <v>2868000</v>
       </c>
       <c r="BS3">
+        <v>2868000</v>
+      </c>
+      <c r="BT3">
         <v>0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2173295700</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>12712206500</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>39644600000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3978000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
-        <v>33436564000</v>
+        <v>0</v>
       </c>
       <c r="CB3">
         <v>33436564000</v>
       </c>
       <c r="CC3">
+        <v>33436564000</v>
+      </c>
+      <c r="CD3">
         <v>344027000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>30826792000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>662141000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>592635000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>533859564000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>281871461000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>90850000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>193045000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>6000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>95466000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26255,54 +26485,55 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26352,346 +26583,350 @@
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>-27475461.0</v>
+      </c>
+      <c r="C6">
         <v>-32132558.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>92666136.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1139682457270.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13182173.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24858532.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2256951.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-50059110.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-63807300.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-187347707.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>295314620.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13507308.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>65505857.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-24300135.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3778814.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18684627.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4410387.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-56739420.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-162391280.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>251765105.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>29075641.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-36108590.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-42274467.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5229362.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>42574977.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>29444126.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>37671826.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-32617092.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13420077.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>29243360.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>13373672.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12399165.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-13506129.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11635919.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-25252215.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>21635688.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2868060.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>7051929.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-67109628.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>66091629.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-54123426.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>51459179.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-47158903.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>45534827.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-39479987.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>36627247.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-80311160.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1261831.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>13032203.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-71635470.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>15180781.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>15439602.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>116793439.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>10804539.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-30537801.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-11242674.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-23235469.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-90972874.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>29218594.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>64122025.0</v>
       </c>
-      <c r="BI6"/>
       <c r="BJ6"/>
-      <c r="BK6">
+      <c r="BK6"/>
+      <c r="BL6">
         <v>-13869987.0</v>
       </c>
-      <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>4523210.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4548610.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2081300.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>580580.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10620450.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9205300.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>2443420.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1483240.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>749500.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1315060.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>904390.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>454540.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>184500.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1012110.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>784020.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>516230.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>303090.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3296760.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2755600.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1883990.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>981930.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2109460.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1744760.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -26712,54 +26947,55 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26809,54 +27045,55 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -26881,83 +27118,84 @@
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>156353300.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>59019107100.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -26984,94 +27222,93 @@
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>408572644000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -27085,51 +27322,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -27146,127 +27385,128 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>40686484.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22982745.0</v>
       </c>
       <c r="O12">
         <v>22982745.0</v>
       </c>
       <c r="P12">
+        <v>22982745.0</v>
+      </c>
+      <c r="Q12">
         <v>-7661364.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23018655.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-31985975.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4062011.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-37999917.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>40128229.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-12315542.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11995767.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-3983966.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>33135689.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>44192966.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>30575246.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-52243102.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-4936518.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-4121841.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>58751153.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-36044146.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -27283,54 +27523,55 @@
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27380,285 +27621,293 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>-51434699.0</v>
+      </c>
+      <c r="C14">
         <v>51575631.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>58271168.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1026317953167.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-58213450.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14">
+        <v>961183411642.0</v>
+      </c>
+      <c r="H14">
         <v>62838704.0</v>
       </c>
-      <c r="H14"/>
       <c r="I14">
+        <v>1043669277207.0</v>
+      </c>
+      <c r="J14">
         <v>63463785.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>64043319.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>64807338.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-126114104.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>66647865.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>59466238.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>441770.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>473920.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>55811546.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>982715.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>43970376.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>41284569.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32563763.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32179507.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>33192012.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33659819.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>36965197.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>38162698.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>35891230.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>36355007.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>37131648.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>36541515.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>35413516.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>33951936.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32377885.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>30618580.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>28808555.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>28036715.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>26243776.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>24987421.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>23593302.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>22867218.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>23448766.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>23860126.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>23999536.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24538876.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>24825137.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>25021332.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>25689605.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>26328203.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26530223.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>26979864.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>28424623.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>29495883.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>30922698.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>33408555.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>48756563.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>48542752.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>5000000.0</v>
       </c>
-      <c r="I15"/>
+      <c r="I15">
+        <v>5000000.0</v>
+      </c>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>5000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2000000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>5150000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
@@ -27690,279 +27939,283 @@
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>695051000.0</v>
       </c>
-      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>158459180.0</v>
+      </c>
+      <c r="C16">
         <v>202594806.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>239252913.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2443112947605.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>206330012.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>219512185.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>194653653.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>196910604.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>246969714.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>310777014.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>498124721.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>202810101.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>189302793.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>123796936.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>148097071.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>151875885.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>133191258.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>137601645.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>194341065.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>356732345.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>104967240.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>75891599.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>112000189.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>154274656.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>159504018.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>116929041.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>87484915.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>49813089.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>82430181.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>95850258.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>66606898.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>53233226.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>65632391.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>79138520.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>67502601.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>92754816.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>71119128.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>73987188.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>66935259.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>134044887.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>67953258.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>122076684.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>70617505.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>117776408.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>72241581.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>111721568.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>75094321.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>155405481.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>156667312.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>143635109.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>215270579.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>200089798.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>184650196.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>67856757.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>57052218.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>87590019.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>98832693.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>122068162.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>213276902.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>184058308.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>119936283.96</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>60228657.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>74098644.67</v>
       </c>
-      <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28012,364 +28265,368 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>17783870.0</v>
+      </c>
+      <c r="C18">
         <v>-3128254.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>45343084.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-79092071.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>13151169.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-46019993.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>28105816.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7054335.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>61533591.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1497374.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>83693602.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>43550103.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>89381796.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-32248457.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-16258553.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12784842.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>50173659.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-102039611.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19194089.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-74501855.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>45360875.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13923359.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20796220.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>28497159.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>82175730.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>49786631.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>30043693.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-17051632.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>16683389.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-8183621.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>41189526.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-34224380.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-66370514.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-27470433.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>26757219.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5337489.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>29661412.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1745742.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>17527554.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>113980484.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-44939597.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>63484151.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-10485632.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>54003674.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-18453482.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>47119700.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-43938278.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>26648646.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>49170721.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4976126.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>39849971.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>42178324.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>90885643.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>26740124.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-836532.49</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>3831551.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-25056093.76</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-100783897.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-46497192.91</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-53629686.36</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
-      <c r="BK18">
+      <c r="BK18"/>
+      <c r="BL18">
         <v>-42115797.77</v>
       </c>
-      <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-33089801.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>9207955.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>-46812887.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-108298660.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-48206090.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-154138682.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-24269042.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-84841485.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-34651018.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7964971.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12623321.0</v>
       </c>
       <c r="O19">
         <v>12623321.0</v>
       </c>
       <c r="P19">
+        <v>12623321.0</v>
+      </c>
+      <c r="Q19">
         <v>2109503.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8478062.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1755449.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-20631290.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-291753.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2319998.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>6713608.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6054594.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>6768229.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-16960435.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>26897732.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-25006003.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-12225930.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-16166902.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-27718216.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-9240521.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>9094251.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -28386,83 +28643,84 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -28491,143 +28749,146 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>-29222284.0</v>
+      </c>
+      <c r="C21">
         <v>-10333565.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>35310767.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10239208.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>78823627.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>52563028.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-12057940.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>22063528.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-185296301.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-14906993.0</v>
       </c>
       <c r="O21">
         <v>-14906993.0</v>
       </c>
       <c r="P21">
+        <v>-14906993.0</v>
+      </c>
+      <c r="Q21">
         <v>-33361395.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-27354694.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>17292302.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5625024.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>324266819.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-21592844.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-27595806.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-61079485.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-35261385.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-35959888.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-34690911.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-28130780.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-28756390.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-32694129.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>23689631.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-25944874.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-9476989.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -28644,1084 +28905,1097 @@
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>-25133972.0</v>
+      </c>
+      <c r="C22">
         <v>-25308650.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-43556795.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25201125222.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7187286.0</v>
       </c>
-      <c r="F22">
-[...1 lines deleted...]
-      </c>
       <c r="G22">
-        <v>-47370649.0</v>
+        <v>-1095509740839.0</v>
       </c>
       <c r="H22">
+        <v>-748323616382.0</v>
+      </c>
+      <c r="I22">
         <v>12623761.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7502826.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-19082367.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14347764.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>16739479.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5542104.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-619008.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8057046.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>14925074.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6118124.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-461546.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16383382.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>16605778.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-7189710.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-25518907.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-19742551.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4171390.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>14831893.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-22697090.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-7667634.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>24079759.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2707087.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1361368.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>26073000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>31374662.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7741029.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10454576.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>15314290.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>22760257.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-15075934.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>23748666.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11758049.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>17293047.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4975759.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3062316.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-3486685.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5320583.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>295931.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-10436425.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1250834.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5387484.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-450747.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11783732.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-16033435.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-7506669.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-2541862.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-3287993.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>21616055.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-2802927.91</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-30541052.59</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-3527695.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-15578770.68</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-3432888.33</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>165033809900.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-56807618.73</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>145744486300.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>53625189800.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>150643349400.0</v>
       </c>
-      <c r="BO22"/>
       <c r="BP22"/>
-      <c r="BQ22">
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>827572200.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1503184000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>941345900.0</v>
       </c>
-      <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>4454040500.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>229508100.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1210332600.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>822934200.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2909988700.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>617948000.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22">
+      <c r="CB22"/>
+      <c r="CC22">
         <v>499970000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>260533000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1727891000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>333499000.0</v>
       </c>
-      <c r="CF22"/>
-      <c r="CG22">
+      <c r="CG22"/>
+      <c r="CH22">
         <v>1689464000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>543096000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>78379000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>895061000.0</v>
       </c>
-      <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-11190868.0</v>
+      </c>
+      <c r="C23">
         <v>-10571700.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-10578213.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-177606188288.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1212357.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-13482359.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-17376940.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-20268092.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7388623.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-22167087.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-23908850.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-21015598.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-27687551.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-23176090.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-30401198.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-27647172.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-25954624.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
-        <v>-4010418.0</v>
+        <v>-24935924.0</v>
       </c>
       <c r="T23">
+        <v>-23178683.0</v>
+      </c>
+      <c r="U23">
         <v>-25540781.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-21382009.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
+        <v>-21768098.0</v>
+      </c>
+      <c r="X23">
         <v>-22474744.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-24358178.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-25059441.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-23793378.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-17354353.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>40293610.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-19744128.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>90007034.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2506755.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>31870487.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>307118.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>30501133.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-14152971.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4383007.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3892888.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>435828938.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-7903098.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-6864665.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-8281525.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-8726314.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-9143485.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-8868172.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-9942099.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-11216653.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-11109985.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-12028009.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-14048040.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-15357539.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-14882744.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-15273225.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-15229753.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-15182698.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-17589213.5</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-13224228.7</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-10940610.78</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-43787860.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-72466157.83</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>48298781.0</v>
       </c>
-      <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>-44907051.99</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>293817000.0</v>
       </c>
-      <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>8946418600.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>22826200.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>10279400.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>483922000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10752370500.0</v>
       </c>
-      <c r="BV23"/>
-      <c r="BW23">
+      <c r="BW23"/>
+      <c r="BX23">
         <v>126789465200.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>132883992500.0</v>
       </c>
-      <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>7889032000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>123332594000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>37973056000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>89036946000.0</v>
       </c>
-      <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>406230238000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>268588750000.0</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>9053000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>472567000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>284000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2286442000.0</v>
       </c>
-      <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
+        <v>-1740721.0</v>
+      </c>
+      <c r="C24">
         <v>1145552.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-18389597.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-562721428084.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2311086.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1715153.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-53658711.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3038863.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-293233.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>186634.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-39935901.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>73915.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2651961.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>17754534.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-8275433.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>20014796.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-5816473.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8115241.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-137796744.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1464582.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3036090.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6713607.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-6020758.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>40874.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>123236.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2246950.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>34589588.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>13017366.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2051926.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>14246447.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-4679816.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>31656594.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>59809138.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>12921870.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-3505103.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>35752054.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-8798884.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>26553985.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-10101843.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5128458.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>6938656.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2004318.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-13396427.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>13597238.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>559440.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1974307.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-25109317.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2233833.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>5393083.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>231460.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1728755.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>20021.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2623066.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>7370265.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3449615.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>915897.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4482051.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>2212159.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1797849.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>525296.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>108599983600.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>101415836100.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>7953643.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>19120245200.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2525488900.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>59122577600.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>6700734700.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>27477384400.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
-      <c r="CA24">
-[...1 lines deleted...]
-      </c>
+      <c r="CA24"/>
       <c r="CB24">
         <v>29634370000.0</v>
       </c>
-      <c r="CC24"/>
+      <c r="CC24">
+        <v>29634370000.0</v>
+      </c>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>111641926.0</v>
+      </c>
+      <c r="C25">
         <v>2262854.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>49213993.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-558023528503.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>139369174.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6971570.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17457076.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>25138643.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>33644740.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4830224.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>45444084.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>188659203.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>40686485.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-59466238.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-8498816.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-15398994.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23018655.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-521169.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-16383382.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-16605778.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7189710.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>25518907.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19742551.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-4171390.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-14831893.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>22697090.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7667634.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-24079759.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2707087.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1361368.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-26073000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-31374662.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-7741029.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-10454576.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-15314290.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-22760257.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15075934.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-23748666.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-11758049.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-17293047.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4975759.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-3062316.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3486685.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-5320583.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-295931.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10436425.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1250834.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-5387484.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>450747.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-11783732.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>16033435.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>7506669.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2541862.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3287993.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-21616055.5</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2802927.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>30541052.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3527695.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>15578770.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3432888.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>56807618.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-9604.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>45239702.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2417466.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-1204825.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-13740340.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-8134441.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-3741592.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-5572490.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3274315.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1640649.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1355130.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-16418934.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2851695.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19850.0</v>
       </c>
       <c r="T26">
         <v>19850.0</v>
       </c>
       <c r="U26">
         <v>19850.0</v>
       </c>
-      <c r="V26"/>
+      <c r="V26">
+        <v>19850.0</v>
+      </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>122040.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
@@ -29743,928 +30017,939 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1417645.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>2080.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6240.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>144131.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>507889.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>525940.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1275138.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>185667.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>702874.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1956077.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>46977.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>55003.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>162453.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2340101.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>160322.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>110889.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>95306.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1758.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>138987.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>150802.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>219591.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>366894.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>144921.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>201330.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>-20805.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10883.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>52138.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>228303.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>167426.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>292191.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-40413152.0</v>
+      </c>
+      <c r="C28">
         <v>-20825130.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24605540.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5499202460.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25424014.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>65341268.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>33981263.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-51066372.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6540464.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-207463388.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>252705045.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-26757190.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-20479483.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-36539628.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-42131070.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-34716525.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-43773628.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14440607.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-5625024.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>324266819.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-21572990.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27595806.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-61079485.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-35261385.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-35959888.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-34690911.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-28008737.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-28756390.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-32694129.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>23689631.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-24856194.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-9476989.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-6533104.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>27282466.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-48149936.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-8832000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-23780500.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-17925138.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-74475414.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-53302829.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-16441988.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-14353138.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-24771966.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-19366853.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-21332531.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-11267738.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-11160062.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-30144310.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-41531601.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-76843056.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-26368261.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-26758743.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>23284730.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-23335534.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-24988573.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-14820957.02</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-18340972.98</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-44608015.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>10646888.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>45861638.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>703856444900.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>-1057732.99</v>
       </c>
-      <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
-      <c r="BO28">
+      <c r="BO28"/>
+      <c r="BP28">
         <v>2549326600300.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>4429018500.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10279400.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28">
         <v>4447922000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>105155370500.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>112768000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>206078665200.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>132883992500.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>16787282600.0</v>
       </c>
-      <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28">
         <v>7889032000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>123292914000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>37848890000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>89036946000.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>728850566000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>325175500000.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>9053000.0</v>
       </c>
-      <c r="CL28"/>
       <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>6065555000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1016000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>35073255.0</v>
+      </c>
+      <c r="C29">
         <v>28529835.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>63928367.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-558023528503.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>73968438.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6971570.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>80295780.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>39180049.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>89605699.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>49791176.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>124599186.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>79284578.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>112876454.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-619008.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8498816.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15398994.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>84948325.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>982715.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>64415769.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19890430.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>65502282.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-5654942.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>25445228.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>33847243.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>84932779.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>59658574.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>58798842.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>8191664.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>34902217.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>33781042.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>120237668.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>29282452.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>10869818.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>13476889.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>45289096.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>20036275.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>79880304.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>17054115.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>37887946.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>126901643.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-41435420.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>66545068.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>10788702.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>62935411.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-8323420.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>53112855.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-12188037.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>28791655.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>54846335.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>5802895.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>43485530.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>44618233.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>97340657.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>37433184.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>14759074.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-85050.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>713412000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>52206900.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>89365800.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>310070873700.0</v>
       </c>
-      <c r="BI29"/>
       <c r="BJ29"/>
-      <c r="BK29">
+      <c r="BK29"/>
+      <c r="BL29">
         <v>1164302943900.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>939401563800.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>994954915600.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>470616580400.0</v>
       </c>
-      <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
-      <c r="BR29">
+      <c r="BR29"/>
+      <c r="BS29">
         <v>595569800.0</v>
       </c>
-      <c r="BS29"/>
-      <c r="BT29">
+      <c r="BT29"/>
+      <c r="BU29">
         <v>411187800.0</v>
       </c>
-      <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
-      <c r="BZ29">
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>40122871700.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>71256203000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>7218223000.0</v>
       </c>
-      <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>31637575000.0</v>
       </c>
-      <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
-      <c r="CL29">
+      <c r="CL29"/>
+      <c r="CM29">
         <v>9700829000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>957000000.0</v>
       </c>
-      <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-19030106.0</v>
+      </c>
+      <c r="C30">
         <v>-34257846.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-15530075.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-562767857951.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-63128355.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-46812887.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-108298660.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-48206090.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-154138682.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-24269042.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-84841485.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-34651018.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-26146619.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13874915.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-36093473.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-8169040.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-42246543.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-94907085.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-221406602.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-93219456.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-14785319.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1554809.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10669766.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1459019.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-19594248.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19272739.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5834439.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-12225930.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-16166902.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-27718216.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-83727958.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-31850238.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-17431194.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-28025452.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-22036980.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10378290.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-59017776.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7754128.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-30462235.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-7792701.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3434479.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1056599.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-34670761.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4665501.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-9570622.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-4018848.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-56859558.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>90824.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-282531.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-595309.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1936488.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2419888.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-3831948.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3293111.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-24250363.49</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4832498.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-20574041.96</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-98571738.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-44733932.37</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-51534899.79</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>99963935500.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-34134806.64</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>72926828700.0</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>485345282400.0</v>
       </c>
-      <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>12211481000.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>129534000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>130000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>