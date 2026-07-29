--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6058,134 +6058,138 @@
         <v>55874000.0</v>
       </c>
       <c r="D2">
         <v>50669000.0</v>
       </c>
       <c r="E2">
         <v>53490000.0</v>
       </c>
       <c r="F2">
         <v>39787000.0</v>
       </c>
       <c r="G2">
         <v>31196000.0</v>
       </c>
       <c r="H2">
         <v>14900000.0</v>
       </c>
       <c r="I2">
         <v>10889000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>90</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>14383000.0</v>
+      </c>
       <c r="C3">
         <v>10659000.0</v>
       </c>
       <c r="D3">
         <v>10265000.0</v>
       </c>
       <c r="E3">
         <v>10283000.0</v>
       </c>
       <c r="F3">
         <v>5040000.0</v>
       </c>
       <c r="G3">
-        <v>3702000.0</v>
+        <v>1502000.0</v>
       </c>
       <c r="H3">
         <v>900000.0</v>
       </c>
       <c r="I3">
         <v>551000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>250005000.0</v>
+      </c>
       <c r="C5">
         <v>230104000.0</v>
       </c>
       <c r="D5">
         <v>171814000.0</v>
       </c>
       <c r="E5">
-        <v>125108000.0</v>
+        <v>133156000.0</v>
       </c>
       <c r="F5">
-        <v>113536000.0</v>
+        <v>114005000.0</v>
       </c>
       <c r="G5">
-        <v>53303000.0</v>
+        <v>53799000.0</v>
       </c>
       <c r="H5">
         <v>22163000.0</v>
       </c>
       <c r="I5">
         <v>6921000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>214920000.0</v>
+        <v>264388000.0</v>
       </c>
       <c r="C6">
         <v>240763000.0</v>
       </c>
       <c r="D6">
         <v>182079000.0</v>
       </c>
       <c r="E6">
-        <v>135391000.0</v>
+        <v>143439000.0</v>
       </c>
       <c r="F6">
-        <v>118576000.0</v>
+        <v>119045000.0</v>
       </c>
       <c r="G6">
-        <v>57005000.0</v>
+        <v>55301000.0</v>
       </c>
       <c r="H6">
         <v>23063000.0</v>
       </c>
       <c r="I6">
         <v>7472000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>95</v>
       </c>
@@ -6982,51 +6986,53 @@
         <v>7986000.0</v>
       </c>
       <c r="V2">
         <v>7993000.0</v>
       </c>
       <c r="W2">
         <v>7872000.0</v>
       </c>
       <c r="X2">
         <v>7456000.0</v>
       </c>
       <c r="Y2">
         <v>7875000.0</v>
       </c>
       <c r="Z2">
         <v>4281000.0</v>
       </c>
       <c r="AA2">
         <v>3780000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>90</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>4131000.0</v>
+      </c>
       <c r="C3">
         <v>3989000.0</v>
       </c>
       <c r="D3">
         <v>5169000.0</v>
       </c>
       <c r="E3">
         <v>2794000.0</v>
       </c>
       <c r="F3">
         <v>2829000.0</v>
       </c>
       <c r="G3">
         <v>2655000.0</v>
       </c>
       <c r="H3">
         <v>2613000.0</v>
       </c>
       <c r="I3">
         <v>2562000.0</v>
       </c>
       <c r="J3">
         <v>2548000.0</v>
       </c>
       <c r="K3">
@@ -7041,51 +7047,51 @@
       <c r="N3">
         <v>2708000.0</v>
       </c>
       <c r="O3">
         <v>2616000.0</v>
       </c>
       <c r="P3">
         <v>2589000.0</v>
       </c>
       <c r="Q3">
         <v>2370000.0</v>
       </c>
       <c r="R3">
         <v>1368000.0</v>
       </c>
       <c r="S3">
         <v>1361000.0</v>
       </c>
       <c r="T3">
         <v>1158000.0</v>
       </c>
       <c r="U3">
         <v>1153000.0</v>
       </c>
       <c r="V3">
-        <v>991000.0</v>
+        <v>391000.0</v>
       </c>
       <c r="W3">
         <v>1015000.0</v>
       </c>
       <c r="X3">
         <v>928000.0</v>
       </c>
       <c r="Y3">
         <v>768000.0</v>
       </c>
       <c r="Z3">
         <v>800000.0</v>
       </c>
       <c r="AA3">
         <v>194000.0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
@@ -7094,193 +7100,195 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>92</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>32121000.0</v>
+      </c>
       <c r="C5">
-        <v>71896000.0</v>
+        <v>80798000.0</v>
       </c>
       <c r="D5">
         <v>72939000.0</v>
       </c>
       <c r="E5">
         <v>64147000.0</v>
       </c>
       <c r="F5">
-        <v>48680000.0</v>
+        <v>58394000.0</v>
       </c>
       <c r="G5">
-        <v>79925000.0</v>
+        <v>89840000.0</v>
       </c>
       <c r="H5">
         <v>55446000.0</v>
       </c>
       <c r="I5">
-        <v>46053000.0</v>
+        <v>53169000.0</v>
       </c>
       <c r="J5">
-        <v>41852000.0</v>
+        <v>47953000.0</v>
       </c>
       <c r="K5">
-        <v>58551000.0</v>
+        <v>63032000.0</v>
       </c>
       <c r="L5">
         <v>41728000.0</v>
       </c>
       <c r="M5">
-        <v>29683000.0</v>
+        <v>34522000.0</v>
       </c>
       <c r="N5">
-        <v>32841000.0</v>
+        <v>36716000.0</v>
       </c>
       <c r="O5">
-        <v>38484000.0</v>
+        <v>40945000.0</v>
       </c>
       <c r="P5">
-        <v>32101000.0</v>
+        <v>33009000.0</v>
       </c>
       <c r="Q5">
-        <v>21682000.0</v>
+        <v>22486000.0</v>
       </c>
       <c r="R5">
-        <v>27921000.0</v>
+        <v>27905000.0</v>
       </c>
       <c r="S5">
-        <v>35789000.0</v>
+        <v>35809000.0</v>
       </c>
       <c r="T5">
-        <v>24951000.0</v>
+        <v>25371000.0</v>
       </c>
       <c r="U5">
-        <v>24875000.0</v>
+        <v>24920000.0</v>
       </c>
       <c r="V5">
-        <v>22847000.0</v>
+        <v>23343000.0</v>
       </c>
       <c r="W5">
         <v>17936000.0</v>
       </c>
       <c r="X5">
         <v>10437000.0</v>
       </c>
       <c r="Y5">
         <v>2083000.0</v>
       </c>
       <c r="Z5">
         <v>10176000.0</v>
       </c>
       <c r="AA5">
         <v>7743000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>24826000.0</v>
+        <v>36252000.0</v>
       </c>
       <c r="C6">
-        <v>75885000.0</v>
+        <v>84787000.0</v>
       </c>
       <c r="D6">
         <v>78108000.0</v>
       </c>
       <c r="E6">
         <v>66941000.0</v>
       </c>
       <c r="F6">
-        <v>51509000.0</v>
+        <v>61223000.0</v>
       </c>
       <c r="G6">
-        <v>82580000.0</v>
+        <v>92495000.0</v>
       </c>
       <c r="H6">
         <v>58059000.0</v>
       </c>
       <c r="I6">
-        <v>48615000.0</v>
+        <v>55731000.0</v>
       </c>
       <c r="J6">
-        <v>44400000.0</v>
+        <v>50501000.0</v>
       </c>
       <c r="K6">
-        <v>61060000.0</v>
+        <v>65541000.0</v>
       </c>
       <c r="L6">
         <v>44332000.0</v>
       </c>
       <c r="M6">
-        <v>32287000.0</v>
+        <v>37126000.0</v>
       </c>
       <c r="N6">
-        <v>35549000.0</v>
+        <v>39424000.0</v>
       </c>
       <c r="O6">
-        <v>41100000.0</v>
+        <v>43561000.0</v>
       </c>
       <c r="P6">
-        <v>34690000.0</v>
+        <v>35598000.0</v>
       </c>
       <c r="Q6">
-        <v>24052000.0</v>
+        <v>24856000.0</v>
       </c>
       <c r="R6">
-        <v>29289000.0</v>
+        <v>29273000.0</v>
       </c>
       <c r="S6">
-        <v>37150000.0</v>
+        <v>37170000.0</v>
       </c>
       <c r="T6">
-        <v>26109000.0</v>
+        <v>26529000.0</v>
       </c>
       <c r="U6">
-        <v>26028000.0</v>
+        <v>26073000.0</v>
       </c>
       <c r="V6">
-        <v>23838000.0</v>
+        <v>23734000.0</v>
       </c>
       <c r="W6">
         <v>18951000.0</v>
       </c>
       <c r="X6">
         <v>11365000.0</v>
       </c>
       <c r="Y6">
         <v>2851000.0</v>
       </c>
       <c r="Z6">
         <v>10976000.0</v>
       </c>
       <c r="AA6">
         <v>7937000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -11199,57 +11207,57 @@
       <c r="J23">
         <v>3662000.0</v>
       </c>
       <c r="K23">
         <v>1292000.0</v>
       </c>
       <c r="L23">
         <v>3307000.0</v>
       </c>
       <c r="M23">
         <v>-4069000.0</v>
       </c>
       <c r="N23">
         <v>3420000.0</v>
       </c>
       <c r="O23">
         <v>-1092000.0</v>
       </c>
       <c r="P23">
         <v>3759000.0</v>
       </c>
       <c r="Q23">
         <v>2905000.0</v>
       </c>
       <c r="R23">
-        <v>7470000.0</v>
+        <v>-381000.0</v>
       </c>
       <c r="S23">
-        <v>3794000.0</v>
+        <v>-380000.0</v>
       </c>
       <c r="T23">
-        <v>53000.0</v>
+        <v>-56000.0</v>
       </c>
       <c r="U23">
         <v>969000.0</v>
       </c>
       <c r="V23">
         <v>3388000.0</v>
       </c>
       <c r="W23">
         <v>2694000.0</v>
       </c>
       <c r="X23">
         <v>1124000.0</v>
       </c>
       <c r="Y23">
         <v>223000.0</v>
       </c>
       <c r="Z23">
         <v>577000.0</v>
       </c>
       <c r="AA23">
         <v>-1087000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">