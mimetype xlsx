--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3852,51 +3852,53 @@
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22"/>
+      <c r="I22">
+        <v>2305000.0</v>
+      </c>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22">
         <v>158000.0</v>
       </c>
       <c r="N22">
         <v>652000.0</v>
       </c>
       <c r="O22">
         <v>852000.0</v>
       </c>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
@@ -4364,51 +4366,51 @@
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>1313000.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="C30">
         <v>102000.0</v>
       </c>
       <c r="D30">
         <v>5000000.0</v>
       </c>
       <c r="E30">
         <v>39000.0</v>
       </c>
       <c r="F30">
         <v>1000000.0</v>
       </c>
       <c r="G30">
         <v>807000.0</v>
       </c>
       <c r="H30">
         <v>1293000.0</v>
       </c>
       <c r="I30">
         <v>1675000.0</v>
       </c>
       <c r="J30">
         <v>876000.0</v>
       </c>
@@ -5008,72 +5010,72 @@
         <v>1.0</v>
       </c>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
     </row>
     <row r="39" spans="1:38">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>7339000.0</v>
+        <v>7422000.0</v>
       </c>
       <c r="C39">
         <v>5041000.0</v>
       </c>
       <c r="D39">
         <v>6212000.0</v>
       </c>
       <c r="E39">
         <v>6177000.0</v>
       </c>
       <c r="F39">
         <v>6769000.0</v>
       </c>
       <c r="G39">
         <v>4856000.0</v>
       </c>
       <c r="H39">
         <v>5073000.0</v>
       </c>
       <c r="I39">
-        <v>3305000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="J39">
         <v>3014000.0</v>
       </c>
       <c r="K39">
         <v>3255000.0</v>
       </c>
       <c r="L39">
         <v>832000.0</v>
       </c>
       <c r="M39">
         <v>1045000.0</v>
       </c>
       <c r="N39">
         <v>3455000.0</v>
       </c>
       <c r="O39">
         <v>905000.0</v>
       </c>
       <c r="P39">
         <v>3813000.0</v>
       </c>
       <c r="Q39">
         <v>2617000.0</v>
       </c>
@@ -6953,145 +6955,149 @@
         <v>147000.0</v>
       </c>
       <c r="F2">
         <v>2020000.0</v>
       </c>
       <c r="G2">
         <v>1978000.0</v>
       </c>
       <c r="H2">
         <v>1843000.0</v>
       </c>
       <c r="I2">
         <v>875000.0</v>
       </c>
       <c r="J2">
         <v>376000.0</v>
       </c>
       <c r="K2">
         <v>6000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>101</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>428000.0</v>
+      </c>
       <c r="C3">
         <v>412000.0</v>
       </c>
       <c r="D3">
         <v>355000.0</v>
       </c>
       <c r="E3">
         <v>147000.0</v>
       </c>
       <c r="F3">
         <v>2020000.0</v>
       </c>
       <c r="G3">
         <v>1978000.0</v>
       </c>
       <c r="H3">
         <v>1843000.0</v>
       </c>
       <c r="I3">
         <v>875000.0</v>
       </c>
       <c r="J3">
         <v>376000.0</v>
       </c>
       <c r="K3">
         <v>6000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>103</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-162337000.0</v>
+      </c>
       <c r="C5">
-        <v>-101864000.0</v>
+        <v>-84969000.0</v>
       </c>
       <c r="D5">
-        <v>-48174000.0</v>
+        <v>-43555000.0</v>
       </c>
       <c r="E5">
-        <v>-29705000.0</v>
+        <v>-28476000.0</v>
       </c>
       <c r="F5">
-        <v>-71136000.0</v>
+        <v>-13109000.0</v>
       </c>
       <c r="G5">
         <v>-74936000.0</v>
       </c>
       <c r="H5">
         <v>-76769000.0</v>
       </c>
       <c r="I5">
         <v>-57515000.0</v>
       </c>
       <c r="J5">
         <v>-35491000.0</v>
       </c>
       <c r="K5">
         <v>-9268000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>-177933000.0</v>
+        <v>-161909000.0</v>
       </c>
       <c r="C6">
-        <v>-101452000.0</v>
+        <v>-84557000.0</v>
       </c>
       <c r="D6">
-        <v>-47819000.0</v>
+        <v>-43200000.0</v>
       </c>
       <c r="E6">
-        <v>-29558000.0</v>
+        <v>-28329000.0</v>
       </c>
       <c r="F6">
-        <v>-13086000.0</v>
+        <v>-11089000.0</v>
       </c>
       <c r="G6">
         <v>-72958000.0</v>
       </c>
       <c r="H6">
         <v>-74926000.0</v>
       </c>
       <c r="I6">
         <v>-56640000.0</v>
       </c>
       <c r="J6">
         <v>-35115000.0</v>
       </c>
       <c r="K6">
         <v>-9262000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -8108,93 +8114,93 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>-46609000.0</v>
+        <v>-40834000.0</v>
       </c>
       <c r="C5">
-        <v>-69541000.0</v>
+        <v>97905000.0</v>
       </c>
       <c r="D5">
         <v>-36765000.0</v>
       </c>
       <c r="E5">
-        <v>-34927000.0</v>
+        <v>-31629000.0</v>
       </c>
       <c r="F5">
-        <v>-33177000.0</v>
+        <v>-29511000.0</v>
       </c>
       <c r="G5">
-        <v>-31916000.0</v>
+        <v>-28440000.0</v>
       </c>
       <c r="H5">
-        <v>-29900000.0</v>
+        <v>-25174000.0</v>
       </c>
       <c r="I5">
-        <v>-22204000.0</v>
+        <v>-17607000.0</v>
       </c>
       <c r="J5">
-        <v>-17844000.0</v>
+        <v>-13748000.0</v>
       </c>
       <c r="K5">
-        <v>-12956000.0</v>
+        <v>-10563000.0</v>
       </c>
       <c r="L5">
         <v>-14763000.0</v>
       </c>
       <c r="M5">
         <v>-13058000.0</v>
       </c>
       <c r="N5">
-        <v>-7683000.0</v>
+        <v>-7089000.0</v>
       </c>
       <c r="O5">
         <v>-10116000.0</v>
       </c>
       <c r="P5">
-        <v>-8254000.0</v>
+        <v>-7784000.0</v>
       </c>
       <c r="Q5">
         <v>-17271000.0</v>
       </c>
       <c r="R5">
         <v>-22950000.0</v>
       </c>
       <c r="S5">
         <v>-19292000.0</v>
       </c>
       <c r="T5">
         <v>-17427000.0</v>
       </c>
       <c r="U5">
         <v>-16928000.0</v>
       </c>
       <c r="V5">
         <v>-17489000.0</v>
       </c>
       <c r="W5">
         <v>-18168000.0</v>
       </c>
       <c r="X5">
         <v>-17678000.0</v>
       </c>
@@ -8224,93 +8230,93 @@
       </c>
       <c r="AG5">
         <v>-13660000.0</v>
       </c>
       <c r="AH5">
         <v>-11161000.0</v>
       </c>
       <c r="AI5">
         <v>-8036000.0</v>
       </c>
       <c r="AJ5">
         <v>-6913000.0</v>
       </c>
       <c r="AK5">
         <v>-15731000.0</v>
       </c>
       <c r="AL5">
         <v>-4811000.0</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>-46533000.0</v>
+        <v>-40758000.0</v>
       </c>
       <c r="C6">
-        <v>-69282000.0</v>
+        <v>98164000.0</v>
       </c>
       <c r="D6">
         <v>-36738000.0</v>
       </c>
       <c r="E6">
-        <v>-34828000.0</v>
+        <v>-31530000.0</v>
       </c>
       <c r="F6">
-        <v>-33044000.0</v>
+        <v>-29378000.0</v>
       </c>
       <c r="G6">
-        <v>-31838000.0</v>
+        <v>-28362000.0</v>
       </c>
       <c r="H6">
-        <v>-29784000.0</v>
+        <v>-25058000.0</v>
       </c>
       <c r="I6">
-        <v>-22093000.0</v>
+        <v>-17496000.0</v>
       </c>
       <c r="J6">
-        <v>-17737000.0</v>
+        <v>-13641000.0</v>
       </c>
       <c r="K6">
-        <v>-12853000.0</v>
+        <v>-10460000.0</v>
       </c>
       <c r="L6">
         <v>-14744000.0</v>
       </c>
       <c r="M6">
         <v>-12974000.0</v>
       </c>
       <c r="N6">
-        <v>-7669000.0</v>
+        <v>-7075000.0</v>
       </c>
       <c r="O6">
         <v>-10067000.0</v>
       </c>
       <c r="P6">
-        <v>-8244000.0</v>
+        <v>-7774000.0</v>
       </c>
       <c r="Q6">
         <v>-16075000.0</v>
       </c>
       <c r="R6">
         <v>-21740000.0</v>
       </c>
       <c r="S6">
         <v>-18757000.0</v>
       </c>
       <c r="T6">
         <v>-16895000.0</v>
       </c>
       <c r="U6">
         <v>-16449000.0</v>
       </c>
       <c r="V6">
         <v>-17015000.0</v>
       </c>
       <c r="W6">
         <v>-17673000.0</v>
       </c>
       <c r="X6">
         <v>-17183000.0</v>
       </c>