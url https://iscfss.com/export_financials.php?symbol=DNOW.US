--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -2340,53 +2340,59 @@
       </c>
       <c r="J36">
         <v>5000000.0</v>
       </c>
       <c r="K36">
         <v>5000000.0</v>
       </c>
       <c r="L36">
         <v>5000000.0</v>
       </c>
       <c r="M36">
         <v>4000000.0</v>
       </c>
       <c r="N36">
         <v>3000000.0</v>
       </c>
       <c r="O36">
         <v>-478000000.0</v>
       </c>
       <c r="P36"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>51</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>5000000.0</v>
+      </c>
+      <c r="C37">
+        <v>4000000.0</v>
+      </c>
+      <c r="D37">
+        <v>3000000.0</v>
+      </c>
       <c r="E37">
         <v>2000000.0</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>1403000000.0</v>
       </c>
       <c r="M37">
         <v>1966000000.0</v>
       </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
@@ -8065,55 +8071,65 @@
       </c>
       <c r="AV36">
         <v>4000000.0</v>
       </c>
       <c r="AW36"/>
       <c r="AX36">
         <v>1000000.0</v>
       </c>
       <c r="AY36">
         <v>1000000.0</v>
       </c>
       <c r="AZ36">
         <v>3000000.0</v>
       </c>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36">
         <v>-138000000.0</v>
       </c>
       <c r="BD36"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>5000000.0</v>
+      </c>
+      <c r="C37">
+        <v>5000000.0</v>
+      </c>
+      <c r="D37">
+        <v>5000000.0</v>
+      </c>
+      <c r="E37">
+        <v>3000000.0</v>
+      </c>
+      <c r="F37">
+        <v>5000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37">
         <v>3000000.0</v>
       </c>
       <c r="P37">
         <v>2000000.0</v>
       </c>
       <c r="Q37">
         <v>2000000.0</v>
       </c>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -13130,51 +13146,53 @@
         <v>759000000.0</v>
       </c>
       <c r="AY2">
         <v>869000000.0</v>
       </c>
       <c r="AZ2">
         <v>844000000.0</v>
       </c>
       <c r="BA2">
         <v>907000000.0</v>
       </c>
       <c r="BB2">
         <v>874000000.0</v>
       </c>
       <c r="BC2">
         <v>874000000.0</v>
       </c>
       <c r="BD2">
         <v>3106000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>119</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>23000000.0</v>
+      </c>
       <c r="C3">
         <v>23000000.0</v>
       </c>
       <c r="D3">
         <v>20000000.0</v>
       </c>
       <c r="E3">
         <v>11000000.0</v>
       </c>
       <c r="F3">
         <v>10000000.0</v>
       </c>
       <c r="G3">
         <v>11000000.0</v>
       </c>
       <c r="H3">
         <v>10000000.0</v>
       </c>
       <c r="I3">
         <v>8000000.0</v>
       </c>
       <c r="J3">
         <v>9000000.0</v>
       </c>
       <c r="K3">
@@ -13406,51 +13424,53 @@
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>121</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-9000000.0</v>
+      </c>
       <c r="C5">
         <v>-60000000.0</v>
       </c>
       <c r="D5">
         <v>-176000000.0</v>
       </c>
       <c r="E5">
         <v>32000000.0</v>
       </c>
       <c r="F5">
         <v>32000000.0</v>
       </c>
       <c r="G5">
         <v>30000000.0</v>
       </c>
       <c r="H5">
         <v>30000000.0</v>
       </c>
       <c r="I5">
         <v>28000000.0</v>
       </c>
       <c r="J5">
         <v>38000000.0</v>
       </c>
       <c r="K5">
@@ -13575,51 +13595,51 @@
       </c>
       <c r="AY5">
         <v>62000000.0</v>
       </c>
       <c r="AZ5">
         <v>50000000.0</v>
       </c>
       <c r="BA5">
         <v>63000000.0</v>
       </c>
       <c r="BB5">
         <v>53000000.0</v>
       </c>
       <c r="BC5">
         <v>58000000.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6">
-        <v>-9000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="C6">
         <v>-37000000.0</v>
       </c>
       <c r="D6">
         <v>-156000000.0</v>
       </c>
       <c r="E6">
         <v>43000000.0</v>
       </c>
       <c r="F6">
         <v>42000000.0</v>
       </c>
       <c r="G6">
         <v>41000000.0</v>
       </c>
       <c r="H6">
         <v>40000000.0</v>
       </c>
       <c r="I6">
         <v>36000000.0</v>
       </c>
       <c r="J6">
         <v>47000000.0</v>
       </c>