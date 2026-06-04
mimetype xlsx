--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1063,79 +1066,83 @@
       </c>
       <c r="L5">
         <v>-48308000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>36756000.0</v>
+      </c>
       <c r="C7">
         <v>48707000.0</v>
       </c>
       <c r="D7">
         <v>52241000.0</v>
       </c>
       <c r="E7">
         <v>60350000.0</v>
       </c>
       <c r="F7">
         <v>58554000.0</v>
       </c>
       <c r="G7">
         <v>68865000.0</v>
       </c>
       <c r="H7">
         <v>72530000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1888000.0</v>
+      </c>
       <c r="C8">
         <v>1768000.0</v>
       </c>
       <c r="D8">
         <v>1711000.0</v>
       </c>
       <c r="E8">
         <v>1686000.0</v>
       </c>
       <c r="F8">
         <v>1548000.0</v>
       </c>
       <c r="G8">
         <v>1531000.0</v>
       </c>
       <c r="H8">
         <v>1288000.0</v>
       </c>
       <c r="I8">
         <v>1273000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
@@ -1553,171 +1560,177 @@
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>36</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>98322000.0</v>
+      </c>
       <c r="C26">
         <v>359373000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>425449000.0</v>
       </c>
       <c r="G26">
         <v>32699000.0</v>
       </c>
       <c r="H26">
         <v>39886000.0</v>
       </c>
       <c r="I26">
         <v>147881000.0</v>
       </c>
       <c r="J26">
         <v>61250000.0</v>
       </c>
       <c r="K26">
         <v>73080000.0</v>
       </c>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>-172584000.0</v>
+        <v>-163038000.0</v>
       </c>
       <c r="C28">
         <v>-126253000.0</v>
       </c>
       <c r="D28">
         <v>-74865000.0</v>
       </c>
       <c r="E28">
         <v>-157694000.0</v>
       </c>
       <c r="F28">
         <v>-229470000.0</v>
       </c>
       <c r="G28">
         <v>-438279000.0</v>
       </c>
       <c r="H28">
         <v>-6919000.0</v>
       </c>
       <c r="I28">
         <v>-77123000.0</v>
       </c>
       <c r="J28">
         <v>-218375000.0</v>
       </c>
       <c r="K28">
         <v>-39853000.0</v>
       </c>
       <c r="L28">
         <v>-30740000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1013761000.0</v>
+      </c>
       <c r="C29">
         <v>1229684000.0</v>
       </c>
       <c r="D29">
         <v>1030954000.0</v>
       </c>
       <c r="E29">
         <v>1042430000.0</v>
       </c>
       <c r="F29">
         <v>962291000.0</v>
       </c>
       <c r="G29">
         <v>1150531000.0</v>
       </c>
       <c r="H29">
         <v>394890000.0</v>
       </c>
       <c r="I29">
         <v>546845000.0</v>
       </c>
       <c r="J29">
         <v>465796000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>40</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>2177000.0</v>
+      </c>
       <c r="C30">
         <v>2171000.0</v>
       </c>
       <c r="D30">
         <v>3420000.0</v>
       </c>
       <c r="E30">
         <v>9282000.0</v>
       </c>
       <c r="F30">
         <v>1226000.0</v>
       </c>
       <c r="G30">
         <v>5674000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>8546000.0</v>
       </c>
       <c r="J30">
         <v>464000.0</v>
       </c>
       <c r="K30">
         <v>438000.0</v>
       </c>
@@ -1737,51 +1750,53 @@
         <v>962291000.0</v>
       </c>
       <c r="G31">
         <v>1150531000.0</v>
       </c>
       <c r="H31">
         <v>394890000.0</v>
       </c>
       <c r="I31">
         <v>546845000.0</v>
       </c>
       <c r="J31">
         <v>465796000.0</v>
       </c>
       <c r="K31">
         <v>-94154000.0</v>
       </c>
       <c r="L31">
         <v>-15634000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>42</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>802307000.0</v>
+      </c>
       <c r="C32">
         <v>762228000.0</v>
       </c>
       <c r="D32">
         <v>986155000.0</v>
       </c>
       <c r="E32">
         <v>1008397000.0</v>
       </c>
       <c r="F32">
         <v>518989000.0</v>
       </c>
       <c r="G32">
         <v>1423956000.0</v>
       </c>
       <c r="H32">
         <v>384687000.0</v>
       </c>
       <c r="I32">
         <v>448050000.0</v>
       </c>
       <c r="J32">
         <v>395443000.0</v>
       </c>
       <c r="K32"/>
@@ -1807,51 +1822,53 @@
         <v>506928000.0</v>
       </c>
       <c r="G33">
         <v>108625000.0</v>
       </c>
       <c r="H33">
         <v>123200000.0</v>
       </c>
       <c r="I33">
         <v>181148000.0</v>
       </c>
       <c r="J33">
         <v>77114000.0</v>
       </c>
       <c r="K33">
         <v>89112000.0</v>
       </c>
       <c r="L33">
         <v>3252000.0</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" t="s">
         <v>44</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>5532000.0</v>
+      </c>
       <c r="C34">
         <v>5615000.0</v>
       </c>
       <c r="D34"/>
       <c r="E34">
         <v>379000.0</v>
       </c>
       <c r="F34">
         <v>379000.0</v>
       </c>
       <c r="G34">
         <v>382050000.0</v>
       </c>
       <c r="H34">
         <v>379000.0</v>
       </c>
       <c r="I34">
         <v>471000.0</v>
       </c>
       <c r="J34">
         <v>467000.0</v>
       </c>
       <c r="K34">
         <v>397000.0</v>
       </c>
@@ -1966,89 +1983,89 @@
       </c>
       <c r="G38">
         <v>2462000.0</v>
       </c>
       <c r="H38">
         <v>2659000.0</v>
       </c>
       <c r="I38">
         <v>8105000.0</v>
       </c>
       <c r="J38">
         <v>941000.0</v>
       </c>
       <c r="K38">
         <v>770000.0</v>
       </c>
       <c r="L38">
         <v>84000.0</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
-        <v>32779000.0</v>
+        <v>30602000.0</v>
       </c>
       <c r="C39">
         <v>29934000.0</v>
       </c>
       <c r="D39">
         <v>26206000.0</v>
       </c>
       <c r="E39">
         <v>26822000.0</v>
       </c>
       <c r="F39">
         <v>30601000.0</v>
       </c>
       <c r="G39">
         <v>25958000.0</v>
       </c>
       <c r="H39">
         <v>14675000.0</v>
       </c>
       <c r="I39">
         <v>7993000.0</v>
       </c>
       <c r="J39">
         <v>3381000.0</v>
       </c>
       <c r="K39">
         <v>556000.0</v>
       </c>
       <c r="L39">
         <v>66000.0</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>95021000.0</v>
+        <v>85475000.0</v>
       </c>
       <c r="C40">
         <v>79037000.0</v>
       </c>
       <c r="D40">
         <v>61239000.0</v>
       </c>
       <c r="E40">
         <v>63761000.0</v>
       </c>
       <c r="F40">
         <v>47712000.0</v>
       </c>
       <c r="G40">
         <v>42455000.0</v>
       </c>
       <c r="H40">
         <v>20350000.0</v>
       </c>
       <c r="I40">
         <v>19468000.0</v>
       </c>
       <c r="J40">
         <v>11448000.0</v>
       </c>
@@ -2147,51 +2164,53 @@
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44">
         <v>348673000.0</v>
       </c>
       <c r="L44">
         <v>48308000.0</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>55</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>182830000.0</v>
+      </c>
       <c r="C45">
         <v>177672000.0</v>
       </c>
       <c r="D45">
         <v>117640000.0</v>
       </c>
       <c r="E45">
         <v>74524000.0</v>
       </c>
       <c r="F45">
         <v>69608000.0</v>
       </c>
       <c r="G45">
         <v>73464000.0</v>
       </c>
       <c r="H45">
         <v>80655000.0</v>
       </c>
       <c r="I45">
         <v>14923000.0</v>
       </c>
       <c r="J45">
         <v>14923000.0</v>
       </c>
       <c r="K45">
@@ -2332,80 +2351,82 @@
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
-        <v>32742000.0</v>
+        <v>42287999.0</v>
       </c>
       <c r="C51">
         <v>48707000.0</v>
       </c>
       <c r="D51">
         <v>52241000.0</v>
       </c>
       <c r="E51">
         <v>60350000.0</v>
       </c>
       <c r="F51">
         <v>64007000.0</v>
       </c>
       <c r="G51">
         <v>68865000.0</v>
       </c>
       <c r="H51">
         <v>72530000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>62</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>9546000.0</v>
+      </c>
       <c r="C52">
         <v>12034000.0</v>
       </c>
       <c r="D52">
         <v>7260000.0</v>
       </c>
       <c r="E52">
         <v>7318000.0</v>
       </c>
       <c r="F52">
         <v>5453000.0</v>
       </c>
       <c r="G52">
         <v>4690000.0</v>
       </c>
       <c r="H52">
         <v>3665000.0</v>
       </c>
       <c r="I52">
         <v>19088000.0</v>
       </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
     </row>
@@ -2698,5660 +2719,5810 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>40380000.0</v>
+      </c>
+      <c r="C2">
         <v>3330000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6745000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10844000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8458000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11137000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9594000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13936000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11855000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9483000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1182000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8520000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2215000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2790000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7539000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7116000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3358000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4779000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4817000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4235000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1626000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1071000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2806000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1866000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2316000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2590000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2022000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3931000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3662000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1891000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3354000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9176000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1377000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2716000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428000.0</v>
       </c>
       <c r="AK2">
         <v>1428000.0</v>
       </c>
       <c r="AL2">
+        <v>1428000.0</v>
+      </c>
+      <c r="AM2">
         <v>1963000.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>1713000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>-682000.0</v>
+      </c>
+      <c r="C5">
         <v>682000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1101000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>939000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2037000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2020000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5529000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2659000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1296000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>643000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-651000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1441000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2517000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6886000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-11853000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12274000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9251000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2499000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-521000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-368000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-232000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-245000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>11000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>551000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>835000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>350000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>562000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>879000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>332000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-649000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1416000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1493000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1287000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-368000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-237000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-377000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-94154000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-373000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>34539000.0</v>
+      </c>
       <c r="C7">
+        <v>36756000.0</v>
+      </c>
+      <c r="D7">
         <v>44404000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>46558000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>48632000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>48707000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>52517000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>48752000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>50546000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>52241000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>53901000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>55525000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>57085000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>60350000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>62046000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>61396000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>62745000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>58554000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>65242000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>66451000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>67792000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>68865000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>69915000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>70942000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>71914000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>72530000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>69915000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>70911000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>71412000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1913000.0</v>
+      </c>
       <c r="C8">
+        <v>1888000.0</v>
+      </c>
+      <c r="D8">
         <v>1793000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1783000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1778000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1768000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1764000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1757000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>1751000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1711000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1707000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1700000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1694000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1686000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1564000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1558000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1554000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1548000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1545000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1541000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2083951000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2048297000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1693901000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1664174000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1635840000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1608238000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1580988000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1556679000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1528504000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1503660000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1480315000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1041303000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1025408000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>818803000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>807875000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>798277000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>781966000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>774158000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>766799000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>760605000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>754438000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>387626000.0</v>
+      </c>
+      <c r="C10">
         <v>205326000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>90963000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>141207000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>56947000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>174960000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>90636000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>74679000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>60574000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>127106000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>148011000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>131973000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>68131000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>218044000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>118615000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>155088000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>104953000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>293477000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>394553000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>485680000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>435321000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>507144000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>351047000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>137184000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>207537000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>79449000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>82673000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>62936000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>39661000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>77123000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>43651000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>33088000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>44001000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>218375000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>36269000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>41307000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-178331000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>39853000.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>30740000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>987684000.0</v>
+      </c>
+      <c r="C12">
         <v>867879000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>848204000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>898952000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>817926000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>832331000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>836559000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>896044000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>936869000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1034511000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1109256000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1190987000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1288453000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1336215000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1106055000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1068668000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>957522000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>865407000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1039175000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1308931000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1413148000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1469697000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>961201000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>549581000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>587250000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>415356000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>479390000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>478603000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>485481000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>464297000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>374958000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>372591000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>373402000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>406226000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>185801000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>186964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178331000.0</v>
       </c>
       <c r="AL12">
         <v>178331000.0</v>
       </c>
-      <c r="AM12"/>
+      <c r="AM12">
+        <v>178331000.0</v>
+      </c>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-    </row>
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
+        <v>1913000.0</v>
+      </c>
+      <c r="C13">
         <v>1888000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1793000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1783000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1778000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1768000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1764000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1757000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1751000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1711000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1707000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1700000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1694000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1686000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1564000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1558000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1554000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1548000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1545000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1541000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1537000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1531000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1524000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1385000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1382000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1288000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1286000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1283000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1279000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1273000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1266000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1259000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1252000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1201000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AK13">
         <v>400000.0</v>
       </c>
       <c r="AL13">
+        <v>400000.0</v>
+      </c>
+      <c r="AM13">
         <v>2688000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>170000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>186636978.0</v>
+      </c>
+      <c r="C14">
         <v>175458962.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>172421492.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>171449847.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>171222030.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>170086146.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>169456988.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>168831329.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>149404188.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>138245382.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>137644534.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>140930625.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>136524528.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>132877411.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>123473390.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>123008558.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>122673935.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>122164561.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>121742067.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>123008558.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>120884665.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>128297841.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>107490702.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>105717912.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>102419718.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>96078950.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>95859048.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>95495497.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>94984503.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>97746224.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>93665231.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>92899524.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>89560576.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>30743977.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>82423920.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>68244028.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9017425.0</v>
       </c>
       <c r="AL14">
         <v>9017425.0</v>
       </c>
       <c r="AM14">
+        <v>9017425.0</v>
+      </c>
+      <c r="AN14">
         <v>6794071.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5435542.0</v>
       </c>
       <c r="AO14">
         <v>5435542.0</v>
       </c>
-      <c r="AP14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:42">
+      <c r="AP14">
+        <v>5435542.0</v>
+      </c>
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1694000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>1564000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1558000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1554000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1548000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1545000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1541000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1537000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1531000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1524000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1385000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1382000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1288000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1286000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1283000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1279000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1273000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1266000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1201000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1252000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1201000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2768000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>2688000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>26</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>15116000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>22580000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>14874000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>845000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>289757000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>290053000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>290539000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>290424000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>290627000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>320301000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4762000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9193000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16455000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>23483000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>72869000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34134000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>24674000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>18739000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18185000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>22598000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>23148000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>11427000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>12658000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8715000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8434000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>24532000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>7103000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1029000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>6051000.0</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
         <v>31</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>36000000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
-      <c r="AH21"/>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-3400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5000000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>-8546000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>0.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-464000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>0.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-464000.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-      <c r="AL22">
+      <c r="AL22"/>
+      <c r="AM22">
         <v>-438000.0</v>
       </c>
-      <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>1266023000.0</v>
+      </c>
+      <c r="C23">
         <v>1144854000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1055621000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1166241000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1271343000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1374180000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1454013000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1502565000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1581091000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1153917000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1236777000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1305734000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1409344000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1460242000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1227606000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1292462000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1320858000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1404162000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1449966000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1509815000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1547858000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1604280000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1070306000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>647337000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>695865000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>553231000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>602978000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>637604000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>676596000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>661984000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>544475000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>572055000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>613953000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>486721000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>210309000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>224110000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>254519000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>271067000.0</v>
       </c>
-      <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
-    </row>
-    <row r="24" spans="1:42">
+      <c r="AQ23"/>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>71412000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
         <v>36</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>63785000.0</v>
+      </c>
       <c r="C26">
+        <v>98322000.0</v>
+      </c>
+      <c r="D26">
         <v>24703000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>78463000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>235844000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>359373000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>445463000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>450994000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>490723000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7905000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
         <v>94220000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>250268000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>425449000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>319472000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>92522000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>38885000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>32699000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>20341000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>7229000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9684000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>39886000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>23534000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>55832000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>97554000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>147881000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>142173000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>178703000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>219406000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>61250000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25875000.0</v>
       </c>
       <c r="AK26">
         <v>25875000.0</v>
       </c>
       <c r="AL26">
+        <v>25875000.0</v>
+      </c>
+      <c r="AM26">
         <v>73080000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>-172584000.0</v>
+        <v>-347579000.0</v>
       </c>
       <c r="C28">
+        <v>-163038000.0</v>
+      </c>
+      <c r="D28">
         <v>-46559000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-94649000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8315000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-126253000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-38119000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-25927000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10028000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-74865000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-94110000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-76448000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-11046000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-157694000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-56569000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-93692000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-42208000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-229470000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-329311000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-419229000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-367529000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-438279000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-281132000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-66242000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-135623000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6919000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-12758000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7975000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>31751000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-77123000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-43651000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-33088000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-44001000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-218375000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-36269000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-41307000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>178331000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-39853000.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28"/>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>926098000.0</v>
+      </c>
       <c r="C29">
+        <v>1013761000.0</v>
+      </c>
+      <c r="D29">
         <v>926197000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1027053000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1122686000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1229684000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1318495000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1387051000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1455475000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1030954000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1118331000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1186825000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>966706000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1042430000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>811303000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>884448000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>917927000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>962291000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1012277000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1072705000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1105353000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1150531000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>882550000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>502167000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>545311000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>40</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>1600000.0</v>
+      </c>
       <c r="C30">
+        <v>2177000.0</v>
+      </c>
+      <c r="D30">
         <v>1900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1400000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>2171000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>1400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3420000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>3400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9282000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>357000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>1226000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1194000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16785000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2511000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5674000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
-[...1 lines deleted...]
-      </c>
+      <c r="AC30"/>
       <c r="AD30">
         <v>8546000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AE30">
+        <v>8546000.0</v>
+      </c>
+      <c r="AF30"/>
+      <c r="AG30">
         <v>464000.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>464000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>438000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30"/>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1186825000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>966706000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1042430000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>811303000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>884448000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>917927000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>962291000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1012277000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1072705000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1105353000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1150531000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>882550000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>502167000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>545311000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>394890000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>438197000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>475173000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>516648000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>546845000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>461179000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>490272000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>539028000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>465796000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-155536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-135349000.0</v>
       </c>
       <c r="AK31">
         <v>-135349000.0</v>
       </c>
       <c r="AL31">
+        <v>-135349000.0</v>
+      </c>
+      <c r="AM31">
         <v>-94154000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-15634000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
         <v>42</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>912596000.0</v>
+      </c>
       <c r="C32">
+        <v>802307000.0</v>
+      </c>
+      <c r="D32">
         <v>792452000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>843649000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>786761000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>762228000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>781746000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>853850000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>890993000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>986155000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1071704000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1154705000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>934082000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1008397000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>777856000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>766440000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>647196000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>518989000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1001258000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1290333000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1377012000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1423956000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>865453000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>500945000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>557150000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>243270999.0</v>
+      </c>
+      <c r="C33">
         <v>244196000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>173023000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>231535000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>392705000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>509744000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>585174000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>574182000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>607516000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>89780000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>93893000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>81672000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>84182000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>87923000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>89080000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>177862000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>332422000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>506928000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>394457000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>168070000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>116236000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>108625000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>99440000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>87928000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>91080000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>123200000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>108601000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>141623000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>177063000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>181148000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>161072000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>194637000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>236531000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>77114000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>22066000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>42062000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>-178331000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>89112000.0</v>
       </c>
-      <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
-    </row>
-    <row r="34" spans="1:42">
+      <c r="AQ33"/>
+    </row>
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
         <v>44</v>
       </c>
-      <c r="B34"/>
-      <c r="C34"/>
+      <c r="B34">
+        <v>5508000.0</v>
+      </c>
+      <c r="C34">
+        <v>5532000.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>5615000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>379000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>49552000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>51558000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>379000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>55633000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>379000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>61691000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>379000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>383438000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>701000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>387895000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>382050000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>82343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>379000.0</v>
       </c>
       <c r="Y34">
         <v>379000.0</v>
       </c>
       <c r="Z34">
         <v>379000.0</v>
       </c>
       <c r="AA34">
+        <v>379000.0</v>
+      </c>
+      <c r="AB34">
         <v>386000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>408000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>440000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>57821000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>44576000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>49746000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>51707000.0</v>
       </c>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>229769000.0</v>
+      </c>
+      <c r="C35">
         <v>32742000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>39278000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>48131000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>56780000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>42288000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>48425000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>40981000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>43034000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>44981000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>47266000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>49552000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>51558000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>53890000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>55633000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>59854000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>61691000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>63626000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>383438000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>385698000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>387895000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>382050000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>82343000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>86706000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>102919000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>112997000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>118096000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>115882000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>116704000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>82353000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>51679000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>50775000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>57758000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6761000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>7018000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>7442000.0</v>
       </c>
-      <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-    </row>
-    <row r="36" spans="1:42">
+      <c r="AQ35"/>
+    </row>
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
-        <v>124261000.0</v>
+        <v>23119999.0</v>
       </c>
       <c r="C36">
+        <v>22839000.0</v>
+      </c>
+      <c r="D36">
         <v>22006000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>22970000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>26934000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>24741000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>26487000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>50578000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>44621000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>18143000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11137000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>14434000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>14016000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>13399000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>16117000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>15184000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>14212000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>11871000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3777000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3576000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3739000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>962000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3858000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3765000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2318000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2659000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3242000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3949000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>8147000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>8105000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2654000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2611000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2265000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1441000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2456000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1218000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-178331000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>770000.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
-    </row>
-    <row r="37" spans="1:42">
+      <c r="AQ36"/>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>14434000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>14016000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>13399000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>16117000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>15184000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>14212000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>11871000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3777000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3576000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3739000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2462000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3858000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3765000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2318000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2659000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3242000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3949000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>8147000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>8105000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2654000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2611000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2265000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>62191000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>7431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218000.0</v>
       </c>
       <c r="AK38">
         <v>1218000.0</v>
       </c>
       <c r="AL38">
+        <v>1218000.0</v>
+      </c>
+      <c r="AM38">
         <v>73850000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>84000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:42">
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
-        <v>32779000.0</v>
+        <v>33468000.0</v>
       </c>
       <c r="C39">
+        <v>30602000.0</v>
+      </c>
+      <c r="D39">
         <v>32494000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>35754000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>60712000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>29934000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>32280000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>32339000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>36706000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>26206000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>33628000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>33075000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>36709000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>26822000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>32471000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>45932000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>30914000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>30601000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>16334000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>16029000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>18474000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>25958000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>9665000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>9828000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>17535000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>14675000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>29974000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>19074000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>28104000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>7993000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>13223000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>9654000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8040000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>3381000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2342000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2353000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>100000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>556000.0</v>
       </c>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>2691000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:42">
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>95021000.0</v>
+        <v>44801000.0</v>
       </c>
       <c r="C40">
+        <v>85475000.0</v>
+      </c>
+      <c r="D40">
         <v>51657000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>71342000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>74834000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>79037000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>69463000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>52826000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>63215000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>61239000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>62984000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>53218000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>92569000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>63761000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>55524000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>335173000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>41596000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>47712000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>44182000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>32929000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>48108000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>42455000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>25230000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>18134000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>16524000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>20350000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>26478000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>20020000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>15634000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>19468000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>15605000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>21832000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>15790000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>11448000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>7884000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>9358000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>886000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>7143000.0</v>
       </c>
-      <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>1768000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:42">
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>801000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1012000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>858000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>655000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4329000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>4605000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>5072000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>323448000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>324302000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>324979000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>317875000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>16936000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>20094000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>35126000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>44132000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>48181000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>44971000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>45292000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>82353000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>51679000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>50775000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>57758000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>6761000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>7018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7269000.0</v>
       </c>
       <c r="AK41">
         <v>7269000.0</v>
       </c>
       <c r="AL41">
+        <v>7269000.0</v>
+      </c>
+      <c r="AM41">
         <v>7442000.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>528000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:42">
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
-        <v>1013761000.0</v>
+        <v>3104838000.0</v>
       </c>
       <c r="C42">
+        <v>3062715000.0</v>
+      </c>
+      <c r="D42">
         <v>2846278000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2820404000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2790825000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2764880000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2735433000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2704992000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2673033000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2144811000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2114013000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2083951000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2048297000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2018617000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1693901000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1664174000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1635840000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1608238000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1580988000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1556679000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1528504000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1503660000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1480315000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1041303000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1025408000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>818803000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>807875000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>798277000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>781966000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>774158000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>766799000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>760605000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>754438000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>656660000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>13087000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>11594000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-377000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>9387000.0</v>
       </c>
-      <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-    </row>
-    <row r="43" spans="1:42">
+      <c r="AQ42"/>
+    </row>
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44">
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44"/>
+      <c r="AJ44">
         <v>348673000.0</v>
       </c>
-      <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
+      <c r="AL44"/>
+      <c r="AM44">
         <v>348673000.0</v>
       </c>
-      <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-      <c r="AP44">
+      <c r="AP44"/>
+      <c r="AQ44">
         <v>48308000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:42">
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
         <v>55</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>117266000.0</v>
+      </c>
       <c r="C45">
+        <v>182830000.0</v>
+      </c>
+      <c r="D45">
         <v>123214000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>130102000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>129927000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>177672000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>113224000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>72610000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>72172000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>117640000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>74851000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>67238000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>70166000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>74524000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>72963000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>71972000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>73612000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>73464000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>75241000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>76934000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>79078000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>80655000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>81825000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>81842000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>71362000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>25162000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>16245000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>14923000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>14860000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>14923000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>14635000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>15262000.0</v>
       </c>
-      <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45"/>
+    </row>
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>117266000.0</v>
+      </c>
+      <c r="C46">
         <v>119935000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>123214000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>130102000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>129927000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>125630000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>113224000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>72610000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>72172000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>71637000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>74851000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>67238000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>70166000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>74524000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>72963000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>68458000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>67942000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>69608000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>71208000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>71972000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>73612000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>73464000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>75241000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>76934000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>79078000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>80655000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>81825000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>81842000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>71362000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>25162000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>16245000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>13323000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>14860000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>14923000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>14635000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>14969000.0</v>
       </c>
-      <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>15262000.0</v>
       </c>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-    </row>
-    <row r="47" spans="1:42">
+      <c r="AQ46"/>
+    </row>
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>39821000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>42117000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>74524000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>41692000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>68458000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>37679000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>69608000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>40012000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>71972000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>41376000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>40846000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>42265000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>76934000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>79078000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>80655000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>81825000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>81842000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>71362000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>25162000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>16245000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>13323000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>14860000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>14923000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>14635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14969000.0</v>
       </c>
       <c r="AK47">
         <v>14969000.0</v>
       </c>
       <c r="AL47">
+        <v>14969000.0</v>
+      </c>
+      <c r="AM47">
         <v>15262000.0</v>
       </c>
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>3168000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:42">
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-2179971000.0</v>
+      </c>
+      <c r="C48">
         <v>-2051524000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1922975000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1796073000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1671954000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1538984000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1424231000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1317039000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1218013000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1116211000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-996738000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-897385000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1080768000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-970987000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-872309000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-769010000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-710216000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-644996000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-569735000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-485147000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-424456000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-354415000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-599300000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-541072000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-482314000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-425551000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-371526000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-325266000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-266929000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-227937000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-305470000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-270099000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-215375000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-191697000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-168810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-146966000.0</v>
       </c>
       <c r="AK48">
         <v>-146966000.0</v>
       </c>
       <c r="AL48">
+        <v>-146966000.0</v>
+      </c>
+      <c r="AM48">
         <v>-103512000.0</v>
       </c>
-      <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-16860000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:42">
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-897385000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-1080768000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-872309000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-769010000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-710216000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-644996000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-569735000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-485147000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-424456000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-354415000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-599300000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-541072000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-482314000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-425551000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-371526000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-325266000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-266929000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-227937000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-305470000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-270099000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-215375000.0</v>
       </c>
-      <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-    </row>
-    <row r="51" spans="1:42">
+      <c r="AQ50"/>
+    </row>
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
-        <v>32742000.0</v>
+        <v>40047000.0</v>
       </c>
       <c r="C51">
+        <v>42287999.0</v>
+      </c>
+      <c r="D51">
         <v>44404000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>46558000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>48632000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>48707000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>52517000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>48752000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>50546000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>52241000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>53901000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>55525000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>57085000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>60350000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>62046000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>61396000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>62745000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>64007000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>65242000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>66451000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>67792000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>68865000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>69915000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>70942000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>71914000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>72530000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>69915000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>70911000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>71412000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-    </row>
-    <row r="52" spans="1:42">
+      <c r="AQ51"/>
+    </row>
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>62</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>9859000.0</v>
+      </c>
       <c r="C52">
+        <v>9546000.0</v>
+      </c>
+      <c r="D52">
         <v>9164000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8871000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8585000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12034000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8036000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7771000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7512000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7260000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7014000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6774000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6539000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7318000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7068000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>5871000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5659000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5453000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5252000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5055000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4876000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4690000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4508000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4330000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4121000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3665000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>22995000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>17885000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>800000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>19088000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>15467000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>13070000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7293000.0</v>
       </c>
-      <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-    </row>
-    <row r="53" spans="1:42">
+      <c r="AQ52"/>
+    </row>
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53">
+        <v>600058000.0</v>
+      </c>
+      <c r="C53">
         <v>662553000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>757241000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>757745000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>760979000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>657371000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>745923000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>821365000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>876295000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>907405000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>961245000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1059014000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1220322000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1118171000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>987440000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>913580000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>852569000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>571930000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>644622000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>823251000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>977827000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>962553000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>610154000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>412397000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>379713000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>335907000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>396717000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>415667000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>445820000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>387174000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>331307000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>339503000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>329401000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>187851000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>149532000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>145657000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>356662000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>138478000.0</v>
       </c>
-      <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
-    </row>
-    <row r="54" spans="1:42">
+      <c r="AQ53"/>
+    </row>
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>1266023000.0</v>
+      </c>
+      <c r="C55">
         <v>1144854000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1055621000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1166241000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1271343000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1374180000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1454013000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1502565000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1581091000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1153917000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1236777000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1305734000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1409344000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1460242000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1227606000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1292462000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1320858000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1404162000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1449966000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1509815000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1547858000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1604280000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1070306000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>647337000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>695865000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>553231000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>602978000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>637604000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>676596000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>661984000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>544475000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>572055000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>613953000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>486721000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>210309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231379000.0</v>
       </c>
       <c r="AK55">
         <v>231379000.0</v>
       </c>
       <c r="AL55">
+        <v>231379000.0</v>
+      </c>
+      <c r="AM55">
         <v>271067000.0</v>
       </c>
-      <c r="AM55"/>
       <c r="AN55"/>
       <c r="AO55"/>
-      <c r="AP55">
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>36683000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:42">
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>1022752000.0</v>
+      </c>
+      <c r="C56">
         <v>900658000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>882598000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>934706000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>878638000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>864436000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>868839000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>928383000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>973575000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1064137000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1142884000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1224062000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1325162000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1372319000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1138526000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1114600000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>988436000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>897234000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1055509000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1341745000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1431622000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1495655000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>970866000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>559409000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>604785000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>430031000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>494377000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>495981000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>499533000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>480836000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>383403000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>377418000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>377422000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>409607000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>188243000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>189317000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>178331000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>181955000.0</v>
       </c>
-      <c r="AM56"/>
       <c r="AN56"/>
       <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>33431000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:42">
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>110156000.0</v>
+      </c>
+      <c r="C57">
         <v>98351000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>90146000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>91057000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>91877000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>102208000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>87093000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>74533000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>82582000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>77982000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>71180000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>69357000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>391080000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>363922000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>360670000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>348160000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>341240000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>378245000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>54251000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>51412000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>54610000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>71699000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>105413000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>58464000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>47635000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>45344000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>46685000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>46549000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>43244000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>32786000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>31617000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>31008000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>17167000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>14164000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>10154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10786000.0</v>
       </c>
       <c r="AK57">
         <v>10786000.0</v>
       </c>
       <c r="AL57">
+        <v>10786000.0</v>
+      </c>
+      <c r="AM57">
         <v>9106000.0</v>
       </c>
-      <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>3481000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:42">
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>339925000.0</v>
+      </c>
+      <c r="C58">
         <v>131093000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>129424000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>139188000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>148657000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>144496000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>135518000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>115514000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>125616000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>122963000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>118446000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>118909000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>442638000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>417812000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>416303000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>408014000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>402931000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>441871000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>437689000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>437110000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>442505000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>453749000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>187756000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>145170000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>150554000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>158341000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>164781000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>162431000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>159948000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>115139000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>83296000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>81783000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>74925000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>20925000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>17172000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>10786000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>18055000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>16548000.0</v>
       </c>
-      <c r="AM58"/>
       <c r="AN58"/>
       <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>4009000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:42">
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>926098000.0</v>
+      </c>
+      <c r="C60">
         <v>1013761000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>926197000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1027053000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1122686000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1229684000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1318495000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1387051000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1455475000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1030954000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1118331000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1186825000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>966706000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1042430000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>811303000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>884448000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>917927000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>962291000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1012277000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1072705000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1105353000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1150531000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>882550000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>502167000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>545311000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>394890000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>438197000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>475173000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>516648000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>546845000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>461179000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>490272000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>539028000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>465796000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>193137000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>213324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254519000.0</v>
       </c>
       <c r="AL60">
         <v>254519000.0</v>
       </c>
-      <c r="AM60"/>
+      <c r="AM60">
+        <v>254519000.0</v>
+      </c>
       <c r="AN60"/>
       <c r="AO60"/>
-      <c r="AP60">
+      <c r="AP60"/>
+      <c r="AQ60">
         <v>32674000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:42">
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8392,961 +8563,979 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>104</v>
+      </c>
+      <c r="B2">
+        <v>11183000.0</v>
+      </c>
       <c r="C2">
         <v>7795000.0</v>
       </c>
       <c r="D2">
         <v>16726000.0</v>
       </c>
       <c r="E2">
         <v>7032000.0</v>
       </c>
       <c r="F2">
         <v>5609000.0</v>
       </c>
       <c r="G2">
         <v>212615000.0</v>
       </c>
       <c r="H2">
         <v>193382000.0</v>
       </c>
       <c r="I2">
         <v>143183000.0</v>
       </c>
       <c r="J2">
         <v>74460000.0</v>
       </c>
       <c r="K2">
         <v>1469000.0</v>
       </c>
       <c r="L2">
         <v>121000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
         <v>14812000.0</v>
       </c>
       <c r="C3">
         <v>8992000.0</v>
       </c>
       <c r="D3">
         <v>16726000.0</v>
       </c>
       <c r="E3">
         <v>10383000.0</v>
       </c>
       <c r="F3">
         <v>8593000.0</v>
       </c>
       <c r="G3">
         <v>8531000.0</v>
       </c>
       <c r="H3">
         <v>7991000.0</v>
       </c>
       <c r="I3">
         <v>7415000.0</v>
       </c>
       <c r="J3">
         <v>3082000.0</v>
       </c>
       <c r="K3">
         <v>1469000.0</v>
       </c>
       <c r="L3">
         <v>121000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
         <v>-512438000.0</v>
       </c>
       <c r="C5">
         <v>-501878000.0</v>
       </c>
       <c r="D5">
         <v>-196699000.0</v>
       </c>
       <c r="E5">
         <v>-340744000.0</v>
       </c>
       <c r="F5">
         <v>-295751000.0</v>
       </c>
       <c r="G5">
         <v>62718000.0</v>
       </c>
       <c r="H5">
         <v>-213184000.0</v>
       </c>
       <c r="I5">
         <v>-46372000.0</v>
       </c>
       <c r="J5">
         <v>-90140000.0</v>
       </c>
       <c r="K5">
         <v>-87433000.0</v>
       </c>
       <c r="L5">
         <v>-15179000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
         <v>-497626000.0</v>
       </c>
       <c r="C6">
         <v>-492886000.0</v>
       </c>
       <c r="D6">
         <v>-179973000.0</v>
       </c>
       <c r="E6">
         <v>-330361000.0</v>
       </c>
       <c r="F6">
         <v>-287158000.0</v>
       </c>
       <c r="G6">
         <v>71249000.0</v>
       </c>
       <c r="H6">
         <v>-205193000.0</v>
       </c>
       <c r="I6">
         <v>-38957000.0</v>
       </c>
       <c r="J6">
         <v>-87058000.0</v>
       </c>
       <c r="K6">
         <v>-85964000.0</v>
       </c>
       <c r="L6">
         <v>-15058000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>111</v>
+      </c>
+      <c r="B9">
+        <v>-11183000.0</v>
+      </c>
       <c r="C9">
         <v>-7795000.0</v>
       </c>
       <c r="D9">
         <v>330531000.0</v>
       </c>
       <c r="E9">
         <v>108463000.0</v>
       </c>
       <c r="F9">
         <v>48661000.0</v>
       </c>
       <c r="G9">
         <v>335659000.0</v>
       </c>
       <c r="H9">
         <v>26678000.0</v>
       </c>
       <c r="I9">
         <v>129160000.0</v>
       </c>
       <c r="J9">
         <v>-74460000.0</v>
       </c>
       <c r="K9">
         <v>-1469000.0</v>
       </c>
       <c r="L9">
         <v>-121000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>-512438000.0</v>
       </c>
       <c r="C10">
         <v>-422705000.0</v>
       </c>
       <c r="D10">
         <v>-145194000.0</v>
       </c>
       <c r="E10">
         <v>-325970000.0</v>
       </c>
       <c r="F10">
         <v>-291156000.0</v>
       </c>
       <c r="G10">
         <v>71959000.0</v>
       </c>
       <c r="H10">
         <v>-197965000.0</v>
       </c>
       <c r="I10">
         <v>-36240000.0</v>
       </c>
       <c r="J10">
         <v>-88185000.0</v>
       </c>
       <c r="K10">
         <v>-86652000.0</v>
       </c>
       <c r="L10">
         <v>-16788000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
-        <v>-102000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="C11">
         <v>68000.0</v>
       </c>
       <c r="D11">
         <v>30000.0</v>
       </c>
       <c r="E11">
         <v>21000.0</v>
       </c>
       <c r="F11">
         <v>-575000.0</v>
       </c>
       <c r="G11">
         <v>823000.0</v>
       </c>
       <c r="H11">
         <v>-351000.0</v>
       </c>
       <c r="I11">
         <v>10132000.0</v>
       </c>
       <c r="J11">
         <v>-3082000.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>14774000.0</v>
       </c>
       <c r="F12">
         <v>13188000.0</v>
       </c>
       <c r="G12">
         <v>17772000.0</v>
       </c>
       <c r="H12">
         <v>15219000.0</v>
       </c>
       <c r="I12">
         <v>1955000.0</v>
       </c>
       <c r="J12">
         <v>1955000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>109000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>115</v>
+      </c>
+      <c r="B13">
+        <v>42904000.0</v>
+      </c>
       <c r="C13">
         <v>64636000.0</v>
       </c>
       <c r="D13">
         <v>51505000.0</v>
       </c>
       <c r="E13">
         <v>14774000.0</v>
       </c>
       <c r="F13">
         <v>4595000.0</v>
       </c>
       <c r="G13">
         <v>9241000.0</v>
       </c>
       <c r="H13">
         <v>15219000.0</v>
       </c>
       <c r="I13">
         <v>10132000.0</v>
       </c>
       <c r="J13">
         <v>1955000.0</v>
       </c>
       <c r="K13">
         <v>781000.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
         <v>-512540000.0</v>
       </c>
       <c r="C15">
         <v>-422773000.0</v>
       </c>
       <c r="D15">
         <v>-145224000.0</v>
       </c>
       <c r="E15">
         <v>-325991000.0</v>
       </c>
       <c r="F15">
         <v>-290581000.0</v>
       </c>
       <c r="G15">
         <v>71136000.0</v>
       </c>
       <c r="H15">
         <v>-197614000.0</v>
       </c>
       <c r="I15">
         <v>-36240000.0</v>
       </c>
       <c r="J15">
         <v>-88185000.0</v>
       </c>
       <c r="K15">
         <v>-86652000.0</v>
       </c>
       <c r="L15">
         <v>-16788000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-325991000.0</v>
       </c>
       <c r="F16">
         <v>-290581000.0</v>
       </c>
       <c r="G16">
         <v>71136000.0</v>
       </c>
       <c r="H16">
         <v>-197614000.0</v>
       </c>
       <c r="I16">
         <v>-36240000.0</v>
       </c>
       <c r="J16">
         <v>-88185000.0</v>
       </c>
       <c r="K16">
         <v>-86652000.0</v>
       </c>
       <c r="L16">
         <v>-16788000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>119</v>
+      </c>
+      <c r="B17">
+        <v>-512540000.0</v>
+      </c>
       <c r="C17">
         <v>-422773000.0</v>
       </c>
       <c r="D17">
         <v>-124429000.0</v>
       </c>
       <c r="E17">
         <v>-325991000.0</v>
       </c>
       <c r="F17">
         <v>-290581000.0</v>
       </c>
       <c r="G17">
         <v>72782000.0</v>
       </c>
       <c r="H17">
         <v>-197614000.0</v>
       </c>
       <c r="I17">
         <v>-36240000.0</v>
       </c>
       <c r="J17">
         <v>-88185000.0</v>
       </c>
       <c r="K17">
         <v>-86652000.0</v>
       </c>
       <c r="L17">
         <v>-16788000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>120</v>
+      </c>
+      <c r="B18">
+        <v>42904000.0</v>
+      </c>
       <c r="C18">
         <v>64636000.0</v>
       </c>
       <c r="D18">
         <v>45036000.0</v>
       </c>
       <c r="E18">
         <v>14774000.0</v>
       </c>
       <c r="F18">
         <v>4595000.0</v>
       </c>
       <c r="G18">
         <v>9241000.0</v>
       </c>
       <c r="H18">
         <v>15219000.0</v>
       </c>
       <c r="I18">
         <v>10132000.0</v>
       </c>
       <c r="J18">
         <v>1955000.0</v>
       </c>
       <c r="K18">
         <v>781000.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>4595000.0</v>
       </c>
       <c r="G19">
         <v>9241000.0</v>
       </c>
       <c r="H19">
         <v>15219000.0</v>
       </c>
       <c r="I19">
         <v>10132000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
         <v>-555342000.0</v>
       </c>
       <c r="C21">
         <v>-487341000.0</v>
       </c>
       <c r="D21">
         <v>-196699000.0</v>
       </c>
       <c r="E21">
         <v>-340744000.0</v>
       </c>
       <c r="F21">
         <v>-295751000.0</v>
       </c>
       <c r="G21">
         <v>62718000.0</v>
       </c>
       <c r="H21">
         <v>-213184000.0</v>
       </c>
       <c r="I21">
         <v>-46372000.0</v>
       </c>
       <c r="J21">
         <v>-90140000.0</v>
       </c>
       <c r="K21">
         <v>-87433000.0</v>
       </c>
       <c r="L21">
         <v>-16679000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>125</v>
+      </c>
+      <c r="B23">
+        <v>555342000.0</v>
+      </c>
       <c r="C23">
         <v>487341000.0</v>
       </c>
       <c r="D23">
         <v>527230000.0</v>
       </c>
       <c r="E23">
         <v>449207000.0</v>
       </c>
       <c r="F23">
         <v>344412000.0</v>
       </c>
       <c r="G23">
         <v>272941000.0</v>
       </c>
       <c r="H23">
         <v>239862000.0</v>
       </c>
       <c r="I23">
         <v>175532000.0</v>
       </c>
       <c r="J23">
         <v>90140000.0</v>
       </c>
       <c r="K23">
         <v>87433000.0</v>
       </c>
       <c r="L23">
         <v>16679000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>127</v>
+      </c>
+      <c r="B25">
+        <v>14812000.0</v>
+      </c>
       <c r="C25">
         <v>8992000.0</v>
       </c>
       <c r="D25">
         <v>18640000.0</v>
       </c>
       <c r="E25">
         <v>10383000.0</v>
       </c>
       <c r="F25">
         <v>8593000.0</v>
       </c>
       <c r="G25">
         <v>8531000.0</v>
       </c>
       <c r="H25">
         <v>7991000.0</v>
       </c>
       <c r="I25">
         <v>7415000.0</v>
       </c>
       <c r="J25">
         <v>3082000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26">
         <v>418778000.0</v>
       </c>
       <c r="C26">
         <v>396440000.0</v>
       </c>
       <c r="D26">
         <v>423876000.0</v>
       </c>
       <c r="E26">
         <v>358732000.0</v>
       </c>
       <c r="F26">
         <v>265353000.0</v>
       </c>
       <c r="G26">
         <v>212615000.0</v>
       </c>
       <c r="H26">
         <v>193382000.0</v>
       </c>
       <c r="I26">
         <v>143183000.0</v>
       </c>
       <c r="J26">
         <v>74460000.0</v>
       </c>
       <c r="K26">
         <v>75702000.0</v>
       </c>
       <c r="L26">
         <v>11571000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>16726000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28">
         <v>97104000.0</v>
       </c>
       <c r="C28">
         <v>105438000.0</v>
       </c>
       <c r="D28">
         <v>103354000.0</v>
       </c>
       <c r="E28">
         <v>90475000.0</v>
       </c>
       <c r="F28">
         <v>79059000.0</v>
       </c>
       <c r="G28">
         <v>60326000.0</v>
       </c>
       <c r="H28">
         <v>46480000.0</v>
       </c>
       <c r="I28">
         <v>32349000.0</v>
       </c>
       <c r="J28">
         <v>15680000.0</v>
       </c>
       <c r="K28">
         <v>11731000.0</v>
       </c>
       <c r="L28">
         <v>5108000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>131</v>
+      </c>
+      <c r="B29">
+        <v>102000.0</v>
+      </c>
       <c r="C29">
         <v>68000.0</v>
       </c>
       <c r="D29">
         <v>-6000.0</v>
       </c>
       <c r="E29">
         <v>21000.0</v>
       </c>
       <c r="F29">
         <v>-575000.0</v>
       </c>
       <c r="G29">
         <v>823000.0</v>
       </c>
       <c r="H29">
         <v>-351000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
-        <v>555342000.0</v>
+        <v>544159000.0</v>
       </c>
       <c r="C30">
         <v>487341000.0</v>
       </c>
       <c r="D30">
         <v>527230000.0</v>
       </c>
       <c r="E30">
         <v>449207000.0</v>
       </c>
       <c r="F30">
         <v>344412000.0</v>
       </c>
       <c r="G30">
         <v>272941000.0</v>
       </c>
       <c r="H30">
         <v>239862000.0</v>
       </c>
       <c r="I30">
         <v>175532000.0</v>
       </c>
       <c r="J30">
         <v>90140000.0</v>
       </c>
       <c r="K30">
         <v>87433000.0</v>
       </c>
       <c r="L30">
         <v>16679000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
         <v>42904000.0</v>
       </c>
       <c r="C31">
         <v>64636000.0</v>
       </c>
       <c r="D31">
         <v>51505000.0</v>
       </c>
       <c r="E31">
         <v>14774000.0</v>
       </c>
       <c r="F31">
         <v>4595000.0</v>
       </c>
       <c r="G31">
         <v>9241000.0</v>
       </c>
       <c r="H31">
         <v>15219000.0</v>
       </c>
       <c r="I31">
         <v>10132000.0</v>
       </c>
       <c r="J31">
         <v>1955000.0</v>
       </c>
       <c r="K31">
         <v>781000.0</v>
       </c>
       <c r="L31">
         <v>-109000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>134</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>330531000.0</v>
       </c>
       <c r="E32">
         <v>108463000.0</v>
       </c>
       <c r="F32">
         <v>48661000.0</v>
       </c>
       <c r="G32">
         <v>335659000.0</v>
       </c>
       <c r="H32">
         <v>26678000.0</v>
       </c>
       <c r="I32">
         <v>129160000.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
@@ -9355,3336 +9544,3424 @@
       <c r="L32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>104</v>
+      </c>
+      <c r="B2">
+        <v>2845000.0</v>
+      </c>
       <c r="C2">
+        <v>2866000.0</v>
+      </c>
+      <c r="D2">
         <v>101950000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3045000.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>1942000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2162000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2177000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>89737000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15189000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>128816000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>92111000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>87786000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>92737000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>86098000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>67876000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>71559000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>65711000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60207000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>54743000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>53704000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>53152000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>51016000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>51551000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>52544000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>51884000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>37403000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>39909000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>30321000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>52134000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20819000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>74460000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>18515000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19004000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>18470000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>75702000.0</v>
       </c>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
+        <v>2845000.0</v>
+      </c>
+      <c r="C3">
         <v>3782000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3862000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3956000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3212000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2619000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2269000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1942000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2162000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2177000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2217000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2285000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10047000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4091000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2141000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2072000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2079000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2094000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2187000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2204000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2108000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2121000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2156000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2145000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2109000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2055000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1890000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1643000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2403000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2379000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2327000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1855000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>854000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>807000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>778000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>766000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>731000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>686000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="AO3">
         <v>191000.0</v>
       </c>
-      <c r="AP3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:42">
+      <c r="AP3">
+        <v>191000.0</v>
+      </c>
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
-      <c r="AM4"/>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
       <c r="AN4"/>
       <c r="AO4"/>
-      <c r="AP4">
+      <c r="AP4"/>
+      <c r="AQ4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:42">
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
+        <v>-137357000.0</v>
+      </c>
+      <c r="C5">
         <v>-128447000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-137434000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-134963000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-145580000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-129846000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-123187000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-116593000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-132252000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-132572000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-113795000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>170483000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-120815000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-105344000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-107486000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-61416000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-66498000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-77121000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-85593000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-61817000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-71220000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>244078000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-60116000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-61277000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-59967000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-57758000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-50155000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-62763000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-42508000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>74722000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-37964000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-57382000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-25748000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-24347000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-22288000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-22568000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-21744000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-19776000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-25632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18362500.0</v>
       </c>
       <c r="AO5">
         <v>-18362500.0</v>
       </c>
       <c r="AP5">
+        <v>-18362500.0</v>
+      </c>
+      <c r="AQ5">
         <v>-15179000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>-134512000.0</v>
+      </c>
+      <c r="C6">
         <v>-124665000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-133572000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-131007000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-142368000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-127227000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-120918000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-114651000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-130090000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-130395000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-111578000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>172768000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-110768000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-101253000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-105345000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-59344000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-64419000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-75027000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-83406000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-59613000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-69112000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>246199000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-57960000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-59132000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-57858000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-55703000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-48265000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-61120000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-40105000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>77101000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-35637000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-55527000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-24894000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-23540000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-21510000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-21802000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-21013000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-19090000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-25231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18171500.0</v>
       </c>
       <c r="AO6">
         <v>-18171500.0</v>
       </c>
-      <c r="AP6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:42">
+      <c r="AP6">
+        <v>-18171500.0</v>
+      </c>
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
-      <c r="AM7"/>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
       <c r="AN7"/>
       <c r="AO7"/>
-      <c r="AP7">
+      <c r="AP7"/>
+      <c r="AQ7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:42">
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
-      <c r="AM8"/>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:42">
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>111</v>
+      </c>
+      <c r="B9">
+        <v>-2845000.0</v>
+      </c>
       <c r="C9">
+        <v>-2866000.0</v>
+      </c>
+      <c r="D9">
         <v>-101950000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3045000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>-1942000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2162000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-307220000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1267000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>294123000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>35141000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10283000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3559000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>52480000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>42141000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12514000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5285000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>22939000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7923000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>316815000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9393000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5847000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3604000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4672000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>13604000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4197000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4205000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>125676000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1195000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1648000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>641000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>145149000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-18515000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-19004000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-18470000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-75702000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>-128447000.0</v>
       </c>
       <c r="C10">
+        <v>-128447000.0</v>
+      </c>
+      <c r="D10">
         <v>-126902000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-124119000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-132970000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-114685000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-107192000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-99026000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-101802000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-119443000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-99353000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>183383000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-109781000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-98684000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-103299000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-58767000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-65220000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-75836000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-84588000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-60691000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-70041000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>245708000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-58172000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-58679000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-56898000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-53950000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-46373000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-58650000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-38992000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>77533000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-35371000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-54724000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-23678000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-22887000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-21844000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-22134000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-21320000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-19354000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-30611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18343500.0</v>
       </c>
       <c r="AO10">
         <v>-18343500.0</v>
       </c>
       <c r="AP10">
+        <v>-18343500.0</v>
+      </c>
+      <c r="AQ10">
         <v>-16788000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-      <c r="C11"/>
+        <v>113</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>102000.0</v>
+      </c>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>68000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>2118724.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>30000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2256586.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2285000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-10047000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-6000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2113919.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>27000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1278000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-575000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>782000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>728000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2108000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>823000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>56000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>79000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-135000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>75000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-113000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-313000.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>-2379000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-807000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>0.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>90000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:42">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>21081000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>21081000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6660000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4187000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2649000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1278000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1285000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1005000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1126000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1179000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1630000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1944000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2598000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3069000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2411000.0</v>
       </c>
       <c r="AB12">
         <v>2411000.0</v>
       </c>
       <c r="AC12">
-        <v>15771000.0</v>
+        <v>2411000.0</v>
       </c>
       <c r="AD12">
         <v>15771000.0</v>
       </c>
       <c r="AE12">
         <v>15771000.0</v>
       </c>
       <c r="AF12">
         <v>15771000.0</v>
       </c>
       <c r="AG12">
-        <v>0.0</v>
+        <v>15771000.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
-      <c r="AM12"/>
+      <c r="AM12">
+        <v>0.0</v>
+      </c>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>109000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>115</v>
+      </c>
+      <c r="B13">
+        <v>8910000.0</v>
+      </c>
       <c r="C13">
+        <v>8918000.0</v>
+      </c>
+      <c r="D13">
         <v>10532000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10844000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12610000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>15161000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>15995000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17567000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15913000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>14442000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>12900000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>11034000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6660000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>2649000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1278000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1285000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1005000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1126000.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>1944000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2598000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3069000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3808000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3782000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4113000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3516000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
-      <c r="AM14"/>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
       <c r="AN14"/>
       <c r="AO14"/>
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-128447000.0</v>
+      </c>
+      <c r="C15">
         <v>-128549000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-126902000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-124119000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-132970000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-114753000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-107192000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-99026000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-101802000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-119473000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-99353000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>183383000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-109781000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-98678000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-103299000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-58794000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-65220000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-75261000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-84588000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-60691000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-70041000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>244885000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-58228000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-58758000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-56763000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-54025000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-46260000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-58337000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-38992000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>77533000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-35371000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-54724000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-23678000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-22887000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-21844000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-22134000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-21320000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-19354000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-30611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18343500.0</v>
       </c>
       <c r="AO15">
         <v>-18343500.0</v>
       </c>
       <c r="AP15">
+        <v>-18343500.0</v>
+      </c>
+      <c r="AQ15">
         <v>-16788000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>183383000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-109781000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-98678000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-103299000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-58794000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-65220000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-75261000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-84588000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-60691000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-70041000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>244885000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-58228000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-58758000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-56763000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-54025000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-46260000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-58337000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-38992000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>77533000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-35371000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-54724000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-23678000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-66341000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-65298000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>65181000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-21727000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-86652000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-16788000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>119</v>
+      </c>
+      <c r="B17">
+        <v>-128447000.0</v>
+      </c>
       <c r="C17">
+        <v>-128549000.0</v>
+      </c>
+      <c r="D17">
         <v>-126902000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-124119000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-132970000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-114753000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-107192000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-99026000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-101802000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-119473000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-99353000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>183383000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-109781000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-98678000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-103299000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-58794000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-65220000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-75261000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-84588000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-60691000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-70041000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>246531000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-58228000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-58758000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-56763000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-54025000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-46260000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-58337000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-38992000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>77533000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-35371000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-54724000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-23678000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-66341000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-65298000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>65181000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-21727000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-86652000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-16788000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:42">
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>120</v>
+      </c>
+      <c r="B18">
+        <v>8910000.0</v>
+      </c>
       <c r="C18">
+        <v>8918000.0</v>
+      </c>
+      <c r="D18">
         <v>10532000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>10844000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12610000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15161000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15995000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>17567000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>15913000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>13129000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>14442000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>12900000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>11034000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6660000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4187000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2649000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1278000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1285000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1005000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1126000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1179000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1630000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1944000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2598000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3069000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3808000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3782000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4113000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3516000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>12900000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>11034000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>4187000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2649000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1278000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1285000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1005000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1126000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1179000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1630000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1944000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2598000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>3069000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>3782000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>4113000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3516000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>2593000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>2658000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2070000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
-      <c r="AM20"/>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20"/>
       <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:42">
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-137357000.0</v>
+      </c>
+      <c r="C21">
         <v>-137365000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-137434000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-134963000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-145580000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-129846000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-123187000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-116593000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-117715000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-132572000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-113795000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>170483000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-120815000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-105344000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-107486000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-61416000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-66498000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-77121000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-85593000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-61817000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-71220000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>244078000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-60116000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-61277000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-59967000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-57758000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-50155000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-62763000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-42508000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>74722000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-37964000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-57382000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-25748000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-23540000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-22288000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-22568000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-21744000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-19866000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-25632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18362500.0</v>
       </c>
       <c r="AO21">
         <v>-18362500.0</v>
       </c>
       <c r="AP21">
+        <v>-18362500.0</v>
+      </c>
+      <c r="AQ21">
         <v>-15179000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
-      <c r="AM22"/>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
       <c r="AN22"/>
       <c r="AO22"/>
-      <c r="AP22">
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>125</v>
+      </c>
+      <c r="B23">
+        <v>137357000.0</v>
+      </c>
       <c r="C23">
+        <v>137365000.0</v>
+      </c>
+      <c r="D23">
         <v>137434000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>134963000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>145580000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>129846000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>123187000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>116593000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>117715000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>132572000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>115062000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>123640000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>155956000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>115627000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>111045000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>113896000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>108639000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>89635000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>90878000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>84756000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>79143000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>72737000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>69509000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>67124000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>63571000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>62430000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>63759000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>66960000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>46713000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>50954000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>39159000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>59030000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>26389000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>23540000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>22288000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>22568000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>21744000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>19866000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>30932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18362499.0</v>
       </c>
       <c r="AO23">
         <v>18362499.0</v>
       </c>
       <c r="AP23">
+        <v>18362499.0</v>
+      </c>
+      <c r="AQ23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>127</v>
+      </c>
+      <c r="B25">
+        <v>3761000.0</v>
+      </c>
       <c r="C25">
+        <v>3782000.0</v>
+      </c>
+      <c r="D25">
         <v>3862000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3956000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3212000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2619000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2269000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1942000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2162000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2177000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2217000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2285000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10047000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4091000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2141000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2072000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2079000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2094000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2187000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2204000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2108000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2121000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2156000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2145000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2109000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2055000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1890000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1643000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2403000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2379000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2327000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1855000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>854000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>807000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>778000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>766000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>731000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>686000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26">
+        <v>103846000.0</v>
+      </c>
+      <c r="C26">
         <v>97905000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>101950000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>102696000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>116227000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>99787000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>98238000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>91399000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>107016000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>107803000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>89737000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>97520000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>128816000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>92111000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>87786000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>92737000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>86098000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>67876000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>71559000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>65711000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>60207000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>54743000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>53704000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>53152000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>51016000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>51551000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>52544000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>51884000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>37403000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>39909000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>30321000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>52134000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>20819000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>18471000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>18515000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>19004000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>18470000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>16730000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>27819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15576500.0</v>
       </c>
       <c r="AO26">
         <v>15576500.0</v>
       </c>
       <c r="AP26">
+        <v>15576500.0</v>
+      </c>
+      <c r="AQ26">
         <v>11571000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1942000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2162000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2177000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>130</v>
+      </c>
+      <c r="B28">
+        <v>33511000.0</v>
+      </c>
       <c r="C28">
+        <v>39460000.0</v>
+      </c>
+      <c r="D28">
         <v>35484000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32267000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29353000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>30059000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24949000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>25194000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>25236000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24769000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25325000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>26120000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>27140000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23516000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23259000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>21159000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22541000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21759000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19319000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19045000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18936000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17994000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15805000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13972000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12555000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10879000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11215000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>15076000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9310000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11045000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8838000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6896000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5570000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5069000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3773000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3564000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3274000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3046000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2786000.0</v>
       </c>
       <c r="AO28">
         <v>2786000.0</v>
       </c>
       <c r="AP28">
+        <v>2786000.0</v>
+      </c>
+      <c r="AQ28">
         <v>15058000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29"/>
+      <c r="O29">
         <v>-6000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>27000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>-575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>823000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>56000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>79000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-135000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>75000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-113000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-313000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
-        <v>137365000.0</v>
+        <v>134512000.0</v>
       </c>
       <c r="C30">
+        <v>134499000.0</v>
+      </c>
+      <c r="D30">
         <v>137434000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>134963000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>145580000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>129846000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>123187000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>116593000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>117715000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>132572000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>115062000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>123640000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>155956000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>115627000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>111045000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>113896000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>108639000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>89635000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>90878000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>84756000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>79143000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>72737000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>69509000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>67124000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>63571000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>62430000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>63759000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>66960000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>46713000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>50954000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>39159000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>59030000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26389000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>23540000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>22288000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>22568000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>21744000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>19866000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>30932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18362499.0</v>
       </c>
       <c r="AO30">
         <v>18362499.0</v>
       </c>
       <c r="AP30">
+        <v>18362499.0</v>
+      </c>
+      <c r="AQ30">
         <v>15179000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
+        <v>8910000.0</v>
+      </c>
+      <c r="C31">
         <v>8918000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>10532000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>10844000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>12610000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15161000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>15995000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>17567000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>15913000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>13129000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>14442000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>12900000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>11034000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6660000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4187000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2649000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1278000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1285000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1005000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1126000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1179000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1630000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1944000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2598000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3069000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3808000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3782000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>4113000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>3516000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2811000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2593000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2658000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2070000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>653000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>444000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>434000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>424000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>512000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="AO31">
         <v>19000.0</v>
       </c>
       <c r="AP31">
+        <v>19000.0</v>
+      </c>
+      <c r="AQ31">
         <v>-1609000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>134</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>-305043000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1267000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>294123000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>35141000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>10283000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3559000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>52480000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>42141000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>12514000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5285000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>22939000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7923000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>316815000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>9393000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5847000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3604000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4672000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>13604000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4197000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4205000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>125676000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1195000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1648000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>641000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>145149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
-      <c r="AM32"/>
+      <c r="AM32">
+        <v>0.0</v>
+      </c>
       <c r="AN32"/>
       <c r="AO32"/>
-      <c r="AP32">
+      <c r="AP32"/>
+      <c r="AQ32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -12727,915 +13004,923 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>176535000.0</v>
       </c>
       <c r="C2">
         <v>128681000.0</v>
       </c>
       <c r="D2">
         <v>218044000.0</v>
       </c>
       <c r="E2">
         <v>294977000.0</v>
       </c>
       <c r="F2">
         <v>508644000.0</v>
       </c>
       <c r="G2">
         <v>80949000.0</v>
       </c>
       <c r="H2">
         <v>78623000.0</v>
       </c>
       <c r="I2">
         <v>218910000.0</v>
       </c>
       <c r="J2">
         <v>39853000.0</v>
       </c>
       <c r="K2">
         <v>30740000.0</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>9502000</v>
       </c>
       <c r="C3">
         <v>15912000</v>
       </c>
       <c r="D3">
         <v>12939000</v>
       </c>
       <c r="E3">
         <v>17833000</v>
       </c>
       <c r="F3">
         <v>8500000</v>
       </c>
       <c r="G3">
         <v>3095000</v>
       </c>
       <c r="H3">
         <v>17919000</v>
       </c>
       <c r="I3">
         <v>3393000</v>
       </c>
       <c r="J3">
         <v>2875000</v>
       </c>
       <c r="K3">
         <v>6134000</v>
       </c>
       <c r="L3">
         <v>3062000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-213667000.0</v>
       </c>
       <c r="G4">
         <v>427695000.0</v>
       </c>
       <c r="H4">
         <v>2326000.0</v>
       </c>
       <c r="I4">
         <v>-140287000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-31511000.0</v>
       </c>
       <c r="G5">
         <v>265236000.0</v>
       </c>
       <c r="H5">
         <v>2506000.0</v>
       </c>
       <c r="I5">
         <v>53925000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>31897000.0</v>
       </c>
       <c r="C6">
         <v>47854000.0</v>
       </c>
       <c r="D6">
         <v>-90938000.0</v>
       </c>
       <c r="E6">
         <v>-75433000.0</v>
       </c>
       <c r="F6">
         <v>-213667000.0</v>
       </c>
       <c r="G6">
         <v>427695000.0</v>
       </c>
       <c r="H6">
         <v>2326000.0</v>
       </c>
       <c r="I6">
         <v>-140287000.0</v>
       </c>
       <c r="J6">
         <v>178522000.0</v>
       </c>
       <c r="K6">
         <v>9113000.0</v>
       </c>
       <c r="L6">
         <v>30740000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>140</v>
+      </c>
+      <c r="B7">
+        <v>149000.0</v>
+      </c>
       <c r="C7">
         <v>16937000.0</v>
       </c>
       <c r="D7">
         <v>-289926000.0</v>
       </c>
       <c r="E7">
         <v>-24030000.0</v>
       </c>
       <c r="F7">
         <v>-20412000.0</v>
       </c>
       <c r="G7">
         <v>288401000.0</v>
       </c>
       <c r="H7">
         <v>2922000.0</v>
       </c>
       <c r="I7">
         <v>62891000.0</v>
       </c>
       <c r="J7">
         <v>3305000.0</v>
       </c>
       <c r="K7">
         <v>4286000.0</v>
       </c>
       <c r="L7">
         <v>426000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-32188000.0</v>
       </c>
       <c r="F11">
         <v>-11957000.0</v>
       </c>
       <c r="G11">
         <v>20805000.0</v>
       </c>
       <c r="H11">
         <v>2533000.0</v>
       </c>
       <c r="I11">
         <v>8966000.0</v>
       </c>
       <c r="J11">
         <v>207000.0</v>
       </c>
       <c r="K11">
         <v>161000.0</v>
       </c>
       <c r="L11">
         <v>1678000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>94922000.0</v>
       </c>
       <c r="F12">
         <v>91011000.0</v>
       </c>
       <c r="G12">
         <v>50389000.0</v>
       </c>
       <c r="H12">
         <v>38027000.0</v>
       </c>
       <c r="I12">
         <v>18755000.0</v>
       </c>
       <c r="J12">
         <v>5163000.0</v>
       </c>
       <c r="K12">
         <v>8538000.0</v>
       </c>
       <c r="L12">
         <v>1189000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>8158000.0</v>
       </c>
       <c r="F13">
         <v>-8455000.0</v>
       </c>
       <c r="G13">
         <v>11859000.0</v>
       </c>
       <c r="H13">
         <v>9428000.0</v>
       </c>
       <c r="I13">
         <v>-5360000.0</v>
       </c>
       <c r="J13">
         <v>3098000.0</v>
       </c>
       <c r="K13">
         <v>4576000.0</v>
       </c>
       <c r="L13">
         <v>-1252000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>14812000.0</v>
       </c>
       <c r="C14">
         <v>8992000.0</v>
       </c>
       <c r="D14">
         <v>16726000.0</v>
       </c>
       <c r="E14">
         <v>10383000.0</v>
       </c>
       <c r="F14">
         <v>8593000.0</v>
       </c>
       <c r="G14">
         <v>8531000.0</v>
       </c>
       <c r="H14">
         <v>7991000.0</v>
       </c>
       <c r="I14">
         <v>7415000.0</v>
       </c>
       <c r="J14">
         <v>3082000.0</v>
       </c>
       <c r="K14">
         <v>1469000.0</v>
       </c>
       <c r="L14">
         <v>121000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>208432000.0</v>
       </c>
       <c r="C16">
         <v>176535000.0</v>
       </c>
       <c r="D16">
         <v>127106000.0</v>
       </c>
       <c r="E16">
         <v>219544000.0</v>
       </c>
       <c r="F16">
         <v>294977000.0</v>
       </c>
       <c r="G16">
         <v>508644000.0</v>
       </c>
       <c r="H16">
         <v>80949000.0</v>
       </c>
       <c r="I16">
         <v>78623000.0</v>
       </c>
       <c r="J16">
         <v>218375000.0</v>
       </c>
       <c r="K16">
         <v>39853000.0</v>
       </c>
       <c r="L16">
         <v>30740000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>-422102000.0</v>
       </c>
       <c r="C18">
         <v>-363606000.0</v>
       </c>
       <c r="D18">
         <v>-370930000.0</v>
       </c>
       <c r="E18">
         <v>-262549000.0</v>
       </c>
       <c r="F18">
         <v>-219889000.0</v>
       </c>
       <c r="G18">
         <v>413057000.0</v>
       </c>
       <c r="H18">
         <v>-169495000.0</v>
       </c>
       <c r="I18">
         <v>46723000.0</v>
       </c>
       <c r="J18">
         <v>-79510000.0</v>
       </c>
       <c r="K18">
         <v>-78493000.0</v>
       </c>
       <c r="L18">
         <v>-18114000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>152</v>
+      </c>
+      <c r="B19">
+        <v>264783000.0</v>
+      </c>
       <c r="C19">
         <v>-88756000.0</v>
       </c>
       <c r="D19">
         <v>48702000.0</v>
       </c>
       <c r="E19">
         <v>-141387000.0</v>
       </c>
       <c r="F19">
         <v>-13126000.0</v>
       </c>
       <c r="G19">
         <v>-620111000.0</v>
       </c>
       <c r="H19">
         <v>165631000.0</v>
       </c>
       <c r="I19">
         <v>-284029000.0</v>
       </c>
       <c r="J19">
         <v>-41166000.0</v>
       </c>
       <c r="K19">
         <v>-219004000.0</v>
       </c>
       <c r="L19">
         <v>-212870000.0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>153</v>
+      </c>
+      <c r="B20">
+        <v>189249000.0</v>
+      </c>
       <c r="C20">
         <v>499253000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>296215000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>614094000.0</v>
       </c>
       <c r="H20">
         <v>193948000.0</v>
       </c>
       <c r="I20">
         <v>94406000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>-8168000.0</v>
+      </c>
       <c r="C21">
         <v>-32338000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
         <v>-512540000.0</v>
       </c>
       <c r="C22">
         <v>-422773000.0</v>
       </c>
       <c r="D22">
         <v>-145224000.0</v>
       </c>
       <c r="E22">
         <v>-325991000.0</v>
       </c>
       <c r="F22">
         <v>-290581000.0</v>
       </c>
       <c r="G22">
         <v>71136000.0</v>
       </c>
       <c r="H22">
         <v>-197614000.0</v>
       </c>
       <c r="I22">
         <v>-36240000.0</v>
       </c>
       <c r="J22">
         <v>-88185000.0</v>
       </c>
       <c r="K22">
         <v>-86652000.0</v>
       </c>
       <c r="L22">
         <v>-16788000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>189216000.0</v>
       </c>
       <c r="C23">
         <v>17389000.0</v>
       </c>
       <c r="D23">
         <v>17820000.0</v>
       </c>
       <c r="E23">
         <v>14455000.0</v>
       </c>
       <c r="F23">
         <v>19348000.0</v>
       </c>
       <c r="G23">
         <v>20655000.0</v>
       </c>
       <c r="H23">
         <v>6190000.0</v>
       </c>
       <c r="I23">
         <v>2613000.0</v>
       </c>
       <c r="J23">
         <v>30704000.0</v>
       </c>
       <c r="K23">
         <v>300476000.0</v>
       </c>
       <c r="L23">
         <v>43744000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-123554000.0</v>
       </c>
       <c r="F24">
         <v>-13126000.0</v>
       </c>
       <c r="G24">
         <v>-620111000.0</v>
       </c>
       <c r="H24">
         <v>165631000.0</v>
       </c>
       <c r="I24">
         <v>-284029000.0</v>
       </c>
       <c r="J24">
         <v>-38291000.0</v>
       </c>
       <c r="K24">
         <v>-212870000.0</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
-        <v>-14505000.0</v>
+        <v>-14654000.0</v>
       </c>
       <c r="C25">
         <v>-53728000.0</v>
       </c>
       <c r="D25">
         <v>-47669000.0</v>
       </c>
       <c r="E25">
         <v>-4925000.0</v>
       </c>
       <c r="F25">
         <v>5764000.0</v>
       </c>
       <c r="G25">
         <v>-2322000.0</v>
       </c>
       <c r="H25">
         <v>-3253000.0</v>
       </c>
       <c r="I25">
         <v>-2741000.0</v>
       </c>
       <c r="J25">
         <v>754000.0</v>
       </c>
       <c r="K25">
         <v>5280000.0</v>
       </c>
       <c r="L25">
         <v>710000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>19348000.0</v>
       </c>
       <c r="G26">
         <v>214603000.0</v>
       </c>
       <c r="H26">
         <v>6190000.0</v>
       </c>
       <c r="I26">
         <v>2613000.0</v>
       </c>
       <c r="J26">
         <v>296323000.0</v>
       </c>
       <c r="K26">
         <v>300476000.0</v>
       </c>
       <c r="L26">
         <v>43854000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>99633000.0</v>
       </c>
       <c r="C27">
         <v>102878000.0</v>
       </c>
       <c r="D27">
         <v>108102000.0</v>
       </c>
       <c r="E27">
         <v>99847000.0</v>
       </c>
       <c r="F27">
         <v>85247000.0</v>
       </c>
       <c r="G27">
         <v>50351000.0</v>
       </c>
       <c r="H27">
         <v>38378000.0</v>
       </c>
       <c r="I27">
         <v>18791000.0</v>
       </c>
       <c r="J27">
         <v>4409000.0</v>
       </c>
       <c r="K27">
         <v>2951000.0</v>
       </c>
       <c r="L27">
         <v>479000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>189216000.0</v>
       </c>
       <c r="C28">
         <v>484304000.0</v>
       </c>
       <c r="D28">
         <v>17820000.0</v>
       </c>
       <c r="E28">
         <v>310670000.0</v>
       </c>
       <c r="F28">
         <v>19348000.0</v>
       </c>
       <c r="G28">
         <v>634749000.0</v>
       </c>
       <c r="H28">
         <v>6190000.0</v>
       </c>
       <c r="I28">
         <v>97019000.0</v>
       </c>
       <c r="J28">
         <v>296323000.0</v>
       </c>
       <c r="K28">
         <v>300476000.0</v>
       </c>
       <c r="L28">
         <v>48854000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>-412600000.0</v>
       </c>
       <c r="C29">
         <v>-347694000.0</v>
       </c>
       <c r="D29">
         <v>-357991000.0</v>
       </c>
       <c r="E29">
         <v>-244716000.0</v>
       </c>
       <c r="F29">
         <v>-211389000.0</v>
       </c>
       <c r="G29">
         <v>416152000.0</v>
       </c>
       <c r="H29">
         <v>-151576000.0</v>
       </c>
       <c r="I29">
         <v>50116000.0</v>
       </c>
       <c r="J29">
         <v>-76635000.0</v>
       </c>
       <c r="K29">
         <v>-72359000.0</v>
       </c>
       <c r="L29">
         <v>-15052000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>255281000.0</v>
       </c>
       <c r="C30">
         <v>-88756000.0</v>
       </c>
       <c r="D30">
         <v>249308000.0</v>
       </c>
       <c r="E30">
         <v>-141387000.0</v>
       </c>
       <c r="F30">
         <v>-21626000.0</v>
       </c>
       <c r="G30">
         <v>-623206000.0</v>
       </c>
       <c r="H30">
         <v>147712000.0</v>
       </c>
       <c r="I30">
         <v>-287422000.0</v>
       </c>
@@ -13648,3154 +13933,3224 @@
       <c r="L30">
         <v>-3062000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP30"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>208432000.0</v>
+      </c>
+      <c r="C2">
         <v>94069000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>141207000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>56947000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>176535000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>92211000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>74679000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>60574000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>128681000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>149586000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>131973000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>68131000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>219544000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>118615000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>155088000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>104953000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>293477000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>394553000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>485680000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>435321000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>507144000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>351047000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>138684000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>207537000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>80949000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>82673000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>64436000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>41161000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>78623000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>45151000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>34588000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>44452000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>218910000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36269000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>41842000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>37286000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>40388000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>77170000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>240071000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>135405500.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>77170000.0</v>
       </c>
-      <c r="AP2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:42">
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>2466000</v>
+      </c>
+      <c r="C3">
         <v>1524000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1378000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4278000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5078000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5092000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3884000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4786000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2150000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2235000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2068000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5850000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2786000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4849000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6050000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2893000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4041000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3053000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1875000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>772000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2800000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1194999</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>706000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>315000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>879000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2773000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2847000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10271000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2028000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1437000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>847000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>572000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>537000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1071000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>367000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>569000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>868000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2313000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2339000</v>
-      </c>
-[...1 lines deleted...]
-        <v>741000</v>
       </c>
       <c r="AO3">
         <v>741000</v>
       </c>
       <c r="AP3">
+        <v>741000</v>
+      </c>
+      <c r="AQ3">
         <v>3062000</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>63917000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-149913000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-36473000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>50135000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-188524000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-101076000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-91127000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>50359000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-71823000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>156097000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>213863000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-70353000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>128088000.0</v>
       </c>
-      <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>19737000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>23275000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-37462000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>33472000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>10563000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-9864000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-174458000.0</v>
       </c>
-      <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-286439000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2807000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>8941000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-17312000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-29682000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-24212000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10036000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-23022000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5687000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>236152000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>34912000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5844000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-2146000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-509000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3337000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3376000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4699000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2867000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>58115000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>182300000.0</v>
+      </c>
+      <c r="C6">
         <v>114363000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-50244000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>84260000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-116482000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>84324000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15957000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>14105000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-66532000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-20905000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16038000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>63842000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-149913000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>99429000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-36473000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>50135000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-188524000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-101076000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-91127000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>50359000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-71823000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>156097000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>213863000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-70353000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>128088000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3224000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>19737000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>23275000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-37462000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>33472000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>10563000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-9864000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-174458000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>182106000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5573000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4556000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3102000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-37317000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-162901000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104665500.0</v>
       </c>
       <c r="AO6">
         <v>104665500.0</v>
       </c>
       <c r="AP6">
+        <v>104665500.0</v>
+      </c>
+      <c r="AQ6">
         <v>30740000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>-27496000.0</v>
+      </c>
+      <c r="C7">
+        <v>5016000.0</v>
+      </c>
+      <c r="D7">
+        <v>-6221000.0</v>
+      </c>
+      <c r="E7">
+        <v>23287000.0</v>
+      </c>
+      <c r="F7">
         <v>-21933000.0</v>
       </c>
-      <c r="C7">
-[...8 lines deleted...]
-      <c r="F7">
+      <c r="G7">
         <v>10555000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>30351000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8159000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-15810000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5849000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4407000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-312946000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>21578000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>655000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>21040000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-9768000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-35957000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-16061000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>18091000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-18639000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-3803000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>252621000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>43589000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2475000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-9642000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2182000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6446000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1535000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>709000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>8468000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-6516000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>7032000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>53907000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2433000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2198000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>2282000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>788000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-552000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>827000.0</v>
       </c>
       <c r="AO7">
         <v>827000.0</v>
       </c>
-      <c r="AP7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:42">
+      <c r="AP7">
+        <v>827000.0</v>
+      </c>
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10"/>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-27435000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>23508000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1998000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11234000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>360000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-7058000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2593000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7273000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5560000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-10181000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>15778000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7986000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1160000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-4119000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2922000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3926000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2044000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2628000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5092000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1817000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9899000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4208000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>207000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-223000.0</v>
       </c>
       <c r="AK11">
         <v>-223000.0</v>
       </c>
       <c r="AL11">
+        <v>-223000.0</v>
+      </c>
+      <c r="AM11">
         <v>161000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>1678000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:42">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>26570000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>28084000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21269000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24625000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>23592000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>26145000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>23734000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20998000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22905000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>21026000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13850000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13309000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12498000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10732000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6509000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8787000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13401000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6874000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5646000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5510000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4718000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2881000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5163000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254500.0</v>
       </c>
       <c r="AK12">
         <v>1254500.0</v>
       </c>
       <c r="AL12">
+        <v>1254500.0</v>
+      </c>
+      <c r="AM12">
         <v>8538000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>1189000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-28597000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>18021000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2653000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>22697000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-10128000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7064000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-13468000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>22595000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-13079000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-4503000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3160000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7120000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8502000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-6923000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>740000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7871000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2561000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1744000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1438000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>538000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>635000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5095000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>3098000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758000.0</v>
       </c>
       <c r="AK13">
         <v>1758000.0</v>
       </c>
       <c r="AL13">
+        <v>1758000.0</v>
+      </c>
+      <c r="AM13">
         <v>4576000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-1252000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>3761000.0</v>
+      </c>
+      <c r="C14">
         <v>3782000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2947000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3045000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3212000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1853000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1838000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1942000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2162000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2177000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2217000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1357000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10047000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3228000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1276000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1232000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1296000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1311000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1405000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1476000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1417000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1430000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2156000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2145000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2109000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2055000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1890000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1643000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2403000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2379000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2327000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1855000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>854000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>807000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>778000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>766000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>731000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>686000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="AO14">
         <v>191000.0</v>
       </c>
       <c r="AP14">
+        <v>191000.0</v>
+      </c>
+      <c r="AQ14">
         <v>121000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>390732000.0</v>
+      </c>
+      <c r="C16">
         <v>208432000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>90963000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>141207000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>60053000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>176535000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>90636000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>74679000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>62149000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>128681000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>148011000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>131973000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>69631000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>218044000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>118615000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>155088000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>104953000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>293477000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>394553000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>485680000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>435321000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>507144000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>352547000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>137184000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>209037000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>79449000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>84173000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>64436000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>41161000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>78623000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>45151000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>34588000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>44452000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>218375000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>36269000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>41842000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>37286000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39853000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>77170000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>240071000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>104665500.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>77170000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-133670000.0</v>
+      </c>
+      <c r="C18">
         <v>-100062000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-105918000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-79576000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-136546000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-88807000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-63023000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-96006000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-115770000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-100892000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-89431000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-119019000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-61588000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-77512000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-63096000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-45791000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-76150000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-68547000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-43309000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-54993000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-53040000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>512720000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-620000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-43672000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-55371000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-50416000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-33282000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-53446000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-32351000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>91748000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-35669000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-42396000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>33040000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-19407000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-22288000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-18138000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-19677000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-20679000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-23626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17094000.0</v>
       </c>
       <c r="AO18">
         <v>-17094000.0</v>
       </c>
-      <c r="AP18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:42">
+      <c r="AP18">
+        <v>-17094000.0</v>
+      </c>
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>152</v>
+      </c>
+      <c r="B19">
+        <v>96926000.0</v>
+      </c>
       <c r="C19">
+        <v>22292000.0</v>
+      </c>
+      <c r="D19">
         <v>57830000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>157935000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>18748000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>172207000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>93655000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>98569000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-453187000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>73047000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>100909000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>173917000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-89929000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-127559000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>21469000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>91524000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-113837000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-37697000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-51133000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>98309000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-22605000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-366145000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-211416000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-30096000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-12454000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>42385000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>52340000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>74152000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-6019000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-59966000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>45574000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>31100000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-300737000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-38291000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>16893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19447000.0</v>
       </c>
       <c r="AK19">
         <v>19447000.0</v>
       </c>
       <c r="AL19">
+        <v>19447000.0</v>
+      </c>
+      <c r="AM19">
         <v>-212870000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-212870000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:42">
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20">
-        <v>0.0</v>
+        <v>189249000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>499253000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>-17000.0</v>
+      </c>
       <c r="C21">
+        <v>-16000.0</v>
+      </c>
+      <c r="D21">
         <v>-1361000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2434000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4357000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8323000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-24015000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-128447000.0</v>
+      </c>
+      <c r="C22">
         <v>-128549000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-126902000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-124119000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-132970000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-114753000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-107192000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-99026000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-101802000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-119473000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-99353000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>183383000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-109781000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-98678000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-103299000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-58794000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-65220000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-75261000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-84588000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-60691000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-70041000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>244885000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-58228000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-58758000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-56763000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-54025000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-46260000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-58337000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-38992000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>77533000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-35371000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-54724000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-23678000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-22887000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-21844000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-22134000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-21320000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-19354000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-30611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18343500.0</v>
       </c>
       <c r="AO22">
         <v>-18343500.0</v>
       </c>
       <c r="AP22">
+        <v>-18343500.0</v>
+      </c>
+      <c r="AQ22">
         <v>-16788000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>200000000.0</v>
+      </c>
+      <c r="C23">
         <v>192133000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-778000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1623000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>595000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4155000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-18559000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6756000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1022000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4705000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2492000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9019000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1604000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>299651000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5154000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4402000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1463000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5168000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3315000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7043000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3822000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9522000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5753000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3415000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1965000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2034000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>679000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2569000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>908000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1690000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>658000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1432000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1167000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>290311000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>357000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>51000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>324000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146393000.0</v>
       </c>
       <c r="AO23">
         <v>146393000.0</v>
       </c>
       <c r="AP23">
+        <v>146393000.0</v>
+      </c>
+      <c r="AQ23">
         <v>-1386000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>103355000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-451037000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>75282000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>102977000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>173917000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-89929000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-122710000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>21469000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>91524000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-113837000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-37697000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-51133000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>98309000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-22605000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-366145000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-211416000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-30096000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-12454000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>45158000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>52340000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>74152000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-6019000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-59966000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>45574000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>31100000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-300737000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>16893000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>22643000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>16251000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-16634000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-146969000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24633500.0</v>
       </c>
       <c r="AO24">
         <v>-24633500.0</v>
       </c>
-      <c r="AP24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:42">
+      <c r="AP24">
+        <v>-24633500.0</v>
+      </c>
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
-        <v>24211000.0</v>
+        <v>-2109000.0</v>
       </c>
       <c r="C25">
+        <v>-2738000.0</v>
+      </c>
+      <c r="D25">
         <v>22880000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22489000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4937000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-6448000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15864000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-11077000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-26010000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-13198000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-13280000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>15037000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-8730000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>22132000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>23937000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>24432000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>27772000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24517000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>23658000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>23633000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22187000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14978999.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-683000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10781000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-981000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6509000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-114000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1730000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1317000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-841000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-772000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-697000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-431000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-146000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>215000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>458000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>227000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>163000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>422500.0</v>
       </c>
       <c r="AO25">
         <v>422500.0</v>
       </c>
-      <c r="AP25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:42">
+      <c r="AP25">
+        <v>422500.0</v>
+      </c>
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>9019000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1604000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>5154000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4402000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1463000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5168000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3315000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7043000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3822000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9522000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5753000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3415000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>195913000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6190000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>679000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2569000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>908000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-92716000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>658000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1432000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>93239000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>266352000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187500.0</v>
       </c>
       <c r="AK26">
         <v>187500.0</v>
       </c>
       <c r="AL26">
+        <v>187500.0</v>
+      </c>
+      <c r="AM26">
         <v>-3000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>620000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>23087000.0</v>
+      </c>
+      <c r="C27">
         <v>23951000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>25135000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>25387000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>25160000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>25078000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>24860000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>25100000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>27840000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>25988000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>27460000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>26570000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>28084000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>25187000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>24579000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>23936000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>26145000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>22085000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>20998000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>21136000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>21028000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>13830000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>13252000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>12484000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10785000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8889000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8901000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>13714000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6874000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5646000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5510000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4710000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2925000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1457000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1128000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1059000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>765000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>691000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>550000.0</v>
       </c>
       <c r="AO27">
         <v>550000.0</v>
       </c>
-      <c r="AP27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:42">
+      <c r="AP27">
+        <v>550000.0</v>
+      </c>
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>219044000.0</v>
+      </c>
+      <c r="C28">
         <v>192133000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-778000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1623000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3762000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4168000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-18559000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6756000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>500275000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4705000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2492000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9019000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1604000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>299651000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5154000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4402000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1463000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5168000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3315000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7043000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3822000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9522000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>425899000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3415000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>195913000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2033999.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>679000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2569000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>908000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1690000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>658000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1432000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>93239000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>295591000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>357000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>51000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>324000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-4000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146393000.0</v>
       </c>
       <c r="AO28">
         <v>146393000.0</v>
       </c>
       <c r="AP28">
+        <v>146393000.0</v>
+      </c>
+      <c r="AQ28">
         <v>48854000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>-131204000.0</v>
+      </c>
+      <c r="C29">
         <v>-98538000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-107296000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-75298000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-131468000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-83715000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-59139000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-91220000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-113620000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-98657000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-87363000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-113169000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-58802000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-72663000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-57046000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-42898000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-72109000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-65494000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-41434000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-54221000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-50240000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>513914999.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>86000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-43357000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-54492000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-47643000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-30435000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-43175000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-30323000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>93185000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-34822000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-41824000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>33577000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-18336000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-21921000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-17569000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-18809000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-18366000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-21287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16353000.0</v>
       </c>
       <c r="AO29">
         <v>-16353000.0</v>
       </c>
       <c r="AP29">
+        <v>-16353000.0</v>
+      </c>
+      <c r="AQ29">
         <v>-15052000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:42">
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>94460000.0</v>
+      </c>
+      <c r="C30">
         <v>20768000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>57830000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>157935000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18748000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>172207000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>93655000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>98569000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-453187000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>73047000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>100909000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>168067000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-92715000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-127559000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15419000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>88631000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-117878000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-40750000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-53008000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>97537000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-25405000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-367340000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-212122000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-30411000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-13333000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>42385000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>49493000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>63881000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-8047000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-61403000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>44727000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>30528000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-301274000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-41166000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>16526000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>22074000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15383000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-18947000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-149308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25374500.0</v>
       </c>
       <c r="AO30">
         <v>-25374500.0</v>
       </c>
       <c r="AP30">
+        <v>-25374500.0</v>
+      </c>
+      <c r="AQ30">
         <v>-3062000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>