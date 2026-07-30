--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -1613,51 +1613,51 @@
         <v>73080000.0</v>
       </c>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>-163038000.0</v>
+        <v>-168570000.0</v>
       </c>
       <c r="C28">
         <v>-126253000.0</v>
       </c>
       <c r="D28">
         <v>-74865000.0</v>
       </c>
       <c r="E28">
         <v>-157694000.0</v>
       </c>
       <c r="F28">
         <v>-229470000.0</v>
       </c>
       <c r="G28">
         <v>-438279000.0</v>
       </c>
       <c r="H28">
         <v>-6919000.0</v>
       </c>
       <c r="I28">
         <v>-77123000.0</v>
       </c>
       <c r="J28">
         <v>-218375000.0</v>
       </c>
@@ -1895,60 +1895,60 @@
       </c>
       <c r="G35">
         <v>382050000.0</v>
       </c>
       <c r="H35">
         <v>112997000.0</v>
       </c>
       <c r="I35">
         <v>82353000.0</v>
       </c>
       <c r="J35">
         <v>6761000.0</v>
       </c>
       <c r="K35">
         <v>7442000.0</v>
       </c>
       <c r="L35">
         <v>48836000.0</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
-        <v>124261000.0</v>
+        <v>25939000.0</v>
       </c>
       <c r="C36">
         <v>24741000.0</v>
       </c>
       <c r="D36">
         <v>18143000.0</v>
       </c>
       <c r="E36">
-        <v>13399000.0</v>
+        <v>11899000.0</v>
       </c>
       <c r="F36">
         <v>11871000.0</v>
       </c>
       <c r="G36">
         <v>962000.0</v>
       </c>
       <c r="H36">
         <v>2659000.0</v>
       </c>
       <c r="I36">
         <v>8105000.0</v>
       </c>
       <c r="J36">
         <v>1441000.0</v>
       </c>
       <c r="K36">
         <v>770000.0</v>
       </c>
       <c r="L36">
         <v>84000.0</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
@@ -2351,51 +2351,51 @@
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
-        <v>42287999.0</v>
+        <v>36756000.0</v>
       </c>
       <c r="C51">
         <v>48707000.0</v>
       </c>
       <c r="D51">
         <v>52241000.0</v>
       </c>
       <c r="E51">
         <v>60350000.0</v>
       </c>
       <c r="F51">
         <v>64007000.0</v>
       </c>
       <c r="G51">
         <v>68865000.0</v>
       </c>
       <c r="H51">
         <v>72530000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
     </row>
     <row r="52" spans="1:12">
@@ -5003,51 +5003,51 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
         <v>-347579000.0</v>
       </c>
       <c r="C28">
-        <v>-163038000.0</v>
+        <v>-168570000.0</v>
       </c>
       <c r="D28">
         <v>-46559000.0</v>
       </c>
       <c r="E28">
         <v>-94649000.0</v>
       </c>
       <c r="F28">
         <v>-8315000.0</v>
       </c>
       <c r="G28">
         <v>-126253000.0</v>
       </c>
       <c r="H28">
         <v>-38119000.0</v>
       </c>
       <c r="I28">
         <v>-25927000.0</v>
       </c>
       <c r="J28">
         <v>-10028000.0</v>
       </c>
       <c r="K28">
         <v>-74865000.0</v>
       </c>
@@ -5888,54 +5888,54 @@
       <c r="F36">
         <v>26934000.0</v>
       </c>
       <c r="G36">
         <v>24741000.0</v>
       </c>
       <c r="H36">
         <v>26487000.0</v>
       </c>
       <c r="I36">
         <v>50578000.0</v>
       </c>
       <c r="J36">
         <v>44621000.0</v>
       </c>
       <c r="K36">
         <v>18143000.0</v>
       </c>
       <c r="L36">
         <v>11137000.0</v>
       </c>
       <c r="M36">
         <v>14434000.0</v>
       </c>
       <c r="N36">
-        <v>14016000.0</v>
+        <v>12516000.0</v>
       </c>
       <c r="O36">
-        <v>13399000.0</v>
+        <v>11899000.0</v>
       </c>
       <c r="P36">
         <v>16117000.0</v>
       </c>
       <c r="Q36">
         <v>15184000.0</v>
       </c>
       <c r="R36">
         <v>14212000.0</v>
       </c>
       <c r="S36">
         <v>11871000.0</v>
       </c>
       <c r="T36">
         <v>3777000.0</v>
       </c>
       <c r="U36">
         <v>3576000.0</v>
       </c>
       <c r="V36">
         <v>3739000.0</v>
       </c>
       <c r="W36">
         <v>962000.0</v>
       </c>
@@ -7316,51 +7316,51 @@
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
     </row>
     <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
         <v>40047000.0</v>
       </c>
       <c r="C51">
-        <v>42287999.0</v>
+        <v>36756000.0</v>
       </c>
       <c r="D51">
         <v>44404000.0</v>
       </c>
       <c r="E51">
         <v>46558000.0</v>
       </c>
       <c r="F51">
         <v>48632000.0</v>
       </c>
       <c r="G51">
         <v>48707000.0</v>
       </c>
       <c r="H51">
         <v>52517000.0</v>
       </c>
       <c r="I51">
         <v>48752000.0</v>
       </c>
       <c r="J51">
         <v>50546000.0</v>
       </c>
       <c r="K51">
         <v>52241000.0</v>
       </c>
@@ -8664,92 +8664,92 @@
         <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>107</v>
       </c>
       <c r="B5">
         <v>-512438000.0</v>
       </c>
       <c r="C5">
         <v>-501878000.0</v>
       </c>
       <c r="D5">
-        <v>-196699000.0</v>
+        <v>-145194000.0</v>
       </c>
       <c r="E5">
-        <v>-340744000.0</v>
+        <v>-325970000.0</v>
       </c>
       <c r="F5">
         <v>-295751000.0</v>
       </c>
       <c r="G5">
         <v>62718000.0</v>
       </c>
       <c r="H5">
         <v>-213184000.0</v>
       </c>
       <c r="I5">
         <v>-46372000.0</v>
       </c>
       <c r="J5">
         <v>-90140000.0</v>
       </c>
       <c r="K5">
         <v>-87433000.0</v>
       </c>
       <c r="L5">
         <v>-15179000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
         <v>-497626000.0</v>
       </c>
       <c r="C6">
         <v>-492886000.0</v>
       </c>
       <c r="D6">
-        <v>-179973000.0</v>
+        <v>-128468000.0</v>
       </c>
       <c r="E6">
-        <v>-330361000.0</v>
+        <v>-315587000.0</v>
       </c>
       <c r="F6">
         <v>-287158000.0</v>
       </c>
       <c r="G6">
         <v>71249000.0</v>
       </c>
       <c r="H6">
         <v>-205193000.0</v>
       </c>
       <c r="I6">
         <v>-38957000.0</v>
       </c>
       <c r="J6">
         <v>-87058000.0</v>
       </c>
       <c r="K6">
         <v>-85964000.0</v>
       </c>
       <c r="L6">
         <v>-15058000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
@@ -10006,108 +10006,108 @@
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>107</v>
       </c>
       <c r="B5">
-        <v>-137357000.0</v>
+        <v>-128447000.0</v>
       </c>
       <c r="C5">
         <v>-128447000.0</v>
       </c>
       <c r="D5">
-        <v>-137434000.0</v>
+        <v>-126902000.0</v>
       </c>
       <c r="E5">
-        <v>-134963000.0</v>
+        <v>-124119000.0</v>
       </c>
       <c r="F5">
-        <v>-145580000.0</v>
+        <v>-132970000.0</v>
       </c>
       <c r="G5">
-        <v>-129846000.0</v>
+        <v>-114685000.0</v>
       </c>
       <c r="H5">
-        <v>-123187000.0</v>
+        <v>-107192000.0</v>
       </c>
       <c r="I5">
-        <v>-116593000.0</v>
+        <v>-99026000.0</v>
       </c>
       <c r="J5">
         <v>-132252000.0</v>
       </c>
       <c r="K5">
-        <v>-132572000.0</v>
+        <v>-119443000.0</v>
       </c>
       <c r="L5">
-        <v>-113795000.0</v>
+        <v>-99353000.0</v>
       </c>
       <c r="M5">
-        <v>170483000.0</v>
+        <v>183383000.0</v>
       </c>
       <c r="N5">
-        <v>-120815000.0</v>
+        <v>-109781000.0</v>
       </c>
       <c r="O5">
-        <v>-105344000.0</v>
+        <v>-98684000.0</v>
       </c>
       <c r="P5">
-        <v>-107486000.0</v>
+        <v>-103299000.0</v>
       </c>
       <c r="Q5">
-        <v>-61416000.0</v>
+        <v>-58767000.0</v>
       </c>
       <c r="R5">
-        <v>-66498000.0</v>
+        <v>-65220000.0</v>
       </c>
       <c r="S5">
-        <v>-77121000.0</v>
+        <v>-75836000.0</v>
       </c>
       <c r="T5">
-        <v>-85593000.0</v>
+        <v>-84588000.0</v>
       </c>
       <c r="U5">
-        <v>-61817000.0</v>
+        <v>-60691000.0</v>
       </c>
       <c r="V5">
         <v>-71220000.0</v>
       </c>
       <c r="W5">
         <v>244078000.0</v>
       </c>
       <c r="X5">
         <v>-60116000.0</v>
       </c>
       <c r="Y5">
         <v>-61277000.0</v>
       </c>
       <c r="Z5">
         <v>-59967000.0</v>
       </c>
       <c r="AA5">
         <v>-57758000.0</v>
       </c>
       <c r="AB5">
         <v>-50155000.0</v>
       </c>
       <c r="AC5">
         <v>-62763000.0</v>
       </c>
@@ -10137,108 +10137,108 @@
       </c>
       <c r="AL5">
         <v>-21744000.0</v>
       </c>
       <c r="AM5">
         <v>-19776000.0</v>
       </c>
       <c r="AN5">
         <v>-25632000.0</v>
       </c>
       <c r="AO5">
         <v>-18362500.0</v>
       </c>
       <c r="AP5">
         <v>-18362500.0</v>
       </c>
       <c r="AQ5">
         <v>-15179000.0</v>
       </c>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
-        <v>-134512000.0</v>
+        <v>-125602000.0</v>
       </c>
       <c r="C6">
         <v>-124665000.0</v>
       </c>
       <c r="D6">
-        <v>-133572000.0</v>
+        <v>-123040000.0</v>
       </c>
       <c r="E6">
-        <v>-131007000.0</v>
+        <v>-120163000.0</v>
       </c>
       <c r="F6">
-        <v>-142368000.0</v>
+        <v>-129758000.0</v>
       </c>
       <c r="G6">
-        <v>-127227000.0</v>
+        <v>-112066000.0</v>
       </c>
       <c r="H6">
-        <v>-120918000.0</v>
+        <v>-104923000.0</v>
       </c>
       <c r="I6">
-        <v>-114651000.0</v>
+        <v>-97084000.0</v>
       </c>
       <c r="J6">
         <v>-130090000.0</v>
       </c>
       <c r="K6">
-        <v>-130395000.0</v>
+        <v>-117266000.0</v>
       </c>
       <c r="L6">
-        <v>-111578000.0</v>
+        <v>-97136000.0</v>
       </c>
       <c r="M6">
-        <v>172768000.0</v>
+        <v>185668000.0</v>
       </c>
       <c r="N6">
-        <v>-110768000.0</v>
+        <v>-99734000.0</v>
       </c>
       <c r="O6">
-        <v>-101253000.0</v>
+        <v>-94593000.0</v>
       </c>
       <c r="P6">
-        <v>-105345000.0</v>
+        <v>-101158000.0</v>
       </c>
       <c r="Q6">
-        <v>-59344000.0</v>
+        <v>-56695000.0</v>
       </c>
       <c r="R6">
-        <v>-64419000.0</v>
+        <v>-63141000.0</v>
       </c>
       <c r="S6">
-        <v>-75027000.0</v>
+        <v>-73742000.0</v>
       </c>
       <c r="T6">
-        <v>-83406000.0</v>
+        <v>-82401000.0</v>
       </c>
       <c r="U6">
-        <v>-59613000.0</v>
+        <v>-58487000.0</v>
       </c>
       <c r="V6">
         <v>-69112000.0</v>
       </c>
       <c r="W6">
         <v>246199000.0</v>
       </c>
       <c r="X6">
         <v>-57960000.0</v>
       </c>
       <c r="Y6">
         <v>-59132000.0</v>
       </c>
       <c r="Z6">
         <v>-57858000.0</v>
       </c>
       <c r="AA6">
         <v>-55703000.0</v>
       </c>
       <c r="AB6">
         <v>-48265000.0</v>
       </c>
       <c r="AC6">
         <v>-61120000.0</v>
       </c>