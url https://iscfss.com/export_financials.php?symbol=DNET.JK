--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -280,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1022,86 +1028,87 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1133,3827 +1140,3983 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>820497000000.0</v>
+      </c>
+      <c r="C2">
         <v>522724000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>614073000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>367717000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>244718000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>82840221818.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26673655838.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>181684941562.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>172739534300.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9909069850.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4272460783.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>78322132.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2518379050.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1444418861.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>845311262.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>229006817.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35500000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>108509106.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1107649631.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1560407634.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1718620000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1760891000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1085888000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1368337000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
+      <c r="Z3"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B5">
+        <v>275646000000.0</v>
+      </c>
+      <c r="C5">
         <v>224788000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>151345000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>188008000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>212222000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>314160412054.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>25533746339.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>157319909811.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>40863793282.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-14073436480.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5082417500.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>505739249.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7">
+        <v>37458000000.0</v>
+      </c>
+      <c r="C7">
         <v>44920000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>56773000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>64126000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>79389000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>64860018712.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8">
         <v>3546000000000.0</v>
       </c>
       <c r="C8">
         <v>3546000000000.0</v>
       </c>
       <c r="D8">
         <v>3546000000000.0</v>
       </c>
       <c r="E8">
         <v>3546000000000.0</v>
       </c>
       <c r="F8">
         <v>3546000000000.0</v>
       </c>
       <c r="G8">
         <v>3546000000000.0</v>
       </c>
       <c r="H8">
         <v>3546000000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>3546000000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9">
         <v>3481850000000.0</v>
       </c>
       <c r="C9">
         <v>3481850000000.0</v>
       </c>
       <c r="D9">
         <v>3481850000000.0</v>
       </c>
       <c r="E9">
         <v>3481850000000.0</v>
       </c>
       <c r="F9">
-        <v>3481850378390.0</v>
+        <v>3481850000000.0</v>
       </c>
       <c r="G9">
         <v>3481850378390.0</v>
       </c>
       <c r="H9">
         <v>3481850378390.0</v>
       </c>
       <c r="I9">
         <v>3481850378390.0</v>
       </c>
       <c r="J9">
         <v>3481850378390.0</v>
       </c>
       <c r="K9">
         <v>3481850378390.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>3481850378390.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B10">
+        <v>795854000000.0</v>
+      </c>
+      <c r="C10">
         <v>1067505000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>913710000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>369058000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>440052000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>177358729982.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>158254338410.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>342283403987.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1037998913925.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>62985539467.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19250071375.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>305929670877.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>271479844979.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1106626860.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>817954352.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>586612815.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>89814630.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1674246055.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>824068339.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>297114075.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>96015180.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>81426000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>103343000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>529631000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>132895000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11">
+        <v>202200000000.0</v>
+      </c>
+      <c r="C11">
         <v>102200000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>252073000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>236523000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>321325000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>135260514360.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
+        <v>1689952000000.0</v>
+      </c>
+      <c r="C12">
         <v>2361981000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2955837000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4407199000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4994036000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5221787677336.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4420154338410.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4484283403987.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1987204855452.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>108044010938.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>269250071375.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>305929670877.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>271479844979.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1106626860.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>817954352.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>586612815.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>89814630.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1674246055.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10824068339.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10297114075.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10096015180.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
         <v>3546000000000.0</v>
       </c>
       <c r="C13">
         <v>3546000000000.0</v>
       </c>
       <c r="D13">
         <v>3546000000000.0</v>
       </c>
       <c r="E13">
         <v>3546000000000.0</v>
       </c>
       <c r="F13">
         <v>3546000000000.0</v>
       </c>
       <c r="G13">
         <v>3546000000000.0</v>
       </c>
       <c r="H13">
         <v>3546000000000.0</v>
       </c>
       <c r="I13">
         <v>3546000000000.0</v>
       </c>
       <c r="J13">
         <v>3546000000000.0</v>
       </c>
       <c r="K13">
         <v>3546000000000.0</v>
       </c>
       <c r="L13">
         <v>3546000000000.0</v>
       </c>
       <c r="M13">
         <v>3546000000000.0</v>
       </c>
       <c r="N13">
-        <v>46000000000.0</v>
+        <v>3546000000000.0</v>
       </c>
       <c r="O13">
         <v>46000000000.0</v>
       </c>
       <c r="P13">
         <v>46000000000.0</v>
       </c>
       <c r="Q13">
         <v>46000000000.0</v>
       </c>
       <c r="R13">
         <v>46000000000.0</v>
       </c>
       <c r="S13">
         <v>46000000000.0</v>
       </c>
       <c r="T13">
         <v>46000000000.0</v>
       </c>
       <c r="U13">
         <v>46000000000.0</v>
       </c>
       <c r="V13">
         <v>46000000000.0</v>
       </c>
       <c r="W13">
         <v>46000000000.0</v>
       </c>
       <c r="X13">
         <v>46000000000.0</v>
       </c>
       <c r="Y13">
         <v>46000000000.0</v>
       </c>
+      <c r="Z13">
+        <v>46000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B14">
         <v>14184000000.0</v>
       </c>
       <c r="C14">
         <v>14184000000.0</v>
       </c>
       <c r="D14">
         <v>14184000000.0</v>
       </c>
       <c r="E14">
         <v>14184000000.0</v>
       </c>
       <c r="F14">
         <v>14184000000.0</v>
       </c>
       <c r="G14">
         <v>14184000000.0</v>
       </c>
       <c r="H14">
         <v>14184000000.0</v>
       </c>
       <c r="I14">
         <v>14184000000.0</v>
       </c>
       <c r="J14">
         <v>14184000000.0</v>
       </c>
       <c r="K14">
         <v>14184000000.0</v>
       </c>
       <c r="L14">
         <v>14184000000.0</v>
       </c>
       <c r="M14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="N14">
         <v>7496318957.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>353280000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>405634992.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>405671132.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405634992.0</v>
       </c>
       <c r="R14">
         <v>405634992.0</v>
       </c>
       <c r="S14">
         <v>405634992.0</v>
       </c>
       <c r="T14">
+        <v>405634992.0</v>
+      </c>
+      <c r="U14">
         <v>315304812.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>405634992.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>40</v>
+      </c>
+      <c r="B16">
+        <v>59258000000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>50271000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>55394000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>57432000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>29094773482.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3354116184.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4981010800.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4460421137.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2790933027.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4060597805.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>1388260666.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>72832446.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>282517745.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2575626728.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2596053447.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20">
         <v>1434000000.0</v>
       </c>
       <c r="C20">
         <v>1434000000.0</v>
       </c>
       <c r="D20">
         <v>1434000000.0</v>
       </c>
       <c r="E20">
         <v>1434000000.0</v>
       </c>
       <c r="F20">
-        <v>1433629939.0</v>
+        <v>1434000000.0</v>
       </c>
       <c r="G20">
         <v>1433629939.0</v>
       </c>
       <c r="H20">
         <v>1433629939.0</v>
       </c>
       <c r="I20">
         <v>1433629939.0</v>
       </c>
       <c r="J20">
         <v>1433629939.0</v>
       </c>
       <c r="K20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="L20">
         <v>1608648572.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>175018633.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B21">
+        <v>16547000000.0</v>
+      </c>
+      <c r="C21">
         <v>57104000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1728000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1091000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>935000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1138015162.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2385115561.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4850967407.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7176311117.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7520025314.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4942010713.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3796743960.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-18558000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19475000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19184000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13209399560.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-94195000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-50644000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-18581263624.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>-451000000.0</v>
       </c>
-      <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>43585000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>17875000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23">
+        <v>23700330000000.0</v>
+      </c>
+      <c r="C23">
         <v>21359796000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20710860000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>18918152000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18046214000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17223361869538.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15484342922485.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14527983724288.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10899944883176.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8335065215434.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7928528692506.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7584772233394.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7192369270293.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16821000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17119214015.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16639792726.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17305511916.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20907666000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>22872764469.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>20749987053.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>20984424762.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
+      <c r="Z23"/>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24">
+        <v>6242656000000.0</v>
+      </c>
+      <c r="C24">
         <v>5563168000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5321152000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2381235000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5599212000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6317064155320.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5641093039132.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5176272743804.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2081922825922.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>83758399853.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>40000000000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>1359421000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1180505000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>968179000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>8786440000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7359094000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>115150000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>180950000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>246750000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>919360000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B25">
+        <v>6272597000000.0</v>
+      </c>
+      <c r="C25">
         <v>5599179000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5366522000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2433926000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5655615000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6366578457740.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5641093039130.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5176272743800.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2081922825920.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>83758399850.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>40130740000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>8767673400828.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8206322704716.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7922618950675.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7534460042284.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28">
+        <v>6288933000000.0</v>
+      </c>
+      <c r="C28">
         <v>5296258000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5457685000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5651376000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5971820000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6703418734338.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5689513147482.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4926407462354.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1193997736871.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>21027622686.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>23087673625.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-305929670877.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-271479844979.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1106626860.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-773606818.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-511107769.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-89814630.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1674246055.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-218859887.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-116164067.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>150734825.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B29">
+        <v>22248078000000.0</v>
+      </c>
+      <c r="C29">
         <v>20285074000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19136339000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18094648000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17130147000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16693175792085.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15123457835596.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14182197453655.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10740636026607.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B30">
+        <v>758249000000.0</v>
+      </c>
+      <c r="C30">
         <v>553831000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>522685000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>481168000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>336394000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>241021166030.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>217432130313.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>106442288400.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>57609251102.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18581263624.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>29479555652.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>362024000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2518379050.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1745040000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1168311000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>661994000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>489620000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>1558000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>863000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>894000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1219079000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1717093000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1594228000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1600802000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>12135815000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>10871562000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>9874687000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9271871604204.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>8907221989968.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8500029434755.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>8226630111976.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>7855015207765.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
+      <c r="Z31"/>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B32">
+        <v>693305000000.0</v>
+      </c>
+      <c r="C32">
         <v>1548261000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1731085000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>812960000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4232903000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4835495342238.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4456733660849.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4373651110961.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1761426209178.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
-    <row r="33" spans="1:25">
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B33">
+        <v>21153554000000.0</v>
+      </c>
+      <c r="C33">
         <v>18360682000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>17183568000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>13982542000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12672364000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11690752536704.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10740207712113.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>9855260631187.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8800102396373.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>8186967677096.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7623503714707.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>7278342599894.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6916921888375.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>13731574773.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>14837135568.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>15030531321.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>16032763496.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>15718606837.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>8181923333.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>9046397154.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>8994022183.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
+      <c r="Z33"/>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>420000000000.0</v>
       </c>
-      <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
+      <c r="Z34"/>
     </row>
-    <row r="35" spans="1:25">
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B35">
+        <v>6357915000000.0</v>
+      </c>
+      <c r="C35">
         <v>5673007000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5841097000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2468204000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5684323000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6390427093739.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5661858920132.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5190077001804.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2090694561922.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>88152137853.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>42716805000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1187026000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>840646000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>1986853235.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1629082206.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1310411159.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>8786439630.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7498112501.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>964972391.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>356788357.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
+      <c r="Z35"/>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B36">
+        <v>70890000000.0</v>
+      </c>
+      <c r="C36">
         <v>1340265000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>32726000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4083150000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4576155000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5056051923539.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4275152252719.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4151216602401.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>959476276988.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>48882445012.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>252261616656.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7263474117296.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6902599295641.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-13731574773.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>2500000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>141312500.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1362023928.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1609798262.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
+      <c r="Z36"/>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
+      <c r="Z37"/>
     </row>
-    <row r="38" spans="1:25">
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B38">
+        <v>47440000000.0</v>
+      </c>
+      <c r="C38">
         <v>69210000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>31209000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>236423000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>224777000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>288037000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>316835208428.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>245456217697.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>63854074599.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>58054564961.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1484445130.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>857673000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>722023000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>206822135.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>276216000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>222311000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1102653000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1001249000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1125113000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>63750000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1627923000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2144141000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1996055000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>683716000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1879861000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B39">
+        <v>98575000000.0</v>
+      </c>
+      <c r="C39">
         <v>83302000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>67328000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>38548000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>44260000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>56591089908.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>178334181622.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>94244676591.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>55028380249.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>46096416202.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>30835545808.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>499962623.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4908075042.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>30936426.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>295813290.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>360655473.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>693314156.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3514813109.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3866772797.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1406475824.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1894387399.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>234608000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>224761000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>271125000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>287268000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B40">
+        <v>161526000000.0</v>
+      </c>
+      <c r="C40">
         <v>147431000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>105406000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>97676000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>68606000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>70979988715.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>38967155370.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>15006896441.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>11142497314.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4579287282.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3122921311.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>990782921.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-854955940.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1887716528.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>13649471.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>182952123.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>979575869.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>259906000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>151669550.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2379971524.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2894171383.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3306408000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3027913000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2009000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1085847000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>34278000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>28708000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>23849000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>20765881000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>13804258000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>8771736000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>4393738000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>2586065000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1187026000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>840646000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>778217000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>627432000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>448577000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>342232000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>139018000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>577852000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>175838000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>224683000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>13423000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>303326000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>228670000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B42">
         <v>3481850000000.0</v>
       </c>
       <c r="C42">
         <v>3481850000000.0</v>
       </c>
       <c r="D42">
         <v>3481850000000.0</v>
       </c>
       <c r="E42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="F42">
         <v>3496850000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3481850378386.0</v>
       </c>
       <c r="G42">
         <v>3481850378386.0</v>
       </c>
       <c r="H42">
         <v>3481850378386.0</v>
       </c>
       <c r="I42">
         <v>3481850378386.0</v>
       </c>
       <c r="J42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="K42">
         <v>3467776941906.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3481850378386.0</v>
       </c>
       <c r="L42">
         <v>3481850378386.0</v>
       </c>
       <c r="M42">
         <v>3481850378386.0</v>
       </c>
       <c r="N42">
-        <v>-2324722452.0</v>
+        <v>3481850378386.0</v>
       </c>
       <c r="O42">
         <v>-2324722452.0</v>
       </c>
       <c r="P42">
         <v>-2324722452.0</v>
       </c>
       <c r="Q42">
+        <v>-2324722452.0</v>
+      </c>
+      <c r="R42">
         <v>-3238993900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2324722452.0</v>
       </c>
       <c r="S42">
         <v>-2324722452.0</v>
       </c>
       <c r="T42">
         <v>-2324722452.0</v>
       </c>
       <c r="U42">
         <v>-2324722452.0</v>
       </c>
-      <c r="V42"/>
+      <c r="V42">
+        <v>-2324722452.0</v>
+      </c>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
+      <c r="Z42"/>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
+      <c r="Z43"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
+      <c r="Z44"/>
     </row>
-    <row r="45" spans="1:25">
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45">
+        <v>7161429000000.0</v>
+      </c>
+      <c r="C45">
         <v>5682708000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4843777000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3816698000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3067157000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2391963268768.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1742929373286.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
+      <c r="Z45"/>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B46">
+        <v>4195944000000.0</v>
+      </c>
+      <c r="C46">
         <v>3418662000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3156880000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2626212000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2263179000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1896406913899.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1472261573779.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1063783508320.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>572465602507.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>250452907030.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>78493697103.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>14557138436.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>14096430398.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>13731574773.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>14560919110.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>14808219853.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>14930110240.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>12217357859.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>7056810287.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>7684373226.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>7366099391.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
+      <c r="Z46"/>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B47">
+        <v>4195944000000.0</v>
+      </c>
+      <c r="C47">
         <v>3418662000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>3156880000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2452173000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2085885000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1631031000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1173374554130.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>835846415316.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>521315676002.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>198840506207.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>80136402300.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>14557138000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>14096430000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>13731575000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>14560919000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>14808220000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>14930110000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>12217358000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>7056810000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>7684373000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>7366099000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8633790000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>8916013000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>10567419000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>11004766000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B48">
+        <v>7897253000000.0</v>
+      </c>
+      <c r="C48">
         <v>6713593000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>5642522000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4922482000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3477362000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2535247556037.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2222306224978.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1700255981047.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1411844886073.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1204486371920.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>826990365964.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>554494861102.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>161914777593.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-30973829973.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-30834485701.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-29224863460.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-28749856022.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-31813956746.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-29016308235.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-30307098949.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-30164073602.0</v>
       </c>
-      <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
+      <c r="Z48"/>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
+      <c r="Z49"/>
     </row>
-    <row r="50" spans="1:25">
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B50">
+        <v>804673000000.0</v>
+      </c>
+      <c r="C50">
         <v>755675000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>993470000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3574650000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>733271000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>498647710183.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>206674446760.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>92418122537.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>150073824874.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>254762300.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>207005000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
+      <c r="Z50"/>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B51">
+        <v>7084787000000.0</v>
+      </c>
+      <c r="C51">
         <v>6363763000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6371395000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6020434000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6411872000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6880777464321.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5847767485892.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5268690866341.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2231996650796.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>84013162153.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>42337745000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>44347534.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>75505046.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>605208452.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>180950008.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>246750005.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
+      <c r="Z51"/>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B52">
+        <v>812190000000.0</v>
+      </c>
+      <c r="C52">
         <v>764584000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1004873000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3586508000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>756257000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>514199006581.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>221276576724.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>87437111737.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>150073824874.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1987095651.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>-1853592805.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>9416125.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>44347534.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>75505046.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>172986254.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>353588180.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>65799995.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
+      <c r="Z52"/>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B53">
+        <v>894098000000.0</v>
+      </c>
+      <c r="C53">
         <v>1294476000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2042127000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>4038141000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>4553984000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>5044428947354.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4261900000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4142000000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>949205941527.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>45058471471.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>250000000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>7263259631086.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
-[...1 lines deleted...]
-      </c>
+      <c r="S53"/>
       <c r="T53">
         <v>10000000000.0</v>
       </c>
       <c r="U53">
         <v>10000000000.0</v>
       </c>
       <c r="V53">
         <v>10000000000.0</v>
       </c>
       <c r="W53">
         <v>10000000000.0</v>
       </c>
       <c r="X53">
         <v>10000000000.0</v>
       </c>
       <c r="Y53">
+        <v>10000000000.0</v>
+      </c>
+      <c r="Z53">
         <v>11000000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
+      <c r="Z54"/>
     </row>
-    <row r="55" spans="1:25">
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B55">
+        <v>23700330000000.0</v>
+      </c>
+      <c r="C55">
         <v>21359796000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>20710860000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>18918152000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>18046214000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>17223361869538.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>15484342922485.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>14527983724288.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>10899944883176.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8335065215434.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7928528692506.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7584772233394.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7192369270293.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>16821000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>17119214015.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>16639792726.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>17305511916.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>20907666000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>22872764469.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>20749987053.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>20984424762.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>22356629000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>22975140000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>23646119000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>25905592000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56">
+        <v>2546776000000.0</v>
+      </c>
+      <c r="C56">
         <v>2999114000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3527292000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4935610000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>5373850000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5532609332834.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4744135210372.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4672723093101.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2099842486803.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>148097538338.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>305024977799.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>306429633500.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>275447381918.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2882603092.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2282078447.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1609261405.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1272748420.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5189059164.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>14690841136.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>11703589899.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11990402579.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
+      <c r="Z56"/>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57">
+        <v>1853471000000.0</v>
+      </c>
+      <c r="C57">
         <v>1450853000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1796207000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4122650000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1140947000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>697113990596.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>287401549523.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>299071982140.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>338416277625.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>17536357951.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>17723582704.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1239967906.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1763468314.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3341551514.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2291568933.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>560296432.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1069679231.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>259905569.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>715682655.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6416836063.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7116432459.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6744448000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6295574000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4686208000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3519144000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58">
+        <v>8211386000000.0</v>
+      </c>
+      <c r="C58">
         <v>7123860000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7637304000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6590854000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6825270000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7087541084335.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5949260469655.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5489148983944.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2429110839547.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>105688495804.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>60440387704.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2426993906.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2604114314.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>16821000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4278422168.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2189378638.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2380090390.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9046345199.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8213795156.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7381808454.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7473220816.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7354384000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6320878000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4989534000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4667174000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
+      <c r="Z59"/>
     </row>
-    <row r="60" spans="1:25">
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B60">
+        <v>15200749000000.0</v>
+      </c>
+      <c r="C60">
         <v>13966231000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>12821717000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>12138340000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>10797664000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>9877258346477.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>9275690349704.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8913506587314.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>8508639375811.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>8234083767229.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7859923161850.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7582345239488.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>7189765155979.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>12701447575.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>12840791847.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>14450414088.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>14925421526.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>11861320802.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>14658969313.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>13368178599.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>13511203946.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>15002245000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>16654262000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>18656585000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>21238418000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
+      <c r="Z61"/>
     </row>
-    <row r="62" spans="1:25">
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI62"/>
+  <dimension ref="A1:CK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>147</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2">
+        <v>771728000000.0</v>
+      </c>
+      <c r="C2">
+        <v>820497000000.0</v>
+      </c>
+      <c r="D2">
         <v>665783000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>493894000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>626357000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>522724000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>563136000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>531058000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>521608000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>614073000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>418513000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>392413000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>421252000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>367717000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>285212000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>258160000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>226809000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>244718000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>133331953396.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>103874887556.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>61735585595.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>82840221818.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>101216283524.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>93654340687.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>56486275490.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>26673655838.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>101070257749.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>64501146028.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>87928704992.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>181684941562.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>51456410284.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>41071789674.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>39208959481.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>172739534300.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4337355587.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>8339769452.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>626860433.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>9909069850.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>27699827680.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2428573540.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2498807757.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>4272460783.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>33438858.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>35371759.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>36350059.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>78322132.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>52600670.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>70998714.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>48208375.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>476515490.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>315372838.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>244176052.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1444418861.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3232412725.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>3768596918.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>119607207.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>845311262.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1086078600.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2909224300.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>440325600.0</v>
       </c>
-      <c r="BI2"/>
-[...1 lines deleted...]
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2">
         <v>12000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>19500000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>35500000.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
-      <c r="BU2">
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2">
         <v>108509100.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>9166700.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1891002400.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1525865100.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>1107649600.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>1427993000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>916125300.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1560408000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1471014000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1211112000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>1171944000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>1718620000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1661460000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>1566676000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>1780269000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4997,12445 +5160,56 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>27</v>
-[...89 lines deleted...]
-      <c r="A5" t="s">
         <v>28</v>
-      </c>
-[...12298 lines deleted...]
-        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17480,470 +5254,13230 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>29</v>
       </c>
       <c r="B5">
-        <v>443052000000.0</v>
+        <v>281655000000.0</v>
       </c>
       <c r="C5">
-        <v>499798000000.0</v>
+        <v>275646000000.0</v>
       </c>
       <c r="D5">
-        <v>329974000000.0</v>
+        <v>223951000000.0</v>
       </c>
       <c r="E5">
-        <v>475997000000.0</v>
+        <v>229493000000.0</v>
       </c>
       <c r="F5">
-        <v>450352000000.0</v>
+        <v>222704000000.0</v>
       </c>
       <c r="G5">
-        <v>531205000000.0</v>
+        <v>224788000000.0</v>
       </c>
       <c r="H5">
-        <v>244788000000.0</v>
+        <v>163077000000.0</v>
       </c>
       <c r="I5">
-        <v>336499000000.0</v>
+        <v>159089000000.0</v>
       </c>
       <c r="J5">
-        <v>314205000000.0</v>
+        <v>153581000000.0</v>
       </c>
       <c r="K5">
-        <v>396836000000.0</v>
+        <v>151345000000.0</v>
       </c>
       <c r="L5">
-        <v>376643000000.0</v>
+        <v>194014000000.0</v>
       </c>
       <c r="M5">
-        <v>516141000000.0</v>
+        <v>179452000000.0</v>
       </c>
       <c r="N5">
-        <v>481129000000.0</v>
+        <v>186545000000.0</v>
       </c>
       <c r="O5">
-        <v>470422000000.0</v>
+        <v>188008000000.0</v>
       </c>
       <c r="P5">
-        <v>458705000000.0</v>
+        <v>296940000000.0</v>
       </c>
       <c r="Q5">
-        <v>703560631288.0</v>
+        <v>301576000000.0</v>
       </c>
       <c r="R5">
-        <v>288227816300.0</v>
+        <v>298028000000.0</v>
       </c>
       <c r="S5">
-        <v>378050247194.0</v>
+        <v>292452000000.0</v>
       </c>
       <c r="T5">
-        <v>220786908373.0</v>
+        <v>319465180331.0</v>
       </c>
       <c r="U5">
-        <v>409490587820.0</v>
+        <v>318483474516.0</v>
       </c>
       <c r="V5">
-        <v>185356431756.0</v>
+        <v>315676897042.0</v>
       </c>
       <c r="W5">
-        <v>124261388399.0</v>
+        <v>300161000000.0</v>
       </c>
       <c r="X5">
-        <v>190996737101.0</v>
+        <v>19902174408.0</v>
       </c>
       <c r="Y5">
-        <v>398448835849.0</v>
+        <v>24507653836.0</v>
       </c>
       <c r="Z5">
-        <v>201297096128.0</v>
+        <v>27172839591.0</v>
       </c>
       <c r="AA5">
-        <v>292580240144.0</v>
+        <v>12533746339.0</v>
       </c>
       <c r="AB5">
-        <v>177557008757.0</v>
+        <v>154187550315.0</v>
       </c>
       <c r="AC5">
-        <v>232759288723.0</v>
+        <v>158302151987.0</v>
       </c>
       <c r="AD5">
-        <v>99444803405.0</v>
+        <v>156014211053.0</v>
       </c>
       <c r="AE5">
-        <v>176754328468.0</v>
+        <v>173400227881.0</v>
       </c>
       <c r="AF5">
-        <v>15946195762.0</v>
+        <v>26620433031.0</v>
       </c>
       <c r="AG5">
-        <v>150330931695.0</v>
+        <v>22275902883.0</v>
       </c>
       <c r="AH5">
-        <v>15224386277.0</v>
+        <v>140285660.0</v>
       </c>
       <c r="AI5">
-        <v>61167482496.0</v>
+        <v>57944111351.0</v>
       </c>
       <c r="AJ5">
-        <v>-31216704782.0</v>
+        <v>-27734081752.0</v>
       </c>
       <c r="AK5">
-        <v>202810665813.0</v>
+        <v>-27213703192.0</v>
       </c>
       <c r="AL5">
-        <v>99699533287.0</v>
+        <v>-22927059000.0</v>
       </c>
       <c r="AM5">
-        <v>45065197091.0</v>
+        <v>-8252983077.0</v>
       </c>
       <c r="AN5">
-        <v>57450111068.0</v>
+        <v>82417500.0</v>
       </c>
       <c r="AO5">
-        <v>199414964212.0</v>
+        <v>82417500.0</v>
       </c>
       <c r="AP5">
-        <v>127961689748.0</v>
+        <v>82417499.0</v>
       </c>
       <c r="AQ5">
-        <v>-4466185091.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>82417499.0</v>
+      </c>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
       <c r="AU5">
-        <v>-3306743427.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>505739249.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
       <c r="BB5">
-        <v>47763584.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-2324722451.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
-[...4 lines deleted...]
-      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>155</v>
-[...177 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7">
+        <v>41148000000.0</v>
+      </c>
+      <c r="C7">
+        <v>37458000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
+        <v>35611000000.0</v>
+      </c>
+      <c r="F7">
+        <v>42814000000.0</v>
+      </c>
+      <c r="G7">
+        <v>44920000000.0</v>
+      </c>
+      <c r="H7">
+        <v>48453000000.0</v>
+      </c>
+      <c r="I7">
+        <v>50996000000.0</v>
+      </c>
+      <c r="J7">
+        <v>54290000000.0</v>
+      </c>
+      <c r="K7">
+        <v>56773000000.0</v>
+      </c>
+      <c r="L7">
+        <v>68113000000.0</v>
+      </c>
+      <c r="M7">
+        <v>70594000000.0</v>
+      </c>
+      <c r="N7">
+        <v>65226000000.0</v>
+      </c>
+      <c r="O7">
+        <v>64126000000.0</v>
+      </c>
+      <c r="P7">
+        <v>68270000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>71321000000.0</v>
+      </c>
+      <c r="R7">
+        <v>73898000000.0</v>
+      </c>
+      <c r="S7">
+        <v>79389000000.0</v>
+      </c>
+      <c r="T7">
+        <v>55452132421.0</v>
+      </c>
+      <c r="U7">
+        <v>58849837960.0</v>
+      </c>
+      <c r="V7">
+        <v>62155626940.0</v>
+      </c>
+      <c r="W7">
+        <v>64860018712.0</v>
+      </c>
+      <c r="X7">
+        <v>8869790226.0</v>
+      </c>
+      <c r="Y7">
+        <v>7326628691.0</v>
+      </c>
+      <c r="Z7">
+        <v>6086467912.0</v>
+      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="C8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="F8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="G8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="H8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="I8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="J8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="K8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="L8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="M8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="N8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="O8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="P8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="R8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="S8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="T8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="D9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="E9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="F9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="G9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="H9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="M9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="N9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="O9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="P9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="R9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="S9">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="T9">
+        <v>3481850378390.0</v>
+      </c>
+      <c r="U9">
+        <v>3481850378390.0</v>
+      </c>
+      <c r="V9">
+        <v>3481850378390.0</v>
+      </c>
+      <c r="W9">
+        <v>3481850378390.0</v>
+      </c>
+      <c r="X9">
+        <v>3481850378390.0</v>
+      </c>
+      <c r="Y9">
+        <v>3481850378390.0</v>
+      </c>
+      <c r="Z9">
+        <v>3481850378390.0</v>
+      </c>
+      <c r="AA9">
+        <v>3481850378390.0</v>
+      </c>
+      <c r="AB9">
+        <v>3481850378390.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10">
+        <v>313260000000.0</v>
+      </c>
+      <c r="C10">
+        <v>795854000000.0</v>
+      </c>
+      <c r="D10">
+        <v>1156954000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1121536000000.0</v>
+      </c>
+      <c r="F10">
+        <v>1258088000000.0</v>
+      </c>
+      <c r="G10">
+        <v>1067505000000.0</v>
+      </c>
+      <c r="H10">
+        <v>1363437000000.0</v>
+      </c>
+      <c r="I10">
+        <v>1306458000000.0</v>
+      </c>
+      <c r="J10">
+        <v>818082000000.0</v>
+      </c>
+      <c r="K10">
+        <v>933486000000.0</v>
+      </c>
+      <c r="L10">
+        <v>515907000000.0</v>
+      </c>
+      <c r="M10">
+        <v>630852000000.0</v>
+      </c>
+      <c r="N10">
+        <v>334027000000.0</v>
+      </c>
+      <c r="O10">
+        <v>369058000000.0</v>
+      </c>
+      <c r="P10">
+        <v>775239000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>530252000000.0</v>
+      </c>
+      <c r="R10">
+        <v>654125000000.0</v>
+      </c>
+      <c r="S10">
+        <v>440052000000.0</v>
+      </c>
+      <c r="T10">
+        <v>327777799892.0</v>
+      </c>
+      <c r="U10">
+        <v>286554399246.0</v>
+      </c>
+      <c r="V10">
+        <v>186315740274.0</v>
+      </c>
+      <c r="W10">
+        <v>177358729982.0</v>
+      </c>
+      <c r="X10">
+        <v>100794274376.0</v>
+      </c>
+      <c r="Y10">
+        <v>46388322396.0</v>
+      </c>
+      <c r="Z10">
+        <v>29230526889.0</v>
+      </c>
+      <c r="AA10">
+        <v>158254338410.0</v>
+      </c>
+      <c r="AB10">
+        <v>89984746446.0</v>
+      </c>
+      <c r="AC10">
+        <v>142878979841.0</v>
+      </c>
+      <c r="AD10">
+        <v>244578731405.0</v>
+      </c>
+      <c r="AE10">
+        <v>342283403987.0</v>
+      </c>
+      <c r="AF10">
+        <v>184917302919.0</v>
+      </c>
+      <c r="AG10">
+        <v>138217996094.0</v>
+      </c>
+      <c r="AH10">
+        <v>120342054403.0</v>
+      </c>
+      <c r="AI10">
+        <v>1037998913925.0</v>
+      </c>
+      <c r="AJ10">
+        <v>134019912301.0</v>
+      </c>
+      <c r="AK10">
+        <v>78842084954.0</v>
+      </c>
+      <c r="AL10">
+        <v>68826488837.0</v>
+      </c>
+      <c r="AM10">
+        <v>62985539467.0</v>
+      </c>
+      <c r="AN10">
+        <v>96022318865.0</v>
+      </c>
+      <c r="AO10">
+        <v>110063487507.0</v>
+      </c>
+      <c r="AP10">
+        <v>41667203968.0</v>
+      </c>
+      <c r="AQ10">
+        <v>19250071375.0</v>
+      </c>
+      <c r="AR10">
+        <v>33802702742.0</v>
+      </c>
+      <c r="AS10">
+        <v>22956202533.0</v>
+      </c>
+      <c r="AT10">
+        <v>25007932202.0</v>
+      </c>
+      <c r="AU10">
+        <v>305929670877.0</v>
+      </c>
+      <c r="AV10">
+        <v>303022793795.0</v>
+      </c>
+      <c r="AW10">
+        <v>280643013492.0</v>
+      </c>
+      <c r="AX10">
+        <v>272569249571.0</v>
+      </c>
+      <c r="AY10">
+        <v>271479844979.0</v>
+      </c>
+      <c r="AZ10">
+        <v>267387226678.0</v>
+      </c>
+      <c r="BA10">
+        <v>268784649592.0</v>
+      </c>
+      <c r="BB10">
+        <v>1257239058.0</v>
+      </c>
+      <c r="BC10">
+        <v>1106626860.0</v>
+      </c>
+      <c r="BD10">
+        <v>700928306.0</v>
+      </c>
+      <c r="BE10">
+        <v>1210062033.0</v>
+      </c>
+      <c r="BF10">
+        <v>291055095.0</v>
+      </c>
+      <c r="BG10">
+        <v>817954352.0</v>
+      </c>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>202200000000.0</v>
+      </c>
+      <c r="D11">
+        <v>2200000000.0</v>
+      </c>
+      <c r="E11">
+        <v>2200000000.0</v>
+      </c>
+      <c r="F11">
+        <v>272200000000.0</v>
+      </c>
+      <c r="G11">
+        <v>102200000000.0</v>
+      </c>
+      <c r="H11">
+        <v>422200000000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>2072000000.0</v>
+      </c>
+      <c r="M11">
+        <v>552545000000.0</v>
+      </c>
+      <c r="N11">
+        <v>264545000000.0</v>
+      </c>
+      <c r="O11">
+        <v>236523000000.0</v>
+      </c>
+      <c r="P11">
+        <v>775239000000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12">
+        <v>1110768000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1689952000000.0</v>
+      </c>
+      <c r="D12">
+        <v>2151052000000.0</v>
+      </c>
+      <c r="E12">
+        <v>2220458000000.0</v>
+      </c>
+      <c r="F12">
+        <v>2454936000000.0</v>
+      </c>
+      <c r="G12">
+        <v>2361981000000.0</v>
+      </c>
+      <c r="H12">
+        <v>2879671000000.0</v>
+      </c>
+      <c r="I12">
+        <v>3004959000000.0</v>
+      </c>
+      <c r="J12">
+        <v>2688237000000.0</v>
+      </c>
+      <c r="K12">
+        <v>2975613000000.0</v>
+      </c>
+      <c r="L12">
+        <v>5138903000000.0</v>
+      </c>
+      <c r="M12">
+        <v>3998194000000.0</v>
+      </c>
+      <c r="N12">
+        <v>4127780000000.0</v>
+      </c>
+      <c r="O12">
+        <v>4407199000000.0</v>
+      </c>
+      <c r="P12">
+        <v>4833740000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>4766126000000.0</v>
+      </c>
+      <c r="R12">
+        <v>5054947000000.0</v>
+      </c>
+      <c r="S12">
+        <v>4994036000000.0</v>
+      </c>
+      <c r="T12">
+        <v>5022717363205.0</v>
+      </c>
+      <c r="U12">
+        <v>5118126501199.0</v>
+      </c>
+      <c r="V12">
+        <v>5119331876731.0</v>
+      </c>
+      <c r="W12">
+        <v>5221787677336.0</v>
+      </c>
+      <c r="X12">
+        <v>4296454365203.0</v>
+      </c>
+      <c r="Y12">
+        <v>4284060427208.0</v>
+      </c>
+      <c r="Z12">
+        <v>4294330526889.0</v>
+      </c>
+      <c r="AA12">
+        <v>4420154338410.0</v>
+      </c>
+      <c r="AB12">
+        <v>4333984746446.0</v>
+      </c>
+      <c r="AC12">
+        <v>4344878979841.0</v>
+      </c>
+      <c r="AD12">
+        <v>4361578731405.0</v>
+      </c>
+      <c r="AE12">
+        <v>4484283403987.0</v>
+      </c>
+      <c r="AF12">
+        <v>1884917302919.0</v>
+      </c>
+      <c r="AG12">
+        <v>1838217996094.0</v>
+      </c>
+      <c r="AH12">
+        <v>1820342054403.0</v>
+      </c>
+      <c r="AI12">
+        <v>1987204855452.0</v>
+      </c>
+      <c r="AJ12">
+        <v>183225853828.0</v>
+      </c>
+      <c r="AK12">
+        <v>128048026481.0</v>
+      </c>
+      <c r="AL12">
+        <v>118032430364.0</v>
+      </c>
+      <c r="AM12">
+        <v>108044010938.0</v>
+      </c>
+      <c r="AN12">
+        <v>187387805849.0</v>
+      </c>
+      <c r="AO12">
+        <v>201428974491.0</v>
+      </c>
+      <c r="AP12">
+        <v>264091407751.0</v>
+      </c>
+      <c r="AQ12">
+        <v>269250071375.0</v>
+      </c>
+      <c r="AR12">
+        <v>303070140242.0</v>
+      </c>
+      <c r="AS12">
+        <v>284768640033.0</v>
+      </c>
+      <c r="AT12">
+        <v>309814459980.0</v>
+      </c>
+      <c r="AU12">
+        <v>305929670877.0</v>
+      </c>
+      <c r="AV12">
+        <v>303022793795.0</v>
+      </c>
+      <c r="AW12">
+        <v>280643013492.0</v>
+      </c>
+      <c r="AX12">
+        <v>272569249571.0</v>
+      </c>
+      <c r="AY12">
+        <v>271479844979.0</v>
+      </c>
+      <c r="AZ12">
+        <v>267387226678.0</v>
+      </c>
+      <c r="BA12">
+        <v>268784649592.0</v>
+      </c>
+      <c r="BB12">
+        <v>1257239058.0</v>
+      </c>
+      <c r="BC12">
+        <v>1106626860.0</v>
+      </c>
+      <c r="BD12">
+        <v>700928306.0</v>
+      </c>
+      <c r="BE12">
+        <v>1210062033.0</v>
+      </c>
+      <c r="BF12">
+        <v>291055095.0</v>
+      </c>
+      <c r="BG12">
+        <v>817954352.0</v>
+      </c>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="C13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="D13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="E13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="F13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="G13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="H13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="I13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="J13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="K13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="L13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="M13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="N13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="O13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="P13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="R13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="S13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="T13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="U13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="V13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="W13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="X13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>3546000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>46000000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>46000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="C14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="D14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="E14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="F14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="G14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="H14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="I14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="J14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="K14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="L14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="M14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="N14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="O14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="P14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="R14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="S14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="T14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="U14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="V14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="W14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="X14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="Z14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AM14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>14184000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>8879520552.0</v>
+      </c>
+      <c r="AX14">
+        <v>8879520552.0</v>
+      </c>
+      <c r="AY14">
+        <v>8879520552.0</v>
+      </c>
+      <c r="AZ14">
+        <v>8879520552.0</v>
+      </c>
+      <c r="BA14">
+        <v>405634992.0</v>
+      </c>
+      <c r="BB14">
+        <v>353280000.0</v>
+      </c>
+      <c r="BC14">
+        <v>405634992.0</v>
+      </c>
+      <c r="BD14">
+        <v>405634992.0</v>
+      </c>
+      <c r="BE14">
+        <v>405634992.0</v>
+      </c>
+      <c r="BF14">
+        <v>405634992.0</v>
+      </c>
+      <c r="BG14">
+        <v>405634992.0</v>
+      </c>
+      <c r="BH14">
+        <v>405634992.0</v>
+      </c>
+      <c r="BI14">
+        <v>399954813.0</v>
+      </c>
+      <c r="BJ14">
+        <v>399954813.0</v>
+      </c>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>59258000000.0</v>
+      </c>
+      <c r="D16">
+        <v>60543000000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>39596000000.0</v>
+      </c>
+      <c r="I16">
+        <v>42789000000.0</v>
+      </c>
+      <c r="J16">
+        <v>47110000000.0</v>
+      </c>
+      <c r="K16">
+        <v>50271000000.0</v>
+      </c>
+      <c r="L16">
+        <v>53461000000.0</v>
+      </c>
+      <c r="M16">
+        <v>56471000000.0</v>
+      </c>
+      <c r="N16">
+        <v>57608000000.0</v>
+      </c>
+      <c r="O16">
+        <v>55394000000.0</v>
+      </c>
+      <c r="P16">
+        <v>50134000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>50058000000.0</v>
+      </c>
+      <c r="R16">
+        <v>25514000000.0</v>
+      </c>
+      <c r="S16">
+        <v>57432000000.0</v>
+      </c>
+      <c r="T16">
+        <v>14034267716.0</v>
+      </c>
+      <c r="U16">
+        <v>11214246949.0</v>
+      </c>
+      <c r="V16">
+        <v>17323656833.0</v>
+      </c>
+      <c r="W16">
+        <v>14101792750.0</v>
+      </c>
+      <c r="X16">
+        <v>9015684301.0</v>
+      </c>
+      <c r="Y16">
+        <v>5217875299.0</v>
+      </c>
+      <c r="Z16">
+        <v>10571836586.0</v>
+      </c>
+      <c r="AA16">
+        <v>11732175370.0</v>
+      </c>
+      <c r="AB16">
+        <v>16065910685.0</v>
+      </c>
+      <c r="AC16">
+        <v>11782658503.0</v>
+      </c>
+      <c r="AD16">
+        <v>6265749474.0</v>
+      </c>
+      <c r="AE16">
+        <v>4981010800.0</v>
+      </c>
+      <c r="AF16">
+        <v>4939028670.0</v>
+      </c>
+      <c r="AG16">
+        <v>3522643906.0</v>
+      </c>
+      <c r="AH16">
+        <v>2306516166.0</v>
+      </c>
+      <c r="AI16">
+        <v>4460421137.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1519939060.0</v>
+      </c>
+      <c r="AK16">
+        <v>2560356890.0</v>
+      </c>
+      <c r="AL16">
+        <v>2190070865.0</v>
+      </c>
+      <c r="AM16">
+        <v>2790933027.0</v>
+      </c>
+      <c r="AN16">
+        <v>2754176491.0</v>
+      </c>
+      <c r="AO16">
+        <v>1512802423.0</v>
+      </c>
+      <c r="AP16">
+        <v>4806474822.0</v>
+      </c>
+      <c r="AQ16">
+        <v>4060597805.0</v>
+      </c>
+      <c r="AR16">
+        <v>1189062084.0</v>
+      </c>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16">
+        <v>-1859421387.0</v>
+      </c>
+      <c r="BB16">
+        <v>-1359421387.0</v>
+      </c>
+      <c r="BC16"/>
+      <c r="BD16">
+        <v>738311176.0</v>
+      </c>
+      <c r="BE16">
+        <v>492609980.0</v>
+      </c>
+      <c r="BF16">
+        <v>104882230.0</v>
+      </c>
+      <c r="BG16">
+        <v>1388260666.0</v>
+      </c>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="C20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="D20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="E20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="F20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="G20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="H20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="I20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="J20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="K20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="L20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="M20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="N20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="O20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="P20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="Q20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="R20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="S20">
+        <v>1434000000.0</v>
+      </c>
+      <c r="T20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="U20">
+        <v>1433629940.0</v>
+      </c>
+      <c r="V20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="W20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="X20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="Y20">
+        <v>1433629940.0</v>
+      </c>
+      <c r="Z20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AA20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AB20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AC20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AD20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AE20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AF20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AG20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AH20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AI20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AJ20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AK20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AL20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AM20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AN20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AO20">
+        <v>1433629939.0</v>
+      </c>
+      <c r="AP20">
+        <v>1608648572.0</v>
+      </c>
+      <c r="AQ20">
+        <v>1608648572.0</v>
+      </c>
+      <c r="AR20">
+        <v>5285274745.0</v>
+      </c>
+      <c r="AS20"/>
+      <c r="AT20">
+        <v>175018633.0</v>
+      </c>
+      <c r="AU20">
+        <v>175018633.0</v>
+      </c>
+      <c r="AV20">
+        <v>175018633.0</v>
+      </c>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+    </row>
+    <row r="21" spans="1:89">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21">
+        <v>21467000000.0</v>
+      </c>
+      <c r="C21">
+        <v>16547000000.0</v>
+      </c>
+      <c r="D21">
+        <v>16125000000.0</v>
+      </c>
+      <c r="E21">
+        <v>13865000000.0</v>
+      </c>
+      <c r="F21">
+        <v>15614000000.0</v>
+      </c>
+      <c r="G21">
+        <v>57104000000.0</v>
+      </c>
+      <c r="H21">
+        <v>51035000000.0</v>
+      </c>
+      <c r="I21">
+        <v>26997000000.0</v>
+      </c>
+      <c r="J21">
+        <v>1693000000.0</v>
+      </c>
+      <c r="K21">
+        <v>1728000000.0</v>
+      </c>
+      <c r="L21">
+        <v>1711000000.0</v>
+      </c>
+      <c r="M21">
+        <v>1786000000.0</v>
+      </c>
+      <c r="N21">
+        <v>1893000000.0</v>
+      </c>
+      <c r="O21">
+        <v>1091000000.0</v>
+      </c>
+      <c r="P21">
+        <v>924000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>791000000.0</v>
+      </c>
+      <c r="R21">
+        <v>844000000.0</v>
+      </c>
+      <c r="S21">
+        <v>935000000.0</v>
+      </c>
+      <c r="T21">
+        <v>1046659260.0</v>
+      </c>
+      <c r="U21">
+        <v>1024075960.0</v>
+      </c>
+      <c r="V21">
+        <v>924493583.0</v>
+      </c>
+      <c r="W21">
+        <v>1138015162.0</v>
+      </c>
+      <c r="X21">
+        <v>1400230685.0</v>
+      </c>
+      <c r="Y21">
+        <v>3254668900.0</v>
+      </c>
+      <c r="Z21">
+        <v>1772243928.0</v>
+      </c>
+      <c r="AA21">
+        <v>2385115561.0</v>
+      </c>
+      <c r="AB21">
+        <v>2997655791.0</v>
+      </c>
+      <c r="AC21">
+        <v>3614782581.0</v>
+      </c>
+      <c r="AD21">
+        <v>4235724995.0</v>
+      </c>
+      <c r="AE21">
+        <v>4850967407.0</v>
+      </c>
+      <c r="AF21">
+        <v>5435095236.0</v>
+      </c>
+      <c r="AG21">
+        <v>6022868899.0</v>
+      </c>
+      <c r="AH21">
+        <v>6564399643.0</v>
+      </c>
+      <c r="AI21">
+        <v>7176311117.0</v>
+      </c>
+      <c r="AJ21">
+        <v>7258932682.0</v>
+      </c>
+      <c r="AK21">
+        <v>7310668861.0</v>
+      </c>
+      <c r="AL21">
+        <v>7502689980.0</v>
+      </c>
+      <c r="AM21">
+        <v>7520025314.0</v>
+      </c>
+      <c r="AN21">
+        <v>5966152744.0</v>
+      </c>
+      <c r="AO21">
+        <v>4551283492.0</v>
+      </c>
+      <c r="AP21">
+        <v>4926569309.0</v>
+      </c>
+      <c r="AQ21">
+        <v>4942010713.0</v>
+      </c>
+      <c r="AR21">
+        <v>3640881002.0</v>
+      </c>
+      <c r="AS21"/>
+      <c r="AT21">
+        <v>4064547330.0</v>
+      </c>
+      <c r="AU21">
+        <v>3796743960.0</v>
+      </c>
+      <c r="AV21">
+        <v>2833826519.0</v>
+      </c>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+    </row>
+    <row r="22" spans="1:89">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>-578516000000.0</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
+        <v>19698000000.0</v>
+      </c>
+      <c r="M22">
+        <v>23515000000.0</v>
+      </c>
+      <c r="N22">
+        <v>19550000000.0</v>
+      </c>
+      <c r="O22">
+        <v>19475000000.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22">
+        <v>-318133000000.0</v>
+      </c>
+      <c r="R22">
+        <v>-305753000000.0</v>
+      </c>
+      <c r="S22">
+        <v>-321052000000.0</v>
+      </c>
+      <c r="T22">
+        <v>-279422000000.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22">
+        <v>113155235275.0</v>
+      </c>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>-94195012523.0</v>
+      </c>
+      <c r="AF22">
+        <v>-83296454302.0</v>
+      </c>
+      <c r="AG22"/>
+      <c r="AH22">
+        <v>-61895773172.0</v>
+      </c>
+      <c r="AI22">
+        <v>-50644395911.0</v>
+      </c>
+      <c r="AJ22">
+        <v>-44634148551.0</v>
+      </c>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22">
+        <v>-14316991462.0</v>
+      </c>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22">
+        <v>-451000000.0</v>
+      </c>
+      <c r="AZ22"/>
+      <c r="BA22">
+        <v>-1000164737.0</v>
+      </c>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22">
+        <v>29565000.0</v>
+      </c>
+      <c r="CG22">
+        <v>38460000.0</v>
+      </c>
+      <c r="CH22">
+        <v>43585000.0</v>
+      </c>
+      <c r="CI22">
+        <v>44335000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>50505000.0</v>
+      </c>
+      <c r="CK22">
+        <v>38730000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:89">
+      <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23">
+        <v>23728887000000.0</v>
+      </c>
+      <c r="C23">
+        <v>23700330000000.0</v>
+      </c>
+      <c r="D23">
+        <v>22387816000000.0</v>
+      </c>
+      <c r="E23">
+        <v>21888986000000.0</v>
+      </c>
+      <c r="F23">
+        <v>21902793000000.0</v>
+      </c>
+      <c r="G23">
+        <v>21359796000000.0</v>
+      </c>
+      <c r="H23">
+        <v>21481568000000.0</v>
+      </c>
+      <c r="I23">
+        <v>21163653000000.0</v>
+      </c>
+      <c r="J23">
+        <v>20441445000000.0</v>
+      </c>
+      <c r="K23">
+        <v>20710860000000.0</v>
+      </c>
+      <c r="L23">
+        <v>20167147000000.0</v>
+      </c>
+      <c r="M23">
+        <v>18879314000000.0</v>
+      </c>
+      <c r="N23">
+        <v>18911394000000.0</v>
+      </c>
+      <c r="O23">
+        <v>18918152000000.0</v>
+      </c>
+      <c r="P23">
+        <v>18734801000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>18308657000000.0</v>
+      </c>
+      <c r="R23">
+        <v>18342561000000.0</v>
+      </c>
+      <c r="S23">
+        <v>18046214000000.0</v>
+      </c>
+      <c r="T23">
+        <v>17410809396529.0</v>
+      </c>
+      <c r="U23">
+        <v>17289897903078.0</v>
+      </c>
+      <c r="V23">
+        <v>17136924202506.0</v>
+      </c>
+      <c r="W23">
+        <v>17223361869538.0</v>
+      </c>
+      <c r="X23">
+        <v>15861457118988.0</v>
+      </c>
+      <c r="Y23">
+        <v>15753656588378.0</v>
+      </c>
+      <c r="Z23">
+        <v>15514049689124.0</v>
+      </c>
+      <c r="AA23">
+        <v>15484342922485.0</v>
+      </c>
+      <c r="AB23">
+        <v>15186600547481.0</v>
+      </c>
+      <c r="AC23">
+        <v>14881464856623.0</v>
+      </c>
+      <c r="AD23">
+        <v>14637328474595.0</v>
+      </c>
+      <c r="AE23">
+        <v>14527983724288.0</v>
+      </c>
+      <c r="AF23">
+        <v>11278502347484.0</v>
+      </c>
+      <c r="AG23">
+        <v>11079509608894.0</v>
+      </c>
+      <c r="AH23">
+        <v>10822474785165.0</v>
+      </c>
+      <c r="AI23">
+        <v>10899944883176.0</v>
+      </c>
+      <c r="AJ23">
+        <v>8589618019551.0</v>
+      </c>
+      <c r="AK23">
+        <v>8474903221122.0</v>
+      </c>
+      <c r="AL23">
+        <v>8368114362466.0</v>
+      </c>
+      <c r="AM23">
+        <v>8335065215434.0</v>
+      </c>
+      <c r="AN23">
+        <v>8134509854896.0</v>
+      </c>
+      <c r="AO23">
+        <v>7985620883454.0</v>
+      </c>
+      <c r="AP23">
+        <v>7969343546206.0</v>
+      </c>
+      <c r="AQ23">
+        <v>7928528692506.0</v>
+      </c>
+      <c r="AR23">
+        <v>7833478491937.0</v>
+      </c>
+      <c r="AS23">
+        <v>7650308237333.0</v>
+      </c>
+      <c r="AT23">
+        <v>7625413075879.0</v>
+      </c>
+      <c r="AU23">
+        <v>7584772233394.0</v>
+      </c>
+      <c r="AV23">
+        <v>7423465038477.0</v>
+      </c>
+      <c r="AW23">
+        <v>7307912271103.0</v>
+      </c>
+      <c r="AX23">
+        <v>7238146855169.0</v>
+      </c>
+      <c r="AY23">
+        <v>7192369270293.0</v>
+      </c>
+      <c r="AZ23">
+        <v>7084064417894.0</v>
+      </c>
+      <c r="BA23">
+        <v>7027184783800.0</v>
+      </c>
+      <c r="BB23">
+        <v>15518713171.0</v>
+      </c>
+      <c r="BC23">
+        <v>16821000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>19205001582.0</v>
+      </c>
+      <c r="BE23">
+        <v>19388700049.0</v>
+      </c>
+      <c r="BF23">
+        <v>15736223368.0</v>
+      </c>
+      <c r="BG23">
+        <v>17119214015.0</v>
+      </c>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+    </row>
+    <row r="24" spans="1:89">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24">
+        <v>5908647000000.0</v>
+      </c>
+      <c r="C24">
+        <v>6242656000000.0</v>
+      </c>
+      <c r="D24">
+        <v>5801683000000.0</v>
+      </c>
+      <c r="E24">
+        <v>5742364000000.0</v>
+      </c>
+      <c r="F24">
+        <v>5596197000000.0</v>
+      </c>
+      <c r="G24">
+        <v>5563168000000.0</v>
+      </c>
+      <c r="H24">
+        <v>5592825000000.0</v>
+      </c>
+      <c r="I24">
+        <v>5569806000000.0</v>
+      </c>
+      <c r="J24">
+        <v>5158252000000.0</v>
+      </c>
+      <c r="K24">
+        <v>5321152000000.0</v>
+      </c>
+      <c r="L24">
+        <v>5597884000000.0</v>
+      </c>
+      <c r="M24">
+        <v>2011381000000.0</v>
+      </c>
+      <c r="N24">
+        <v>2194984000000.0</v>
+      </c>
+      <c r="O24">
+        <v>2381235000000.0</v>
+      </c>
+      <c r="P24">
+        <v>5141392000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>5165295000000.0</v>
+      </c>
+      <c r="R24">
+        <v>5418965000000.0</v>
+      </c>
+      <c r="S24">
+        <v>5599212000000.0</v>
+      </c>
+      <c r="T24">
+        <v>5804933568330.0</v>
+      </c>
+      <c r="U24">
+        <v>5982553951179.0</v>
+      </c>
+      <c r="V24">
+        <v>6134886026420.0</v>
+      </c>
+      <c r="W24">
+        <v>6317064155320.0</v>
+      </c>
+      <c r="X24">
+        <v>5690995882523.0</v>
+      </c>
+      <c r="Y24">
+        <v>5712307195516.0</v>
+      </c>
+      <c r="Z24">
+        <v>5563634460983.0</v>
+      </c>
+      <c r="AA24">
+        <v>5641093039132.0</v>
+      </c>
+      <c r="AB24">
+        <v>5189154751630.0</v>
+      </c>
+      <c r="AC24">
+        <v>5150474776324.0</v>
+      </c>
+      <c r="AD24">
+        <v>5264515604520.0</v>
+      </c>
+      <c r="AE24">
+        <v>5176272743804.0</v>
+      </c>
+      <c r="AF24">
+        <v>2350610856664.0</v>
+      </c>
+      <c r="AG24">
+        <v>2288323179800.0</v>
+      </c>
+      <c r="AH24">
+        <v>2217622624000.0</v>
+      </c>
+      <c r="AI24">
+        <v>2081922825900.0</v>
+      </c>
+      <c r="AJ24">
+        <v>310279905000.0</v>
+      </c>
+      <c r="AK24">
+        <v>224383159400.0</v>
+      </c>
+      <c r="AL24">
+        <v>173457965900.0</v>
+      </c>
+      <c r="AM24">
+        <v>83758399900.0</v>
+      </c>
+      <c r="AN24">
+        <v>65949083100.0</v>
+      </c>
+      <c r="AO24">
+        <v>38120301300.0</v>
+      </c>
+      <c r="AP24">
+        <v>40130740000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>40130740000.0</v>
+      </c>
+      <c r="AR24">
+        <v>42555480000.0</v>
+      </c>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24">
+        <v>1359421400.0</v>
+      </c>
+      <c r="BE24">
+        <v>1359421400.0</v>
+      </c>
+      <c r="BF24">
+        <v>1359421400.0</v>
+      </c>
+      <c r="BG24">
+        <v>1359421400.0</v>
+      </c>
+      <c r="BH24">
+        <v>1148788000.0</v>
+      </c>
+      <c r="BI24">
+        <v>1148380700.0</v>
+      </c>
+      <c r="BJ24">
+        <v>1219238100.0</v>
+      </c>
+      <c r="BK24">
+        <v>1180505000.0</v>
+      </c>
+      <c r="BL24">
+        <v>880154300.0</v>
+      </c>
+      <c r="BM24">
+        <v>918857200.0</v>
+      </c>
+      <c r="BN24">
+        <v>821843200.0</v>
+      </c>
+      <c r="BO24">
+        <v>968178700.0</v>
+      </c>
+      <c r="BP24">
+        <v>6013486900.0</v>
+      </c>
+      <c r="BQ24">
+        <v>4878821500.0</v>
+      </c>
+      <c r="BR24">
+        <v>5374269500.0</v>
+      </c>
+      <c r="BS24">
+        <v>8786439600.0</v>
+      </c>
+      <c r="BT24">
+        <v>7971868400.0</v>
+      </c>
+      <c r="BU24">
+        <v>6500102900.0</v>
+      </c>
+      <c r="BV24">
+        <v>7279945700.0</v>
+      </c>
+      <c r="BW24">
+        <v>7359094300.0</v>
+      </c>
+      <c r="BX24">
+        <v>5057436500.0</v>
+      </c>
+      <c r="BY24">
+        <v>547372200.0</v>
+      </c>
+      <c r="BZ24">
+        <v>115150000.0</v>
+      </c>
+      <c r="CA24">
+        <v>547372200.0</v>
+      </c>
+      <c r="CB24">
+        <v>131600000.0</v>
+      </c>
+      <c r="CC24">
+        <v>164500000.0</v>
+      </c>
+      <c r="CD24">
+        <v>180950000.0</v>
+      </c>
+      <c r="CE24">
+        <v>197400000.0</v>
+      </c>
+      <c r="CF24">
+        <v>213850000.0</v>
+      </c>
+      <c r="CG24">
+        <v>230300000.0</v>
+      </c>
+      <c r="CH24">
+        <v>246750000.0</v>
+      </c>
+      <c r="CI24">
+        <v>74932000.0</v>
+      </c>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+    </row>
+    <row r="25" spans="1:89">
+      <c r="A25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>6272597000000.0</v>
+      </c>
+      <c r="D25">
+        <v>5835110000000.0</v>
+      </c>
+      <c r="E25">
+        <v>5776858000000.0</v>
+      </c>
+      <c r="F25">
+        <v>5631209000000.0</v>
+      </c>
+      <c r="G25">
+        <v>5599179000000.0</v>
+      </c>
+      <c r="H25">
+        <v>5633109000000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>5649997000000.0</v>
+      </c>
+      <c r="M25">
+        <v>2065495000000.0</v>
+      </c>
+      <c r="N25">
+        <v>2248534000000.0</v>
+      </c>
+      <c r="O25">
+        <v>2433926000000.0</v>
+      </c>
+      <c r="P25">
+        <v>5197763000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>5228059000000.0</v>
+      </c>
+      <c r="R25">
+        <v>5480173000000.0</v>
+      </c>
+      <c r="S25">
+        <v>5655615000000.0</v>
+      </c>
+      <c r="T25">
+        <v>5853737781190.0</v>
+      </c>
+      <c r="U25">
+        <v>6032846605220.0</v>
+      </c>
+      <c r="V25">
+        <v>6186518385960.0</v>
+      </c>
+      <c r="W25">
+        <v>6366578457740.0</v>
+      </c>
+      <c r="X25">
+        <v>5694350377780.0</v>
+      </c>
+      <c r="Y25">
+        <v>5717057536550.0</v>
+      </c>
+      <c r="Z25">
+        <v>5567881779670.0</v>
+      </c>
+      <c r="AA25">
+        <v>5641093039130.0</v>
+      </c>
+      <c r="AB25">
+        <v>5189314407160.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+    </row>
+    <row r="26" spans="1:89">
+      <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>9086382431288.0</v>
+      </c>
+      <c r="AC26">
+        <v>8992508519332.0</v>
+      </c>
+      <c r="AD26">
+        <v>8832172190609.0</v>
+      </c>
+      <c r="AE26">
+        <v>8767673400828.0</v>
+      </c>
+      <c r="AF26">
+        <v>8412755388087.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+    </row>
+    <row r="27" spans="1:89">
+      <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+    </row>
+    <row r="28" spans="1:89">
+      <c r="A28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28">
+        <v>6611217000000.0</v>
+      </c>
+      <c r="C28">
+        <v>6288933000000.0</v>
+      </c>
+      <c r="D28">
+        <v>5309838000000.0</v>
+      </c>
+      <c r="E28">
+        <v>5254538000000.0</v>
+      </c>
+      <c r="F28">
+        <v>4972410000000.0</v>
+      </c>
+      <c r="G28">
+        <v>5296258000000.0</v>
+      </c>
+      <c r="H28">
+        <v>5073772000000.0</v>
+      </c>
+      <c r="I28">
+        <v>5183216000000.0</v>
+      </c>
+      <c r="J28">
+        <v>5318725000000.0</v>
+      </c>
+      <c r="K28">
+        <v>5437909000000.0</v>
+      </c>
+      <c r="L28">
+        <v>6063873000000.0</v>
+      </c>
+      <c r="M28">
+        <v>4847577000000.0</v>
+      </c>
+      <c r="N28">
+        <v>5413111000000.0</v>
+      </c>
+      <c r="O28">
+        <v>5651376000000.0</v>
+      </c>
+      <c r="P28">
+        <v>5443967000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>5625925000000.0</v>
+      </c>
+      <c r="R28">
+        <v>5668940000000.0</v>
+      </c>
+      <c r="S28">
+        <v>5971820000000.0</v>
+      </c>
+      <c r="T28">
+        <v>6188005172842.0</v>
+      </c>
+      <c r="U28">
+        <v>6360233281053.0</v>
+      </c>
+      <c r="V28">
+        <v>6566339456904.0</v>
+      </c>
+      <c r="W28">
+        <v>6703418734338.0</v>
+      </c>
+      <c r="X28">
+        <v>5892503762496.0</v>
+      </c>
+      <c r="Y28">
+        <v>5938054377130.0</v>
+      </c>
+      <c r="Z28">
+        <v>5773009772563.0</v>
+      </c>
+      <c r="AA28">
+        <v>5689513147482.0</v>
+      </c>
+      <c r="AB28">
+        <v>5531103993616.0</v>
+      </c>
+      <c r="AC28">
+        <v>5325384001601.0</v>
+      </c>
+      <c r="AD28">
+        <v>5137263330302.0</v>
+      </c>
+      <c r="AE28">
+        <v>4926407462354.0</v>
+      </c>
+      <c r="AF28">
+        <v>2290395936428.0</v>
+      </c>
+      <c r="AG28">
+        <v>2274962073930.0</v>
+      </c>
+      <c r="AH28">
+        <v>2210125874610.0</v>
+      </c>
+      <c r="AI28">
+        <v>1193997736871.0</v>
+      </c>
+      <c r="AJ28">
+        <v>176503037165.0</v>
+      </c>
+      <c r="AK28">
+        <v>145784118937.0</v>
+      </c>
+      <c r="AL28">
+        <v>104823710925.0</v>
+      </c>
+      <c r="AM28">
+        <v>21027622686.0</v>
+      </c>
+      <c r="AN28">
+        <v>-29964285808.0</v>
+      </c>
+      <c r="AO28">
+        <v>-71805991234.0</v>
+      </c>
+      <c r="AP28">
+        <v>637856032.0</v>
+      </c>
+      <c r="AQ28">
+        <v>23087673625.0</v>
+      </c>
+      <c r="AR28">
+        <v>8873127258.0</v>
+      </c>
+      <c r="AS28">
+        <v>-22956202533.0</v>
+      </c>
+      <c r="AT28">
+        <v>-25007932202.0</v>
+      </c>
+      <c r="AU28">
+        <v>-305929670877.0</v>
+      </c>
+      <c r="AV28">
+        <v>-303022793795.0</v>
+      </c>
+      <c r="AW28">
+        <v>-280643013492.0</v>
+      </c>
+      <c r="AX28">
+        <v>-272569249571.0</v>
+      </c>
+      <c r="AY28">
+        <v>-271479844979.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-267387226678.0</v>
+      </c>
+      <c r="BA28">
+        <v>-266925228205.0</v>
+      </c>
+      <c r="BB28">
+        <v>102182329.0</v>
+      </c>
+      <c r="BC28">
+        <v>-1106626860.0</v>
+      </c>
+      <c r="BD28">
+        <v>-682419936.0</v>
+      </c>
+      <c r="BE28">
+        <v>-1182691496.0</v>
+      </c>
+      <c r="BF28">
+        <v>-255073883.0</v>
+      </c>
+      <c r="BG28">
+        <v>-773606818.0</v>
+      </c>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+    </row>
+    <row r="29" spans="1:89">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29">
+        <v>22323711000000.0</v>
+      </c>
+      <c r="C29">
+        <v>22248078000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>20851058000000.0</v>
+      </c>
+      <c r="F29">
+        <v>20356574000000.0</v>
+      </c>
+      <c r="G29">
+        <v>20285074000000.0</v>
+      </c>
+      <c r="H29">
+        <v>19966282000000.0</v>
+      </c>
+      <c r="I29">
+        <v>19712035000000.0</v>
+      </c>
+      <c r="J29">
+        <v>18978153000000.0</v>
+      </c>
+      <c r="K29">
+        <v>19136339000000.0</v>
+      </c>
+      <c r="L29">
+        <v>19251141000000.0</v>
+      </c>
+      <c r="M29">
+        <v>17996087000000.0</v>
+      </c>
+      <c r="N29">
+        <v>18030693000000.0</v>
+      </c>
+      <c r="O29">
+        <v>18094648000000.0</v>
+      </c>
+      <c r="P29">
+        <v>17890025000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>17506248000000.0</v>
+      </c>
+      <c r="R29">
+        <v>17348846000000.0</v>
+      </c>
+      <c r="S29">
+        <v>17130147000000.0</v>
+      </c>
+      <c r="T29">
+        <v>16745784002012.0</v>
+      </c>
+      <c r="U29">
+        <v>16747945416259.0</v>
+      </c>
+      <c r="V29">
+        <v>16630082183948.0</v>
+      </c>
+      <c r="W29">
+        <v>16693175792085.0</v>
+      </c>
+      <c r="X29">
+        <v>15327007135006.0</v>
+      </c>
+      <c r="Y29">
+        <v>15284665172097.0</v>
+      </c>
+      <c r="Z29">
+        <v>15123662033041.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+    </row>
+    <row r="30" spans="1:89">
+      <c r="A30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30">
+        <v>776805000000.0</v>
+      </c>
+      <c r="C30">
+        <v>758249000000.0</v>
+      </c>
+      <c r="D30">
+        <v>707760000000.0</v>
+      </c>
+      <c r="E30">
+        <v>656414000000.0</v>
+      </c>
+      <c r="F30">
+        <v>658535000000.0</v>
+      </c>
+      <c r="G30">
+        <v>553831000000.0</v>
+      </c>
+      <c r="H30">
+        <v>578516000000.0</v>
+      </c>
+      <c r="I30">
+        <v>554016000000.0</v>
+      </c>
+      <c r="J30">
+        <v>527794000000.0</v>
+      </c>
+      <c r="K30">
+        <v>522685000000.0</v>
+      </c>
+      <c r="L30">
+        <v>560224000000.0</v>
+      </c>
+      <c r="M30">
+        <v>504149000000.0</v>
+      </c>
+      <c r="N30">
+        <v>504012000000.0</v>
+      </c>
+      <c r="O30">
+        <v>481168000000.0</v>
+      </c>
+      <c r="P30">
+        <v>369994000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>330991000000.0</v>
+      </c>
+      <c r="R30">
+        <v>320863000000.0</v>
+      </c>
+      <c r="S30">
+        <v>336394000000.0</v>
+      </c>
+      <c r="T30">
+        <v>279422000000.0</v>
+      </c>
+      <c r="U30">
+        <v>246929219849.0</v>
+      </c>
+      <c r="V30">
+        <v>247810127785.0</v>
+      </c>
+      <c r="W30">
+        <v>241021166030.0</v>
+      </c>
+      <c r="X30">
+        <v>196965273995.0</v>
+      </c>
+      <c r="Y30">
+        <v>200188516818.0</v>
+      </c>
+      <c r="Z30">
+        <v>178790032058.0</v>
+      </c>
+      <c r="AA30">
+        <v>217432130313.0</v>
+      </c>
+      <c r="AB30">
+        <v>128088072510.0</v>
+      </c>
+      <c r="AC30">
+        <v>151056526153.0</v>
+      </c>
+      <c r="AD30">
+        <v>110479882244.0</v>
+      </c>
+      <c r="AE30">
+        <v>106442288400.0</v>
+      </c>
+      <c r="AF30">
+        <v>88444255510.0</v>
+      </c>
+      <c r="AG30">
+        <v>92560368325.0</v>
+      </c>
+      <c r="AH30">
+        <v>67062350606.0</v>
+      </c>
+      <c r="AI30">
+        <v>57609251102.0</v>
+      </c>
+      <c r="AJ30">
+        <v>48911427050.0</v>
+      </c>
+      <c r="AK30">
+        <v>38479521900.0</v>
+      </c>
+      <c r="AL30">
+        <v>24582591122.0</v>
+      </c>
+      <c r="AM30">
+        <v>18581263624.0</v>
+      </c>
+      <c r="AN30">
+        <v>14991646637.0</v>
+      </c>
+      <c r="AO30">
+        <v>4876669904.0</v>
+      </c>
+      <c r="AP30">
+        <v>6801569269.0</v>
+      </c>
+      <c r="AQ30">
+        <v>4939360616.0</v>
+      </c>
+      <c r="AR30">
+        <v>1617689465.0</v>
+      </c>
+      <c r="AS30"/>
+      <c r="AT30">
+        <v>64689000.0</v>
+      </c>
+      <c r="AU30">
+        <v>362023700.0</v>
+      </c>
+      <c r="AV30">
+        <v>592539800.0</v>
+      </c>
+      <c r="AW30">
+        <v>502945200.0</v>
+      </c>
+      <c r="AX30">
+        <v>98999998.0</v>
+      </c>
+      <c r="AY30">
+        <v>451000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>519096874.0</v>
+      </c>
+      <c r="BA30">
+        <v>1000164737.0</v>
+      </c>
+      <c r="BB30">
+        <v>354811351.0</v>
+      </c>
+      <c r="BC30">
+        <v>1745039806.0</v>
+      </c>
+      <c r="BD30">
+        <v>2963776635.0</v>
+      </c>
+      <c r="BE30">
+        <v>2808833100.0</v>
+      </c>
+      <c r="BF30">
+        <v>446354139.0</v>
+      </c>
+      <c r="BG30">
+        <v>1168310805.0</v>
+      </c>
+      <c r="BH30">
+        <v>3093687500.0</v>
+      </c>
+      <c r="BI30">
+        <v>5080096800.0</v>
+      </c>
+      <c r="BJ30">
+        <v>1497488800.0</v>
+      </c>
+      <c r="BK30">
+        <v>661993100.0</v>
+      </c>
+      <c r="BL30">
+        <v>723289200.0</v>
+      </c>
+      <c r="BM30">
+        <v>430289000.0</v>
+      </c>
+      <c r="BN30">
+        <v>395967000.0</v>
+      </c>
+      <c r="BO30">
+        <v>489619600.0</v>
+      </c>
+      <c r="BP30">
+        <v>119343700.0</v>
+      </c>
+      <c r="BQ30">
+        <v>158965900.0</v>
+      </c>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30">
+        <v>302441500.0</v>
+      </c>
+      <c r="BU30">
+        <v>4205010100.0</v>
+      </c>
+      <c r="BV30">
+        <v>2110093400.0</v>
+      </c>
+      <c r="BW30">
+        <v>1557763700.0</v>
+      </c>
+      <c r="BX30">
+        <v>1534139700.0</v>
+      </c>
+      <c r="BY30">
+        <v>922718700.0</v>
+      </c>
+      <c r="BZ30">
+        <v>1131031000.0</v>
+      </c>
+      <c r="CA30">
+        <v>862535100.0</v>
+      </c>
+      <c r="CB30">
+        <v>974882200.0</v>
+      </c>
+      <c r="CC30">
+        <v>868824700.0</v>
+      </c>
+      <c r="CD30">
+        <v>893985000.0</v>
+      </c>
+      <c r="CE30">
+        <v>1223500000.0</v>
+      </c>
+      <c r="CF30">
+        <v>1275325000.0</v>
+      </c>
+      <c r="CG30">
+        <v>1256858000.0</v>
+      </c>
+      <c r="CH30">
+        <v>1219079000.0</v>
+      </c>
+      <c r="CI30">
+        <v>1706061000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>3086932000.0</v>
+      </c>
+      <c r="CK30">
+        <v>1627141000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:89">
+      <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>12585032000000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>12135815000000.0</v>
+      </c>
+      <c r="P31">
+        <v>11736731000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>11419167000000.0</v>
+      </c>
+      <c r="R31">
+        <v>11097401000000.0</v>
+      </c>
+      <c r="S31">
+        <v>10795295000000.0</v>
+      </c>
+      <c r="T31">
+        <v>10282972872500.0</v>
+      </c>
+      <c r="U31">
+        <v>10157549868025.0</v>
+      </c>
+      <c r="V31">
+        <v>9937224490188.0</v>
+      </c>
+      <c r="W31">
+        <v>9874686701376.0</v>
+      </c>
+      <c r="X31">
+        <v>9339745027736.0</v>
+      </c>
+      <c r="Y31">
+        <v>9304294432362.0</v>
+      </c>
+      <c r="Z31">
+        <v>9324302327634.0</v>
+      </c>
+      <c r="AA31">
+        <v>9271871604204.0</v>
+      </c>
+      <c r="AB31">
+        <v>9155708461974.0</v>
+      </c>
+      <c r="AC31">
+        <v>9097374514862.0</v>
+      </c>
+      <c r="AD31">
+        <v>8941689151265.0</v>
+      </c>
+      <c r="AE31">
+        <v>8907221989968.0</v>
+      </c>
+      <c r="AF31">
+        <v>8595512816668.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+    </row>
+    <row r="32" spans="1:89">
+      <c r="A32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32">
+        <v>52112000000.0</v>
+      </c>
+      <c r="C32">
+        <v>693305000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
+        <v>1750379000000.0</v>
+      </c>
+      <c r="F32">
+        <v>1840868000000.0</v>
+      </c>
+      <c r="G32">
+        <v>1548261000000.0</v>
+      </c>
+      <c r="H32">
+        <v>2078196000000.0</v>
+      </c>
+      <c r="I32">
+        <v>2148270000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1633677000000.0</v>
+      </c>
+      <c r="K32">
+        <v>1731085000000.0</v>
+      </c>
+      <c r="L32">
+        <v>4244033000000.0</v>
+      </c>
+      <c r="M32">
+        <v>568791000000.0</v>
+      </c>
+      <c r="N32">
+        <v>601371000000.0</v>
+      </c>
+      <c r="O32">
+        <v>812960000000.0</v>
+      </c>
+      <c r="P32">
+        <v>3790905000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3806334000000.0</v>
+      </c>
+      <c r="R32">
+        <v>4215352000000.0</v>
+      </c>
+      <c r="S32">
+        <v>4232903000000.0</v>
+      </c>
+      <c r="T32">
+        <v>4448123142335.0</v>
+      </c>
+      <c r="U32">
+        <v>4572787191874.0</v>
+      </c>
+      <c r="V32">
+        <v>4671853797403.0</v>
+      </c>
+      <c r="W32">
+        <v>4835495342238.0</v>
+      </c>
+      <c r="X32">
+        <v>4118907546703.0</v>
+      </c>
+      <c r="Y32">
+        <v>4147769807925.0</v>
+      </c>
+      <c r="Z32">
+        <v>4240572470329.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+    </row>
+    <row r="33" spans="1:89">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33">
+        <v>21701238000000.0</v>
+      </c>
+      <c r="C33">
+        <v>21153554000000.0</v>
+      </c>
+      <c r="D33">
+        <v>19453180000000.0</v>
+      </c>
+      <c r="E33">
+        <v>18895236000000.0</v>
+      </c>
+      <c r="F33">
+        <v>18660142000000.0</v>
+      </c>
+      <c r="G33">
+        <v>18360682000000.0</v>
+      </c>
+      <c r="H33">
+        <v>17883011000000.0</v>
+      </c>
+      <c r="I33">
+        <v>17481593000000.0</v>
+      </c>
+      <c r="J33">
+        <v>17203025000000.0</v>
+      </c>
+      <c r="K33">
+        <v>17183568000000.0</v>
+      </c>
+      <c r="L33">
+        <v>14431032000000.0</v>
+      </c>
+      <c r="M33">
+        <v>14344717000000.0</v>
+      </c>
+      <c r="N33">
+        <v>14243366000000.0</v>
+      </c>
+      <c r="O33">
+        <v>13982542000000.0</v>
+      </c>
+      <c r="P33">
+        <v>13501306000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>13180635000000.0</v>
+      </c>
+      <c r="R33">
+        <v>12934815000000.0</v>
+      </c>
+      <c r="S33">
+        <v>12672364000000.0</v>
+      </c>
+      <c r="T33">
+        <v>12066986674908.0</v>
+      </c>
+      <c r="U33">
+        <v>11912300962851.0</v>
+      </c>
+      <c r="V33">
+        <v>11739757275494.0</v>
+      </c>
+      <c r="W33">
+        <v>11690752536704.0</v>
+      </c>
+      <c r="X33">
+        <v>11296028599198.0</v>
+      </c>
+      <c r="Y33">
+        <v>11205240425888.0</v>
+      </c>
+      <c r="Z33">
+        <v>10933962044084.0</v>
+      </c>
+      <c r="AA33">
+        <v>10740207712113.0</v>
+      </c>
+      <c r="AB33">
+        <v>10536802353535.0</v>
+      </c>
+      <c r="AC33">
+        <v>10311019968634.0</v>
+      </c>
+      <c r="AD33">
+        <v>10096258478545.0</v>
+      </c>
+      <c r="AE33">
+        <v>9855260631187.0</v>
+      </c>
+      <c r="AF33">
+        <v>9247198101856.0</v>
+      </c>
+      <c r="AG33">
+        <v>9100415810336.0</v>
+      </c>
+      <c r="AH33">
+        <v>8891291149296.0</v>
+      </c>
+      <c r="AI33">
+        <v>8800102396373.0</v>
+      </c>
+      <c r="AJ33">
+        <v>8322866319631.0</v>
+      </c>
+      <c r="AK33">
+        <v>8277584319520.0</v>
+      </c>
+      <c r="AL33">
+        <v>8199295374297.0</v>
+      </c>
+      <c r="AM33">
+        <v>8186967677096.0</v>
+      </c>
+      <c r="AN33">
+        <v>7918366028095.0</v>
+      </c>
+      <c r="AO33">
+        <v>7747975856299.0</v>
+      </c>
+      <c r="AP33">
+        <v>7687374856843.0</v>
+      </c>
+      <c r="AQ33">
+        <v>7623503714707.0</v>
+      </c>
+      <c r="AR33">
+        <v>7519944384351.0</v>
+      </c>
+      <c r="AS33">
+        <v>7363968759871.0</v>
+      </c>
+      <c r="AT33">
+        <v>7315273496965.0</v>
+      </c>
+      <c r="AU33">
+        <v>7278342599894.0</v>
+      </c>
+      <c r="AV33">
+        <v>7117835348026.0</v>
+      </c>
+      <c r="AW33">
+        <v>7024693310115.0</v>
+      </c>
+      <c r="AX33">
+        <v>6961642174078.0</v>
+      </c>
+      <c r="AY33">
+        <v>6916921888375.0</v>
+      </c>
+      <c r="AZ33">
+        <v>6814726293491.0</v>
+      </c>
+      <c r="BA33">
+        <v>6757065939732.0</v>
+      </c>
+      <c r="BB33">
+        <v>13793930133.0</v>
+      </c>
+      <c r="BC33">
+        <v>13731574773.0</v>
+      </c>
+      <c r="BD33">
+        <v>14558205675.0</v>
+      </c>
+      <c r="BE33">
+        <v>14657381447.0</v>
+      </c>
+      <c r="BF33">
+        <v>14729339823.0</v>
+      </c>
+      <c r="BG33">
+        <v>14837135568.0</v>
+      </c>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+    </row>
+    <row r="34" spans="1:89">
+      <c r="A34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34">
+        <v>360000000000.0</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34">
+        <v>420000000000.0</v>
+      </c>
+      <c r="I34">
+        <v>420000000000.0</v>
+      </c>
+      <c r="J34">
+        <v>420000000000.0</v>
+      </c>
+      <c r="K34">
+        <v>420000000000.0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+    </row>
+    <row r="35" spans="1:89">
+      <c r="A35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35">
+        <v>6023863000000.0</v>
+      </c>
+      <c r="C35">
+        <v>6357915000000.0</v>
+      </c>
+      <c r="D35">
+        <v>5908938000000.0</v>
+      </c>
+      <c r="E35">
+        <v>5850686000000.0</v>
+      </c>
+      <c r="F35">
+        <v>6065037000000.0</v>
+      </c>
+      <c r="G35">
+        <v>5673007000000.0</v>
+      </c>
+      <c r="H35">
+        <v>6107684000000.0</v>
+      </c>
+      <c r="I35">
+        <v>6085091000000.0</v>
+      </c>
+      <c r="J35">
+        <v>5676087000000.0</v>
+      </c>
+      <c r="K35">
+        <v>5841097000000.0</v>
+      </c>
+      <c r="L35">
+        <v>5682186000000.0</v>
+      </c>
+      <c r="M35">
+        <v>2097684000000.0</v>
+      </c>
+      <c r="N35">
+        <v>2282812000000.0</v>
+      </c>
+      <c r="O35">
+        <v>2468204000000.0</v>
+      </c>
+      <c r="P35">
+        <v>5226397000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>5256693000000.0</v>
+      </c>
+      <c r="R35">
+        <v>5508881000000.0</v>
+      </c>
+      <c r="S35">
+        <v>5684323000000.0</v>
+      </c>
+      <c r="T35">
+        <v>5877344943355.0</v>
+      </c>
+      <c r="U35">
+        <v>6056695241215.0</v>
+      </c>
+      <c r="V35">
+        <v>6210367021964.0</v>
+      </c>
+      <c r="W35">
+        <v>6390427093739.0</v>
+      </c>
+      <c r="X35">
+        <v>5715116258784.0</v>
+      </c>
+      <c r="Y35">
+        <v>5737823417549.0</v>
+      </c>
+      <c r="Z35">
+        <v>5588647660666.0</v>
+      </c>
+      <c r="AA35">
+        <v>5661858920132.0</v>
+      </c>
+      <c r="AB35">
+        <v>5203233727498.0</v>
+      </c>
+      <c r="AC35">
+        <v>5164279034324.0</v>
+      </c>
+      <c r="AD35">
+        <v>5278319862520.0</v>
+      </c>
+      <c r="AE35">
+        <v>5190077001804.0</v>
+      </c>
+      <c r="AF35">
+        <v>2359382592664.0</v>
+      </c>
+      <c r="AG35">
+        <v>2297094915828.0</v>
+      </c>
+      <c r="AH35">
+        <v>2226394359987.0</v>
+      </c>
+      <c r="AI35">
+        <v>2090694561922.0</v>
+      </c>
+      <c r="AJ35">
+        <v>314673642972.0</v>
+      </c>
+      <c r="AK35">
+        <v>228776897397.0</v>
+      </c>
+      <c r="AL35">
+        <v>177851703866.0</v>
+      </c>
+      <c r="AM35">
+        <v>88152137853.0</v>
+      </c>
+      <c r="AN35">
+        <v>68535148057.0</v>
+      </c>
+      <c r="AO35">
+        <v>40706366274.0</v>
+      </c>
+      <c r="AP35">
+        <v>42716805000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>42716805000.0</v>
+      </c>
+      <c r="AR35">
+        <v>43742506000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1187026000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1187026000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1187026000.0</v>
+      </c>
+      <c r="AV35">
+        <v>840646000.0</v>
+      </c>
+      <c r="AW35">
+        <v>840646000.0</v>
+      </c>
+      <c r="AX35">
+        <v>840646000.0</v>
+      </c>
+      <c r="AY35">
+        <v>840646000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>791026000.0</v>
+      </c>
+      <c r="BA35">
+        <v>791026000.0</v>
+      </c>
+      <c r="BB35">
+        <v>723201687.0</v>
+      </c>
+      <c r="BC35"/>
+      <c r="BD35">
+        <v>1986853235.0</v>
+      </c>
+      <c r="BE35">
+        <v>1986853234.0</v>
+      </c>
+      <c r="BF35">
+        <v>1986853235.0</v>
+      </c>
+      <c r="BG35">
+        <v>1986853235.0</v>
+      </c>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+    </row>
+    <row r="36" spans="1:89">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36">
+        <v>75790000000.0</v>
+      </c>
+      <c r="C36">
+        <v>70890000000.0</v>
+      </c>
+      <c r="D36">
+        <v>76306000000.0</v>
+      </c>
+      <c r="E36">
+        <v>63702000000.0</v>
+      </c>
+      <c r="F36">
+        <v>1252867000000.0</v>
+      </c>
+      <c r="G36">
+        <v>1340265000000.0</v>
+      </c>
+      <c r="H36">
+        <v>35271000000.0</v>
+      </c>
+      <c r="I36">
+        <v>774000000.0</v>
+      </c>
+      <c r="J36">
+        <v>30522000000.0</v>
+      </c>
+      <c r="K36">
+        <v>32218000000.0</v>
+      </c>
+      <c r="L36">
+        <v>4662758000000.0</v>
+      </c>
+      <c r="M36">
+        <v>3422399000000.0</v>
+      </c>
+      <c r="N36">
+        <v>3840830000000.0</v>
+      </c>
+      <c r="O36">
+        <v>4083150000000.0</v>
+      </c>
+      <c r="P36">
+        <v>4093128000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>4270089000000.0</v>
+      </c>
+      <c r="R36">
+        <v>4431234000000.0</v>
+      </c>
+      <c r="S36">
+        <v>4576155000000.0</v>
+      </c>
+      <c r="T36">
+        <v>4728560738159.0</v>
+      </c>
+      <c r="U36">
+        <v>14653626446297.0</v>
+      </c>
+      <c r="V36">
+        <v>4944153948132.0</v>
+      </c>
+      <c r="W36">
+        <v>5056051923539.0</v>
+      </c>
+      <c r="X36">
+        <v>4205661677932.0</v>
+      </c>
+      <c r="Y36">
+        <v>4245862286616.0</v>
+      </c>
+      <c r="Z36">
+        <v>4270974611998.0</v>
+      </c>
+      <c r="AA36">
+        <v>4275152252719.0</v>
+      </c>
+      <c r="AB36">
+        <v>4264548359832.0</v>
+      </c>
+      <c r="AC36">
+        <v>4214275986154.0</v>
+      </c>
+      <c r="AD36">
+        <v>4134804446311.0</v>
+      </c>
+      <c r="AE36">
+        <v>4151216602401.0</v>
+      </c>
+      <c r="AF36">
+        <v>1711425881745.0</v>
+      </c>
+      <c r="AG36">
+        <v>1710145439011.0</v>
+      </c>
+      <c r="AH36">
+        <v>1710189946718.0</v>
+      </c>
+      <c r="AI36">
+        <v>959476276988.0</v>
+      </c>
+      <c r="AJ36">
+        <v>58151567475.0</v>
+      </c>
+      <c r="AK36">
+        <v>56798286097.0</v>
+      </c>
+      <c r="AL36">
+        <v>54803438532.0</v>
+      </c>
+      <c r="AM36">
+        <v>48882445012.0</v>
+      </c>
+      <c r="AN36">
+        <v>126267610381.0</v>
+      </c>
+      <c r="AO36">
+        <v>93319512038.0</v>
+      </c>
+      <c r="AP36">
+        <v>225937813309.0</v>
+      </c>
+      <c r="AQ36">
+        <v>252261616656.0</v>
+      </c>
+      <c r="AR36">
+        <v>269397510444.0</v>
+      </c>
+      <c r="AS36">
+        <v>261882216504.0</v>
+      </c>
+      <c r="AT36">
+        <v>285021929188.0</v>
+      </c>
+      <c r="AU36">
+        <v>7263474117296.0</v>
+      </c>
+      <c r="AV36">
+        <v>7103703771719.0</v>
+      </c>
+      <c r="AW36">
+        <v>7010476793882.0</v>
+      </c>
+      <c r="AX36">
+        <v>6947429347489.0</v>
+      </c>
+      <c r="AY36">
+        <v>6902599295641.0</v>
+      </c>
+      <c r="AZ36">
+        <v>6800726214184.0</v>
+      </c>
+      <c r="BA36">
+        <v>6743162529519.0</v>
+      </c>
+      <c r="BB36">
+        <v>-1.0</v>
+      </c>
+      <c r="BC36">
+        <v>-13731574773.0</v>
+      </c>
+      <c r="BD36">
+        <v>-1.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36">
+        <v>1.0</v>
+      </c>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+    </row>
+    <row r="37" spans="1:89">
+      <c r="A37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+    </row>
+    <row r="38" spans="1:89">
+      <c r="A38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>47440000000.0</v>
+      </c>
+      <c r="D38">
+        <v>27984000000.0</v>
+      </c>
+      <c r="E38">
+        <v>22937000000.0</v>
+      </c>
+      <c r="F38">
+        <v>32552000000.0</v>
+      </c>
+      <c r="G38">
+        <v>69210000000.0</v>
+      </c>
+      <c r="H38">
+        <v>84104000000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>19769000000.0</v>
+      </c>
+      <c r="M38">
+        <v>26247000000.0</v>
+      </c>
+      <c r="N38">
+        <v>248061000000.0</v>
+      </c>
+      <c r="O38">
+        <v>236423000000.0</v>
+      </c>
+      <c r="P38">
+        <v>230441000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>228393000000.0</v>
+      </c>
+      <c r="R38">
+        <v>220375000000.0</v>
+      </c>
+      <c r="S38">
+        <v>224777000000.0</v>
+      </c>
+      <c r="T38">
+        <v>217420777436.0</v>
+      </c>
+      <c r="U38">
+        <v>225021059850.0</v>
+      </c>
+      <c r="V38">
+        <v>232391984265.0</v>
+      </c>
+      <c r="W38">
+        <v>288036741042.0</v>
+      </c>
+      <c r="X38">
+        <v>271471299188.0</v>
+      </c>
+      <c r="Y38">
+        <v>292512006221.0</v>
+      </c>
+      <c r="Z38">
+        <v>324792826156.0</v>
+      </c>
+      <c r="AA38">
+        <v>316835208428.0</v>
+      </c>
+      <c r="AB38">
+        <v>7639887770.0</v>
+      </c>
+      <c r="AC38">
+        <v>314019693015.0</v>
+      </c>
+      <c r="AD38">
+        <v>305469788002.0</v>
+      </c>
+      <c r="AE38">
+        <v>245456217697.0</v>
+      </c>
+      <c r="AF38">
+        <v>189141106563.0</v>
+      </c>
+      <c r="AG38">
+        <v>8501310593300.0</v>
+      </c>
+      <c r="AH38">
+        <v>8324548026800.0</v>
+      </c>
+      <c r="AI38">
+        <v>8278786720400.0</v>
+      </c>
+      <c r="AJ38">
+        <v>8030632546500.0</v>
+      </c>
+      <c r="AK38">
+        <v>7968845699000.0</v>
+      </c>
+      <c r="AL38">
+        <v>7955132849300.0</v>
+      </c>
+      <c r="AM38">
+        <v>7988127170900.0</v>
+      </c>
+      <c r="AN38">
+        <v>7779068266100.0</v>
+      </c>
+      <c r="AO38">
+        <v>7636028789900.0</v>
+      </c>
+      <c r="AP38">
+        <v>7602610683500.0</v>
+      </c>
+      <c r="AQ38">
+        <v>7545010017600.0</v>
+      </c>
+      <c r="AR38">
+        <v>3000.0</v>
+      </c>
+      <c r="AS38"/>
+      <c r="AT38">
+        <v>7300849289400.0</v>
+      </c>
+      <c r="AU38">
+        <v>7263785461500.0</v>
+      </c>
+      <c r="AV38">
+        <v>7103930116300.0</v>
+      </c>
+      <c r="AW38">
+        <v>7010703322800.0</v>
+      </c>
+      <c r="AX38">
+        <v>6947655724900.0</v>
+      </c>
+      <c r="AY38">
+        <v>6902825458000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>6800939653300.0</v>
+      </c>
+      <c r="BA38">
+        <v>6743579934700.0</v>
+      </c>
+      <c r="BB38">
+        <v>194366700.0</v>
+      </c>
+      <c r="BC38">
+        <v>206822135.0</v>
+      </c>
+      <c r="BD38">
+        <v>276216500.0</v>
+      </c>
+      <c r="BE38">
+        <v>276216500.0</v>
+      </c>
+      <c r="BF38">
+        <v>276216500.0</v>
+      </c>
+      <c r="BG38">
+        <v>276216500.0</v>
+      </c>
+      <c r="BH38">
+        <v>239978200.0</v>
+      </c>
+      <c r="BI38">
+        <v>217822400.0</v>
+      </c>
+      <c r="BJ38">
+        <v>222311500.0</v>
+      </c>
+      <c r="BK38">
+        <v>222311500.0</v>
+      </c>
+      <c r="BL38">
+        <v>69300000.0</v>
+      </c>
+      <c r="BM38">
+        <v>188381800.0</v>
+      </c>
+      <c r="BN38">
+        <v>188381800.0</v>
+      </c>
+      <c r="BO38">
+        <v>1102653300.0</v>
+      </c>
+      <c r="BP38">
+        <v>2565913200.0</v>
+      </c>
+      <c r="BQ38">
+        <v>2565425900.0</v>
+      </c>
+      <c r="BR38">
+        <v>3486771400.0</v>
+      </c>
+      <c r="BS38">
+        <v>3501249000.0</v>
+      </c>
+      <c r="BT38">
+        <v>181838100.0</v>
+      </c>
+      <c r="BU38">
+        <v>182418100.0</v>
+      </c>
+      <c r="BV38">
+        <v>1254950600.0</v>
+      </c>
+      <c r="BW38">
+        <v>1125113000.0</v>
+      </c>
+      <c r="BX38">
+        <v>301531800.0</v>
+      </c>
+      <c r="BY38">
+        <v>335444300.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1986488300.0</v>
+      </c>
+      <c r="CA38">
+        <v>1362023900.0</v>
+      </c>
+      <c r="CB38">
+        <v>1454252000.0</v>
+      </c>
+      <c r="CC38">
+        <v>344601700.0</v>
+      </c>
+      <c r="CD38">
+        <v>1627923000.0</v>
+      </c>
+      <c r="CE38">
+        <v>2176692000.0</v>
+      </c>
+      <c r="CF38">
+        <v>1811917000.0</v>
+      </c>
+      <c r="CG38">
+        <v>1331815000.0</v>
+      </c>
+      <c r="CH38">
+        <v>2144142000.0</v>
+      </c>
+      <c r="CI38">
+        <v>2162352000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>456106000.0</v>
+      </c>
+      <c r="CK38">
+        <v>2294084000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:89">
+      <c r="A39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39">
+        <v>140076000000.0</v>
+      </c>
+      <c r="C39">
+        <v>98575000000.0</v>
+      </c>
+      <c r="D39">
+        <v>75824000000.0</v>
+      </c>
+      <c r="E39">
+        <v>116878000000.0</v>
+      </c>
+      <c r="F39">
+        <v>129180000000.0</v>
+      </c>
+      <c r="G39">
+        <v>83302000000.0</v>
+      </c>
+      <c r="H39">
+        <v>718886000000.0</v>
+      </c>
+      <c r="I39">
+        <v>118110000000.0</v>
+      </c>
+      <c r="J39">
+        <v>27517000000.0</v>
+      </c>
+      <c r="K39">
+        <v>38334000000.0</v>
+      </c>
+      <c r="L39">
+        <v>43504000000.0</v>
+      </c>
+      <c r="M39">
+        <v>43775000000.0</v>
+      </c>
+      <c r="N39">
+        <v>59570000000.0</v>
+      </c>
+      <c r="O39">
+        <v>38548000000.0</v>
+      </c>
+      <c r="P39">
+        <v>42983000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>43763000000.0</v>
+      </c>
+      <c r="R39">
+        <v>47046000000.0</v>
+      </c>
+      <c r="S39">
+        <v>58762000000.0</v>
+      </c>
+      <c r="T39">
+        <v>321105358416.0</v>
+      </c>
+      <c r="U39">
+        <v>259470439028.0</v>
+      </c>
+      <c r="V39">
+        <v>45620530664.0</v>
+      </c>
+      <c r="W39">
+        <v>310821655498.0</v>
+      </c>
+      <c r="X39">
+        <v>87647804047.0</v>
+      </c>
+      <c r="Y39">
+        <v>264355735282.0</v>
+      </c>
+      <c r="Z39">
+        <v>285757118151.0</v>
+      </c>
+      <c r="AA39">
+        <v>178334181622.0</v>
+      </c>
+      <c r="AB39">
+        <v>315813447500.0</v>
+      </c>
+      <c r="AC39">
+        <v>112233572354.0</v>
+      </c>
+      <c r="AD39">
+        <v>81081265281.0</v>
+      </c>
+      <c r="AE39">
+        <v>94244676591.0</v>
+      </c>
+      <c r="AF39">
+        <v>63090488407.0</v>
+      </c>
+      <c r="AG39">
+        <v>52860186241.0</v>
+      </c>
+      <c r="AH39">
+        <v>48945808294.0</v>
+      </c>
+      <c r="AI39">
+        <v>55028380249.0</v>
+      </c>
+      <c r="AJ39">
+        <v>34614419042.0</v>
+      </c>
+      <c r="AK39">
+        <v>30791353230.0</v>
+      </c>
+      <c r="AL39">
+        <v>51910835599.0</v>
+      </c>
+      <c r="AM39">
+        <v>46096416202.0</v>
+      </c>
+      <c r="AN39">
+        <v>30856016049.0</v>
+      </c>
+      <c r="AO39">
+        <v>31339382760.0</v>
+      </c>
+      <c r="AP39">
+        <v>11075712343.0</v>
+      </c>
+      <c r="AQ39">
+        <v>30835545808.0</v>
+      </c>
+      <c r="AR39">
+        <v>8846274879.0</v>
+      </c>
+      <c r="AS39">
+        <v>1570837429.0</v>
+      </c>
+      <c r="AT39">
+        <v>325118934.0</v>
+      </c>
+      <c r="AU39">
+        <v>499962623.0</v>
+      </c>
+      <c r="AV39">
+        <v>2606896656.0</v>
+      </c>
+      <c r="AW39">
+        <v>2575947496.0</v>
+      </c>
+      <c r="AX39">
+        <v>3836431521.0</v>
+      </c>
+      <c r="AY39">
+        <v>3516536939.0</v>
+      </c>
+      <c r="AZ39">
+        <v>1431800851.0</v>
+      </c>
+      <c r="BA39">
+        <v>1334194476.0</v>
+      </c>
+      <c r="BB39">
+        <v>467543980.0</v>
+      </c>
+      <c r="BC39">
+        <v>1775976232.0</v>
+      </c>
+      <c r="BD39">
+        <v>982090966.0</v>
+      </c>
+      <c r="BE39">
+        <v>3521256569.0</v>
+      </c>
+      <c r="BF39">
+        <v>269474311.0</v>
+      </c>
+      <c r="BG39">
+        <v>295813290.0</v>
+      </c>
+      <c r="BH39">
+        <v>517095200.0</v>
+      </c>
+      <c r="BI39">
+        <v>223073800.0</v>
+      </c>
+      <c r="BJ39">
+        <v>695247200.0</v>
+      </c>
+      <c r="BK39">
+        <v>360655500.0</v>
+      </c>
+      <c r="BL39">
+        <v>382173200.0</v>
+      </c>
+      <c r="BM39">
+        <v>627453200.0</v>
+      </c>
+      <c r="BN39">
+        <v>871481400.0</v>
+      </c>
+      <c r="BO39">
+        <v>693314200.0</v>
+      </c>
+      <c r="BP39">
+        <v>1009262300.0</v>
+      </c>
+      <c r="BQ39">
+        <v>1909068500.0</v>
+      </c>
+      <c r="BR39">
+        <v>3463761500.0</v>
+      </c>
+      <c r="BS39">
+        <v>3514813100.0</v>
+      </c>
+      <c r="BT39">
+        <v>35013100.0</v>
+      </c>
+      <c r="BU39">
+        <v>10063990000.0</v>
+      </c>
+      <c r="BV39">
+        <v>2316519000.0</v>
+      </c>
+      <c r="BW39">
+        <v>2309009100.0</v>
+      </c>
+      <c r="BX39">
+        <v>566172700.0</v>
+      </c>
+      <c r="BY39">
+        <v>554956700.0</v>
+      </c>
+      <c r="BZ39">
+        <v>616321500.0</v>
+      </c>
+      <c r="CA39">
+        <v>543940700.0</v>
+      </c>
+      <c r="CB39">
+        <v>1099335000.0</v>
+      </c>
+      <c r="CC39">
+        <v>1061575900.0</v>
+      </c>
+      <c r="CD39">
+        <v>1000403000.0</v>
+      </c>
+      <c r="CE39">
+        <v>10211316000.0</v>
+      </c>
+      <c r="CF39">
+        <v>10195777000.0</v>
+      </c>
+      <c r="CG39">
+        <v>10273397000.0</v>
+      </c>
+      <c r="CH39">
+        <v>234608000.0</v>
+      </c>
+      <c r="CI39">
+        <v>144105000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>147693000.0</v>
+      </c>
+      <c r="CK39">
+        <v>192089000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:89">
+      <c r="A40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40">
+        <v>194252000000.0</v>
+      </c>
+      <c r="C40">
+        <v>161526000000.0</v>
+      </c>
+      <c r="D40">
+        <v>98715000000.0</v>
+      </c>
+      <c r="E40">
+        <v>125567000000.0</v>
+      </c>
+      <c r="F40">
+        <v>153810000000.0</v>
+      </c>
+      <c r="G40">
+        <v>147431000000.0</v>
+      </c>
+      <c r="H40">
+        <v>83500000000.0</v>
+      </c>
+      <c r="I40">
+        <v>64428000000.0</v>
+      </c>
+      <c r="J40">
+        <v>78679000000.0</v>
+      </c>
+      <c r="K40">
+        <v>105406000000.0</v>
+      </c>
+      <c r="L40">
+        <v>82306000000.0</v>
+      </c>
+      <c r="M40">
+        <v>89908000000.0</v>
+      </c>
+      <c r="N40">
+        <v>75814000000.0</v>
+      </c>
+      <c r="O40">
+        <v>97676000000.0</v>
+      </c>
+      <c r="P40">
+        <v>67284000000.0</v>
+      </c>
+      <c r="Q40">
+        <v>75072000000.0</v>
+      </c>
+      <c r="R40">
+        <v>81530000000.0</v>
+      </c>
+      <c r="S40">
+        <v>68606000000.0</v>
+      </c>
+      <c r="T40">
+        <v>86288166628.0</v>
+      </c>
+      <c r="U40">
+        <v>75779538764.0</v>
+      </c>
+      <c r="V40">
+        <v>62793419134.0</v>
+      </c>
+      <c r="W40">
+        <v>85972969447.0</v>
+      </c>
+      <c r="X40">
+        <v>35441121707.0</v>
+      </c>
+      <c r="Y40">
+        <v>34388975602.0</v>
+      </c>
+      <c r="Z40">
+        <v>38098542849.0</v>
+      </c>
+      <c r="AA40">
+        <v>38967155370.0</v>
+      </c>
+      <c r="AB40">
+        <v>23753380686.0</v>
+      </c>
+      <c r="AC40">
+        <v>17225569731.0</v>
+      </c>
+      <c r="AD40">
+        <v>18616246015.0</v>
+      </c>
+      <c r="AE40">
+        <v>15006896441.0</v>
+      </c>
+      <c r="AF40">
+        <v>9376086592.0</v>
+      </c>
+      <c r="AG40">
+        <v>7866669502.0</v>
+      </c>
+      <c r="AH40">
+        <v>16041879420.0</v>
+      </c>
+      <c r="AI40">
+        <v>11142497314.0</v>
+      </c>
+      <c r="AJ40">
+        <v>4431117534.0</v>
+      </c>
+      <c r="AK40">
+        <v>3209092661.0</v>
+      </c>
+      <c r="AL40">
+        <v>3899021841.0</v>
+      </c>
+      <c r="AM40">
+        <v>4579287282.0</v>
+      </c>
+      <c r="AN40">
+        <v>919692459.0</v>
+      </c>
+      <c r="AO40">
+        <v>2106145514.0</v>
+      </c>
+      <c r="AP40">
+        <v>3983860458.0</v>
+      </c>
+      <c r="AQ40">
+        <v>3122921311.0</v>
+      </c>
+      <c r="AR40">
+        <v>4917504394.0</v>
+      </c>
+      <c r="AS40">
+        <v>731858929.0</v>
+      </c>
+      <c r="AT40">
+        <v>713439631.0</v>
+      </c>
+      <c r="AU40">
+        <v>990782921.0</v>
+      </c>
+      <c r="AV40">
+        <v>861727343.0</v>
+      </c>
+      <c r="AW40">
+        <v>969149453.0</v>
+      </c>
+      <c r="AX40">
+        <v>1205265281.0</v>
+      </c>
+      <c r="AY40">
+        <v>1663423110.0</v>
+      </c>
+      <c r="AZ40">
+        <v>95884898.0</v>
+      </c>
+      <c r="BA40">
+        <v>15592262519.0</v>
+      </c>
+      <c r="BB40">
+        <v>333449386.0</v>
+      </c>
+      <c r="BC40">
+        <v>1887716528.0</v>
+      </c>
+      <c r="BD40">
+        <v>92000716.0</v>
+      </c>
+      <c r="BE40">
+        <v>186881271.0</v>
+      </c>
+      <c r="BF40">
+        <v>439419533.0</v>
+      </c>
+      <c r="BG40">
+        <v>13649471.0</v>
+      </c>
+      <c r="BH40">
+        <v>925653000.0</v>
+      </c>
+      <c r="BI40">
+        <v>670730000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>721208000.0</v>
+      </c>
+      <c r="BK40">
+        <v>484791000.0</v>
+      </c>
+      <c r="BL40">
+        <v>528546000.0</v>
+      </c>
+      <c r="BM40">
+        <v>418581000.0</v>
+      </c>
+      <c r="BN40">
+        <v>525210000.0</v>
+      </c>
+      <c r="BO40">
+        <v>1034179000.0</v>
+      </c>
+      <c r="BP40">
+        <v>637312000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>207536000.0</v>
+      </c>
+      <c r="BR40">
+        <v>158410000.0</v>
+      </c>
+      <c r="BS40">
+        <v>259906000.0</v>
+      </c>
+      <c r="BT40">
+        <v>2141712000.0</v>
+      </c>
+      <c r="BU40">
+        <v>174543000.0</v>
+      </c>
+      <c r="BV40">
+        <v>129193000.0</v>
+      </c>
+      <c r="BW40">
+        <v>434187000.0</v>
+      </c>
+      <c r="BX40">
+        <v>762187000.0</v>
+      </c>
+      <c r="BY40">
+        <v>3680510000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>3997701000.0</v>
+      </c>
+      <c r="CA40">
+        <v>3415838000.0</v>
+      </c>
+      <c r="CB40">
+        <v>3450532000.0</v>
+      </c>
+      <c r="CC40">
+        <v>3324257000.0</v>
+      </c>
+      <c r="CD40">
+        <v>3740485000.0</v>
+      </c>
+      <c r="CE40">
+        <v>3249988000.0</v>
+      </c>
+      <c r="CF40">
+        <v>3438803000.0</v>
+      </c>
+      <c r="CG40">
+        <v>3434579000.0</v>
+      </c>
+      <c r="CH40">
+        <v>3306408000.0</v>
+      </c>
+      <c r="CI40">
+        <v>2875847000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>2560725000.0</v>
+      </c>
+      <c r="CK40">
+        <v>2749968000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:89">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>32189000000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>34278000000.0</v>
+      </c>
+      <c r="P41">
+        <v>28634000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>28634000000.0</v>
+      </c>
+      <c r="R41">
+        <v>28708000000.0</v>
+      </c>
+      <c r="S41">
+        <v>28708000000.0</v>
+      </c>
+      <c r="T41">
+        <v>23607162167.0</v>
+      </c>
+      <c r="U41">
+        <v>23848636000.0</v>
+      </c>
+      <c r="V41">
+        <v>23848636000.0</v>
+      </c>
+      <c r="W41">
+        <v>23848636000.0</v>
+      </c>
+      <c r="X41">
+        <v>20765881000.0</v>
+      </c>
+      <c r="Y41">
+        <v>20765881000.0</v>
+      </c>
+      <c r="Z41">
+        <v>20765881000.0</v>
+      </c>
+      <c r="AA41">
+        <v>20765881000.0</v>
+      </c>
+      <c r="AB41">
+        <v>13919320339.0</v>
+      </c>
+      <c r="AC41">
+        <v>13804258000.0</v>
+      </c>
+      <c r="AD41">
+        <v>13804258000.0</v>
+      </c>
+      <c r="AE41">
+        <v>13804258000.0</v>
+      </c>
+      <c r="AF41">
+        <v>8771736000.0</v>
+      </c>
+      <c r="AG41">
+        <v>8771736000.0</v>
+      </c>
+      <c r="AH41">
+        <v>8771736000.0</v>
+      </c>
+      <c r="AI41">
+        <v>8771736000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>4393738000.0</v>
+      </c>
+      <c r="AK41">
+        <v>4393738000.0</v>
+      </c>
+      <c r="AL41">
+        <v>4393738000.0</v>
+      </c>
+      <c r="AM41">
+        <v>4393738000.0</v>
+      </c>
+      <c r="AN41">
+        <v>2586065000.0</v>
+      </c>
+      <c r="AO41">
+        <v>2586065000.0</v>
+      </c>
+      <c r="AP41">
+        <v>2586065000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>2586065000.0</v>
+      </c>
+      <c r="AR41">
+        <v>1187026000.0</v>
+      </c>
+      <c r="AS41"/>
+      <c r="AT41">
+        <v>1187026000.0</v>
+      </c>
+      <c r="AU41">
+        <v>1187026000.0</v>
+      </c>
+      <c r="AV41">
+        <v>840646000.0</v>
+      </c>
+      <c r="AW41">
+        <v>840646000.0</v>
+      </c>
+      <c r="AX41">
+        <v>840646000.0</v>
+      </c>
+      <c r="AY41">
+        <v>840646000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>791026000.0</v>
+      </c>
+      <c r="BA41">
+        <v>791026000.0</v>
+      </c>
+      <c r="BB41">
+        <v>723201700.0</v>
+      </c>
+      <c r="BC41">
+        <v>778217000.0</v>
+      </c>
+      <c r="BD41">
+        <v>627431800.0</v>
+      </c>
+      <c r="BE41">
+        <v>627431800.0</v>
+      </c>
+      <c r="BF41">
+        <v>627431800.0</v>
+      </c>
+      <c r="BG41">
+        <v>627431800.0</v>
+      </c>
+      <c r="BH41">
+        <v>448577200.0</v>
+      </c>
+      <c r="BI41">
+        <v>448577200.0</v>
+      </c>
+      <c r="BJ41">
+        <v>448577200.0</v>
+      </c>
+      <c r="BK41">
+        <v>448577200.0</v>
+      </c>
+      <c r="BL41">
+        <v>342232500.0</v>
+      </c>
+      <c r="BM41">
+        <v>342232500.0</v>
+      </c>
+      <c r="BN41">
+        <v>342232500.0</v>
+      </c>
+      <c r="BO41">
+        <v>342232500.0</v>
+      </c>
+      <c r="BP41">
+        <v>139241900.0</v>
+      </c>
+      <c r="BQ41">
+        <v>139241900.0</v>
+      </c>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41">
+        <v>139241900.0</v>
+      </c>
+      <c r="BU41">
+        <v>139241900.0</v>
+      </c>
+      <c r="BV41">
+        <v>139018200.0</v>
+      </c>
+      <c r="BW41">
+        <v>139018200.0</v>
+      </c>
+      <c r="BX41">
+        <v>145629500.0</v>
+      </c>
+      <c r="BY41">
+        <v>145629500.0</v>
+      </c>
+      <c r="BZ41">
+        <v>577851700.0</v>
+      </c>
+      <c r="CA41">
+        <v>145629500.0</v>
+      </c>
+      <c r="CB41">
+        <v>461633000.0</v>
+      </c>
+      <c r="CC41">
+        <v>385124000.0</v>
+      </c>
+      <c r="CD41">
+        <v>175838000.0</v>
+      </c>
+      <c r="CE41">
+        <v>181283000.0</v>
+      </c>
+      <c r="CF41">
+        <v>196146000.0</v>
+      </c>
+      <c r="CG41">
+        <v>210608000.0</v>
+      </c>
+      <c r="CH41">
+        <v>224683000.0</v>
+      </c>
+      <c r="CI41"/>
+      <c r="CJ41">
+        <v>84693000.0</v>
+      </c>
+      <c r="CK41">
+        <v>3468000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:89">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="C42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="D42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="E42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="F42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="G42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="H42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="I42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="J42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="K42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="L42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="M42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="N42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="O42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="P42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="R42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="S42">
+        <v>3481850000000.0</v>
+      </c>
+      <c r="T42">
+        <v>3801315558717.0</v>
+      </c>
+      <c r="U42">
+        <v>3800333852902.0</v>
+      </c>
+      <c r="V42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="W42">
+        <v>3796010790440.0</v>
+      </c>
+      <c r="X42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="Y42">
+        <v>3519358032223.0</v>
+      </c>
+      <c r="Z42">
+        <v>3522023217977.0</v>
+      </c>
+      <c r="AA42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AB42">
+        <v>3649037928702.0</v>
+      </c>
+      <c r="AC42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AD42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AE42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AF42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AG42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AH42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AI42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AJ42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AK42">
+        <v>3422602518598.0</v>
+      </c>
+      <c r="AL42">
+        <v>3458923319386.0</v>
+      </c>
+      <c r="AM42">
+        <v>3473597395309.0</v>
+      </c>
+      <c r="AN42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AO42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AP42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AQ42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AR42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AS42">
+        <v>3486850378386.0</v>
+      </c>
+      <c r="AT42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AU42">
+        <v>3592174375435.0</v>
+      </c>
+      <c r="AV42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AW42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AX42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AY42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="AZ42">
+        <v>3481850378386.0</v>
+      </c>
+      <c r="BA42">
+        <v>3447013258428.0</v>
+      </c>
+      <c r="BB42">
+        <v>-66434841757.0</v>
+      </c>
+      <c r="BC42">
+        <v>-2324722452.0</v>
+      </c>
+      <c r="BD42">
+        <v>-2324722452.0</v>
+      </c>
+      <c r="BE42">
+        <v>-33073611891.0</v>
+      </c>
+      <c r="BF42">
+        <v>-32950520049.0</v>
+      </c>
+      <c r="BG42">
+        <v>-2324722452.0</v>
+      </c>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+    </row>
+    <row r="43" spans="1:89">
+      <c r="A43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+    </row>
+    <row r="44" spans="1:89">
+      <c r="A44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+    </row>
+    <row r="45" spans="1:89">
+      <c r="A45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B45">
+        <v>7444421000000.0</v>
+      </c>
+      <c r="C45">
+        <v>7161429000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>6226612000000.0</v>
+      </c>
+      <c r="F45">
+        <v>6000870000000.0</v>
+      </c>
+      <c r="G45">
+        <v>5682708000000.0</v>
+      </c>
+      <c r="H45">
+        <v>5457207000000.0</v>
+      </c>
+      <c r="I45">
+        <v>5208814000000.0</v>
+      </c>
+      <c r="J45">
+        <v>4999816000000.0</v>
+      </c>
+      <c r="K45">
+        <v>4843777000000.0</v>
+      </c>
+      <c r="L45">
+        <v>4432106000000.0</v>
+      </c>
+      <c r="M45">
+        <v>4269503000000.0</v>
+      </c>
+      <c r="N45">
+        <v>4066990000000.0</v>
+      </c>
+      <c r="O45">
+        <v>3816698000000.0</v>
+      </c>
+      <c r="P45">
+        <v>3542638000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+    </row>
+    <row r="46" spans="1:89">
+      <c r="A46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46">
+        <v>4275327000000.0</v>
+      </c>
+      <c r="C46">
+        <v>4195944000000.0</v>
+      </c>
+      <c r="D46">
+        <v>3912411000000.0</v>
+      </c>
+      <c r="E46">
+        <v>3623688000000.0</v>
+      </c>
+      <c r="F46">
+        <v>3570255000000.0</v>
+      </c>
+      <c r="G46">
+        <v>3418662000000.0</v>
+      </c>
+      <c r="H46">
+        <v>3322617000000.0</v>
+      </c>
+      <c r="I46">
+        <v>3255513000000.0</v>
+      </c>
+      <c r="J46">
+        <v>3171077000000.0</v>
+      </c>
+      <c r="K46">
+        <v>3156880000000.0</v>
+      </c>
+      <c r="L46">
+        <v>2882282000000.0</v>
+      </c>
+      <c r="M46">
+        <v>2845444000000.0</v>
+      </c>
+      <c r="N46">
+        <v>2765139000000.0</v>
+      </c>
+      <c r="O46">
+        <v>2626212000000.0</v>
+      </c>
+      <c r="P46">
+        <v>2459795000000.0</v>
+      </c>
+      <c r="Q46">
+        <v>2390396000000.0</v>
+      </c>
+      <c r="R46">
+        <v>2310309000000.0</v>
+      </c>
+      <c r="S46">
+        <v>2263179000000.0</v>
+      </c>
+      <c r="T46">
+        <v>2085894826323.0</v>
+      </c>
+      <c r="U46">
+        <v>2015757005825.0</v>
+      </c>
+      <c r="V46">
+        <v>1935010361014.0</v>
+      </c>
+      <c r="W46">
+        <v>1896406913899.0</v>
+      </c>
+      <c r="X46">
+        <v>1789871573086.0</v>
+      </c>
+      <c r="Y46">
+        <v>1683259707878.0</v>
+      </c>
+      <c r="Z46">
+        <v>1580725851520.0</v>
+      </c>
+      <c r="AA46">
+        <v>1472261573779.0</v>
+      </c>
+      <c r="AB46">
+        <v>1425440276685.0</v>
+      </c>
+      <c r="AC46">
+        <v>1293689141104.0</v>
+      </c>
+      <c r="AD46">
+        <v>1239314635768.0</v>
+      </c>
+      <c r="AE46">
+        <v>1063783508320.0</v>
+      </c>
+      <c r="AF46">
+        <v>809952104946.0</v>
+      </c>
+      <c r="AG46">
+        <v>721423441675.0</v>
+      </c>
+      <c r="AH46">
+        <v>670265841027.0</v>
+      </c>
+      <c r="AI46">
+        <v>572465602507.0</v>
+      </c>
+      <c r="AJ46">
+        <v>359290106345.0</v>
+      </c>
+      <c r="AK46">
+        <v>325583586913.0</v>
+      </c>
+      <c r="AL46">
+        <v>293796785729.0</v>
+      </c>
+      <c r="AM46">
+        <v>250452907030.0</v>
+      </c>
+      <c r="AN46">
+        <v>146794193819.0</v>
+      </c>
+      <c r="AO46">
+        <v>111947066430.0</v>
+      </c>
+      <c r="AP46">
+        <v>84764173393.0</v>
+      </c>
+      <c r="AQ46">
+        <v>78493697103.0</v>
+      </c>
+      <c r="AR46">
+        <v>66891790894.0</v>
+      </c>
+      <c r="AS46">
+        <v>14465759345.0</v>
+      </c>
+      <c r="AT46">
+        <v>14424207523.0</v>
+      </c>
+      <c r="AU46">
+        <v>14557138436.0</v>
+      </c>
+      <c r="AV46">
+        <v>13905231705.0</v>
+      </c>
+      <c r="AW46">
+        <v>13989987343.0</v>
+      </c>
+      <c r="AX46">
+        <v>13986449223.0</v>
+      </c>
+      <c r="AY46">
+        <v>14096430398.0</v>
+      </c>
+      <c r="AZ46">
+        <v>13786640151.0</v>
+      </c>
+      <c r="BA46">
+        <v>13691005066.0</v>
+      </c>
+      <c r="BB46">
+        <v>13599563403.0</v>
+      </c>
+      <c r="BC46">
+        <v>13731574773.0</v>
+      </c>
+      <c r="BD46">
+        <v>14281989219.0</v>
+      </c>
+      <c r="BE46">
+        <v>14381164990.0</v>
+      </c>
+      <c r="BF46">
+        <v>14453123366.0</v>
+      </c>
+      <c r="BG46">
+        <v>14560919110.0</v>
+      </c>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+    </row>
+    <row r="47" spans="1:89">
+      <c r="A47" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>4195944000000.0</v>
+      </c>
+      <c r="D47">
+        <v>3912411000000.0</v>
+      </c>
+      <c r="E47">
+        <v>3623688000000.0</v>
+      </c>
+      <c r="F47">
+        <v>3570255000000.0</v>
+      </c>
+      <c r="G47">
+        <v>3418662000000.0</v>
+      </c>
+      <c r="H47">
+        <v>3322617000000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>2882282000000.0</v>
+      </c>
+      <c r="M47">
+        <v>2638662000000.0</v>
+      </c>
+      <c r="N47">
+        <v>2581611000000.0</v>
+      </c>
+      <c r="O47">
+        <v>2452173000000.0</v>
+      </c>
+      <c r="P47">
+        <v>2283575000000.0</v>
+      </c>
+      <c r="Q47">
+        <v>2218653000000.0</v>
+      </c>
+      <c r="R47">
+        <v>2140952000000.0</v>
+      </c>
+      <c r="S47">
+        <v>2085885000000.0</v>
+      </c>
+      <c r="T47">
+        <v>1896889702942.0</v>
+      </c>
+      <c r="U47">
+        <v>1810481707970.0</v>
+      </c>
+      <c r="V47">
+        <v>1721316823126.0</v>
+      </c>
+      <c r="W47">
+        <v>1631031874772.0</v>
+      </c>
+      <c r="X47">
+        <v>1540109223145.0</v>
+      </c>
+      <c r="Y47">
+        <v>1410795239520.0</v>
+      </c>
+      <c r="Z47">
+        <v>1271623400438.0</v>
+      </c>
+      <c r="AA47">
+        <v>1173374554130.0</v>
+      </c>
+      <c r="AB47">
+        <v>1425440276690.0</v>
+      </c>
+      <c r="AC47">
+        <v>999443343766.0</v>
+      </c>
+      <c r="AD47">
+        <v>952947145000.0</v>
+      </c>
+      <c r="AE47">
+        <v>835846415316.0</v>
+      </c>
+      <c r="AF47">
+        <v>638432882031.0</v>
+      </c>
+      <c r="AG47">
+        <v>599105217000.0</v>
+      </c>
+      <c r="AH47">
+        <v>566743122500.0</v>
+      </c>
+      <c r="AI47">
+        <v>521315676000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>292233773200.0</v>
+      </c>
+      <c r="AK47">
+        <v>308738620500.0</v>
+      </c>
+      <c r="AL47">
+        <v>244162525000.0</v>
+      </c>
+      <c r="AM47">
+        <v>198840506200.0</v>
+      </c>
+      <c r="AN47">
+        <v>139297762000.0</v>
+      </c>
+      <c r="AO47">
+        <v>111947066400.0</v>
+      </c>
+      <c r="AP47">
+        <v>84764173400.0</v>
+      </c>
+      <c r="AQ47">
+        <v>78493697100.0</v>
+      </c>
+      <c r="AR47">
+        <v>66891790900.0</v>
+      </c>
+      <c r="AS47"/>
+      <c r="AT47">
+        <v>14424207500.0</v>
+      </c>
+      <c r="AU47">
+        <v>14557138400.0</v>
+      </c>
+      <c r="AV47">
+        <v>13905231700.0</v>
+      </c>
+      <c r="AW47">
+        <v>13989987300.0</v>
+      </c>
+      <c r="AX47">
+        <v>13986449200.0</v>
+      </c>
+      <c r="AY47">
+        <v>14096430400.0</v>
+      </c>
+      <c r="AZ47">
+        <v>13786640200.0</v>
+      </c>
+      <c r="BA47">
+        <v>13486005100.0</v>
+      </c>
+      <c r="BB47">
+        <v>13599563400.0</v>
+      </c>
+      <c r="BC47">
+        <v>13731574800.0</v>
+      </c>
+      <c r="BD47">
+        <v>14281989200.0</v>
+      </c>
+      <c r="BE47">
+        <v>14381165000.0</v>
+      </c>
+      <c r="BF47">
+        <v>14453123400.0</v>
+      </c>
+      <c r="BG47">
+        <v>14560919100.0</v>
+      </c>
+      <c r="BH47">
+        <v>14584373900.0</v>
+      </c>
+      <c r="BI47">
+        <v>14664652700.0</v>
+      </c>
+      <c r="BJ47">
+        <v>14722942600.0</v>
+      </c>
+      <c r="BK47">
+        <v>14808219900.0</v>
+      </c>
+      <c r="BL47">
+        <v>14844921200.0</v>
+      </c>
+      <c r="BM47">
+        <v>14932241800.0</v>
+      </c>
+      <c r="BN47">
+        <v>14870090700.0</v>
+      </c>
+      <c r="BO47">
+        <v>14930110200.0</v>
+      </c>
+      <c r="BP47">
+        <v>13199462600.0</v>
+      </c>
+      <c r="BQ47">
+        <v>12701597300.0</v>
+      </c>
+      <c r="BR47">
+        <v>12150050000.0</v>
+      </c>
+      <c r="BS47">
+        <v>12217357900.0</v>
+      </c>
+      <c r="BT47">
+        <v>12787840200.0</v>
+      </c>
+      <c r="BU47">
+        <v>1640708100.0</v>
+      </c>
+      <c r="BV47">
+        <v>6782011800.0</v>
+      </c>
+      <c r="BW47">
+        <v>7056810300.0</v>
+      </c>
+      <c r="BX47">
+        <v>7344791900.0</v>
+      </c>
+      <c r="BY47">
+        <v>7594787600.0</v>
+      </c>
+      <c r="BZ47">
+        <v>7502566200.0</v>
+      </c>
+      <c r="CA47">
+        <v>7684373200.0</v>
+      </c>
+      <c r="CB47">
+        <v>7673555400.0</v>
+      </c>
+      <c r="CC47">
+        <v>7860882800.0</v>
+      </c>
+      <c r="CD47">
+        <v>7366099000.0</v>
+      </c>
+      <c r="CE47">
+        <v>7722468000.0</v>
+      </c>
+      <c r="CF47">
+        <v>8070279000.0</v>
+      </c>
+      <c r="CG47">
+        <v>8350410000.0</v>
+      </c>
+      <c r="CH47">
+        <v>8633790000.0</v>
+      </c>
+      <c r="CI47">
+        <v>8448902000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>8536236000.0</v>
+      </c>
+      <c r="CK47">
+        <v>8630479000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:89">
+      <c r="A48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48">
+        <v>8130877000000.0</v>
+      </c>
+      <c r="C48">
+        <v>7897253000000.0</v>
+      </c>
+      <c r="D48">
+        <v>7480337000000.0</v>
+      </c>
+      <c r="E48">
+        <v>7253252000000.0</v>
+      </c>
+      <c r="F48">
+        <v>6918336000000.0</v>
+      </c>
+      <c r="G48">
+        <v>6713593000000.0</v>
+      </c>
+      <c r="H48">
+        <v>6386599000000.0</v>
+      </c>
+      <c r="I48">
+        <v>6086418000000.0</v>
+      </c>
+      <c r="J48">
+        <v>5714205000000.0</v>
+      </c>
+      <c r="K48">
+        <v>5642522000000.0</v>
+      </c>
+      <c r="L48">
+        <v>5517610000000.0</v>
+      </c>
+      <c r="M48">
+        <v>5380950000000.0</v>
+      </c>
+      <c r="N48">
+        <v>5134386000000.0</v>
+      </c>
+      <c r="O48">
+        <v>4922482000000.0</v>
+      </c>
+      <c r="P48">
+        <v>4414299000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>4091966000000.0</v>
+      </c>
+      <c r="R48">
+        <v>3773801000000.0</v>
+      </c>
+      <c r="S48">
+        <v>3477362000000.0</v>
+      </c>
+      <c r="T48">
+        <v>2938137602982.0</v>
+      </c>
+      <c r="U48">
+        <v>2813673721018.0</v>
+      </c>
+      <c r="V48">
+        <v>2596055338282.0</v>
+      </c>
+      <c r="W48">
+        <v>2535247556037.0</v>
+      </c>
+      <c r="X48">
+        <v>2280826335565.0</v>
+      </c>
+      <c r="Y48">
+        <v>2242191069039.0</v>
+      </c>
+      <c r="Z48">
+        <v>2259484983524.0</v>
+      </c>
+      <c r="AA48">
+        <v>2222306224978.0</v>
+      </c>
+      <c r="AB48">
+        <v>1965101819002.0</v>
+      </c>
+      <c r="AC48">
+        <v>1903270397009.0</v>
+      </c>
+      <c r="AD48">
+        <v>1751493916760.0</v>
+      </c>
+      <c r="AE48">
+        <v>1700255981047.0</v>
+      </c>
+      <c r="AF48">
+        <v>1535910730426.0</v>
+      </c>
+      <c r="AG48">
+        <v>1496143075367.0</v>
+      </c>
+      <c r="AH48">
+        <v>1379364833513.0</v>
+      </c>
+      <c r="AI48">
+        <v>1411844886073.0</v>
+      </c>
+      <c r="AJ48">
+        <v>1250085633106.0</v>
+      </c>
+      <c r="AK48">
+        <v>1234039341339.0</v>
+      </c>
+      <c r="AL48">
+        <v>1173309653351.0</v>
+      </c>
+      <c r="AM48">
+        <v>1204486371920.0</v>
+      </c>
+      <c r="AN48">
+        <v>998951861601.0</v>
+      </c>
+      <c r="AO48">
+        <v>899097308343.0</v>
+      </c>
+      <c r="AP48">
+        <v>872833119520.0</v>
+      </c>
+      <c r="AQ48">
+        <v>826990365964.0</v>
+      </c>
+      <c r="AR48">
+        <v>742804024224.0</v>
+      </c>
+      <c r="AS48">
+        <v>615228588590.0</v>
+      </c>
+      <c r="AT48">
+        <v>595475342110.0</v>
+      </c>
+      <c r="AU48">
+        <v>554494861102.0</v>
+      </c>
+      <c r="AV48">
+        <v>393723419942.0</v>
+      </c>
+      <c r="AW48">
+        <v>278049314358.0</v>
+      </c>
+      <c r="AX48">
+        <v>208107925278.0</v>
+      </c>
+      <c r="AY48">
+        <v>161914777593.0</v>
+      </c>
+      <c r="AZ48">
+        <v>54760187323.0</v>
+      </c>
+      <c r="BA48">
+        <v>-17418559979.0</v>
+      </c>
+      <c r="BB48">
+        <v>-30892698427.0</v>
+      </c>
+      <c r="BC48">
+        <v>-30973829973.0</v>
+      </c>
+      <c r="BD48">
+        <v>-30538362188.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48">
+        <v>-30834485701.0</v>
+      </c>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+    </row>
+    <row r="49" spans="1:89">
+      <c r="A49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+    </row>
+    <row r="50" spans="1:89">
+      <c r="A50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50">
+        <v>974682000000.0</v>
+      </c>
+      <c r="C50">
+        <v>804673000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>598099000000.0</v>
+      </c>
+      <c r="F50">
+        <v>591487000000.0</v>
+      </c>
+      <c r="G50">
+        <v>755675000000.0</v>
+      </c>
+      <c r="H50">
+        <v>794407000000.0</v>
+      </c>
+      <c r="I50">
+        <v>868872000000.0</v>
+      </c>
+      <c r="J50">
+        <v>924265000000.0</v>
+      </c>
+      <c r="K50">
+        <v>993470000000.0</v>
+      </c>
+      <c r="L50">
+        <v>912836000000.0</v>
+      </c>
+      <c r="M50">
+        <v>3395987000000.0</v>
+      </c>
+      <c r="N50">
+        <v>3486682000000.0</v>
+      </c>
+      <c r="O50">
+        <v>3574650000000.0</v>
+      </c>
+      <c r="P50">
+        <v>1009107000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>919561000000.0</v>
+      </c>
+      <c r="R50">
+        <v>830202000000.0</v>
+      </c>
+      <c r="S50">
+        <v>733271000000.0</v>
+      </c>
+      <c r="T50">
+        <v>655228751592.0</v>
+      </c>
+      <c r="U50">
+        <v>605383891160.0</v>
+      </c>
+      <c r="V50">
+        <v>555445023423.0</v>
+      </c>
+      <c r="W50">
+        <v>498647710183.0</v>
+      </c>
+      <c r="X50">
+        <v>293432364123.0</v>
+      </c>
+      <c r="Y50">
+        <v>264808875319.0</v>
+      </c>
+      <c r="Z50">
+        <v>232519370557.0</v>
+      </c>
+      <c r="AA50">
+        <v>206674446760.0</v>
+      </c>
+      <c r="AB50">
+        <v>431774332903.0</v>
+      </c>
+      <c r="AC50">
+        <v>317788205118.0</v>
+      </c>
+      <c r="AD50">
+        <v>117326457187.0</v>
+      </c>
+      <c r="AE50">
+        <v>92418122537.0</v>
+      </c>
+      <c r="AF50">
+        <v>124702382683.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+    </row>
+    <row r="51" spans="1:89">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51">
+        <v>6924477000000.0</v>
+      </c>
+      <c r="C51">
+        <v>7084787000000.0</v>
+      </c>
+      <c r="D51">
+        <v>6466792000000.0</v>
+      </c>
+      <c r="E51">
+        <v>6376074000000.0</v>
+      </c>
+      <c r="F51">
+        <v>6230498000000.0</v>
+      </c>
+      <c r="G51">
+        <v>6363763000000.0</v>
+      </c>
+      <c r="H51">
+        <v>6437209000000.0</v>
+      </c>
+      <c r="I51">
+        <v>6489674000000.0</v>
+      </c>
+      <c r="J51">
+        <v>6136807000000.0</v>
+      </c>
+      <c r="K51">
+        <v>6371395000000.0</v>
+      </c>
+      <c r="L51">
+        <v>6579780000000.0</v>
+      </c>
+      <c r="M51">
+        <v>5478429000000.0</v>
+      </c>
+      <c r="N51">
+        <v>5747138000000.0</v>
+      </c>
+      <c r="O51">
+        <v>6020434000000.0</v>
+      </c>
+      <c r="P51">
+        <v>6219206000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>6156177000000.0</v>
+      </c>
+      <c r="R51">
+        <v>6323065000000.0</v>
+      </c>
+      <c r="S51">
+        <v>6411872000000.0</v>
+      </c>
+      <c r="T51">
+        <v>6515782972736.0</v>
+      </c>
+      <c r="U51">
+        <v>6646787680304.0</v>
+      </c>
+      <c r="V51">
+        <v>6752655197178.0</v>
+      </c>
+      <c r="W51">
+        <v>6880777464321.0</v>
+      </c>
+      <c r="X51">
+        <v>5993298036872.0</v>
+      </c>
+      <c r="Y51">
+        <v>5984442699527.0</v>
+      </c>
+      <c r="Z51">
+        <v>5802240299456.0</v>
+      </c>
+      <c r="AA51">
+        <v>5847767485892.0</v>
+      </c>
+      <c r="AB51">
+        <v>5621088740063.0</v>
+      </c>
+      <c r="AC51">
+        <v>5468262981442.0</v>
+      </c>
+      <c r="AD51">
+        <v>5381842061707.0</v>
+      </c>
+      <c r="AE51">
+        <v>5268690866341.0</v>
+      </c>
+      <c r="AF51">
+        <v>2475313239347.0</v>
+      </c>
+      <c r="AG51">
+        <v>2413180070024.0</v>
+      </c>
+      <c r="AH51">
+        <v>2330467929013.0</v>
+      </c>
+      <c r="AI51">
+        <v>2231996650796.0</v>
+      </c>
+      <c r="AJ51">
+        <v>310522949466.0</v>
+      </c>
+      <c r="AK51">
+        <v>224626203891.0</v>
+      </c>
+      <c r="AL51">
+        <v>173650199762.0</v>
+      </c>
+      <c r="AM51">
+        <v>84013162153.0</v>
+      </c>
+      <c r="AN51">
+        <v>66058033057.0</v>
+      </c>
+      <c r="AO51">
+        <v>38257496273.0</v>
+      </c>
+      <c r="AP51">
+        <v>42305060000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>42337745000.0</v>
+      </c>
+      <c r="AR51">
+        <v>42675830000.0</v>
+      </c>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51">
+        <v>1859421387.0</v>
+      </c>
+      <c r="BB51">
+        <v>1359421387.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51">
+        <v>18508370.0</v>
+      </c>
+      <c r="BE51">
+        <v>27370537.0</v>
+      </c>
+      <c r="BF51">
+        <v>35981212.0</v>
+      </c>
+      <c r="BG51">
+        <v>44347534.0</v>
+      </c>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+    </row>
+    <row r="52" spans="1:89">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52">
+        <v>985932000000.0</v>
+      </c>
+      <c r="C52">
+        <v>812190000000.0</v>
+      </c>
+      <c r="D52">
+        <v>631682000000.0</v>
+      </c>
+      <c r="E52">
+        <v>599216000000.0</v>
+      </c>
+      <c r="F52">
+        <v>599289000000.0</v>
+      </c>
+      <c r="G52">
+        <v>764584000000.0</v>
+      </c>
+      <c r="H52">
+        <v>804100000000.0</v>
+      </c>
+      <c r="I52">
+        <v>879158000000.0</v>
+      </c>
+      <c r="J52">
+        <v>935295000000.0</v>
+      </c>
+      <c r="K52">
+        <v>1004873000000.0</v>
+      </c>
+      <c r="L52">
+        <v>929783000000.0</v>
+      </c>
+      <c r="M52">
+        <v>3412934000000.0</v>
+      </c>
+      <c r="N52">
+        <v>3498604000000.0</v>
+      </c>
+      <c r="O52">
+        <v>3586508000000.0</v>
+      </c>
+      <c r="P52">
+        <v>1021443000000.0</v>
+      </c>
+      <c r="Q52">
+        <v>928118000000.0</v>
+      </c>
+      <c r="R52">
+        <v>842892000000.0</v>
+      </c>
+      <c r="S52">
+        <v>756257000000.0</v>
+      </c>
+      <c r="T52">
+        <v>662045191546.0</v>
+      </c>
+      <c r="U52">
+        <v>613941075084.0</v>
+      </c>
+      <c r="V52">
+        <v>566136811214.0</v>
+      </c>
+      <c r="W52">
+        <v>514199006581.0</v>
+      </c>
+      <c r="X52">
+        <v>298947659088.0</v>
+      </c>
+      <c r="Y52">
+        <v>267385162977.0</v>
+      </c>
+      <c r="Z52">
+        <v>234358519786.0</v>
+      </c>
+      <c r="AA52">
+        <v>221276576724.0</v>
+      </c>
+      <c r="AB52">
+        <v>431774332903.0</v>
+      </c>
+      <c r="AC52">
+        <v>326498387422.0</v>
+      </c>
+      <c r="AD52">
+        <v>128973828959.0</v>
+      </c>
+      <c r="AE52">
+        <v>87437111737.0</v>
+      </c>
+      <c r="AF52">
+        <v>129004498955.0</v>
+      </c>
+      <c r="AG52">
+        <v>129132614830.0</v>
+      </c>
+      <c r="AH52">
+        <v>112845305026.0</v>
+      </c>
+      <c r="AI52">
+        <v>150073824874.0</v>
+      </c>
+      <c r="AJ52">
+        <v>243044494.0</v>
+      </c>
+      <c r="AK52">
+        <v>243044494.0</v>
+      </c>
+      <c r="AL52">
+        <v>1652583724.0</v>
+      </c>
+      <c r="AM52">
+        <v>1987095651.0</v>
+      </c>
+      <c r="AN52">
+        <v>1457172633.0</v>
+      </c>
+      <c r="AO52">
+        <v>-1375607423.0</v>
+      </c>
+      <c r="AP52">
+        <v>-2632154822.0</v>
+      </c>
+      <c r="AQ52">
+        <v>-1853592805.0</v>
+      </c>
+      <c r="AR52">
+        <v>120350000.0</v>
+      </c>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52">
+        <v>1359421387.0</v>
+      </c>
+      <c r="BC52">
+        <v>9416125.0</v>
+      </c>
+      <c r="BD52">
+        <v>18508370.0</v>
+      </c>
+      <c r="BE52">
+        <v>27370537.0</v>
+      </c>
+      <c r="BF52">
+        <v>35981212.0</v>
+      </c>
+      <c r="BG52">
+        <v>44347534.0</v>
+      </c>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+    </row>
+    <row r="53" spans="1:89">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53">
+        <v>797508000000.0</v>
+      </c>
+      <c r="C53">
+        <v>894098000000.0</v>
+      </c>
+      <c r="D53">
+        <v>994098000000.0</v>
+      </c>
+      <c r="E53">
+        <v>1098922000000.0</v>
+      </c>
+      <c r="F53">
+        <v>1196848000000.0</v>
+      </c>
+      <c r="G53">
+        <v>1294476000000.0</v>
+      </c>
+      <c r="H53">
+        <v>1516234000000.0</v>
+      </c>
+      <c r="I53">
+        <v>1698501000000.0</v>
+      </c>
+      <c r="J53">
+        <v>1870155000000.0</v>
+      </c>
+      <c r="K53">
+        <v>2042127000000.0</v>
+      </c>
+      <c r="L53">
+        <v>4622996000000.0</v>
+      </c>
+      <c r="M53">
+        <v>3367342000000.0</v>
+      </c>
+      <c r="N53">
+        <v>3793753000000.0</v>
+      </c>
+      <c r="O53">
+        <v>4038141000000.0</v>
+      </c>
+      <c r="P53">
+        <v>4058501000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>4235874000000.0</v>
+      </c>
+      <c r="R53">
+        <v>4400822000000.0</v>
+      </c>
+      <c r="S53">
+        <v>4553984000000.0</v>
+      </c>
+      <c r="T53">
+        <v>4694939563313.0</v>
+      </c>
+      <c r="U53">
+        <v>4831572101953.0</v>
+      </c>
+      <c r="V53">
+        <v>4933016136457.0</v>
+      </c>
+      <c r="W53">
+        <v>5044428947354.0</v>
+      </c>
+      <c r="X53">
+        <v>4195660090827.0</v>
+      </c>
+      <c r="Y53">
+        <v>4237672104812.0</v>
+      </c>
+      <c r="Z53">
+        <v>4265100000000.0</v>
+      </c>
+      <c r="AA53">
+        <v>4261900000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>4244000000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>4202000000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>4117000000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>4142000000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>1700000000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>1700000000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>1700000000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>949205941527.0</v>
+      </c>
+      <c r="AJ53">
+        <v>49205941527.0</v>
+      </c>
+      <c r="AK53">
+        <v>49205941527.0</v>
+      </c>
+      <c r="AL53">
+        <v>49205941527.0</v>
+      </c>
+      <c r="AM53">
+        <v>45058471471.0</v>
+      </c>
+      <c r="AN53">
+        <v>91365486984.0</v>
+      </c>
+      <c r="AO53">
+        <v>91365486984.0</v>
+      </c>
+      <c r="AP53">
+        <v>222424203783.0</v>
+      </c>
+      <c r="AQ53">
+        <v>250000000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>269267437500.0</v>
+      </c>
+      <c r="AS53">
+        <v>261812437500.0</v>
+      </c>
+      <c r="AT53">
+        <v>284806527778.0</v>
+      </c>
+      <c r="AU53">
+        <v>7263259631086.0</v>
+      </c>
+      <c r="AV53">
+        <v>7103489795976.0</v>
+      </c>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+    </row>
+    <row r="54" spans="1:89">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+    </row>
+    <row r="55" spans="1:89">
+      <c r="A55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55">
+        <v>23728887000000.0</v>
+      </c>
+      <c r="C55">
+        <v>23700330000000.0</v>
+      </c>
+      <c r="D55">
+        <v>22387816000000.0</v>
+      </c>
+      <c r="E55">
+        <v>21888986000000.0</v>
+      </c>
+      <c r="F55">
+        <v>21902793000000.0</v>
+      </c>
+      <c r="G55">
+        <v>21359796000000.0</v>
+      </c>
+      <c r="H55">
+        <v>21481568000000.0</v>
+      </c>
+      <c r="I55">
+        <v>21163653000000.0</v>
+      </c>
+      <c r="J55">
+        <v>20441445000000.0</v>
+      </c>
+      <c r="K55">
+        <v>20710860000000.0</v>
+      </c>
+      <c r="L55">
+        <v>20167147000000.0</v>
+      </c>
+      <c r="M55">
+        <v>18879314000000.0</v>
+      </c>
+      <c r="N55">
+        <v>18911394000000.0</v>
+      </c>
+      <c r="O55">
+        <v>18918152000000.0</v>
+      </c>
+      <c r="P55">
+        <v>18734801000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>18308657000000.0</v>
+      </c>
+      <c r="R55">
+        <v>18342561000000.0</v>
+      </c>
+      <c r="S55">
+        <v>18046214000000.0</v>
+      </c>
+      <c r="T55">
+        <v>17410809396529.0</v>
+      </c>
+      <c r="U55">
+        <v>17289897903078.0</v>
+      </c>
+      <c r="V55">
+        <v>17136924202506.0</v>
+      </c>
+      <c r="W55">
+        <v>17223361869538.0</v>
+      </c>
+      <c r="X55">
+        <v>15861457118988.0</v>
+      </c>
+      <c r="Y55">
+        <v>15753656588378.0</v>
+      </c>
+      <c r="Z55">
+        <v>15514049689124.0</v>
+      </c>
+      <c r="AA55">
+        <v>15484342922485.0</v>
+      </c>
+      <c r="AB55">
+        <v>15186600547481.0</v>
+      </c>
+      <c r="AC55">
+        <v>14881464856623.0</v>
+      </c>
+      <c r="AD55">
+        <v>14637328474595.0</v>
+      </c>
+      <c r="AE55">
+        <v>14527983724288.0</v>
+      </c>
+      <c r="AF55">
+        <v>11278502347484.0</v>
+      </c>
+      <c r="AG55">
+        <v>11079509608894.0</v>
+      </c>
+      <c r="AH55">
+        <v>10822474785165.0</v>
+      </c>
+      <c r="AI55">
+        <v>10899944883176.0</v>
+      </c>
+      <c r="AJ55">
+        <v>8589618019551.0</v>
+      </c>
+      <c r="AK55">
+        <v>8474903221122.0</v>
+      </c>
+      <c r="AL55">
+        <v>8368114362466.0</v>
+      </c>
+      <c r="AM55">
+        <v>8335065215434.0</v>
+      </c>
+      <c r="AN55">
+        <v>8134509854896.0</v>
+      </c>
+      <c r="AO55">
+        <v>7985620883454.0</v>
+      </c>
+      <c r="AP55">
+        <v>7969343546206.0</v>
+      </c>
+      <c r="AQ55">
+        <v>7928528692506.0</v>
+      </c>
+      <c r="AR55">
+        <v>7833478491937.0</v>
+      </c>
+      <c r="AS55">
+        <v>7650308237333.0</v>
+      </c>
+      <c r="AT55">
+        <v>7625413075879.0</v>
+      </c>
+      <c r="AU55">
+        <v>7584772233394.0</v>
+      </c>
+      <c r="AV55">
+        <v>7423465038477.0</v>
+      </c>
+      <c r="AW55">
+        <v>7307912271103.0</v>
+      </c>
+      <c r="AX55">
+        <v>7238146855169.0</v>
+      </c>
+      <c r="AY55">
+        <v>7192369270293.0</v>
+      </c>
+      <c r="AZ55">
+        <v>7084064417894.0</v>
+      </c>
+      <c r="BA55">
+        <v>7027184783800.0</v>
+      </c>
+      <c r="BB55">
+        <v>15518713171.0</v>
+      </c>
+      <c r="BC55">
+        <v>16821000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>19205001582.0</v>
+      </c>
+      <c r="BE55">
+        <v>19388700049.0</v>
+      </c>
+      <c r="BF55">
+        <v>15736223368.0</v>
+      </c>
+      <c r="BG55">
+        <v>17119214015.0</v>
+      </c>
+      <c r="BH55">
+        <v>18578986700.0</v>
+      </c>
+      <c r="BI55">
+        <v>20424011600.0</v>
+      </c>
+      <c r="BJ55">
+        <v>17256177700.0</v>
+      </c>
+      <c r="BK55">
+        <v>16639792700.0</v>
+      </c>
+      <c r="BL55">
+        <v>16615534100.0</v>
+      </c>
+      <c r="BM55">
+        <v>16621422700.0</v>
+      </c>
+      <c r="BN55">
+        <v>16557112200.0</v>
+      </c>
+      <c r="BO55">
+        <v>17305511900.0</v>
+      </c>
+      <c r="BP55">
+        <v>18134231600.0</v>
+      </c>
+      <c r="BQ55">
+        <v>19374215000.0</v>
+      </c>
+      <c r="BR55">
+        <v>20851522400.0</v>
+      </c>
+      <c r="BS55">
+        <v>20907666000.0</v>
+      </c>
+      <c r="BT55">
+        <v>21386950200.0</v>
+      </c>
+      <c r="BU55">
+        <v>23130688900.0</v>
+      </c>
+      <c r="BV55">
+        <v>22691137900.0</v>
+      </c>
+      <c r="BW55">
+        <v>22872764500.0</v>
+      </c>
+      <c r="BX55">
+        <v>20047287800.0</v>
+      </c>
+      <c r="BY55">
+        <v>20237630400.0</v>
+      </c>
+      <c r="BZ55">
+        <v>21770184100.0</v>
+      </c>
+      <c r="CA55">
+        <v>20749987100.0</v>
+      </c>
+      <c r="CB55">
+        <v>21265566100.0</v>
+      </c>
+      <c r="CC55">
+        <v>20270824300.0</v>
+      </c>
+      <c r="CD55">
+        <v>20984425000.0</v>
+      </c>
+      <c r="CE55">
+        <v>21553046000.0</v>
+      </c>
+      <c r="CF55">
+        <v>21647789000.0</v>
+      </c>
+      <c r="CG55">
+        <v>21442047000.0</v>
+      </c>
+      <c r="CH55">
+        <v>22356629000.0</v>
+      </c>
+      <c r="CI55">
+        <v>22617206000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>22431356000.0</v>
+      </c>
+      <c r="CK55">
+        <v>22850266000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:89">
+      <c r="A56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56">
+        <v>2027649000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2546776000000.0</v>
+      </c>
+      <c r="D56">
+        <v>2934636000000.0</v>
+      </c>
+      <c r="E56">
+        <v>2993750000000.0</v>
+      </c>
+      <c r="F56">
+        <v>3242651000000.0</v>
+      </c>
+      <c r="G56">
+        <v>2999114000000.0</v>
+      </c>
+      <c r="H56">
+        <v>3598557000000.0</v>
+      </c>
+      <c r="I56">
+        <v>3682060000000.0</v>
+      </c>
+      <c r="J56">
+        <v>3238420000000.0</v>
+      </c>
+      <c r="K56">
+        <v>3527292000000.0</v>
+      </c>
+      <c r="L56">
+        <v>5736115000000.0</v>
+      </c>
+      <c r="M56">
+        <v>4534597000000.0</v>
+      </c>
+      <c r="N56">
+        <v>4668028000000.0</v>
+      </c>
+      <c r="O56">
+        <v>4935610000000.0</v>
+      </c>
+      <c r="P56">
+        <v>5233495000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>5128022000000.0</v>
+      </c>
+      <c r="R56">
+        <v>5407746000000.0</v>
+      </c>
+      <c r="S56">
+        <v>5373850000000.0</v>
+      </c>
+      <c r="T56">
+        <v>5343822721621.0</v>
+      </c>
+      <c r="U56">
+        <v>5377596940227.0</v>
+      </c>
+      <c r="V56">
+        <v>5397166927012.0</v>
+      </c>
+      <c r="W56">
+        <v>5532609332834.0</v>
+      </c>
+      <c r="X56">
+        <v>4565428519790.0</v>
+      </c>
+      <c r="Y56">
+        <v>4548416162490.0</v>
+      </c>
+      <c r="Z56">
+        <v>4580087645040.0</v>
+      </c>
+      <c r="AA56">
+        <v>4744135210372.0</v>
+      </c>
+      <c r="AB56">
+        <v>4649798193946.0</v>
+      </c>
+      <c r="AC56">
+        <v>4570444887989.0</v>
+      </c>
+      <c r="AD56">
+        <v>4541069996050.0</v>
+      </c>
+      <c r="AE56">
+        <v>4672723093101.0</v>
+      </c>
+      <c r="AF56">
+        <v>2031304245628.0</v>
+      </c>
+      <c r="AG56">
+        <v>1979093798558.0</v>
+      </c>
+      <c r="AH56">
+        <v>1931183635869.0</v>
+      </c>
+      <c r="AI56">
+        <v>2099842486803.0</v>
+      </c>
+      <c r="AJ56">
+        <v>266751699920.0</v>
+      </c>
+      <c r="AK56">
+        <v>197318901602.0</v>
+      </c>
+      <c r="AL56">
+        <v>168818988169.0</v>
+      </c>
+      <c r="AM56">
+        <v>148097538338.0</v>
+      </c>
+      <c r="AN56">
+        <v>216143826801.0</v>
+      </c>
+      <c r="AO56">
+        <v>237645027155.0</v>
+      </c>
+      <c r="AP56">
+        <v>281968689363.0</v>
+      </c>
+      <c r="AQ56">
+        <v>305024977799.0</v>
+      </c>
+      <c r="AR56">
+        <v>313534104586.0</v>
+      </c>
+      <c r="AS56">
+        <v>286339477462.0</v>
+      </c>
+      <c r="AT56">
+        <v>310139578914.0</v>
+      </c>
+      <c r="AU56">
+        <v>306429633500.0</v>
+      </c>
+      <c r="AV56">
+        <v>305629690451.0</v>
+      </c>
+      <c r="AW56">
+        <v>283218960988.0</v>
+      </c>
+      <c r="AX56">
+        <v>276504681091.0</v>
+      </c>
+      <c r="AY56">
+        <v>275447381918.0</v>
+      </c>
+      <c r="AZ56">
+        <v>269338124403.0</v>
+      </c>
+      <c r="BA56">
+        <v>270118844068.0</v>
+      </c>
+      <c r="BB56">
+        <v>1724783038.0</v>
+      </c>
+      <c r="BC56">
+        <v>2882603092.0</v>
+      </c>
+      <c r="BD56">
+        <v>4646795907.0</v>
+      </c>
+      <c r="BE56">
+        <v>4731318602.0</v>
+      </c>
+      <c r="BF56">
+        <v>1006883545.0</v>
+      </c>
+      <c r="BG56">
+        <v>2282078447.0</v>
+      </c>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+    </row>
+    <row r="57" spans="1:89">
+      <c r="A57" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57">
+        <v>1975537000000.0</v>
+      </c>
+      <c r="C57">
+        <v>1853471000000.0</v>
+      </c>
+      <c r="D57">
+        <v>1456723000000.0</v>
+      </c>
+      <c r="E57">
+        <v>1243371000000.0</v>
+      </c>
+      <c r="F57">
+        <v>1401783000000.0</v>
+      </c>
+      <c r="G57">
+        <v>1450853000000.0</v>
+      </c>
+      <c r="H57">
+        <v>1520361000000.0</v>
+      </c>
+      <c r="I57">
+        <v>1533790000000.0</v>
+      </c>
+      <c r="J57">
+        <v>1604743000000.0</v>
+      </c>
+      <c r="K57">
+        <v>1796207000000.0</v>
+      </c>
+      <c r="L57">
+        <v>1492082000000.0</v>
+      </c>
+      <c r="M57">
+        <v>3965806000000.0</v>
+      </c>
+      <c r="N57">
+        <v>4066657000000.0</v>
+      </c>
+      <c r="O57">
+        <v>4122650000000.0</v>
+      </c>
+      <c r="P57">
+        <v>1442590000000.0</v>
+      </c>
+      <c r="Q57">
+        <v>1321688000000.0</v>
+      </c>
+      <c r="R57">
+        <v>1192394000000.0</v>
+      </c>
+      <c r="S57">
+        <v>1140947000000.0</v>
+      </c>
+      <c r="T57">
+        <v>895699579286.0</v>
+      </c>
+      <c r="U57">
+        <v>804809748353.0</v>
+      </c>
+      <c r="V57">
+        <v>725313129609.0</v>
+      </c>
+      <c r="W57">
+        <v>697113990596.0</v>
+      </c>
+      <c r="X57">
+        <v>446520973087.0</v>
+      </c>
+      <c r="Y57">
+        <v>400646354565.0</v>
+      </c>
+      <c r="Z57">
+        <v>339515174711.0</v>
+      </c>
+      <c r="AA57">
+        <v>287401549523.0</v>
+      </c>
+      <c r="AB57">
+        <v>572663882023.0</v>
+      </c>
+      <c r="AC57">
+        <v>411304632056.0</v>
+      </c>
+      <c r="AD57">
+        <v>230143606189.0</v>
+      </c>
+      <c r="AE57">
+        <v>299071982140.0</v>
+      </c>
+      <c r="AF57">
+        <v>190480694983.0</v>
+      </c>
+      <c r="AG57">
+        <v>177324373282.0</v>
+      </c>
+      <c r="AH57">
+        <v>170402660093.0</v>
+      </c>
+      <c r="AI57">
+        <v>338416277625.0</v>
+      </c>
+      <c r="AJ57">
+        <v>10531456675.0</v>
+      </c>
+      <c r="AK57">
+        <v>14352263497.0</v>
+      </c>
+      <c r="AL57">
+        <v>6909544230.0</v>
+      </c>
+      <c r="AM57">
+        <v>17536357951.0</v>
+      </c>
+      <c r="AN57">
+        <v>31482694302.0</v>
+      </c>
+      <c r="AO57">
+        <v>7697518900.0</v>
+      </c>
+      <c r="AP57">
+        <v>18269937859.0</v>
+      </c>
+      <c r="AQ57">
+        <v>17723582704.0</v>
+      </c>
+      <c r="AR57">
+        <v>6260355336.0</v>
+      </c>
+      <c r="AS57">
+        <v>1042244357.0</v>
+      </c>
+      <c r="AT57">
+        <v>900329383.0</v>
+      </c>
+      <c r="AU57">
+        <v>1239967906.0</v>
+      </c>
+      <c r="AV57">
+        <v>1050594149.0</v>
+      </c>
+      <c r="AW57">
+        <v>1171932359.0</v>
+      </c>
+      <c r="AX57">
+        <v>1347905505.0</v>
+      </c>
+      <c r="AY57">
+        <v>1763468314.0</v>
+      </c>
+      <c r="AZ57">
+        <v>662826185.0</v>
+      </c>
+      <c r="BA57">
+        <v>15961939393.0</v>
+      </c>
+      <c r="BB57">
+        <v>2012932363.0</v>
+      </c>
+      <c r="BC57">
+        <v>3341551514.0</v>
+      </c>
+      <c r="BD57">
+        <v>4081232987.0</v>
+      </c>
+      <c r="BE57">
+        <v>4475458706.0</v>
+      </c>
+      <c r="BF57">
+        <v>699890182.0</v>
+      </c>
+      <c r="BG57">
+        <v>2291568933.0</v>
+      </c>
+      <c r="BH57">
+        <v>2064208000.0</v>
+      </c>
+      <c r="BI57">
+        <v>3640329200.0</v>
+      </c>
+      <c r="BJ57">
+        <v>1161533400.0</v>
+      </c>
+      <c r="BK57">
+        <v>560296400.0</v>
+      </c>
+      <c r="BL57">
+        <v>547684300.0</v>
+      </c>
+      <c r="BM57">
+        <v>443340000.0</v>
+      </c>
+      <c r="BN57">
+        <v>544709600.0</v>
+      </c>
+      <c r="BO57">
+        <v>1069679200.0</v>
+      </c>
+      <c r="BP57">
+        <v>637312400.0</v>
+      </c>
+      <c r="BQ57">
+        <v>207536200.0</v>
+      </c>
+      <c r="BR57">
+        <v>158409600.0</v>
+      </c>
+      <c r="BS57">
+        <v>259905600.0</v>
+      </c>
+      <c r="BT57">
+        <v>2264343000.0</v>
+      </c>
+      <c r="BU57">
+        <v>314799800.0</v>
+      </c>
+      <c r="BV57">
+        <v>286075800.0</v>
+      </c>
+      <c r="BW57">
+        <v>715682700.0</v>
+      </c>
+      <c r="BX57">
+        <v>1035974200.0</v>
+      </c>
+      <c r="BY57">
+        <v>5924472100.0</v>
+      </c>
+      <c r="BZ57">
+        <v>7212370000.0</v>
+      </c>
+      <c r="CA57">
+        <v>6416836100.0</v>
+      </c>
+      <c r="CB57">
+        <v>6588154400.0</v>
+      </c>
+      <c r="CC57">
+        <v>5921532300.0</v>
+      </c>
+      <c r="CD57">
+        <v>7116432000.0</v>
+      </c>
+      <c r="CE57">
+        <v>6621983000.0</v>
+      </c>
+      <c r="CF57">
+        <v>6529259000.0</v>
+      </c>
+      <c r="CG57">
+        <v>6438836000.0</v>
+      </c>
+      <c r="CH57">
+        <v>6744448000.0</v>
+      </c>
+      <c r="CI57">
+        <v>6229421000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>5954772000.0</v>
+      </c>
+      <c r="CK57">
+        <v>6218979000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:89">
+      <c r="A58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58">
+        <v>7999400000000.0</v>
+      </c>
+      <c r="C58">
+        <v>8211386000000.0</v>
+      </c>
+      <c r="D58">
+        <v>7365661000000.0</v>
+      </c>
+      <c r="E58">
+        <v>7094057000000.0</v>
+      </c>
+      <c r="F58">
+        <v>7466820000000.0</v>
+      </c>
+      <c r="G58">
+        <v>7123860000000.0</v>
+      </c>
+      <c r="H58">
+        <v>7628045000000.0</v>
+      </c>
+      <c r="I58">
+        <v>7618881000000.0</v>
+      </c>
+      <c r="J58">
+        <v>7280830000000.0</v>
+      </c>
+      <c r="K58">
+        <v>7637304000000.0</v>
+      </c>
+      <c r="L58">
+        <v>7174268000000.0</v>
+      </c>
+      <c r="M58">
+        <v>6063490000000.0</v>
+      </c>
+      <c r="N58">
+        <v>6349469000000.0</v>
+      </c>
+      <c r="O58">
+        <v>6590854000000.0</v>
+      </c>
+      <c r="P58">
+        <v>6668987000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>6578381000000.0</v>
+      </c>
+      <c r="R58">
+        <v>6701275000000.0</v>
+      </c>
+      <c r="S58">
+        <v>6825270000000.0</v>
+      </c>
+      <c r="T58">
+        <v>6773044522641.0</v>
+      </c>
+      <c r="U58">
+        <v>6861504989568.0</v>
+      </c>
+      <c r="V58">
+        <v>6935680151573.0</v>
+      </c>
+      <c r="W58">
+        <v>7087541084335.0</v>
+      </c>
+      <c r="X58">
+        <v>6161637231871.0</v>
+      </c>
+      <c r="Y58">
+        <v>6138469772114.0</v>
+      </c>
+      <c r="Z58">
+        <v>5928162835377.0</v>
+      </c>
+      <c r="AA58">
+        <v>5949260469655.0</v>
+      </c>
+      <c r="AB58">
+        <v>5775897609521.0</v>
+      </c>
+      <c r="AC58">
+        <v>5575583666380.0</v>
+      </c>
+      <c r="AD58">
+        <v>5508463468709.0</v>
+      </c>
+      <c r="AE58">
+        <v>5489148983944.0</v>
+      </c>
+      <c r="AF58">
+        <v>2549863287647.0</v>
+      </c>
+      <c r="AG58">
+        <v>2474419289110.0</v>
+      </c>
+      <c r="AH58">
+        <v>2396797020080.0</v>
+      </c>
+      <c r="AI58">
+        <v>2429110839547.0</v>
+      </c>
+      <c r="AJ58">
+        <v>325205099647.0</v>
+      </c>
+      <c r="AK58">
+        <v>243129160894.0</v>
+      </c>
+      <c r="AL58">
+        <v>184761248096.0</v>
+      </c>
+      <c r="AM58">
+        <v>105688495804.0</v>
+      </c>
+      <c r="AN58">
+        <v>100017842359.0</v>
+      </c>
+      <c r="AO58">
+        <v>48403885174.0</v>
+      </c>
+      <c r="AP58">
+        <v>60986742859.0</v>
+      </c>
+      <c r="AQ58">
+        <v>60440387704.0</v>
+      </c>
+      <c r="AR58">
+        <v>50002861336.0</v>
+      </c>
+      <c r="AS58">
+        <v>2229270357.0</v>
+      </c>
+      <c r="AT58">
+        <v>2087355383.0</v>
+      </c>
+      <c r="AU58">
+        <v>2426993906.0</v>
+      </c>
+      <c r="AV58">
+        <v>1891240149.0</v>
+      </c>
+      <c r="AW58">
+        <v>2012578359.0</v>
+      </c>
+      <c r="AX58">
+        <v>2188551505.0</v>
+      </c>
+      <c r="AY58">
+        <v>2604114314.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1453852185.0</v>
+      </c>
+      <c r="BA58">
+        <v>16752965393.0</v>
+      </c>
+      <c r="BB58">
+        <v>2736134050.0</v>
+      </c>
+      <c r="BC58">
+        <v>16821000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>6068086222.0</v>
+      </c>
+      <c r="BE58">
+        <v>6462311940.0</v>
+      </c>
+      <c r="BF58">
+        <v>2686743417.0</v>
+      </c>
+      <c r="BG58">
+        <v>4278422168.0</v>
+      </c>
+      <c r="BH58">
+        <v>3661573000.0</v>
+      </c>
+      <c r="BI58">
+        <v>5237287000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>2829349000.0</v>
+      </c>
+      <c r="BK58">
+        <v>2189379000.0</v>
+      </c>
+      <c r="BL58">
+        <v>1770071000.0</v>
+      </c>
+      <c r="BM58">
+        <v>1704430000.0</v>
+      </c>
+      <c r="BN58">
+        <v>1708785000.0</v>
+      </c>
+      <c r="BO58">
+        <v>2380090400.0</v>
+      </c>
+      <c r="BP58">
+        <v>6790041200.0</v>
+      </c>
+      <c r="BQ58">
+        <v>5225599700.0</v>
+      </c>
+      <c r="BR58">
+        <v>5532679100.0</v>
+      </c>
+      <c r="BS58">
+        <v>9046345200.0</v>
+      </c>
+      <c r="BT58">
+        <v>10375453300.0</v>
+      </c>
+      <c r="BU58">
+        <v>6954144600.0</v>
+      </c>
+      <c r="BV58">
+        <v>7705039700.0</v>
+      </c>
+      <c r="BW58">
+        <v>8213795200.0</v>
+      </c>
+      <c r="BX58">
+        <v>6341203800.0</v>
+      </c>
+      <c r="BY58">
+        <v>6645142100.0</v>
+      </c>
+      <c r="BZ58">
+        <v>8177342000.0</v>
+      </c>
+      <c r="CA58">
+        <v>7381808500.0</v>
+      </c>
+      <c r="CB58">
+        <v>7317405000.0</v>
+      </c>
+      <c r="CC58">
+        <v>6471156000.0</v>
+      </c>
+      <c r="CD58">
+        <v>7473220000.0</v>
+      </c>
+      <c r="CE58">
+        <v>7012395000.0</v>
+      </c>
+      <c r="CF58">
+        <v>6999358000.0</v>
+      </c>
+      <c r="CG58">
+        <v>7000070000.0</v>
+      </c>
+      <c r="CH58">
+        <v>7354384000.0</v>
+      </c>
+      <c r="CI58">
+        <v>6304353000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>6039465000.0</v>
+      </c>
+      <c r="CK58">
+        <v>6226592000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:89">
+      <c r="A59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+    </row>
+    <row r="60" spans="1:89">
+      <c r="A60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60">
+        <v>15440382000000.0</v>
+      </c>
+      <c r="C60">
+        <v>15200749000000.0</v>
+      </c>
+      <c r="D60">
+        <v>14732138000000.0</v>
+      </c>
+      <c r="E60">
+        <v>14510595000000.0</v>
+      </c>
+      <c r="F60">
+        <v>14168890000000.0</v>
+      </c>
+      <c r="G60">
+        <v>13966231000000.0</v>
+      </c>
+      <c r="H60">
+        <v>13577526000000.0</v>
+      </c>
+      <c r="I60">
+        <v>13273357000000.0</v>
+      </c>
+      <c r="J60">
+        <v>12895636000000.0</v>
+      </c>
+      <c r="K60">
+        <v>12821717000000.0</v>
+      </c>
+      <c r="L60">
+        <v>12739474000000.0</v>
+      </c>
+      <c r="M60">
+        <v>12588252000000.0</v>
+      </c>
+      <c r="N60">
+        <v>12348781000000.0</v>
+      </c>
+      <c r="O60">
+        <v>12138340000000.0</v>
+      </c>
+      <c r="P60">
+        <v>11739089000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>11421392000000.0</v>
+      </c>
+      <c r="R60">
+        <v>11099679000000.0</v>
+      </c>
+      <c r="S60">
+        <v>10797664000000.0</v>
+      </c>
+      <c r="T60">
+        <v>10285453161699.0</v>
+      </c>
+      <c r="U60">
+        <v>10160007573920.0</v>
+      </c>
+      <c r="V60">
+        <v>9939582613710.0</v>
+      </c>
+      <c r="W60">
+        <v>9877258346477.0</v>
+      </c>
+      <c r="X60">
+        <v>9342578888360.0</v>
+      </c>
+      <c r="Y60">
+        <v>9307549101262.0</v>
+      </c>
+      <c r="Z60">
+        <v>9327508201501.0</v>
+      </c>
+      <c r="AA60">
+        <v>9275690349704.0</v>
+      </c>
+      <c r="AB60">
+        <v>9160139747704.0</v>
+      </c>
+      <c r="AC60">
+        <v>9102422927383.0</v>
+      </c>
+      <c r="AD60">
+        <v>8947358506199.0</v>
+      </c>
+      <c r="AE60">
+        <v>8913506587314.0</v>
+      </c>
+      <c r="AF60">
+        <v>8602381541843.0</v>
+      </c>
+      <c r="AG60">
+        <v>8558269356637.0</v>
+      </c>
+      <c r="AH60">
+        <v>8418355497560.0</v>
+      </c>
+      <c r="AI60">
+        <v>8508639375811.0</v>
+      </c>
+      <c r="AJ60">
+        <v>8261201929740.0</v>
+      </c>
+      <c r="AK60">
+        <v>8245676016532.0</v>
+      </c>
+      <c r="AL60">
+        <v>8192027219509.0</v>
+      </c>
+      <c r="AM60">
+        <v>8234083767229.0</v>
+      </c>
+      <c r="AN60">
+        <v>8036884657487.0</v>
+      </c>
+      <c r="AO60">
+        <v>7937030104229.0</v>
+      </c>
+      <c r="AP60">
+        <v>7905765915406.0</v>
+      </c>
+      <c r="AQ60">
+        <v>7859923161850.0</v>
+      </c>
+      <c r="AR60">
+        <v>7775654402610.0</v>
+      </c>
+      <c r="AS60">
+        <v>7648078966976.0</v>
+      </c>
+      <c r="AT60">
+        <v>7623325720496.0</v>
+      </c>
+      <c r="AU60">
+        <v>7582345239488.0</v>
+      </c>
+      <c r="AV60">
+        <v>7421573798328.0</v>
+      </c>
+      <c r="AW60">
+        <v>7305899692744.0</v>
+      </c>
+      <c r="AX60">
+        <v>7235958303664.0</v>
+      </c>
+      <c r="AY60">
+        <v>7189765155979.0</v>
+      </c>
+      <c r="AZ60">
+        <v>7082610565709.0</v>
+      </c>
+      <c r="BA60">
+        <v>7010431818407.0</v>
+      </c>
+      <c r="BB60">
+        <v>12782579121.0</v>
+      </c>
+      <c r="BC60">
+        <v>12701447575.0</v>
+      </c>
+      <c r="BD60">
+        <v>13136915360.0</v>
+      </c>
+      <c r="BE60">
+        <v>12926388109.0</v>
+      </c>
+      <c r="BF60">
+        <v>13049479951.0</v>
+      </c>
+      <c r="BG60">
+        <v>12840791847.0</v>
+      </c>
+      <c r="BH60">
+        <v>14917413600.0</v>
+      </c>
+      <c r="BI60">
+        <v>15186724400.0</v>
+      </c>
+      <c r="BJ60">
+        <v>14426829000.0</v>
+      </c>
+      <c r="BK60">
+        <v>14450414100.0</v>
+      </c>
+      <c r="BL60">
+        <v>14845463000.0</v>
+      </c>
+      <c r="BM60">
+        <v>14916993000.0</v>
+      </c>
+      <c r="BN60">
+        <v>14848326900.0</v>
+      </c>
+      <c r="BO60">
+        <v>14925421500.0</v>
+      </c>
+      <c r="BP60">
+        <v>11344190400.0</v>
+      </c>
+      <c r="BQ60">
+        <v>14148615400.0</v>
+      </c>
+      <c r="BR60">
+        <v>15318843300.0</v>
+      </c>
+      <c r="BS60">
+        <v>11861320800.0</v>
+      </c>
+      <c r="BT60">
+        <v>11011496900.0</v>
+      </c>
+      <c r="BU60">
+        <v>16176544300.0</v>
+      </c>
+      <c r="BV60">
+        <v>14986098200.0</v>
+      </c>
+      <c r="BW60">
+        <v>14658969300.0</v>
+      </c>
+      <c r="BX60">
+        <v>13706084000.0</v>
+      </c>
+      <c r="BY60">
+        <v>13592488400.0</v>
+      </c>
+      <c r="BZ60">
+        <v>13592841700.0</v>
+      </c>
+      <c r="CA60">
+        <v>13368178600.0</v>
+      </c>
+      <c r="CB60">
+        <v>13948160800.0</v>
+      </c>
+      <c r="CC60">
+        <v>13799668000.0</v>
+      </c>
+      <c r="CD60">
+        <v>13511204000.0</v>
+      </c>
+      <c r="CE60">
+        <v>14540651000.0</v>
+      </c>
+      <c r="CF60">
+        <v>14648431000.0</v>
+      </c>
+      <c r="CG60">
+        <v>14441977000.0</v>
+      </c>
+      <c r="CH60">
+        <v>15002245000.0</v>
+      </c>
+      <c r="CI60">
+        <v>16312853000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>16391890000.0</v>
+      </c>
+      <c r="CK60">
+        <v>16623674000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:89">
+      <c r="A61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+    </row>
+    <row r="62" spans="1:89">
+      <c r="A62" t="s">
+        <v>86</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2">
+        <v>38983000000.0</v>
+      </c>
+      <c r="E2">
+        <v>48968000000.0</v>
+      </c>
+      <c r="F2">
+        <v>28321000000.0</v>
+      </c>
+      <c r="G2">
+        <v>23303000000.0</v>
+      </c>
+      <c r="H2">
+        <v>16313579097.0</v>
+      </c>
+      <c r="I2">
+        <v>7687389098.0</v>
+      </c>
+      <c r="J2">
+        <v>38078395178.0</v>
+      </c>
+      <c r="K2">
+        <v>12588066107.0</v>
+      </c>
+      <c r="L2">
+        <v>3625046890.0</v>
+      </c>
+      <c r="M2">
+        <v>25195328.0</v>
+      </c>
+      <c r="N2">
+        <v>6556375236.0</v>
+      </c>
+      <c r="O2">
+        <v>8557000000.0</v>
+      </c>
+      <c r="P2">
+        <v>13614629950.0</v>
+      </c>
+      <c r="Q2">
+        <v>11585076946.0</v>
+      </c>
+      <c r="R2">
+        <v>11468485228.0</v>
+      </c>
+      <c r="S2">
+        <v>10685300061.0</v>
+      </c>
+      <c r="T2">
+        <v>6103356079.0</v>
+      </c>
+      <c r="U2">
+        <v>4060906227.0</v>
+      </c>
+      <c r="V2">
+        <v>4619108500.0</v>
+      </c>
+      <c r="W2">
+        <v>2958611000.0</v>
+      </c>
+      <c r="X2">
+        <v>2365938000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2146319000.0</v>
+      </c>
+      <c r="Z2">
+        <v>2193133000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>718555000000.0</v>
+      </c>
+      <c r="C3">
+        <v>609941000000.0</v>
+      </c>
+      <c r="D3">
+        <v>497782000000.0</v>
+      </c>
+      <c r="E3">
+        <v>394668000000.0</v>
+      </c>
+      <c r="F3">
+        <v>309342000000.0</v>
+      </c>
+      <c r="G3">
+        <v>227253846384.0</v>
+      </c>
+      <c r="H3">
+        <v>141385822065.0</v>
+      </c>
+      <c r="I3">
+        <v>81755991692.0</v>
+      </c>
+      <c r="J3">
+        <v>38078395178.0</v>
+      </c>
+      <c r="K3">
+        <v>12588066107.0</v>
+      </c>
+      <c r="L3">
+        <v>3625046890.0</v>
+      </c>
+      <c r="M3">
+        <v>1263192101.0</v>
+      </c>
+      <c r="N3">
+        <v>680214356.0</v>
+      </c>
+      <c r="O3">
+        <v>590169151.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3">
+        <v>-285913353.0</v>
+      </c>
+      <c r="T3">
+        <v>95947140.0</v>
+      </c>
+      <c r="U3">
+        <v>-51906667.0</v>
+      </c>
+      <c r="V3">
+        <v>-69689750.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
         <v>156</v>
+      </c>
+      <c r="B5">
+        <v>292307000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1684763000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1424183000000.0</v>
+      </c>
+      <c r="E5">
+        <v>1911188000000.0</v>
+      </c>
+      <c r="F5">
+        <v>1574374000000.0</v>
+      </c>
+      <c r="G5">
+        <v>917943060486.0</v>
+      </c>
+      <c r="H5">
+        <v>1069807338990.0</v>
+      </c>
+      <c r="I5">
+        <v>516732807865.0</v>
+      </c>
+      <c r="J5">
+        <v>195444888688.0</v>
+      </c>
+      <c r="K5">
+        <v>409417845475.0</v>
+      </c>
+      <c r="L5">
+        <v>421479261090.0</v>
+      </c>
+      <c r="M5">
+        <v>345556822085.0</v>
+      </c>
+      <c r="N5">
+        <v>-5040641404.0</v>
+      </c>
+      <c r="O5">
+        <v>352949851.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5">
+        <v>572608554.0</v>
+      </c>
+      <c r="T5">
+        <v>266822256.0</v>
+      </c>
+      <c r="U5">
+        <v>1493906667.0</v>
+      </c>
+      <c r="V5">
+        <v>-1196287763.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6">
+        <v>1010862000000.0</v>
+      </c>
+      <c r="C6">
+        <v>2294704000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1921965000000.0</v>
+      </c>
+      <c r="E6">
+        <v>2305856000000.0</v>
+      </c>
+      <c r="F6">
+        <v>1883716000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1145196906870.0</v>
+      </c>
+      <c r="H6">
+        <v>1211193161055.0</v>
+      </c>
+      <c r="I6">
+        <v>598488799557.0</v>
+      </c>
+      <c r="J6">
+        <v>233523283866.0</v>
+      </c>
+      <c r="K6">
+        <v>422005911582.0</v>
+      </c>
+      <c r="L6">
+        <v>425104307980.0</v>
+      </c>
+      <c r="M6">
+        <v>346820014186.0</v>
+      </c>
+      <c r="N6">
+        <v>-4360427048.0</v>
+      </c>
+      <c r="O6">
+        <v>943119002.0</v>
+      </c>
+      <c r="P6">
+        <v>1260931789.0</v>
+      </c>
+      <c r="Q6">
+        <v>995044268.0</v>
+      </c>
+      <c r="R6">
+        <v>575998936.0</v>
+      </c>
+      <c r="S6">
+        <v>286695201.0</v>
+      </c>
+      <c r="T6">
+        <v>362769396.0</v>
+      </c>
+      <c r="U6">
+        <v>1442000000.0</v>
+      </c>
+      <c r="V6">
+        <v>-1265977513.0</v>
+      </c>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>1697182000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1427731000000.0</v>
+      </c>
+      <c r="D9">
+        <v>1351122000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1089362000000.0</v>
+      </c>
+      <c r="F9">
+        <v>816091000000.0</v>
+      </c>
+      <c r="G9">
+        <v>465584274041.0</v>
+      </c>
+      <c r="H9">
+        <v>241484043922.0</v>
+      </c>
+      <c r="I9">
+        <v>122101427686.0</v>
+      </c>
+      <c r="J9">
+        <v>18290933899.0</v>
+      </c>
+      <c r="K9">
+        <v>10070140672.0</v>
+      </c>
+      <c r="L9">
+        <v>5577587792.0</v>
+      </c>
+      <c r="M9">
+        <v>1902259138.0</v>
+      </c>
+      <c r="N9">
+        <v>2466131546.0</v>
+      </c>
+      <c r="O9">
+        <v>5371000000.0</v>
+      </c>
+      <c r="P9">
+        <v>4757064269.0</v>
+      </c>
+      <c r="Q9">
+        <v>4840070447.0</v>
+      </c>
+      <c r="R9">
+        <v>4566434818.0</v>
+      </c>
+      <c r="S9">
+        <v>5310038326.0</v>
+      </c>
+      <c r="T9">
+        <v>9302011433.0</v>
+      </c>
+      <c r="U9">
+        <v>6603085626.0</v>
+      </c>
+      <c r="V9">
+        <v>5928372232.0</v>
+      </c>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10">
+        <v>1310339000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1145363000000.0</v>
+      </c>
+      <c r="D10">
+        <v>856815000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1396582000000.0</v>
+      </c>
+      <c r="F10">
+        <v>1006490000000.0</v>
+      </c>
+      <c r="G10">
+        <v>343400159271.0</v>
+      </c>
+      <c r="H10">
+        <v>540808402281.0</v>
+      </c>
+      <c r="I10">
+        <v>286072851383.0</v>
+      </c>
+      <c r="J10">
+        <v>164461447372.0</v>
+      </c>
+      <c r="K10">
+        <v>400861610016.0</v>
+      </c>
+      <c r="L10">
+        <v>419014185148.0</v>
+      </c>
+      <c r="M10">
+        <v>392494901683.0</v>
+      </c>
+      <c r="N10">
+        <v>192869483452.0</v>
+      </c>
+      <c r="O10">
+        <v>350000000.0</v>
+      </c>
+      <c r="P10">
+        <v>969667369.0</v>
+      </c>
+      <c r="Q10">
+        <v>609850231.0</v>
+      </c>
+      <c r="R10">
+        <v>243122623.0</v>
+      </c>
+      <c r="S10">
+        <v>224550464.0</v>
+      </c>
+      <c r="T10">
+        <v>201874898.0</v>
+      </c>
+      <c r="U10">
+        <v>147069853.0</v>
+      </c>
+      <c r="V10">
+        <v>-1647668925.0</v>
+      </c>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11">
+        <v>36531000000.0</v>
+      </c>
+      <c r="C11">
+        <v>53753000000.0</v>
+      </c>
+      <c r="D11">
+        <v>69973000000.0</v>
+      </c>
+      <c r="E11">
+        <v>38832000000.0</v>
+      </c>
+      <c r="F11">
+        <v>21820000000.0</v>
+      </c>
+      <c r="G11">
+        <v>16348226449.0</v>
+      </c>
+      <c r="H11">
+        <v>21664340716.0</v>
+      </c>
+      <c r="I11">
+        <v>3204725332.0</v>
+      </c>
+      <c r="J11">
+        <v>-6331969390.0</v>
+      </c>
+      <c r="K11">
+        <v>2788663158.0</v>
+      </c>
+      <c r="L11">
+        <v>4096226263.0</v>
+      </c>
+      <c r="M11">
+        <v>-85181826.0</v>
+      </c>
+      <c r="N11">
+        <v>-19124114.0</v>
+      </c>
+      <c r="O11">
+        <v>129000000.0</v>
+      </c>
+      <c r="P11">
+        <v>275562703.0</v>
+      </c>
+      <c r="Q11">
+        <v>170586221.0</v>
+      </c>
+      <c r="R11">
+        <v>54409206.0</v>
+      </c>
+      <c r="S11">
+        <v>146811668.0</v>
+      </c>
+      <c r="T11">
+        <v>-1088915816.0</v>
+      </c>
+      <c r="U11">
+        <v>290095200.0</v>
+      </c>
+      <c r="V11">
+        <v>-156627413.0</v>
+      </c>
+      <c r="W11">
+        <v>126622000.0</v>
+      </c>
+      <c r="X11">
+        <v>510815000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1289145000.0</v>
+      </c>
+      <c r="Z11">
+        <v>2819328000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12">
+        <v>562849000000.0</v>
+      </c>
+      <c r="C12">
+        <v>553089000000.0</v>
+      </c>
+      <c r="D12">
+        <v>567368000000.0</v>
+      </c>
+      <c r="E12">
+        <v>529815000000.0</v>
+      </c>
+      <c r="F12">
+        <v>584081000000.0</v>
+      </c>
+      <c r="G12">
+        <v>574542901220.0</v>
+      </c>
+      <c r="H12">
+        <v>542072815895.0</v>
+      </c>
+      <c r="I12">
+        <v>238804144567.0</v>
+      </c>
+      <c r="J12">
+        <v>30983441313.0</v>
+      </c>
+      <c r="K12">
+        <v>8556235461.0</v>
+      </c>
+      <c r="L12">
+        <v>2465075945.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>181643.0</v>
+      </c>
+      <c r="O12">
+        <v>3344961.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>120306177.0</v>
+      </c>
+      <c r="T12">
+        <v>160894498.0</v>
+      </c>
+      <c r="U12">
+        <v>125907846.0</v>
+      </c>
+      <c r="V12">
+        <v>160749412.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13">
+        <v>94769000000.0</v>
+      </c>
+      <c r="C13">
+        <v>20919000000.0</v>
+      </c>
+      <c r="D13">
+        <v>21447000000.0</v>
+      </c>
+      <c r="E13">
+        <v>9694000000.0</v>
+      </c>
+      <c r="F13">
+        <v>5535000000.0</v>
+      </c>
+      <c r="G13">
+        <v>41805362240.0</v>
+      </c>
+      <c r="H13">
+        <v>34756332940.0</v>
+      </c>
+      <c r="I13">
+        <v>37749133330.0</v>
+      </c>
+      <c r="J13">
+        <v>35450138850.0</v>
+      </c>
+      <c r="K13">
+        <v>9757004070.0</v>
+      </c>
+      <c r="L13">
+        <v>26440038000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14">
+        <v>-18228000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-19539000000.0</v>
+      </c>
+      <c r="D14">
+        <v>-65802000000.0</v>
+      </c>
+      <c r="E14">
+        <v>-68127000000.0</v>
+      </c>
+      <c r="F14">
+        <v>-41556000000.0</v>
+      </c>
+      <c r="G14">
+        <v>258562438726.0</v>
+      </c>
+      <c r="H14">
+        <v>259392103126.0</v>
+      </c>
+      <c r="I14">
+        <v>125328153030.0</v>
+      </c>
+      <c r="J14">
+        <v>-37805332182.0</v>
+      </c>
+      <c r="K14">
+        <v>-4707047599.0</v>
+      </c>
+      <c r="L14">
+        <v>8165142952.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15">
+        <v>1255580000000.0</v>
+      </c>
+      <c r="C15">
+        <v>1072071000000.0</v>
+      </c>
+      <c r="D15">
+        <v>721040000000.0</v>
+      </c>
+      <c r="E15">
+        <v>1289623000000.0</v>
+      </c>
+      <c r="F15">
+        <v>926917000000.0</v>
+      </c>
+      <c r="G15">
+        <v>328828000000.0</v>
+      </c>
+      <c r="H15">
+        <v>523050243931.0</v>
+      </c>
+      <c r="I15">
+        <v>289411094974.0</v>
+      </c>
+      <c r="J15">
+        <v>208358514153.0</v>
+      </c>
+      <c r="K15">
+        <v>410864005956.0</v>
+      </c>
+      <c r="L15">
+        <v>416693241160.0</v>
+      </c>
+      <c r="M15">
+        <v>392580083509.0</v>
+      </c>
+      <c r="N15">
+        <v>192888607566.0</v>
+      </c>
+      <c r="O15">
+        <v>221000000.0</v>
+      </c>
+      <c r="P15">
+        <v>694104666.0</v>
+      </c>
+      <c r="Q15">
+        <v>439264010.0</v>
+      </c>
+      <c r="R15">
+        <v>188713417.0</v>
+      </c>
+      <c r="S15">
+        <v>77738796.0</v>
+      </c>
+      <c r="T15">
+        <v>1290790714.0</v>
+      </c>
+      <c r="U15">
+        <v>-143025347.0</v>
+      </c>
+      <c r="V15">
+        <v>-1491041512.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16">
+        <v>1255580000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1072071000000.0</v>
+      </c>
+      <c r="D16">
+        <v>721040000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1289623000000.0</v>
+      </c>
+      <c r="F16">
+        <v>926917000000.0</v>
+      </c>
+      <c r="G16">
+        <v>328828000000.0</v>
+      </c>
+      <c r="H16">
+        <v>523050243931.0</v>
+      </c>
+      <c r="I16">
+        <v>289411094974.0</v>
+      </c>
+      <c r="J16">
+        <v>208358514153.0</v>
+      </c>
+      <c r="K16">
+        <v>410864005956.0</v>
+      </c>
+      <c r="L16">
+        <v>416693241160.0</v>
+      </c>
+      <c r="M16">
+        <v>392580084000.0</v>
+      </c>
+      <c r="N16">
+        <v>192888608000.0</v>
+      </c>
+      <c r="O16">
+        <v>220830000.0</v>
+      </c>
+      <c r="P16">
+        <v>694105000.0</v>
+      </c>
+      <c r="Q16">
+        <v>439264000.0</v>
+      </c>
+      <c r="R16">
+        <v>188713000.0</v>
+      </c>
+      <c r="S16">
+        <v>77739000.0</v>
+      </c>
+      <c r="T16">
+        <v>1290791000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17">
+        <v>1273808000000.0</v>
+      </c>
+      <c r="C17">
+        <v>1091610000000.0</v>
+      </c>
+      <c r="D17">
+        <v>786842000000.0</v>
+      </c>
+      <c r="E17">
+        <v>1357750000000.0</v>
+      </c>
+      <c r="F17">
+        <v>984670000000.0</v>
+      </c>
+      <c r="G17">
+        <v>327051932822.0</v>
+      </c>
+      <c r="H17">
+        <v>519144061565.0</v>
+      </c>
+      <c r="I17">
+        <v>282868126051.0</v>
+      </c>
+      <c r="J17">
+        <v>170793416762.0</v>
+      </c>
+      <c r="K17">
+        <v>398072946858.0</v>
+      </c>
+      <c r="L17">
+        <v>414917958885.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>-511213000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-510270000000.0</v>
+      </c>
+      <c r="D18">
+        <v>-545921000000.0</v>
+      </c>
+      <c r="E18">
+        <v>-517055000000.0</v>
+      </c>
+      <c r="F18">
+        <v>-578546000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-571319237570.0</v>
+      </c>
+      <c r="H18">
+        <v>-532634686631.0</v>
+      </c>
+      <c r="I18">
+        <v>-224656828433.0</v>
+      </c>
+      <c r="J18">
+        <v>-26411071875.0</v>
+      </c>
+      <c r="K18">
+        <v>-5782862481.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21">
+        <v>292307000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1166286000000.0</v>
+      </c>
+      <c r="D21">
+        <v>935185000000.0</v>
+      </c>
+      <c r="E21">
+        <v>1386939000000.0</v>
+      </c>
+      <c r="F21">
+        <v>1003284000000.0</v>
+      </c>
+      <c r="G21">
+        <v>385243807235.0</v>
+      </c>
+      <c r="H21">
+        <v>575640577106.0</v>
+      </c>
+      <c r="I21">
+        <v>323938145068.0</v>
+      </c>
+      <c r="J21">
+        <v>199911586220.0</v>
+      </c>
+      <c r="K21">
+        <v>391104605946.0</v>
+      </c>
+      <c r="L21">
+        <v>392574147152.0</v>
+      </c>
+      <c r="M21">
+        <v>368933310496.0</v>
+      </c>
+      <c r="N21">
+        <v>182167198087.0</v>
+      </c>
+      <c r="O21">
+        <v>353000000.0</v>
+      </c>
+      <c r="P21">
+        <v>925350639.0</v>
+      </c>
+      <c r="Q21">
+        <v>565188304.0</v>
+      </c>
+      <c r="R21">
+        <v>231158713.0</v>
+      </c>
+      <c r="S21">
+        <v>572608554.0</v>
+      </c>
+      <c r="T21">
+        <v>215950589.0</v>
+      </c>
+      <c r="U21">
+        <v>68417636.0</v>
+      </c>
+      <c r="V21">
+        <v>-1265977513.0</v>
+      </c>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>1404875000000.0</v>
+      </c>
+      <c r="C23">
+        <v>261445000000.0</v>
+      </c>
+      <c r="D23">
+        <v>454920000000.0</v>
+      </c>
+      <c r="E23">
+        <v>766624000000.0</v>
+      </c>
+      <c r="F23">
+        <v>590027000000.0</v>
+      </c>
+      <c r="G23">
+        <v>449889516712.0</v>
+      </c>
+      <c r="H23">
+        <v>358663443081.0</v>
+      </c>
+      <c r="I23">
+        <v>228684732210.0</v>
+      </c>
+      <c r="J23">
+        <v>125900996572.0</v>
+      </c>
+      <c r="K23">
+        <v>62412309132.0</v>
+      </c>
+      <c r="L23">
+        <v>33093574344.0</v>
+      </c>
+      <c r="M23">
+        <v>16350906312.0</v>
+      </c>
+      <c r="N23">
+        <v>14017480954.0</v>
+      </c>
+      <c r="O23">
+        <v>5018000000.0</v>
+      </c>
+      <c r="P23">
+        <v>17446343580.0</v>
+      </c>
+      <c r="Q23">
+        <v>15859959089.0</v>
+      </c>
+      <c r="R23">
+        <v>15803761333.0</v>
+      </c>
+      <c r="S23">
+        <v>15422729833.0</v>
+      </c>
+      <c r="T23">
+        <v>15189416923.0</v>
+      </c>
+      <c r="U23">
+        <v>10595574217.0</v>
+      </c>
+      <c r="V23">
+        <v>11813458245.0</v>
+      </c>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>714373000000.0</v>
+      </c>
+      <c r="C25">
+        <v>609941000000.0</v>
+      </c>
+      <c r="D25">
+        <v>497782000000.0</v>
+      </c>
+      <c r="E25">
+        <v>394269000000.0</v>
+      </c>
+      <c r="F25">
+        <v>309343000000.0</v>
+      </c>
+      <c r="G25">
+        <v>227253846384.0</v>
+      </c>
+      <c r="H25">
+        <v>141385822065.0</v>
+      </c>
+      <c r="I25">
+        <v>81755991692.0</v>
+      </c>
+      <c r="J25">
+        <v>38078395178.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27">
+        <v>96894000000.0</v>
+      </c>
+      <c r="C27">
+        <v>68716000000.0</v>
+      </c>
+      <c r="D27">
+        <v>53619000000.0</v>
+      </c>
+      <c r="E27">
+        <v>44731000000.0</v>
+      </c>
+      <c r="F27">
+        <v>22749000000.0</v>
+      </c>
+      <c r="G27">
+        <v>10001631919.0</v>
+      </c>
+      <c r="H27">
+        <v>8106073638.0</v>
+      </c>
+      <c r="I27">
+        <v>7185055795.0</v>
+      </c>
+      <c r="J27">
+        <v>4304332320.0</v>
+      </c>
+      <c r="K27">
+        <v>1674506551.0</v>
+      </c>
+      <c r="L27">
+        <v>1379231050.0</v>
+      </c>
+      <c r="M27">
+        <v>1042408353.0</v>
+      </c>
+      <c r="N27">
+        <v>66451472.0</v>
+      </c>
+      <c r="O27">
+        <v>102599487.0</v>
+      </c>
+      <c r="P27">
+        <v>11268000.0</v>
+      </c>
+      <c r="Q27">
+        <v>10162490.0</v>
+      </c>
+      <c r="R27">
+        <v>32846000.0</v>
+      </c>
+      <c r="S27">
+        <v>61237500.0</v>
+      </c>
+      <c r="T27">
+        <v>686422119.0</v>
+      </c>
+      <c r="U27">
+        <v>257562544.0</v>
+      </c>
+      <c r="V27">
+        <v>396936134.0</v>
+      </c>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28">
+        <v>83512000000.0</v>
+      </c>
+      <c r="C28">
+        <v>76548000000.0</v>
+      </c>
+      <c r="D28">
+        <v>60210000000.0</v>
+      </c>
+      <c r="E28">
+        <v>45573000000.0</v>
+      </c>
+      <c r="F28">
+        <v>41006000000.0</v>
+      </c>
+      <c r="G28">
+        <v>30344687130.0</v>
+      </c>
+      <c r="H28">
+        <v>29881196006.0</v>
+      </c>
+      <c r="I28">
+        <v>24639456723.0</v>
+      </c>
+      <c r="J28">
+        <v>12615318065.0</v>
+      </c>
+      <c r="K28">
+        <v>8133341044.0</v>
+      </c>
+      <c r="L28">
+        <v>6466091433.0</v>
+      </c>
+      <c r="M28">
+        <v>3510305620.0</v>
+      </c>
+      <c r="N28">
+        <v>2171118447.0</v>
+      </c>
+      <c r="O28">
+        <v>803390102.0</v>
+      </c>
+      <c r="P28">
+        <v>3820445630.0</v>
+      </c>
+      <c r="Q28">
+        <v>4264719653.0</v>
+      </c>
+      <c r="R28">
+        <v>4302430105.0</v>
+      </c>
+      <c r="S28">
+        <v>4676192272.0</v>
+      </c>
+      <c r="T28">
+        <v>8399638725.0</v>
+      </c>
+      <c r="U28">
+        <v>6277105446.0</v>
+      </c>
+      <c r="V28">
+        <v>6797413611.0</v>
+      </c>
+      <c r="W28">
+        <v>7248464000.0</v>
+      </c>
+      <c r="X28">
+        <v>8063588000.0</v>
+      </c>
+      <c r="Y28">
+        <v>8045982000.0</v>
+      </c>
+      <c r="Z28">
+        <v>8261614000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>36531000000.0</v>
+      </c>
+      <c r="C29">
+        <v>53753000000.0</v>
+      </c>
+      <c r="D29">
+        <v>69973000000.0</v>
+      </c>
+      <c r="E29">
+        <v>38832000000.0</v>
+      </c>
+      <c r="F29">
+        <v>21820000000.0</v>
+      </c>
+      <c r="G29">
+        <v>16348226450.0</v>
+      </c>
+      <c r="H29">
+        <v>21664340720.0</v>
+      </c>
+      <c r="I29">
+        <v>3204725330.0</v>
+      </c>
+      <c r="J29">
+        <v>-6331969390.0</v>
+      </c>
+      <c r="K29">
+        <v>2788663160.0</v>
+      </c>
+      <c r="L29">
+        <v>4096226260.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30">
+        <v>1405670000000.0</v>
+      </c>
+      <c r="C30">
+        <v>261445000000.0</v>
+      </c>
+      <c r="D30">
+        <v>415937000000.0</v>
+      </c>
+      <c r="E30">
+        <v>766624000000.0</v>
+      </c>
+      <c r="F30">
+        <v>590027000000.0</v>
+      </c>
+      <c r="G30">
+        <v>449889516712.0</v>
+      </c>
+      <c r="H30">
+        <v>358663443081.0</v>
+      </c>
+      <c r="I30">
+        <v>228684732210.0</v>
+      </c>
+      <c r="J30">
+        <v>125900996572.0</v>
+      </c>
+      <c r="K30">
+        <v>62412309132.0</v>
+      </c>
+      <c r="L30">
+        <v>33093574344.0</v>
+      </c>
+      <c r="M30">
+        <v>16350906312.0</v>
+      </c>
+      <c r="N30">
+        <v>7461105718.0</v>
+      </c>
+      <c r="O30">
+        <v>5018000000.0</v>
+      </c>
+      <c r="P30">
+        <v>3831713630.0</v>
+      </c>
+      <c r="Q30">
+        <v>4274882143.0</v>
+      </c>
+      <c r="R30">
+        <v>4335276105.0</v>
+      </c>
+      <c r="S30">
+        <v>4737429772.0</v>
+      </c>
+      <c r="T30">
+        <v>9086060844.0</v>
+      </c>
+      <c r="U30">
+        <v>6534667990.0</v>
+      </c>
+      <c r="V30">
+        <v>7194349745.0</v>
+      </c>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>182</v>
+      </c>
+      <c r="B31">
+        <v>1018032000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-20923000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-78370000000.0</v>
+      </c>
+      <c r="E31">
+        <v>9643000000.0</v>
+      </c>
+      <c r="F31">
+        <v>3206000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-41843000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-34832174825.0</v>
+      </c>
+      <c r="I31">
+        <v>-37865293685.0</v>
+      </c>
+      <c r="J31">
+        <v>-35450138848.0</v>
+      </c>
+      <c r="K31">
+        <v>9757004070.0</v>
+      </c>
+      <c r="L31">
+        <v>26440037996.0</v>
+      </c>
+      <c r="M31">
+        <v>23561591187.0</v>
+      </c>
+      <c r="N31">
+        <v>10702285365.0</v>
+      </c>
+      <c r="O31">
+        <v>-14197725.0</v>
+      </c>
+      <c r="P31">
+        <v>-198350639.0</v>
+      </c>
+      <c r="Q31">
+        <v>44661927.0</v>
+      </c>
+      <c r="R31">
+        <v>11963910.0</v>
+      </c>
+      <c r="S31">
+        <v>-348058090.0</v>
+      </c>
+      <c r="T31">
+        <v>-14075691.0</v>
+      </c>
+      <c r="U31">
+        <v>78652217.0</v>
+      </c>
+      <c r="V31">
+        <v>-381691412.0</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32">
+        <v>1697182000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1427731000000.0</v>
+      </c>
+      <c r="D32">
+        <v>1390105000000.0</v>
+      </c>
+      <c r="E32">
+        <v>1138330000000.0</v>
+      </c>
+      <c r="F32">
+        <v>844412000000.0</v>
+      </c>
+      <c r="G32">
+        <v>488887274041.0</v>
+      </c>
+      <c r="H32">
+        <v>257797623019.0</v>
+      </c>
+      <c r="I32">
+        <v>129788816784.0</v>
+      </c>
+      <c r="J32">
+        <v>56369329077.0</v>
+      </c>
+      <c r="K32">
+        <v>22658206779.0</v>
+      </c>
+      <c r="L32">
+        <v>9202634682.0</v>
+      </c>
+      <c r="M32">
+        <v>1927454466.0</v>
+      </c>
+      <c r="N32">
+        <v>9022506782.0</v>
+      </c>
+      <c r="O32">
+        <v>13928000000.0</v>
+      </c>
+      <c r="P32">
+        <v>18371694219.0</v>
+      </c>
+      <c r="Q32">
+        <v>16425147393.0</v>
+      </c>
+      <c r="R32">
+        <v>16034920046.0</v>
+      </c>
+      <c r="S32">
+        <v>15995338387.0</v>
+      </c>
+      <c r="T32">
+        <v>15405367512.0</v>
+      </c>
+      <c r="U32">
+        <v>10663991853.0</v>
+      </c>
+      <c r="V32">
+        <v>10547480732.0</v>
+      </c>
+      <c r="W32">
+        <v>10713385000.0</v>
+      </c>
+      <c r="X32">
+        <v>9799740000.0</v>
+      </c>
+      <c r="Y32">
+        <v>9086355000.0</v>
+      </c>
+      <c r="Z32">
+        <v>8811038000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>91</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>94</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>100</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>184</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2">
+        <v>10794000000.0</v>
+      </c>
+      <c r="K2">
+        <v>11700000000.0</v>
+      </c>
+      <c r="L2">
+        <v>9885000000.0</v>
+      </c>
+      <c r="M2">
+        <v>11215000000.0</v>
+      </c>
+      <c r="N2">
+        <v>6183000000.0</v>
+      </c>
+      <c r="O2">
+        <v>17029000000.0</v>
+      </c>
+      <c r="P2">
+        <v>9687000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>14280000000.0</v>
+      </c>
+      <c r="R2">
+        <v>89971000000.0</v>
+      </c>
+      <c r="S2">
+        <v>11369000000.0</v>
+      </c>
+      <c r="T2">
+        <v>7455000000.0</v>
+      </c>
+      <c r="U2">
+        <v>8810000000.0</v>
+      </c>
+      <c r="V2">
+        <v>687000000.0</v>
+      </c>
+      <c r="W2">
+        <v>8758855807.0</v>
+      </c>
+      <c r="X2">
+        <v>7102846416.0</v>
+      </c>
+      <c r="Y2">
+        <v>6664533212.0</v>
+      </c>
+      <c r="Z2">
+        <v>776764565.0</v>
+      </c>
+      <c r="AA2">
+        <v>7437099337.0</v>
+      </c>
+      <c r="AB2">
+        <v>3315605008.0</v>
+      </c>
+      <c r="AC2">
+        <v>3662869382.0</v>
+      </c>
+      <c r="AD2">
+        <v>1898005370.0</v>
+      </c>
+      <c r="AE2">
+        <v>3884159130.0</v>
+      </c>
+      <c r="AF2">
+        <v>1787101879.0</v>
+      </c>
+      <c r="AG2">
+        <v>712671558.0</v>
+      </c>
+      <c r="AH2">
+        <v>1303456531.0</v>
+      </c>
+      <c r="AI2">
+        <v>1400481484.0</v>
+      </c>
+      <c r="AJ2">
+        <v>2233903570.0</v>
+      </c>
+      <c r="AK2">
+        <v>792189987.0</v>
+      </c>
+      <c r="AL2">
+        <v>792189987.0</v>
+      </c>
+      <c r="AM2">
+        <v>927463238.0</v>
+      </c>
+      <c r="AN2">
+        <v>1017701746.0</v>
+      </c>
+      <c r="AO2">
+        <v>250412446.0</v>
+      </c>
+      <c r="AP2">
+        <v>438054371.0</v>
+      </c>
+      <c r="AQ2">
+        <v>205827039.0</v>
+      </c>
+      <c r="AR2">
+        <v>226097083.0</v>
+      </c>
+      <c r="AS2">
+        <v>10502350.0</v>
+      </c>
+      <c r="AT2">
+        <v>9092827.0</v>
+      </c>
+      <c r="AU2">
+        <v>-188710500.0</v>
+      </c>
+      <c r="AV2">
+        <v>-588175959.0</v>
+      </c>
+      <c r="AW2">
+        <v>413979889.0</v>
+      </c>
+      <c r="AX2">
+        <v>362906570.0</v>
+      </c>
+      <c r="AY2">
+        <v>1745902706.0</v>
+      </c>
+      <c r="AZ2">
+        <v>482988912.0</v>
+      </c>
+      <c r="BA2">
+        <v>2870057136.0</v>
+      </c>
+      <c r="BB2">
+        <v>1457426482.0</v>
+      </c>
+      <c r="BC2">
+        <v>2518401423.0</v>
+      </c>
+      <c r="BD2">
+        <v>2271544613.0</v>
+      </c>
+      <c r="BE2">
+        <v>3076461229.0</v>
+      </c>
+      <c r="BF2">
+        <v>690592735.0</v>
+      </c>
+      <c r="BG2">
+        <v>3900035186.0</v>
+      </c>
+      <c r="BH2">
+        <v>3351377641.0</v>
+      </c>
+      <c r="BI2">
+        <v>5054146290.0</v>
+      </c>
+      <c r="BJ2">
+        <v>1309070833.0</v>
+      </c>
+      <c r="BK2">
+        <v>4937192000.0</v>
+      </c>
+      <c r="BL2">
+        <v>739411800.0</v>
+      </c>
+      <c r="BM2">
+        <v>3037859300.0</v>
+      </c>
+      <c r="BN2">
+        <v>2558809400.0</v>
+      </c>
+      <c r="BO2">
+        <v>5587841800.0</v>
+      </c>
+      <c r="BP2">
+        <v>986897400.0</v>
+      </c>
+      <c r="BQ2">
+        <v>2433484300.0</v>
+      </c>
+      <c r="BR2">
+        <v>2251350200.0</v>
+      </c>
+      <c r="BS2">
+        <v>4242753700.0</v>
+      </c>
+      <c r="BT2">
+        <v>1861809000.0</v>
+      </c>
+      <c r="BU2">
+        <v>2135561700.0</v>
+      </c>
+      <c r="BV2">
+        <v>1765056600.0</v>
+      </c>
+      <c r="BW2">
+        <v>1473801300.0</v>
+      </c>
+      <c r="BX2">
+        <v>1732330400.0</v>
+      </c>
+      <c r="BY2">
+        <v>1086656700.0</v>
+      </c>
+      <c r="BZ2">
+        <v>793010000.0</v>
+      </c>
+      <c r="CA2">
+        <v>1844923800.0</v>
+      </c>
+      <c r="CB2">
+        <v>739596700.0</v>
+      </c>
+      <c r="CC2">
+        <v>815099500.0</v>
+      </c>
+      <c r="CD2">
+        <v>661286300.0</v>
+      </c>
+      <c r="CE2">
+        <v>956504000.0</v>
+      </c>
+      <c r="CF2">
+        <v>1166441000.0</v>
+      </c>
+      <c r="CG2">
+        <v>1285240000.0</v>
+      </c>
+      <c r="CH2">
+        <v>1210923000.0</v>
+      </c>
+      <c r="CI2">
+        <v>1171222000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>1224623000.0</v>
+      </c>
+      <c r="CK2">
+        <v>1002008000.0</v>
+      </c>
+      <c r="CL2">
+        <v>983007000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>203609000000.0</v>
+      </c>
+      <c r="C3">
+        <v>192902000000.0</v>
+      </c>
+      <c r="D3">
+        <v>184583000000.0</v>
+      </c>
+      <c r="E3">
+        <v>173499000000.0</v>
+      </c>
+      <c r="F3">
+        <v>167571000000.0</v>
+      </c>
+      <c r="G3">
+        <v>160839000000.0</v>
+      </c>
+      <c r="H3">
+        <v>160216000000.0</v>
+      </c>
+      <c r="I3">
+        <v>148104000000.0</v>
+      </c>
+      <c r="J3">
+        <v>142065000000.0</v>
+      </c>
+      <c r="K3">
+        <v>137278000000.0</v>
+      </c>
+      <c r="L3">
+        <v>125884000000.0</v>
+      </c>
+      <c r="M3">
+        <v>122456000000.0</v>
+      </c>
+      <c r="N3">
+        <v>112164000000.0</v>
+      </c>
+      <c r="O3">
+        <v>108260000000.0</v>
+      </c>
+      <c r="P3">
+        <v>101755000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>94682000000.0</v>
+      </c>
+      <c r="R3">
+        <v>89971000000.0</v>
+      </c>
+      <c r="S3">
+        <v>93189179880.0</v>
+      </c>
+      <c r="T3">
+        <v>76603923918.0</v>
+      </c>
+      <c r="U3">
+        <v>72842292262.0</v>
+      </c>
+      <c r="V3">
+        <v>66707603940.0</v>
+      </c>
+      <c r="W3">
+        <v>72753773138.0</v>
+      </c>
+      <c r="X3">
+        <v>57500120145.0</v>
+      </c>
+      <c r="Y3">
+        <v>50427487042.0</v>
+      </c>
+      <c r="Z3">
+        <v>46572466059.0</v>
+      </c>
+      <c r="AA3">
+        <v>40378432068.0</v>
+      </c>
+      <c r="AB3">
+        <v>37270683691.0</v>
+      </c>
+      <c r="AC3">
+        <v>33058952524.0</v>
+      </c>
+      <c r="AD3">
+        <v>30677753782.0</v>
+      </c>
+      <c r="AE3">
+        <v>19752523284.0</v>
+      </c>
+      <c r="AF3">
+        <v>22475002277.0</v>
+      </c>
+      <c r="AG3">
+        <v>20838475795.0</v>
+      </c>
+      <c r="AH3">
+        <v>18689990336.0</v>
+      </c>
+      <c r="AI3">
+        <v>13179201565.0</v>
+      </c>
+      <c r="AJ3">
+        <v>9638021699.0</v>
+      </c>
+      <c r="AK3">
+        <v>8171184598.0</v>
+      </c>
+      <c r="AL3">
+        <v>7089987316.0</v>
+      </c>
+      <c r="AM3">
+        <v>5710886684.0</v>
+      </c>
+      <c r="AN3">
+        <v>3171086011.0</v>
+      </c>
+      <c r="AO3">
+        <v>1906816368.0</v>
+      </c>
+      <c r="AP3">
+        <v>1799277044.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1798905593.0</v>
+      </c>
+      <c r="AR3">
+        <v>991188956.0</v>
+      </c>
+      <c r="AS3">
+        <v>467995605.0</v>
+      </c>
+      <c r="AT3">
+        <v>366956736.0</v>
+      </c>
+      <c r="AU3">
+        <v>408697692.0</v>
+      </c>
+      <c r="AV3">
+        <v>509469168.0</v>
+      </c>
+      <c r="AW3">
+        <v>173595066.0</v>
+      </c>
+      <c r="AX3">
+        <v>171430175.0</v>
+      </c>
+      <c r="AY3">
+        <v>234591351.0</v>
+      </c>
+      <c r="AZ3">
+        <v>159796916.0</v>
+      </c>
+      <c r="BA3">
+        <v>140515519.0</v>
+      </c>
+      <c r="BB3">
+        <v>145310570.0</v>
+      </c>
+      <c r="BC3">
+        <v>-13575000000.0</v>
+      </c>
+      <c r="BD3">
+        <v>165294629.0</v>
+      </c>
+      <c r="BE3">
+        <v>9193657.0</v>
+      </c>
+      <c r="BF3">
+        <v>-9193657.0</v>
+      </c>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3">
+        <v>9852604.0</v>
+      </c>
+      <c r="BJ3">
+        <v>-9852604.0</v>
+      </c>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5">
+        <v>369823000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-980517000000.0</v>
+      </c>
+      <c r="D5">
+        <v>443052000000.0</v>
+      </c>
+      <c r="E5">
+        <v>499798000000.0</v>
+      </c>
+      <c r="F5">
+        <v>329974000000.0</v>
+      </c>
+      <c r="G5">
+        <v>475997000000.0</v>
+      </c>
+      <c r="H5">
+        <v>450352000000.0</v>
+      </c>
+      <c r="I5">
+        <v>531205000000.0</v>
+      </c>
+      <c r="J5">
+        <v>244788000000.0</v>
+      </c>
+      <c r="K5">
+        <v>336499000000.0</v>
+      </c>
+      <c r="L5">
+        <v>314205000000.0</v>
+      </c>
+      <c r="M5">
+        <v>396836000000.0</v>
+      </c>
+      <c r="N5">
+        <v>376643000000.0</v>
+      </c>
+      <c r="O5">
+        <v>516141000000.0</v>
+      </c>
+      <c r="P5">
+        <v>481129000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>470422000000.0</v>
+      </c>
+      <c r="R5">
+        <v>458705000000.0</v>
+      </c>
+      <c r="S5">
+        <v>703560631288.0</v>
+      </c>
+      <c r="T5">
+        <v>288227816300.0</v>
+      </c>
+      <c r="U5">
+        <v>378050247194.0</v>
+      </c>
+      <c r="V5">
+        <v>220786908373.0</v>
+      </c>
+      <c r="W5">
+        <v>409490587820.0</v>
+      </c>
+      <c r="X5">
+        <v>185356431756.0</v>
+      </c>
+      <c r="Y5">
+        <v>124261388399.0</v>
+      </c>
+      <c r="Z5">
+        <v>190996737101.0</v>
+      </c>
+      <c r="AA5">
+        <v>398448835849.0</v>
+      </c>
+      <c r="AB5">
+        <v>201297096128.0</v>
+      </c>
+      <c r="AC5">
+        <v>292580240144.0</v>
+      </c>
+      <c r="AD5">
+        <v>177557008757.0</v>
+      </c>
+      <c r="AE5">
+        <v>232759288723.0</v>
+      </c>
+      <c r="AF5">
+        <v>99444803405.0</v>
+      </c>
+      <c r="AG5">
+        <v>176754328468.0</v>
+      </c>
+      <c r="AH5">
+        <v>15946195762.0</v>
+      </c>
+      <c r="AI5">
+        <v>150330931695.0</v>
+      </c>
+      <c r="AJ5">
+        <v>15224386277.0</v>
+      </c>
+      <c r="AK5">
+        <v>61167482496.0</v>
+      </c>
+      <c r="AL5">
+        <v>-31216704782.0</v>
+      </c>
+      <c r="AM5">
+        <v>202810665813.0</v>
+      </c>
+      <c r="AN5">
+        <v>99699533287.0</v>
+      </c>
+      <c r="AO5">
+        <v>45065197091.0</v>
+      </c>
+      <c r="AP5">
+        <v>57450111068.0</v>
+      </c>
+      <c r="AQ5">
+        <v>199414964212.0</v>
+      </c>
+      <c r="AR5">
+        <v>127961689748.0</v>
+      </c>
+      <c r="AS5">
+        <v>-4466185091.0</v>
+      </c>
+      <c r="AT5">
+        <v>-2962237654.0</v>
+      </c>
+      <c r="AU5">
+        <v>160686441600.0</v>
+      </c>
+      <c r="AV5">
+        <v>-3660540660.0</v>
+      </c>
+      <c r="AW5">
+        <v>-3306743427.0</v>
+      </c>
+      <c r="AX5">
+        <v>-2958946441.0</v>
+      </c>
+      <c r="AY5">
+        <v>107141867090.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-2310940712.0</v>
+      </c>
+      <c r="BA5">
+        <v>-422377815.0</v>
+      </c>
+      <c r="BB5">
+        <v>113311181.0</v>
+      </c>
+      <c r="BC5">
+        <v>13455676302.0</v>
+      </c>
+      <c r="BD5">
+        <v>47763584.0</v>
+      </c>
+      <c r="BE5">
+        <v>40180976.0</v>
+      </c>
+      <c r="BF5">
+        <v>219084509.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5">
+        <v>931188771.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-13732440.0</v>
+      </c>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6">
+        <v>573432000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-787615000000.0</v>
+      </c>
+      <c r="D6">
+        <v>627635000000.0</v>
+      </c>
+      <c r="E6">
+        <v>673297000000.0</v>
+      </c>
+      <c r="F6">
+        <v>497545000000.0</v>
+      </c>
+      <c r="G6">
+        <v>636836000000.0</v>
+      </c>
+      <c r="H6">
+        <v>610568000000.0</v>
+      </c>
+      <c r="I6">
+        <v>679309000000.0</v>
+      </c>
+      <c r="J6">
+        <v>386853000000.0</v>
+      </c>
+      <c r="K6">
+        <v>473777000000.0</v>
+      </c>
+      <c r="L6">
+        <v>440089000000.0</v>
+      </c>
+      <c r="M6">
+        <v>519292000000.0</v>
+      </c>
+      <c r="N6">
+        <v>488807000000.0</v>
+      </c>
+      <c r="O6">
+        <v>624401000000.0</v>
+      </c>
+      <c r="P6">
+        <v>582884000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>565104000000.0</v>
+      </c>
+      <c r="R6">
+        <v>548676000000.0</v>
+      </c>
+      <c r="S6">
+        <v>796749811168.0</v>
+      </c>
+      <c r="T6">
+        <v>364831740218.0</v>
+      </c>
+      <c r="U6">
+        <v>450892539456.0</v>
+      </c>
+      <c r="V6">
+        <v>287494512313.0</v>
+      </c>
+      <c r="W6">
+        <v>482244360958.0</v>
+      </c>
+      <c r="X6">
+        <v>242856551901.0</v>
+      </c>
+      <c r="Y6">
+        <v>174688875441.0</v>
+      </c>
+      <c r="Z6">
+        <v>237569203160.0</v>
+      </c>
+      <c r="AA6">
+        <v>438827267917.0</v>
+      </c>
+      <c r="AB6">
+        <v>238567779819.0</v>
+      </c>
+      <c r="AC6">
+        <v>325639192668.0</v>
+      </c>
+      <c r="AD6">
+        <v>208234762539.0</v>
+      </c>
+      <c r="AE6">
+        <v>252511812007.0</v>
+      </c>
+      <c r="AF6">
+        <v>121919805682.0</v>
+      </c>
+      <c r="AG6">
+        <v>197592804263.0</v>
+      </c>
+      <c r="AH6">
+        <v>34636186098.0</v>
+      </c>
+      <c r="AI6">
+        <v>163510133260.0</v>
+      </c>
+      <c r="AJ6">
+        <v>24862407976.0</v>
+      </c>
+      <c r="AK6">
+        <v>69338667094.0</v>
+      </c>
+      <c r="AL6">
+        <v>-24126717466.0</v>
+      </c>
+      <c r="AM6">
+        <v>208521552497.0</v>
+      </c>
+      <c r="AN6">
+        <v>102870619298.0</v>
+      </c>
+      <c r="AO6">
+        <v>46972013459.0</v>
+      </c>
+      <c r="AP6">
+        <v>59249388112.0</v>
+      </c>
+      <c r="AQ6">
+        <v>201213869805.0</v>
+      </c>
+      <c r="AR6">
+        <v>128952878704.0</v>
+      </c>
+      <c r="AS6">
+        <v>-3998189486.0</v>
+      </c>
+      <c r="AT6">
+        <v>-2595280918.0</v>
+      </c>
+      <c r="AU6">
+        <v>161095139292.0</v>
+      </c>
+      <c r="AV6">
+        <v>-3151071492.0</v>
+      </c>
+      <c r="AW6">
+        <v>-3133148361.0</v>
+      </c>
+      <c r="AX6">
+        <v>-2787516266.0</v>
+      </c>
+      <c r="AY6">
+        <v>107376458441.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-2151143796.0</v>
+      </c>
+      <c r="BA6">
+        <v>-281862296.0</v>
+      </c>
+      <c r="BB6">
+        <v>258621751.0</v>
+      </c>
+      <c r="BC6">
+        <v>-119323698.0</v>
+      </c>
+      <c r="BD6">
+        <v>213058213.0</v>
+      </c>
+      <c r="BE6">
+        <v>49374633.0</v>
+      </c>
+      <c r="BF6">
+        <v>209890852.0</v>
+      </c>
+      <c r="BG6">
+        <v>318933156.0</v>
+      </c>
+      <c r="BH6">
+        <v>-311038848.0</v>
+      </c>
+      <c r="BI6">
+        <v>941041375.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-23585044.0</v>
+      </c>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -17988,54 +18522,56 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18080,1102 +18616,1132 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>425022000000.0</v>
+      </c>
       <c r="C9">
+        <v>475248000000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>421970000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>379408000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>369644000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>360930000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>351950000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>334413000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>347225000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>351032000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>327388000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>325477000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>365482000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>276396000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>230632000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>134853000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>300408871813.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>204940023622.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>176012083952.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>134730020613.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>163620293905.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>106172901645.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>111563221485.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>84227857006.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>94313673320.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>62718840335.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>47415990197.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>37035540070.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>30903988812.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>32321075316.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>35489068330.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>23387295228.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>15401514429.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>14786195586.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>12333850351.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>8629003683.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>6971771013.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>4545998918.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>4521918455.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>3984886592.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>4489570379.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>2399473998.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>875642333.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>986428673.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>929819502.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>565542477.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>408223874.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>23868613.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>504821721.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>362466701.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>649188025.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>949655099.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>1637737675.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1369978542.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1193044844.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>1170238939.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>1167571197.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>852373794.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>1953112389.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>784006889.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>655690000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1490835000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>1032936000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>1972415000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>699655000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>1694111000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>999499000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>1382083000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>1587293000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>1738690000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>1423960000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>1777196000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>2567560000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>2586369000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>2643862000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>2521778000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>1255256000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>1952692000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>1643298000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>1776643000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>1416625000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>1453020000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>1457689000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>1601039000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>1549637000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>1452546000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>1754261000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>1576081000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B10">
+        <v>247601000000.0</v>
+      </c>
+      <c r="C10">
+        <v>413881000000.0</v>
+      </c>
+      <c r="D10">
         <v>313748000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>373976000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>208734000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>342714000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>308475000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>385476000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>108698000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>174480000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>166964000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>268106000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>247265000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>378061000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>350499000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>339670000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>328352000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>557426131245.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>143499170189.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>231683159476.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>73881539090.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>259673650910.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>45721366655.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-14574176978.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>52579318684.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>255613936694.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>70399924200.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>159124451373.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>55670090014.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>162111922076.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>40804075341.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>120195761053.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-37038907087.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>132836230346.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>9902352023.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>56813483050.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-35090618047.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>202810665816.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>98394121265.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>58527452690.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>41129370245.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>197947860870.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>126963717145.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>53122369795.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>40980237338.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>160686441600.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>115674289872.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>69941237556.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>46192932655.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>107141867090.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>72177713292.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>13445560970.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>104342100.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-60560877.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>186443310.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>15429463.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>208688104.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>375815254.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-313128769.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>930565928.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-23585044.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>289189600.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>68666100.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>837176800.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>272457400.0</v>
       </c>
       <c r="BO10"/>
       <c r="BP10">
-        <v>332745100.0</v>
+        <v>272457400.0</v>
       </c>
       <c r="BQ10"/>
       <c r="BR10">
-        <v>459146800.0</v>
+        <v>332745100.0</v>
       </c>
       <c r="BS10"/>
       <c r="BT10">
-        <v>324158000.0</v>
+        <v>459146800.0</v>
       </c>
       <c r="BU10"/>
       <c r="BV10">
-        <v>470711200.0</v>
+        <v>324158000.0</v>
       </c>
       <c r="BW10"/>
       <c r="BX10">
-        <v>227083100.0</v>
+        <v>470711200.0</v>
       </c>
       <c r="BY10"/>
       <c r="BZ10">
+        <v>227083100.0</v>
+      </c>
+      <c r="CA10"/>
+      <c r="CB10">
         <v>290990800.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>13509200.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>286599100.0</v>
       </c>
-      <c r="CC10"/>
-[...1 lines deleted...]
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10">
         <v>146231000.0</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B11">
+        <v>13067000000.0</v>
+      </c>
+      <c r="C11">
+        <v>-951000000.0</v>
+      </c>
+      <c r="D11">
         <v>10060000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>20809000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>6613000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>20339000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3712000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>5827000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>23875000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>48213000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4471000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>6114000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>11175000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6693000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>9325000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>9228000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>13586000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-4604548347.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>9108915626.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>7340874373.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>9974758348.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2697130150.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>6482816374.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>3460674751.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3707605174.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-449249690.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>9463574811.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>7396207951.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>5253807644.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1314100840.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1599865435.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2918823577.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>137160.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-6178898139.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-517875539.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>311646227.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>53158061.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-490573307.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1119107008.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1299257757.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>860871700.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>4093929408.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1417210.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1123315.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-243670.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-84999560.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>184288.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-151524.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-215030.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-12723180.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-1034010.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-28577478.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>23210554.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>14562636.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-24083941.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>138521305.0</v>
       </c>
-      <c r="BD11"/>
-      <c r="BE11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>148710090.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-43817949.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>170670562.0</v>
       </c>
-      <c r="BH11"/>
-      <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
-[...1 lines deleted...]
-      </c>
+      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11">
+        <v>914271400.0</v>
+      </c>
+      <c r="BO11"/>
+      <c r="BP11">
         <v>87088400.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>32956200.0</v>
       </c>
-      <c r="BP11"/>
-[...1 lines deleted...]
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11">
         <v>269540900.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>128140000.0</v>
       </c>
-      <c r="BT11"/>
-[...1 lines deleted...]
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11">
         <v>248766000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>178810100.0</v>
       </c>
-      <c r="BX11"/>
-      <c r="BY11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>135952800.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>77631500.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>78375800.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
         <v>175275000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>14577000.0</v>
       </c>
-      <c r="CI11"/>
-      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B12">
+        <v>122222000000.0</v>
+      </c>
+      <c r="C12">
+        <v>153974000000.0</v>
+      </c>
+      <c r="D12">
         <v>129304000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>134155000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>145416000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>129393000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>141877000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>137947000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>136090000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>142471000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>137283000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>128730000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>129378000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>138080000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>130630000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>130752000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>130353000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>146079896886.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>144728646115.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>146367087716.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>146905369283.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>153159123474.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>141917769734.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>141048589595.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>138417418417.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>148706444568.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>130897171928.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>131121494805.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>124269717955.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>62503178558.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>58630709440.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>56550827204.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>52975241280.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>17510757930.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5317544904.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4348681123.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>3806457356.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4278563823.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1305412022.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>13462255599.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>16450869248.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1467103342.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>997972603.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12">
         <v>181643.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>476900.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>706900.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1202748.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1202748.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1440200.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>15826692.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>4007600.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>2324300.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>2530000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1798000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12">
         <v>31725600.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>28232600.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>27046300.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>33301700.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>36890900.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>27322000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>56672900.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>40008700.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>40133900.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>38000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>31161600.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>16612300.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>11380000.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>29872000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>30345000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>30285000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>23281000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>21712000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>20774000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B13">
+        <v>2259000000.0</v>
+      </c>
+      <c r="C13">
+        <v>573000000.0</v>
+      </c>
+      <c r="D13">
         <v>29699000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>27700000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>36797000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>26099000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>23658000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>6863000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5885000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>6031000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>36089000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>14971000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>12178000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>9130000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1933000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3838000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2045000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1838152614.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1936465690.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>728745803.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>440093100.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2823299050.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>759975438.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>13717990680.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>11264181210.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>17966620650.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>9113340050.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2244849423.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3623815715.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -19190,142 +19756,148 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>165</v>
+      </c>
+      <c r="B14">
+        <v>-910000000.0</v>
+      </c>
       <c r="C14">
+        <v>2084000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-17251000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2622000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4619000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-4582000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-6436000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-13140000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-1355000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-25833000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-14428000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-24186000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-19682000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-17841000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-12277000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-18327000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-22806726537.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-8926372599.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>268385339590.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>261661437223.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>258562438726.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>357240998757.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>307637715002.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>258378652246.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>259392103126.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>250563190256.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>203458262860.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>181506499687.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>125328153030.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>126257517994.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
@@ -19338,348 +19910,358 @@
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B15">
+        <v>233624000000.0</v>
+      </c>
+      <c r="C15">
+        <v>416916000000.0</v>
+      </c>
+      <c r="D15">
         <v>298005000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>335916000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>204743000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>326994000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>300181000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>373213000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>71683000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>124912000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>136660000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>247564000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>211904000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>351686000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>323333000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>318165000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>296439000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>539223953055.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>125463881964.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>217618382736.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>60807782245.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>256843400855.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>39635266526.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-17293914485.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>49642451369.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>257204405976.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>61831421993.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>152776480249.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>51237935713.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>164345250621.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>39767655059.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>117778241854.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-32480052560.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>161759252966.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>16046291767.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>61729687988.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-31176718568.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>205534510319.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>99854553258.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>59632188823.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>45842753556.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>195016078037.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>127575435635.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>53121246480.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>40980481008.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>160771441160.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>115674105584.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>69941389080.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>46193147685.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>107154590270.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>72178747302.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>13474138448.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>81131546.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-75123513.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>210527251.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-123091842.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>208688104.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>227105164.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-269310820.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>759895366.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-23585044.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>167</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>416916000000.0</v>
+      </c>
+      <c r="D16">
         <v>298005000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>335916000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>204743000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>326994000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>300181000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>136660000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>247564000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>211904000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>351686000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>323333000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>318165000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>296439000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>539223953055.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>125463881964.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>217618382736.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>60807782245.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>256843400855.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>39635266526.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-17293914485.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>49642451369.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>257204405976.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>61831421990.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>152827143747.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>51237935713.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>164345250621.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>39767655059.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -19692,142 +20274,148 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>168</v>
+      </c>
+      <c r="B17">
+        <v>234534000000.0</v>
+      </c>
       <c r="C17">
+        <v>414832000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>353167000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>202121000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>322375000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>304763000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>379649000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>84823000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>126267000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>162493000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>261992000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>236090000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>371368000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>341174000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>330442000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>314766000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>562030679592.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>134390254563.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>224342285103.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>63906780742.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>256976520760.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>39238550281.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-18034851729.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>48871713510.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>256063186384.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>60936349389.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>151728243422.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>50416282370.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>163426022916.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>39204209906.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -19840,136 +20428,142 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>-123018000000.0</v>
+      </c>
       <c r="C18">
+        <v>-128726000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-125769000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-136354000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-106734000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-134465000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-138866000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-130205000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-155988000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-138626000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-123779000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-127528000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-133881000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-127952000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-126914000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-128308000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-144241744272.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-143050879459.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-145638341913.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>440093096.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-151418947133.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-141157794296.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-140697400938.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-138045095203.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-146127317944.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-136984821065.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-128876645382.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-120645902240.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -19984,54 +20578,56 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20076,54 +20672,56 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20168,294 +20766,302 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>60633000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-429519000000.0</v>
+      </c>
+      <c r="D21">
         <v>74619000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>401676000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>245531000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>316619000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>332133000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>64484000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>95883000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>91283000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>203053000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>283077000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>372595000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>387191000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>348566000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>332658000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>318524000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>555402197778.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>141562704495.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>232877651733.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>73441445994.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>262535235680.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>59721257954.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-856186297.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>63843499898.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>273656399228.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>79513264253.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>166235835826.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>56235077799.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>173617988164.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>47714811942.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-18774752600.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-24850289997.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>161462931477.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>12731143676.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>59044736605.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-33327225538.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>188869336436.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>96396169222.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>55565710505.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>50273389783.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>193907415036.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>120120319287.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>44698619376.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>33847793453.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>154364552528.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>109572500569.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>63127307743.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>41868949656.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>99506469791.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>71380502331.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>11175702222.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>104523743.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>13455676302.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>213058213.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>40180976.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>219084509.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>318933156.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-311038848.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>931188771.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-13732440.0</v>
       </c>
-      <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>291333000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>72343000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>839761000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>268473000.0</v>
       </c>
       <c r="BO21"/>
       <c r="BP21">
-        <v>329596000.0</v>
+        <v>268473000.0</v>
       </c>
       <c r="BQ21"/>
       <c r="BR21">
-        <v>355259000.0</v>
+        <v>329596000.0</v>
       </c>
       <c r="BS21"/>
       <c r="BT21">
-        <v>370549000.0</v>
+        <v>355259000.0</v>
       </c>
       <c r="BU21"/>
       <c r="BV21">
-        <v>561839000.0</v>
+        <v>370549000.0</v>
       </c>
       <c r="BW21"/>
       <c r="BX21">
+        <v>561839000.0</v>
+      </c>
+      <c r="BY21"/>
+      <c r="BZ21">
         <v>70026000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>167278000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>97084000.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21">
         <v>10961000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>259164000.0</v>
       </c>
-      <c r="CF21"/>
-      <c r="CG21"/>
       <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21">
         <v>31644000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>32368000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20500,264 +21106,272 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>364389000000.0</v>
+      </c>
+      <c r="C23">
+        <v>904767000000.0</v>
+      </c>
+      <c r="D23">
         <v>345937000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>20294000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>133877000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>53025000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>28797000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>287466000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>249324000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>267642000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>226940000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>244579000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>192875000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>258994000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>196925000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>173035000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>137670000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>222237274366.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>148882144829.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>129633092132.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>89274488673.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>165077239653.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>62413969300.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>127138728293.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>95259579466.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>123965984386.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>84022675461.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>85123623264.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>65551159970.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>68971507633.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>55195690333.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>54976492488.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>49541041756.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>43064022155.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>32871274176.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>28925767258.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>21039932983.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>6069749188.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>14807657134.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>29938810965.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>11596091845.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>13296742592.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>10506398263.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>5345997740.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>3944435749.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>5243086079.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3616781875.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4126435166.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3364603192.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4592391216.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2917052982.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4214266356.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2293770400.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>4281537204.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3428464942.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>4229325097.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1641747165.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>4748673227.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4514790283.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>6076069908.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2106810162.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -20802,124 +21416,130 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>203609000000.0</v>
+      </c>
       <c r="C25">
+        <v>188720000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>173499000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>167571000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>160839000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>159639000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>147605000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>142065000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>137784000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>125765000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>122207000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>112026000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>108141000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>101654000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>94594000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>89880000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>93781962197.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>76486507222.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>72599514635.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>66475015946.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>72753773138.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>57500120145.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>50427487042.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>46572466059.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -20938,54 +21558,56 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21030,608 +21652,626 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>178</v>
+      </c>
+      <c r="B27">
+        <v>5055000000.0</v>
+      </c>
       <c r="C27">
+        <v>84185000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>4904000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4384000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>55392000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5917000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3812000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4696000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>42681000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4291000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3046000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3601000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>40662000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1939000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1188000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>942000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>20289927626.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>617499890.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1227810423.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>613762061.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>7408898627.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>842423423.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>820419091.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>929890778.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>4732993270.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1715385438.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>711073374.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>946621556.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4957920402.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>652627438.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>723916526.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>850591429.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1304076117.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1507146815.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>856419091.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>636690297.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>681876623.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>469460703.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>191687128.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>331482097.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>329576963.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1183531029.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>239427350.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>285849634.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>406706350.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>164309899.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>258258091.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>213134013.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2272727.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>48405227.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>12812018.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2961500.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>6376679.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>96222808.0</v>
       </c>
-      <c r="BC27"/>
-[...1 lines deleted...]
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27">
         <v>110173592.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>121441592.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>3000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>3000000.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>34691000000.0</v>
+      </c>
+      <c r="C28">
+        <v>234147000000.0</v>
+      </c>
+      <c r="D28">
         <v>165828000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>34329000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>29929000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>124000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>20914000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>28912000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>25538000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>6478000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>19153000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>17720000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>16859000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>592000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>16827000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13569000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>14585000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>10573722530.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>12787177012.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9639988489.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8005111969.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>11433843912.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2885404934.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8649502802.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>7375935482.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7156277525.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>7677719927.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>7408784820.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7638413734.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>6906040770.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>6424792402.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5280299113.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6028324438.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4438581643.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2835176808.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3163821010.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2177738604.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2319211574.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1255646626.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2864562380.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1693920464.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3369945455.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>866852669.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1079859067.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1149434242.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>950128621.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1087623096.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>807442087.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>665111816.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>819539834.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>925364357.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>256176588.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>170037668.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1102995337.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1060697521.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1152863868.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>951154430.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>958811633.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1041971050.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1024923618.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>794739329.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1199560700.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1071022700.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1119751600.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>776358300.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>810719800.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1449723500.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1164398100.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>770424300.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1479119200.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1097894800.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1503835600.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>567467500.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>2251016400.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1982404000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2214270000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1887370900.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1995519700.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>1579415100.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1426075100.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1533658100.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2156140000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>1554138000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1315264000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>2168808000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>2127434000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>1648249000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1860204000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>1612576000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>13067000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-951000000.0</v>
+      </c>
+      <c r="D29">
         <v>10060000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>20809000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6613000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>20339000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3712000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5827000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>23875000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>48213000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4471000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6114000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11175000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6693000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>9325000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>9228000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>13586000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4604548347.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9108915630.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>7340874373.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9974758350.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2697130150.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6482816374.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3460674750.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3707605170.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-449249690.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>9463574810.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>7396207951.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>5253807644.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -21646,794 +22286,815 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>364389000000.0</v>
+      </c>
+      <c r="C30">
+        <v>445547000000.0</v>
+      </c>
+      <c r="D30">
         <v>161354000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>20294000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>133877000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>53025000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>28797000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>139362000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>107259000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>130364000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>226940000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>244579000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>192875000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>258994000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>196925000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>173035000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>137670000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>222237274366.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>148882144829.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>129633092132.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>89274488673.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>165077239653.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>62413969300.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>127138728293.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>95259579466.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>123965984386.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>84022675461.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>85123623264.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>65551159970.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>68971507633.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>55195690333.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>54976492488.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>49541041756.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>43064022155.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>32871274176.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>28925767258.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>21039932983.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6069749188.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>14807657134.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>29938810965.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>11596091845.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>13296742592.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>10506398263.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>5345997740.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>3944435749.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>5431796579.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4204957834.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3712455277.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3001696622.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2846488510.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>2434064070.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1344209220.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>836343918.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1757061373.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1156920329.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1152863868.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>951154430.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>848638041.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1163412642.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>1021923618.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>797739329.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B31">
+        <v>186968000000.0</v>
+      </c>
+      <c r="C31">
+        <v>843400000000.0</v>
+      </c>
+      <c r="D31">
         <v>239129000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-27700000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-36797000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>26095000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-23658000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-18811000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-4549000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-15132000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-36089000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-274414000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-125330000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-9130000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1933000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-311512000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>249447000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>18221131245.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1936465694.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1194492257.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>440539090.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2861584770.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-13999891299.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-13717990681.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-11372502076.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-18042462534.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-9113340053.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-7111384453.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-564987785.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-11506066088.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-6910736601.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>138970513653.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-12495940156.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-28626701131.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-2828791653.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-3405099645.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-589546419.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>40883871692.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-3521715154.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>38313188729.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-9144019538.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>4040445834.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>6843397858.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>8423750419.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>7132443885.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>53263927879.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>6097830093.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>6813929813.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>4323983000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>7657148056.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>775460204.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>2269858748.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-8969081.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>58762821.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-26614903.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-24751513.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-1202748.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>56882098.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-2089921.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-622843.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-9852604.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B32">
+        <v>425022000000.0</v>
+      </c>
+      <c r="C32">
+        <v>475248000000.0</v>
+      </c>
+      <c r="D32">
         <v>420556000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>421970000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>379408000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>369644000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>360930000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>351950000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>345207000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>358925000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>360917000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>338603000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>331660000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>382511000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>286083000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>244912000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>224824000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>311777871813.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>212395023622.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>184822083952.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>135417020613.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>172379149712.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>113275748061.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>118227754697.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>85004621571.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>101750772657.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>66034445343.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>51078859579.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>38933545440.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>34788147942.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>34108177195.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>36201739888.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>24690751759.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>16801995913.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>17020099156.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>13126040338.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>9421193670.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>7899234251.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>5563700664.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>4772330901.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>4422940963.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>4695397418.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>2625571081.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>886144683.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>995521500.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>741109002.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>-22633482.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>822203763.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>386775183.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>2250724427.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>845455613.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>3519245161.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>2407081581.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>4156139098.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>3641523155.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>4269506073.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>1860831674.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>5067606383.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>4203751435.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>7007258679.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>2093077722.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>5592882100.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>2230246700.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>4070794500.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>4531224100.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>6287496700.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>2681007900.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>3432982800.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>3633432600.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>5830046800.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>3600499200.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>3559522500.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>3542252500.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>4041361000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>4318699300.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>3730518900.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>3314788300.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>3100180200.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>2692289000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>2458396900.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>2437929200.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>2373129000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>2619461000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>2742929000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>2811962000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>2720859000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>2677169000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>2756269000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>2559088000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -22465,2291 +23126,2375 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>1087593000000.0</v>
+      </c>
+      <c r="C2">
         <v>913710000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>369058000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>440052000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>177359000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>158254338410.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>342283403987.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1037998913925.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>62985539467.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19250071375.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>305929670877.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>271479844979.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1106626860.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>817954351.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>586412815.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>89614630.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1674246055.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>824068339.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>297114075.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>96015180.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>81425580.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
+      <c r="Z2"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>1193999000000</v>
+      </c>
+      <c r="C3">
         <v>609841000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>760641000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>274059000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>387375000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>475852522005</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>522829687116</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>388544463933</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>185518818434</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>190307839766</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14811709026</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4535036468</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>980645087</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>43919700</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>958626899</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3045628691</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11700472727</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>531970703</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1568960901</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>246939455</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>492911000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>145556000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>467098000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2695330000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
+      <c r="Z4"/>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
+      <c r="Z5"/>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>-291739000000.0</v>
+      </c>
+      <c r="C6">
         <v>153795000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>544652000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-70994000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>262693000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19104391572.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-184029065577.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-695715509938.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>975013374458.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>43735468092.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-286679599502.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34449825898.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>270373218119.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>288672509.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>231541537.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>496798185.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1584431425.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>850177716.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>526954264.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>201098895.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14589600.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
+      <c r="Z6"/>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>-605456000000.0</v>
+      </c>
+      <c r="C7">
         <v>-572549000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-441317000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-493275000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-245735000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-196644520840.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-225821441910.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-173506040080.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-118957876500.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-51610675010.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-26044107700.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
+      <c r="Z7"/>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
+      <c r="Z8"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
+      <c r="Z9"/>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
+      <c r="Z10"/>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
+      <c r="Z11"/>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-1749422000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-1300152000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-866154000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-1196142221514.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-665521220188.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-368211183021.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-482747161624.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-438870254188.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
+      <c r="Z12"/>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
+      <c r="Z13"/>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-      <c r="C14">
+        <v>197</v>
+      </c>
+      <c r="B14">
+        <v>718555000000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>497782000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>394668000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>309342000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>227253846384.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>141385822065.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>81755991692.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38078395178.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12588066107.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3625046890.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>816535291.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>615789462.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>590169151.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
+      <c r="Z14"/>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>198</v>
+      </c>
+      <c r="B15">
+        <v>70920000000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28368000000.0</v>
       </c>
       <c r="K15">
         <v>28368000000.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>28368000000.0</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
+      <c r="Z15"/>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>795854000000.0</v>
+      </c>
+      <c r="C16">
         <v>1067505000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>913710000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>369058000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>440052000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>177358729982.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>158254338410.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>342283403987.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1037998913925.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>62985539467.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19250071375.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>305929670877.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>271479844979.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1106626860.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>817954352.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>586412815.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>89814630.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1674246055.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>824068339.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>297114075.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>96015180.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>81425580.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
+      <c r="Z16"/>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
+      <c r="Z17"/>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>-326833000000.0</v>
+      </c>
+      <c r="C18">
         <v>-410345000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>214866000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1015564000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>224666000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-732427394766.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1016060107502.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-655742355865.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-267524616564.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-218384479537.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3094540273.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3711072554.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2900865746.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>323603918.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-78896851.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>488667225.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4106593198.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6997744998.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-180737320.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-366058636.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-117920103.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
+      <c r="Z18"/>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B19">
+        <v>-550000000000.0</v>
+      </c>
+      <c r="C19">
         <v>395772000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-510067000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>545625000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>517468000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-879353000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-121150000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3186692497336.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-899646382652.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>241304814075.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-248963708333.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
+      <c r="Z19"/>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>70000000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>145000000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
+      <c r="Z20"/>
     </row>
-    <row r="21" spans="1:25">
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B21">
+        <v>707528000000.0</v>
+      </c>
+      <c r="C21">
         <v>-10838000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>319241000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-582985000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-540631000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1083013000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>566001758823.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3027683373388.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2142593122881.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>41270838474.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3138580000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
+      <c r="Z21"/>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B22">
+        <v>1255580000000.0</v>
+      </c>
+      <c r="C22">
         <v>1072071000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>721040000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1289623000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>926917000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>328827204265.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>523050243931.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>289411094974.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>208358514153.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>410864005956.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>416693241160.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>392580083509.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>192888607566.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>221000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>694104666.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>439264010.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>188713417.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>77738796.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1290790714.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-143025347.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1491041512.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
+      <c r="Z22"/>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>-10050000000.0</v>
+      </c>
+      <c r="C23">
         <v>-430635000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>401821000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-41383000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-48747000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-24696000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-12871189944.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3148642888137.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2293195921485.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>83451196474.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>26203716876.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-17184320549.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-43919700.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>267383370.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-950495939.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2500000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1894811548.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>507393383.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-277572303.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>115109698.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
+      <c r="Z23"/>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B24">
+        <v>-31570000000.0</v>
+      </c>
+      <c r="C24">
         <v>198103000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-965000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-68900000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-77439000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>548662403170.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-140895826008.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-149826243282.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1296275114.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>31221831608.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>30342494399.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>26422086677.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1308104740.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-43919700.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>43055018.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8130960.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>22161773.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5953111166.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>200298201.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>910529830.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>83200000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
+      <c r="Z24"/>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>-1106969000000.0</v>
+      </c>
+      <c r="C25">
         <v>199496000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-241975000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-394668000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-624218000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-812655923410.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1157666486382.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-289411094974.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-208358514153.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-410864005956.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-416693241160.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-392580083509.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-192888607566.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-221000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-78896851.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1447294124.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1060964507.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4702727729.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>351233383.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1202902265.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>129019352.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
+      <c r="Z25"/>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-145000000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
+      <c r="Z26"/>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
+      <c r="Z27"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>626558000000.0</v>
+      </c>
+      <c r="C28">
         <v>-441473000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>721062000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-728276000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-401606000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1082674485907.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>691130568879.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3147683373388.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2142593122881.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12902838474.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-31505580000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>6982806263326.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-34931409.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>267383370.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>2500000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1894811548.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>507393383.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-343372299.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>49309703.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
+      <c r="Z28"/>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>867166000000.0</v>
+      </c>
+      <c r="C29">
         <v>199496000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>976847000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1289623000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>612041000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-256574872761.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-493230420386.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-267197891932.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-82005798130.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-28076639771.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11717168753.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8246109022.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3881510833.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>367523618.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-78896851.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1447294124.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1060964507.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4702727729.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>351233383.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1202902265.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>129019352.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>721215000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1626271000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
+      <c r="Z29"/>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-1816639000000.0</v>
+      </c>
+      <c r="C30">
         <v>395772000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1153257000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>722413000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>711995000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-753496300486.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-343453478938.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3549044749804.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1045805474733.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>90127719179.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-236622053365.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26203716876.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6716314556040.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-43919700.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>43055018.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-950495939.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3023466918.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5747361561.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-331672502.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-658431071.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-163739455.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>8306420000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ30"/>
+  <dimension ref="A1:CL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C1" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="F1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G1" t="s">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>92</v>
       </c>
       <c r="J1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="N1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="R1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="S1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="V1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="W1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="Z1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>107</v>
       </c>
       <c r="AD1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="AH1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AL1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AM1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="AP1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AQ1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="AT1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AU1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>122</v>
       </c>
       <c r="AX1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AY1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="BB1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BC1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="BF1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BG1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BJ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BK1" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BO1" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BS1" t="s">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BW1" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CA1" t="s">
-        <v>182</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>184</v>
       </c>
       <c r="CD1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="CE1" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="CH1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CI1" t="s">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>744590000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1156954000000.0</v>
+      </c>
+      <c r="D2">
         <v>1172565000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1258088000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1067505000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1363437000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1306458000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>818082000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>933486000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>535605000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>630852000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>334027000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>369058000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>775239000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>530252000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>654125000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>440052000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>327777799892.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>286554399246.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>186315740274.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>177358729982.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>100794274376.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>46388322396.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>29230526889.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>158254338410.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>89984746446.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>142878979841.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>244578731405.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>342283403987.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>184917302919.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>138217996094.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>120342054403.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1037998913925.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>134019912301.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>78842084954.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>68826488836.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>62985539467.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>96022318865.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>110063487507.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>41667203968.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>19250071375.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>33802702742.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>22956202533.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>25007932202.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>305929670877.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>303022793795.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>280643013492.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>272569249570.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>271479844978.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>267387226677.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>268784649592.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1257239058.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1106626860.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>700928306.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1210062033.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>291055095.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>817954352.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>238365949.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>238365949.0</v>
       </c>
-      <c r="BG2"/>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>276016000000</v>
+      </c>
+      <c r="C3">
+        <v>218056000000</v>
+      </c>
+      <c r="D3">
         <v>461326000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>204904000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>310605000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>333872000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>238694000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>231126000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>149579000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>170191000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>155226000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>189660000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>246904000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>196732000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>166613000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>172567000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>131326000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2624439875</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>143427062737</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>144861072110</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>96462425278</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>99367016841</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>375815405164</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>79070117295</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>138074799490</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>124206605976</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>460805146746</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>110240074403</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>205593638818</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>388440668933</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>73193647037</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>69305630241</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>76693104421</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>53532558141</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>53440461046</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>33527699063</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>45018100184</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>110735091324</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>39436802648</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>32014118867</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>8121826927</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>29038191820</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>41822039698</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>196028948</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>517229193</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>952035314</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1983001154</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1777133184</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>61449000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>479956704</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>255432000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>231957183</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>13299199</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>4156102</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>37039300</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2724300</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>35935028</v>
-      </c>
-[...4 lines deleted...]
-        <v>35935000</v>
       </c>
       <c r="BH3">
         <v>5935000</v>
       </c>
       <c r="BI3">
+        <v>35935000</v>
+      </c>
+      <c r="BJ3">
+        <v>5935000</v>
+      </c>
+      <c r="BK3">
         <v>958626900</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2012144700</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>2613438100</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>3076335200</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>3045628700</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>430471400</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>2796306700</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>11700472700</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>11700472700</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>2205474400</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>404961300</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>531970700</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>718510100</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>771731300</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>36190000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>1568960900</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>595042000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>511599800</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>435203600</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>246939000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>176013000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>144146000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>42273000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>492911000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>429503000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>158847000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24794,54 +25539,56 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -24886,330 +25633,340 @@
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>-431330000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-361100000000.0</v>
+      </c>
+      <c r="D6">
         <v>-15611000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-136552000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>221235000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-295932000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>76910000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>488376000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-115404000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>397881000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-114945000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>296825000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-35031000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-406181000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>244987000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-123873000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>214073000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>112274200108.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>41223400646.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>100238658972.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8957010292.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>76564455606.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>54405951980.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>17157795507.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-129023811521.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>68269591964.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-52894233395.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-101699751564.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-97704672582.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>157366101068.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>46699306825.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>17875941691.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-917656859522.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>903979001624.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>55177827347.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>10015596118.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>5840949369.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-33036779398.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-14041168642.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>68396283539.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>22417132593.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-14552631367.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>10846500209.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2051729669.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-280921738675.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2906877082.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>22379780303.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>8073763922.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>1089404592.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>4092618302.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1397422915.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>267527410534.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>150612198.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>405698554.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-509133727.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>919006938.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-526899257.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>579588403.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>190</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-605456000000.0</v>
+      </c>
+      <c r="D7">
         <v>-364451000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-357077000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-80004000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-572549000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-531842000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-276692000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-195008000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-52237000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-493275000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-205247000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-117004000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-59528000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-245735000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-133916990570.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-98391737240.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-71410516990.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-196644520840.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-142047040160.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-104505849190.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-67686757370.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-225821441910.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-90857466150.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -25226,54 +25983,56 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25318,54 +26077,56 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -25410,54 +26171,56 @@
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -25502,70 +26265,68 @@
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -25576,52 +26337,56 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -25634,126 +26399,128 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-308310000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-203444000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-620150000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-391634000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-361898000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-375740000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-612294738755.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-224571520950.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-289411378493.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-173874361802.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-314532478373.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-161512990375.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-166214487290.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-202196715944.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-466318180097.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-203894056364.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-332991449623.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-192938535430.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-283698762237.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-156630140534.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -25766,54 +26533,56 @@
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -25858,562 +26627,578 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>197</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>192902000000.0</v>
+      </c>
+      <c r="D14">
         <v>184583000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>167571000000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
+        <v>167571000000.0</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14">
         <v>160216000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>148104000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>142065000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>137278000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>125884000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>122456000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>112164000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>108260000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>101654000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>94594000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>89880000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>93189179880.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>76603923918.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>72842292262.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>66707603940.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>72476646630.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>56967576869.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>49810225427.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>45955551074.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>39761684338.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>36649486901.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>32438010110.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>30056811370.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>19133395455.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>21857228614.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>20223150051.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>18078078862.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>12587920508.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>23441736152.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-6661663982.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>6661663982.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>4898289218.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3158962126.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1918940252.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1799277045.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>-294930414.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2105514414.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>467995605.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>366956736.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>-37959118.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>509469168.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>173595066.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>171430175.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>170166457.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>159796916.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>140515519.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>145310570.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>124568877.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>165294629.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>198</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>70920000000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15"/>
+      <c r="D15">
+        <v>70920000000.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
-[...4 lines deleted...]
-      </c>
+      <c r="AK15"/>
+      <c r="AL15"/>
       <c r="AM15">
         <v>28368000000.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>28368000000.0</v>
+      </c>
       <c r="AO15">
         <v>28368000000.0</v>
       </c>
-      <c r="AP15">
-[...1 lines deleted...]
-      </c>
+      <c r="AP15"/>
       <c r="AQ15">
         <v>28368000000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15"/>
+      <c r="AR15">
+        <v>28368000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>28368000000.0</v>
+      </c>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>313260000000.0</v>
+      </c>
+      <c r="C16">
+        <v>795854000000.0</v>
+      </c>
+      <c r="D16">
         <v>1156954000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1121536000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1258088000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1067505000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1383446000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1306458000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>818082000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>933486000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>515907000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>630852000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>334027000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>369058000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>775239000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>530252000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>654125000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>440052000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>327777799892.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>286554399246.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>186315740274.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>177358729982.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>100794274376.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>46388322396.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>29230526889.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>158254338410.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>89984746446.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>142878979841.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>244578731405.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>342283403987.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>184917302919.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>138217996094.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>120342054403.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1037998913925.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>134019912301.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>78842084954.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>68826488836.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>62985539467.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>96022318865.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>110063487507.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>41667203968.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>19250071375.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>33802702742.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>22956202533.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>25007932202.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>305929670877.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>303022793795.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>280643013492.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>272569249570.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>271479844979.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>267387226677.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>268784649592.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1257239058.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1106626860.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>700928306.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1210062033.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>291055095.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>817954352.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>238365949.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>238365949.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26458,346 +27243,358 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>-221181000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-15064000000.0</v>
+      </c>
+      <c r="D18">
         <v>-234973000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-215426000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-132674000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-133836000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-135005000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-90497000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-111910000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>372761000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-74509000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-73188000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-35000000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>548418000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>258374000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>240192000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-41446000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>587232449345.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-162144246876.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-62263740261.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-138158462208.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-104231980012.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-440725552144.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-212768293643.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-244673512991.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-291078866413.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-566218294216.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-258637976079.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-316616484753.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-486196646384.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>16489619089.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-161035889164.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-124856973621.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-93248682580.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-80531456132.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-50410749538.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-83102203874.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-114513968945.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-62146580345.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-55417197630.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-17525182407.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>24263460345.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-50144351206.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-4780930427.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-1387250868.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1405406843.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>689465739.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>3099026882.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>1089404592.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>17739771779.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-16039334929.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>1040400573.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>160028323.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-927755854.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>862799822.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-37039300.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-2724300.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>35935028.0</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>202</v>
+      </c>
+      <c r="B19">
+        <v>-124585000000.0</v>
+      </c>
       <c r="C19">
+        <v>-850000000000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>96257000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-71074000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-148000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>29780000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>212324000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>153816000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>142298000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1292374000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>444402000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>444402000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1191000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>183087000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>181957000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>181772000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>133793580131.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>118332209072.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>132886409485.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>132455801312.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-795556225178.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>55969999999.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-136566666667.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-3200000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-302199905556.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-145897592228.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-60364602312.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-154473949756.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-2392147500004.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>49310625000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -26810,79 +27607,81 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
         <v>100000000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>70000000000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -26908,136 +27707,142 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>-166756000000.0</v>
+      </c>
       <c r="C21">
+        <v>655021000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>137634000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-175054000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-65418000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-56481000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>346624000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-278254000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-278254000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-390028000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>62467000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-169155000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-86269000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-176076596343.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-130422240291.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-106404233983.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-127727929383.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>809975168602.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5055899548.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>178330847000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-54135343349.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>220730376987.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>150416506303.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>84062752424.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>110792123109.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2789186080343.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>60366199146.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -27050,968 +27855,994 @@
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B22">
+        <v>233624000000.0</v>
+      </c>
+      <c r="C22">
+        <v>416916000000.0</v>
+      </c>
+      <c r="D22">
         <v>298005000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>335916000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>204743000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>326994000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>300181000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>373213000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>71683000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>124912000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>136660000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>247564000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>211904000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>351686000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>323333000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>318165000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>296439000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>539223953055.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>125463881964.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>217618382736.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>60807782245.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>256843400855.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>39635266526.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-17293914485.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>49642451369.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>257204405976.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>61831421993.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>152776480249.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>51237935713.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>164345250621.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>39767655059.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>117778241854.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-32480052560.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>161759252966.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>16046291767.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>61729687988.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-31176718568.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>205534510319.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>99854553258.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>59632188823.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>45842753556.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>195016078037.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>127575435635.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>53121246480.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>40980481008.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>160771441160.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>115674105584.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>69941389080.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>46193147685.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>107154590270.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>72178747302.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>13474138448.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>81131546.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-75123513.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>210527251.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-123091842.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>208688104.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>227105164.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-269310820.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>759895400.0</v>
       </c>
-      <c r="BH22"/>
-[...1 lines deleted...]
-      <c r="BJ22">
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22">
         <v>965210000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>68666100.0</v>
       </c>
-      <c r="BL22"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22">
-        <v>332745100.0</v>
+        <v>185369000.0</v>
       </c>
       <c r="BQ22"/>
       <c r="BR22">
-        <v>189605900.0</v>
+        <v>332745100.0</v>
       </c>
       <c r="BS22"/>
       <c r="BT22">
+        <v>189605900.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22">
         <v>327128900.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1058120000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>221945200.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>290060200.0</v>
       </c>
       <c r="BY22"/>
       <c r="BZ22">
-        <v>213359400.0</v>
+        <v>290060200.0</v>
       </c>
       <c r="CA22"/>
       <c r="CB22">
+        <v>213359400.0</v>
+      </c>
+      <c r="CC22"/>
+      <c r="CD22">
         <v>288464100.0</v>
       </c>
-      <c r="CC22"/>
-[...1 lines deleted...]
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22">
         <v>206454000.0</v>
       </c>
-      <c r="CF22"/>
-      <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>-296000000.0</v>
+      </c>
+      <c r="C23">
+        <v>21023000000.0</v>
+      </c>
+      <c r="D23">
         <v>-132000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-359921000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>328980000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-430402000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-78000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>268000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-77000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>184899000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3817000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-3965000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-75000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-40875000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-76000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-245076000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-63000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-75426195.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>74925029962.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-5774875542.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-50253951.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-24696488002.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-50000000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>50000000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>31710245329.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-12871189944.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>48000000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>80000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>57000000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2789527100999.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>80000000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>40000000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>97315891138.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2046699069759.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>106611001961.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>50440289842.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>89163851726.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>15025000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>27800536783.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-28393000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-15000000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-40850830000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-2999000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-28368000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-285323756971.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>3360248610.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>19707313410.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3197603856.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-61449000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-13319693823.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-500000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>6997494794661.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-13299199.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1350329142.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-1368283554.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-36353016.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-686616.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>211040659.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23">
         <v>2500000000.0</v>
       </c>
-      <c r="BK23"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23">
         <v>2500000000.0</v>
       </c>
       <c r="BP23"/>
       <c r="BQ23">
         <v>2500000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
+        <v>2500000000.0</v>
+      </c>
+      <c r="BT23">
         <v>160219300.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>236319300.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>737335300.0</v>
       </c>
       <c r="BV23"/>
       <c r="BW23">
-        <v>515889900.0</v>
+        <v>737335300.0</v>
       </c>
       <c r="BX23"/>
       <c r="BY23">
+        <v>515889900.0</v>
+      </c>
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>363577400.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>147490800.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>805471100.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1285186000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>115110000.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>1024061000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>767666000.0</v>
       </c>
-      <c r="CG23"/>
-[...1 lines deleted...]
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>322168000.0</v>
       </c>
-      <c r="CJ23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B24">
+        <v>75434000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-74347000000.0</v>
+      </c>
+      <c r="D24">
         <v>-290000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>237384000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>32216000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-266241000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-133000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2764000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-2764000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1736000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-772083000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>167875000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>761000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-167777000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>4015000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>96779000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2798000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-74142871900.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-11773726543.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-60696265383.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>147100863826.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>549018539556.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-96481081226.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>312600456320.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-694695.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>141489271334.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>314907554518.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>49875472091.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-94235706772.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>422403826860.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-159467136410.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>9147887940.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-451540000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>942218600.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>17876443650.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>21892031910.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-158170079.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-3986573585.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>18461707409.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>19917294870.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>54682510800.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-3454991327.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>30269134890.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>60909091.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-280000000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>30738753344.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>238582184.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-177133184.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-61449000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-327459653.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>16501333401.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-6731507784700.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-13299199.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-4504481.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>1780513.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>686284.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>2037684.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>22603967.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24">
         <v>35023500.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>35023500.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>54835000000.0</v>
+      </c>
+      <c r="C25">
+        <v>-406826000000.0</v>
+      </c>
+      <c r="D25">
         <v>-256235000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-10522000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>10360000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>200036000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-288813000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-84480000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>108051000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>280762000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-181827000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-253548000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-112164000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-108260000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-424987000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-412759000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-386319000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-539223953055.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-125463881964.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-217618382736.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-60807782245.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-256843400855.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-39635266526.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>17293914485.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-49642451369.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-257204405976.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-61831421993.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-152776480249.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-51237935713.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-164345250621.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-39767655059.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-117778241854.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>32480052560.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-161759252966.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-16046291767.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-61729687988.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>31176718568.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-205534510319.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-99854553258.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-59632188823.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-45842753556.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-195016078037.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-127575435635.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-53121246480.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-40980481008.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-160771441160.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-115674105584.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-69941389080.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-46193147685.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-107154590270.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-72178747302.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-13474138448.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-81131546.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>75123513.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-210527251.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>123091842.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-208688104.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-227105164.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>269310820.0</v>
       </c>
-      <c r="BG25"/>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
         <v>360000000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>-145000000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-145000000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>100000000000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
@@ -28038,54 +28869,56 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28130,720 +28963,740 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>-167052000000.0</v>
+      </c>
+      <c r="C28">
+        <v>676044000000.0</v>
+      </c>
+      <c r="D28">
         <v>18875000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-222287000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>153926000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-495820000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-56559000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>346892000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-235986000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>184899000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1096712000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-282219000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-278330000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-390104000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>62391000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-414231000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13668000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-106151426195.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-55497210329.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-112179109525.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-127778253951.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>853423082708.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>55055899548.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>228330847000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-54135343349.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>217859187043.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>198416506303.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>107062752424.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>167792123109.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2789186080343.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>140366199146.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>120995192915.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>97135900984.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1896440507756.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>106611001961.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>50440289842.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>89101323322.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>32575550417.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>27800536783.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-32440563726.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-15032685000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-37894410000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>34756830000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-28368000000.0</v>
       </c>
-      <c r="AR28"/>
-      <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28">
         <v>-13319693823.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1859421387.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6997994794661.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-9416125.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-34931409.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1368283554.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28">
         <v>211040659.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>33726400.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>56342700.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>38738100.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-      <c r="BM28">
-[...1 lines deleted...]
-      </c>
+      <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28">
-        <v>7372821500.0</v>
+        <v>2500000000.0</v>
       </c>
       <c r="BP28"/>
       <c r="BQ28">
-        <v>1894811500.0</v>
+        <v>7372821500.0</v>
       </c>
       <c r="BR28"/>
       <c r="BS28">
-        <v>6724744000.0</v>
+        <v>1894811500.0</v>
       </c>
       <c r="BT28"/>
       <c r="BU28">
-        <v>507393400.0</v>
+        <v>6724744000.0</v>
       </c>
       <c r="BV28"/>
       <c r="BW28">
+        <v>507393400.0</v>
+      </c>
+      <c r="BX28"/>
+      <c r="BY28">
         <v>502010700.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28"/>
       <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28">
         <v>681775500.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1285186000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>49310000.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>1024061000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>751216000.0</v>
       </c>
-      <c r="CG28"/>
-[...1 lines deleted...]
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>322168000.0</v>
       </c>
-      <c r="CJ28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>54835000000.0</v>
+      </c>
+      <c r="C29">
+        <v>202992000000.0</v>
+      </c>
+      <c r="D29">
         <v>226353000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-10522000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>177931000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>200036000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>171584000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>140629000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>37669000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>542952000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>80717000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>116472000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>211904000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>351686000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>424987000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>412759000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>89880000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>589856889220.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-18717184139.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>82597331849.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-41696036930.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-4864963171.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-64910146980.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-133698176348.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-106598713501.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-166872260437.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-105413147470.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-148397901676.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-111022845935.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-97755977451.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-56704027948.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-91730258923.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-48163869200.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-39716124439.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-27090995086.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-16883050475.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-38084103690.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-3778877621.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-22709777697.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-23403078763.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-9403355480.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-4774731475.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-8322311508.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-4584901479.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-870021675.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-453371529.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>2672466893.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>4876160066.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>1150853592.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>18219728483.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-15783902928.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>1272357756.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>173327522.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-927755856.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>866955924.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>429147300.0</v>
       </c>
-      <c r="BD29"/>
-      <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-      <c r="BI29">
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>1447294100.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>4040545800.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>2551864600.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>3611573000.0</v>
       </c>
-      <c r="BM29"/>
-      <c r="BN29"/>
       <c r="BO29"/>
-      <c r="BP29">
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29">
         <v>1518595600.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>4702727700.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>4877184700.0</v>
       </c>
-      <c r="BS29"/>
-      <c r="BT29">
+      <c r="BU29"/>
+      <c r="BV29">
         <v>1697981000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>351233400.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>1903092200.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>701104700.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>964240900.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>1202902300.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>636002300.0</v>
       </c>
-      <c r="CA29"/>
-[...1 lines deleted...]
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29">
         <v>129019000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>1138012000.0</v>
       </c>
-      <c r="CE29"/>
-[...1 lines deleted...]
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29">
         <v>721215000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>407266000.0</v>
       </c>
-      <c r="CI29"/>
-      <c r="CJ29">
+      <c r="CK29"/>
+      <c r="CL29">
         <v>231153000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-319113000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1240239000000.0</v>
+      </c>
+      <c r="D30">
         <v>-260971000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>96257000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-141274000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-148000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-38115000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>777000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>82836000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-330048000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1292374000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>517196000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>122813000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>144126000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>149143000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>239953000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>189191000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>198307962106.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>119224326042.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>211368471992.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>183094239860.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-771991870082.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>64260199412.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-77474875145.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>31710245329.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>17282665358.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-145897592228.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-60364602312.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-154473949756.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-2534064001824.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-36962864373.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-11388992301.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-966628891306.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-952745381694.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-35978875623.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-11904947153.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-45176270263.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-61833452194.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-19131927728.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>124239926028.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>46853173073.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>44850637993.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-19007904808.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>22858970421.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-285323756971.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3360248610.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>19707313410.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3197603856.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-61449000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-807416358.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>16245901400.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-6731739741883.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-13299199.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-4504479.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-2375589.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-36353016.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-686616.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>58538995.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
-      <c r="BN30">
-[...1 lines deleted...]
-      </c>
+      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30">
-        <v>4780800.0</v>
+        <v>4047958400.0</v>
       </c>
       <c r="BQ30"/>
       <c r="BR30">
+        <v>4780800.0</v>
+      </c>
+      <c r="BS30"/>
+      <c r="BT30">
         <v>3609338300.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>5260925000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30">
         <v>55408000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>