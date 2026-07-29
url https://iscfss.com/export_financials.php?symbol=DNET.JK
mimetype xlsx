--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1889,51 +1889,53 @@
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16">
         <v>59258000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>44099000000.0</v>
+      </c>
       <c r="D16">
         <v>50271000000.0</v>
       </c>
       <c r="E16">
         <v>55394000000.0</v>
       </c>
       <c r="F16">
         <v>57432000000.0</v>
       </c>
       <c r="G16">
         <v>29094773482.0</v>
       </c>
       <c r="H16">
         <v>3354116184.0</v>
       </c>
       <c r="I16">
         <v>4981010800.0</v>
       </c>
       <c r="J16">
         <v>4460421137.0</v>
       </c>
       <c r="K16">
         <v>2790933027.0</v>
       </c>
       <c r="L16">
@@ -3112,51 +3114,51 @@
       </c>
       <c r="X38">
         <v>1996055000.0</v>
       </c>
       <c r="Y38">
         <v>683716000.0</v>
       </c>
       <c r="Z38">
         <v>1879861000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
         <v>98575000000.0</v>
       </c>
       <c r="C39">
         <v>83302000000.0</v>
       </c>
       <c r="D39">
         <v>67328000000.0</v>
       </c>
       <c r="E39">
-        <v>38548000000.0</v>
+        <v>66316000000.0</v>
       </c>
       <c r="F39">
         <v>44260000000.0</v>
       </c>
       <c r="G39">
         <v>56591089908.0</v>
       </c>
       <c r="H39">
         <v>178334181622.0</v>
       </c>
       <c r="I39">
         <v>94244676591.0</v>
       </c>
       <c r="J39">
         <v>55028380249.0</v>
       </c>
       <c r="K39">
         <v>46096416202.0</v>
       </c>
       <c r="L39">
         <v>30835545808.0</v>
       </c>
       <c r="M39">
         <v>499962623.0</v>
       </c>
@@ -3186,51 +3188,51 @@
       </c>
       <c r="V39">
         <v>1894387399.0</v>
       </c>
       <c r="W39">
         <v>234608000.0</v>
       </c>
       <c r="X39">
         <v>224761000.0</v>
       </c>
       <c r="Y39">
         <v>271125000.0</v>
       </c>
       <c r="Z39">
         <v>287268000.0</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
         <v>161526000000.0</v>
       </c>
       <c r="C40">
-        <v>147431000000.0</v>
+        <v>148042000000.0</v>
       </c>
       <c r="D40">
         <v>105406000000.0</v>
       </c>
       <c r="E40">
         <v>97676000000.0</v>
       </c>
       <c r="F40">
         <v>68606000000.0</v>
       </c>
       <c r="G40">
         <v>70979988715.0</v>
       </c>
       <c r="H40">
         <v>38967155370.0</v>
       </c>
       <c r="I40">
         <v>15006896441.0</v>
       </c>
       <c r="J40">
         <v>11142497314.0</v>
       </c>
       <c r="K40">
         <v>4579287282.0</v>
       </c>
@@ -3879,51 +3881,51 @@
       </c>
       <c r="Q51">
         <v>75505046.0</v>
       </c>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51">
         <v>605208452.0</v>
       </c>
       <c r="U51">
         <v>180950008.0</v>
       </c>
       <c r="V51">
         <v>246750005.0</v>
       </c>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
-        <v>812190000000.0</v>
+        <v>819707000000.0</v>
       </c>
       <c r="C52">
         <v>764584000000.0</v>
       </c>
       <c r="D52">
         <v>1004873000000.0</v>
       </c>
       <c r="E52">
         <v>3586508000000.0</v>
       </c>
       <c r="F52">
         <v>756257000000.0</v>
       </c>
       <c r="G52">
         <v>514199006581.0</v>
       </c>
       <c r="H52">
         <v>221276576724.0</v>
       </c>
       <c r="I52">
         <v>87437111737.0</v>
       </c>
       <c r="J52">
         <v>150073824874.0</v>
       </c>
@@ -7055,58 +7057,62 @@
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
     </row>
     <row r="16" spans="1:89">
       <c r="A16" t="s">
         <v>40</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>62899000000.0</v>
+      </c>
       <c r="C16">
         <v>59258000000.0</v>
       </c>
       <c r="D16">
         <v>60543000000.0</v>
       </c>
-      <c r="E16"/>
+      <c r="E16">
+        <v>57281000000.0</v>
+      </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>39596000000.0</v>
       </c>
       <c r="I16">
         <v>42789000000.0</v>
       </c>
       <c r="J16">
         <v>47110000000.0</v>
       </c>
       <c r="K16">
         <v>50271000000.0</v>
       </c>
       <c r="L16">
         <v>53461000000.0</v>
       </c>
       <c r="M16">
         <v>56471000000.0</v>
       </c>
       <c r="N16">
         <v>57608000000.0</v>
       </c>
       <c r="O16">
         <v>55394000000.0</v>
@@ -11046,60 +11052,60 @@
       </c>
       <c r="CF39">
         <v>10195777000.0</v>
       </c>
       <c r="CG39">
         <v>10273397000.0</v>
       </c>
       <c r="CH39">
         <v>234608000.0</v>
       </c>
       <c r="CI39">
         <v>144105000.0</v>
       </c>
       <c r="CJ39">
         <v>147693000.0</v>
       </c>
       <c r="CK39">
         <v>192089000.0</v>
       </c>
     </row>
     <row r="40" spans="1:89">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>194252000000.0</v>
+        <v>131353000000.0</v>
       </c>
       <c r="C40">
         <v>161526000000.0</v>
       </c>
       <c r="D40">
         <v>98715000000.0</v>
       </c>
       <c r="E40">
-        <v>125567000000.0</v>
+        <v>126936000000.0</v>
       </c>
       <c r="F40">
         <v>153810000000.0</v>
       </c>
       <c r="G40">
         <v>147431000000.0</v>
       </c>
       <c r="H40">
         <v>83500000000.0</v>
       </c>
       <c r="I40">
         <v>64428000000.0</v>
       </c>
       <c r="J40">
         <v>78679000000.0</v>
       </c>
       <c r="K40">
         <v>105406000000.0</v>
       </c>
       <c r="L40">
         <v>82306000000.0</v>
       </c>
       <c r="M40">
         <v>89908000000.0</v>
       </c>
@@ -13181,51 +13187,51 @@
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
     </row>
     <row r="52" spans="1:89">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
         <v>985932000000.0</v>
       </c>
       <c r="C52">
-        <v>812190000000.0</v>
+        <v>819707000000.0</v>
       </c>
       <c r="D52">
         <v>631682000000.0</v>
       </c>
       <c r="E52">
         <v>599216000000.0</v>
       </c>
       <c r="F52">
         <v>599289000000.0</v>
       </c>
       <c r="G52">
         <v>764584000000.0</v>
       </c>
       <c r="H52">
         <v>804100000000.0</v>
       </c>
       <c r="I52">
         <v>879158000000.0</v>
       </c>
       <c r="J52">
         <v>935295000000.0</v>
       </c>
       <c r="K52">
         <v>1004873000000.0</v>
       </c>
@@ -21873,51 +21879,51 @@
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
     </row>
     <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>179</v>
       </c>
       <c r="B28">
         <v>34691000000.0</v>
       </c>
       <c r="C28">
-        <v>234147000000.0</v>
+        <v>8782000000.0</v>
       </c>
       <c r="D28">
         <v>165828000000.0</v>
       </c>
       <c r="E28">
         <v>34329000000.0</v>
       </c>
       <c r="F28">
         <v>29929000000.0</v>
       </c>
       <c r="G28">
         <v>124000000.0</v>
       </c>
       <c r="H28">
         <v>20914000000.0</v>
       </c>
       <c r="I28">
         <v>28912000000.0</v>
       </c>
       <c r="J28">
         <v>25538000000.0</v>
       </c>
       <c r="K28">
         <v>6478000000.0</v>
       </c>
@@ -23685,51 +23691,53 @@
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>197</v>
       </c>
       <c r="B14">
         <v>718555000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>609941000000.0</v>
+      </c>
       <c r="D14">
         <v>497782000000.0</v>
       </c>
       <c r="E14">
         <v>394668000000.0</v>
       </c>
       <c r="F14">
         <v>309342000000.0</v>
       </c>
       <c r="G14">
         <v>227253846384.0</v>
       </c>
       <c r="H14">
         <v>141385822065.0</v>
       </c>
       <c r="I14">
         <v>81755991692.0</v>
       </c>
       <c r="J14">
         <v>38078395178.0</v>
       </c>
       <c r="K14">
         <v>12588066107.0</v>
       </c>
       <c r="L14">
@@ -26634,58 +26642,62 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
     </row>
     <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>197</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>204743000000.0</v>
+      </c>
       <c r="C14">
         <v>192902000000.0</v>
       </c>
       <c r="D14">
         <v>184583000000.0</v>
       </c>
-      <c r="E14"/>
+      <c r="E14">
+        <v>173499000000.0</v>
+      </c>
       <c r="F14">
         <v>167571000000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14">
         <v>160216000000.0</v>
       </c>
       <c r="I14">
         <v>148104000000.0</v>
       </c>
       <c r="J14">
         <v>142065000000.0</v>
       </c>
       <c r="K14">
         <v>137278000000.0</v>
       </c>
       <c r="L14">
         <v>125884000000.0</v>
       </c>
       <c r="M14">
         <v>122456000000.0</v>
       </c>
       <c r="N14">
         <v>112164000000.0</v>
       </c>
@@ -28557,51 +28569,51 @@
       <c r="BX24">
         <v>35023500.0</v>
       </c>
       <c r="BY24">
         <v>35023500.0</v>
       </c>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
     </row>
     <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>207</v>
       </c>
       <c r="B25">
-        <v>54835000000.0</v>
+        <v>-383532000000.0</v>
       </c>
       <c r="C25">
         <v>-406826000000.0</v>
       </c>
       <c r="D25">
         <v>-256235000000.0</v>
       </c>
       <c r="E25">
         <v>-10522000000.0</v>
       </c>
       <c r="F25">
         <v>10360000000.0</v>
       </c>
       <c r="G25">
         <v>200036000000.0</v>
       </c>
       <c r="H25">
         <v>-288813000000.0</v>
       </c>
       <c r="I25">
         <v>-84480000000.0</v>
       </c>
       <c r="J25">
         <v>108051000000.0</v>
       </c>