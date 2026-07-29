--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1185,51 +1185,51 @@
       <c r="H14">
         <v>28725010.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>190000.0</v>
       </c>
       <c r="F15">
         <v>161000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>18946000.0</v>
+        <v>19979000.0</v>
       </c>
       <c r="C16">
         <v>30599000.0</v>
       </c>
       <c r="D16">
         <v>48495000.0</v>
       </c>
       <c r="E16">
         <v>47817000.0</v>
       </c>
       <c r="F16">
         <v>33240000.0</v>
       </c>
       <c r="G16">
         <v>28823000.0</v>
       </c>
       <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
@@ -1421,51 +1421,51 @@
       <c r="F26">
         <v>102037000.0</v>
       </c>
       <c r="G26">
         <v>103124000.0</v>
       </c>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>249876000.0</v>
+        <v>272683000.0</v>
       </c>
       <c r="C28">
         <v>-93841000.0</v>
       </c>
       <c r="D28">
         <v>-704764000.0</v>
       </c>
       <c r="E28">
         <v>-873204000.0</v>
       </c>
       <c r="F28">
         <v>-1526974000.0</v>
       </c>
       <c r="G28">
         <v>-363798000.0</v>
       </c>
       <c r="H28">
         <v>-477922000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1709,51 +1709,51 @@
       </c>
       <c r="C39">
         <v>18729000.0</v>
       </c>
       <c r="D39">
         <v>39731000.0</v>
       </c>
       <c r="E39">
         <v>45897000.0</v>
       </c>
       <c r="F39">
         <v>19780000.0</v>
       </c>
       <c r="G39">
         <v>14563000.0</v>
       </c>
       <c r="H39">
         <v>8960000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>66458000.0</v>
+        <v>42618000.0</v>
       </c>
       <c r="C40">
         <v>33533000.0</v>
       </c>
       <c r="D40">
         <v>88568000.0</v>
       </c>
       <c r="E40">
         <v>85362000.0</v>
       </c>
       <c r="F40">
         <v>92585000.0</v>
       </c>
       <c r="G40">
         <v>58843000.0</v>
       </c>
       <c r="H40">
         <v>37037000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -1935,77 +1935,77 @@
         <v>-4397659000.0</v>
       </c>
       <c r="F49">
         <v>-2297925000.0</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>417078000.0</v>
+        <v>439885000.0</v>
       </c>
       <c r="C51">
         <v>467731000.0</v>
       </c>
       <c r="D51">
         <v>239309000.0</v>
       </c>
       <c r="E51">
         <v>442588000.0</v>
       </c>
       <c r="F51">
         <v>23030000.0</v>
       </c>
       <c r="G51">
         <v>17003000.0</v>
       </c>
       <c r="H51">
         <v>17365000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>22807000.0</v>
       </c>
       <c r="C52">
         <v>28965000.0</v>
       </c>
       <c r="D52">
         <v>17474000.0</v>
       </c>
       <c r="E52">
         <v>29332000.0</v>
       </c>
       <c r="F52">
         <v>747000.0</v>
       </c>
       <c r="G52">
         <v>485000.0</v>
       </c>
       <c r="H52">
         <v>598000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
@@ -3177,51 +3177,51 @@
       <c r="S15">
         <v>161000.0</v>
       </c>
       <c r="T15">
         <v>148000.0</v>
       </c>
       <c r="U15">
         <v>6902.0</v>
       </c>
       <c r="V15">
         <v>5834.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
         <v>14910000.0</v>
       </c>
       <c r="C16">
-        <v>18946000.0</v>
+        <v>19979000.0</v>
       </c>
       <c r="D16">
         <v>25236000.0</v>
       </c>
       <c r="E16">
         <v>28287000.0</v>
       </c>
       <c r="F16">
         <v>33653000.0</v>
       </c>
       <c r="G16">
         <v>30599000.0</v>
       </c>
       <c r="H16">
         <v>22894000.0</v>
       </c>
       <c r="I16">
         <v>26007000.0</v>
       </c>
       <c r="J16">
         <v>33612000.0</v>
       </c>
       <c r="K16">
         <v>48495000.0</v>
       </c>
@@ -3817,51 +3817,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>266836000.0</v>
       </c>
       <c r="C28">
-        <v>249876000.0</v>
+        <v>272683000.0</v>
       </c>
       <c r="D28">
         <v>311805000.0</v>
       </c>
       <c r="E28">
         <v>225261000.0</v>
       </c>
       <c r="F28">
         <v>122141000.0</v>
       </c>
       <c r="G28">
         <v>-93841000.0</v>
       </c>
       <c r="H28">
         <v>-170622000.0</v>
       </c>
       <c r="I28">
         <v>-278102000.0</v>
       </c>
       <c r="J28">
         <v>-609271000.0</v>
       </c>
       <c r="K28">
         <v>-707094000.0</v>
       </c>
@@ -4633,51 +4633,51 @@
       </c>
       <c r="T39">
         <v>17314000.0</v>
       </c>
       <c r="U39">
         <v>17072000.0</v>
       </c>
       <c r="V39">
         <v>19205000.0</v>
       </c>
       <c r="W39">
         <v>14563000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>48376000.0</v>
       </c>
       <c r="C40">
-        <v>66458000.0</v>
+        <v>42618000.0</v>
       </c>
       <c r="D40">
         <v>79341000.0</v>
       </c>
       <c r="E40">
         <v>57231000.0</v>
       </c>
       <c r="F40">
         <v>70747000.0</v>
       </c>
       <c r="G40">
         <v>33533000.0</v>
       </c>
       <c r="H40">
         <v>75833000.0</v>
       </c>
       <c r="I40">
         <v>117118000.0</v>
       </c>
       <c r="J40">
         <v>108436000.0</v>
       </c>
       <c r="K40">
         <v>35383000.0</v>
       </c>
@@ -5243,51 +5243,51 @@
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
         <v>410700000.0</v>
       </c>
       <c r="C51">
-        <v>417078000.0</v>
+        <v>439885000.0</v>
       </c>
       <c r="D51">
         <v>422870000.0</v>
       </c>
       <c r="E51">
         <v>428827000.0</v>
       </c>
       <c r="F51">
         <v>434561000.0</v>
       </c>
       <c r="G51">
         <v>467731000.0</v>
       </c>
       <c r="H51">
         <v>445592000.0</v>
       </c>
       <c r="I51">
         <v>452265000.0</v>
       </c>
       <c r="J51">
         <v>234497000.0</v>
       </c>
       <c r="K51">
         <v>241768000.0</v>
       </c>
@@ -5315,51 +5315,51 @@
       <c r="S51">
         <v>23030000.0</v>
       </c>
       <c r="T51">
         <v>16268000.0</v>
       </c>
       <c r="U51">
         <v>16358000.0</v>
       </c>
       <c r="V51">
         <v>16439000.0</v>
       </c>
       <c r="W51">
         <v>17003000.0</v>
       </c>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52">
-        <v>0.0</v>
+        <v>22807000.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>28965000.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52">
         <v>19933000.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
@@ -7018,191 +7018,191 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-71374000.0</v>
+        <v>-76139000.0</v>
       </c>
       <c r="C5">
         <v>-81394000.0</v>
       </c>
       <c r="D5">
         <v>-80754000.0</v>
       </c>
       <c r="E5">
         <v>-61867000.0</v>
       </c>
       <c r="F5">
         <v>-83695000.0</v>
       </c>
       <c r="G5">
         <v>-159136000.0</v>
       </c>
       <c r="H5">
         <v>-52255000.0</v>
       </c>
       <c r="I5">
         <v>-158021000.0</v>
       </c>
       <c r="J5">
-        <v>-178002000.0</v>
+        <v>-165880000.0</v>
       </c>
       <c r="K5">
         <v>-302768000.0</v>
       </c>
       <c r="L5">
         <v>-190183000.0</v>
       </c>
       <c r="M5">
-        <v>-184151000.0</v>
+        <v>-173248000.0</v>
       </c>
       <c r="N5">
-        <v>-215745000.0</v>
+        <v>-204887000.0</v>
       </c>
       <c r="O5">
         <v>-146849000.0</v>
       </c>
       <c r="P5">
-        <v>-654938000.0</v>
+        <v>-670159000.0</v>
       </c>
       <c r="Q5">
-        <v>-647779000.0</v>
+        <v>-670615000.0</v>
       </c>
       <c r="R5">
-        <v>-675371000.0</v>
+        <v>-592380000.0</v>
       </c>
       <c r="S5">
         <v>-1605127000.0</v>
       </c>
       <c r="T5">
-        <v>-26672000.0</v>
+        <v>-101963000.0</v>
       </c>
       <c r="U5">
-        <v>-59945000.0</v>
+        <v>-54417000.0</v>
       </c>
       <c r="V5">
-        <v>-57115000.0</v>
+        <v>-74462000.0</v>
       </c>
       <c r="W5">
         <v>-55888000.0</v>
       </c>
       <c r="X5">
         <v>-25528000.0</v>
       </c>
       <c r="Y5">
         <v>-31056000.0</v>
       </c>
       <c r="Z5">
         <v>-15670000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-58575000.0</v>
+        <v>-63340000.0</v>
       </c>
       <c r="C6">
         <v>-34869000.0</v>
       </c>
       <c r="D6">
         <v>-66586000.0</v>
       </c>
       <c r="E6">
         <v>-46074000.0</v>
       </c>
       <c r="F6">
         <v>-68329000.0</v>
       </c>
       <c r="G6">
         <v>-143484000.0</v>
       </c>
       <c r="H6">
         <v>-35086000.0</v>
       </c>
       <c r="I6">
         <v>-140691000.0</v>
       </c>
       <c r="J6">
-        <v>-165133000.0</v>
+        <v>-153011000.0</v>
       </c>
       <c r="K6">
         <v>-288884000.0</v>
       </c>
       <c r="L6">
         <v>-169123000.0</v>
       </c>
       <c r="M6">
-        <v>-166499000.0</v>
+        <v>-155596000.0</v>
       </c>
       <c r="N6">
-        <v>-196787000.0</v>
+        <v>-185929000.0</v>
       </c>
       <c r="O6">
         <v>-131028000.0</v>
       </c>
       <c r="P6">
-        <v>-647025000.0</v>
+        <v>-662246000.0</v>
       </c>
       <c r="Q6">
-        <v>-637747000.0</v>
+        <v>-660583000.0</v>
       </c>
       <c r="R6">
-        <v>-666431000.0</v>
+        <v>-583440000.0</v>
       </c>
       <c r="S6">
         <v>-1597124000.0</v>
       </c>
       <c r="T6">
-        <v>-18393000.0</v>
+        <v>-93684000.0</v>
       </c>
       <c r="U6">
-        <v>-52780000.0</v>
+        <v>-47252000.0</v>
       </c>
       <c r="V6">
-        <v>-51486000.0</v>
+        <v>-68833000.0</v>
       </c>
       <c r="W6">
         <v>-51884000.0</v>
       </c>
       <c r="X6">
         <v>-22001000.0</v>
       </c>
       <c r="Y6">
         <v>-27877000.0</v>
       </c>
       <c r="Z6">
         <v>-12516000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>