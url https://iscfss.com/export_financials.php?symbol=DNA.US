--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2199,3779 +2202,3884 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>9575000.0</v>
+      </c>
+      <c r="C2">
         <v>16309000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10566000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10704000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11202000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11267000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14169000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23029000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26995000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9323000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10753000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13630000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21571000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10451000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11323000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8189000.0</v>
       </c>
       <c r="S2">
         <v>8189000.0</v>
       </c>
       <c r="T2">
+        <v>8189000.0</v>
+      </c>
+      <c r="U2">
         <v>7102000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2767000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14229000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13893000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>950000.0</v>
+      </c>
+      <c r="C5">
         <v>1194000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1851000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1996000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1653000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-850000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1806000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>263000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1723000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1551000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1484000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2899000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1300000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1614000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2632000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7910000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5496000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2355000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1715000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-876999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="X5"/>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>492886000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>404113000.0</v>
+      </c>
+      <c r="C7">
         <v>410700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>439885000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>422870000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>428827000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>434561000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>467731000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>445592000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>452265000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>234497000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>241768000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>403662000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>410938000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>404098000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>413256000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>59842000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>51545000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>27309000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>23030000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>16268000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>6000.0</v>
       </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
+        <v>5000.0</v>
+      </c>
+      <c r="J8">
         <v>206000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>202000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>199000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>198000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>196000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>194000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>190000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>165000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>164000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>162000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>161000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>148000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>6657053000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6627350000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6600107000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6576786000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6555416000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6527698000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>6334218000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6280632000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6211634000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6136378000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5668791000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5098018000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4471418000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3804844000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2249549000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>105991652.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>84535000.0</v>
+      </c>
+      <c r="C10">
         <v>143864000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>167202000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>111065000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>203566000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>312420000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>561572000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>616214000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>730367000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>843768000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>944073000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1049244000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1105787000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1206086000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1315792000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1302603000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1377152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550004000.0</v>
       </c>
       <c r="S10">
         <v>1550004000.0</v>
       </c>
       <c r="T10">
+        <v>1550004000.0</v>
+      </c>
+      <c r="U10">
         <v>1739056000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>235893000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>308128000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>380801000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-495287000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>167202000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>111065000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>203566000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>312420000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>561572000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>616214000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1049244000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1105787000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1206086000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1315792000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1302603000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1377152000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1492971000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1550004000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1739056000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>235893000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>302163000.0</v>
+      </c>
+      <c r="C12">
         <v>373456000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>422620000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>461862000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>473691000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>516922000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>561572000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>616214000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>730367000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>843768000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>948862000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1049244000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1105787000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1206086000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1315792000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1302603000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1377152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550004000.0</v>
       </c>
       <c r="S12">
         <v>1550004000.0</v>
       </c>
       <c r="T12">
+        <v>1550004000.0</v>
+      </c>
+      <c r="U12">
         <v>1739056000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>235893000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>308128000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>380801000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>495287000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
+        <v>5000.0</v>
+      </c>
+      <c r="J13">
         <v>206000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>202000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>199000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>198000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>196000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>194000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>190000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>165000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="S13">
         <v>161000.0</v>
       </c>
       <c r="T13">
+        <v>161000.0</v>
+      </c>
+      <c r="U13">
         <v>148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000.0</v>
       </c>
       <c r="V13">
         <v>79000.0</v>
       </c>
       <c r="W13">
+        <v>79000.0</v>
+      </c>
+      <c r="X13">
         <v>129000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>62094356.0</v>
+      </c>
+      <c r="C14">
         <v>59563454.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>55457676.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>55633718.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54858982.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54241619.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>51894639.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>52246000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>51375600.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>49993050.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>50032875.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>48770350.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>48867600.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>47915925.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>46415238.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1630910628.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1620703542.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1607499887.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>38288796.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>33089351.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32313457.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32257075.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32204380.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>32176325.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30450668.0</v>
       </c>
       <c r="Z14">
         <v>30450668.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>30450668.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>194000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>190000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>165000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>164000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>162000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>161000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>148000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6902.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5834.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>13214000.0</v>
+      </c>
+      <c r="C16">
         <v>14910000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19979000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25236000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>28287000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>33653000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>30599000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>22894000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26007000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>33612000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>48495000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>42762000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>39223000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>47518000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>47817000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>40505000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>45504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33240000.0</v>
       </c>
       <c r="S16">
         <v>33240000.0</v>
       </c>
       <c r="T16">
+        <v>33240000.0</v>
+      </c>
+      <c r="U16">
         <v>29649000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>28823000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>174815000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>174767000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>171638000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>177195000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>189438000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>174737000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>180002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60375000.0</v>
       </c>
       <c r="V18">
         <v>60375000.0</v>
       </c>
-      <c r="W18"/>
+      <c r="W18">
+        <v>60375000.0</v>
+      </c>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>47909000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>49238000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>58057000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>58829000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>58725000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>60210000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>28804000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>30973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21312000.0</v>
       </c>
       <c r="S20">
         <v>21312000.0</v>
       </c>
       <c r="T20">
+        <v>21312000.0</v>
+      </c>
+      <c r="U20">
         <v>16660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1857000.0</v>
       </c>
       <c r="V20">
         <v>1857000.0</v>
       </c>
       <c r="W20">
         <v>1857000.0</v>
       </c>
-      <c r="X20"/>
+      <c r="X20">
+        <v>1857000.0</v>
+      </c>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>44387000.0</v>
+      </c>
+      <c r="C21">
         <v>48860000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>56924000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>61522000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>66152000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>68756000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>72510000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>79566000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>90602000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>77407000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>82741000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>100168000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>105033000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>108736000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>111041000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>47938000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>39180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21642000.0</v>
       </c>
       <c r="S21">
         <v>21642000.0</v>
       </c>
       <c r="T21">
+        <v>21642000.0</v>
+      </c>
+      <c r="U21">
         <v>22568000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3020000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3157000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3294000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>46000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>70000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>391000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2509000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4364000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5860000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3362000.0</v>
       </c>
       <c r="S22">
         <v>3362000.0</v>
       </c>
       <c r="T22">
+        <v>3362000.0</v>
+      </c>
+      <c r="U22">
         <v>3474000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2716000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3417000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9272000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>990046000.0</v>
+      </c>
+      <c r="C23">
         <v>1033075000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1119696000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1189165000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1231009000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1293463000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1377449000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1480883000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1625255000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1581761000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1665342000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2026392000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2291999000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2417209000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2539321000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1870695000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1994219000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2008976000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2070990000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2150591000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>587045000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>643499000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>675153000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>501853000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
         <v>59842000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>51545000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>27309000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>22283000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16268000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16358000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
+        <v>22271000.0</v>
+      </c>
+      <c r="C26">
         <v>14599000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>14875000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>29891000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>32446000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>31962000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>48466000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>61850000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>62235000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>75717000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>77911000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>85613000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>119969000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>121750000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>113731000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>96310000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>89068000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>103031000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>102037000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>104771000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>319578000.0</v>
+      </c>
+      <c r="C28">
         <v>266836000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>272683000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>311805000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>225261000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>122141000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-93841000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-170622000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-278102000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-609271000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-707094000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-645582000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-694849000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-801988000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-873204000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1242761000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1325607000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1527721000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1526974000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1722788000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-219535000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-291689000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-363798000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>495287000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>420284000.0</v>
+      </c>
+      <c r="C29">
         <v>443153000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>508590000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>559783000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>612952000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>647427000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>716058000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>797943000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>833072000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>987270000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1097152000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1252683000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1503585000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1607586000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1736277000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1434736000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1535431000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1580795000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1505365000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1551551000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>13013000.0</v>
+      </c>
+      <c r="C30">
         <v>19815000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24026000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21430000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23126000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27170000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22443000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23942000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18891000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24559000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17899000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>63143000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>68019000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>84841000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>82465000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>115756000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>174877000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>131544000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>149899000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>50725000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28385000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>31447000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>21906000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1094458000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1339723000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1440125000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1565026000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1357994000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1465278000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1538926000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1462411000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1512323000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1471036209.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1577891354.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>487186000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>259795000.0</v>
+      </c>
+      <c r="C32">
         <v>330360000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>375868000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>390801000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>426305000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>448867000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>495478000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>548053000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>617208000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>733977000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>837889000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>973384000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1060122000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1135602000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1277117000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1337185000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1463826000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1546585000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1588284000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1720264000.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>657511000.0</v>
+      </c>
+      <c r="C33">
         <v>623120000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>647858000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>683083000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>707984000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>728929000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>774705000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>818403000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>841893000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>678741000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>663593000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>884546000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1068546000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1089903000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1089242000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>408692000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>395371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347945000.0</v>
       </c>
       <c r="S33">
         <v>347945000.0</v>
       </c>
       <c r="T33">
+        <v>347945000.0</v>
+      </c>
+      <c r="U33">
         <v>340022000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>302979000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>281302000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>248611000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-495287000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>16372000.0</v>
+      </c>
+      <c r="C34">
         <v>21732000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>22876000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>17159000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>17944000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>15430000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>16576000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>17674000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>20895000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>24884000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>18733000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>19319000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>20096000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>443104000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>31191000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>134503000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>114946000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>94993000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>194113000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>262313000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>189887500.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>88342500.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>497022000.0</v>
+      </c>
+      <c r="C35">
         <v>510327000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>515136000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>514101000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>521337000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>530369000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>554125000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>568513000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>626029000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>425448000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>404330000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>605247000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>625083000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>617919000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>630082000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>306141000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>292141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>368850000.0</v>
       </c>
       <c r="S35">
         <v>368850000.0</v>
       </c>
       <c r="T35">
+        <v>368850000.0</v>
+      </c>
+      <c r="U35">
         <v>442315000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>150168000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>148919000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>131880000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>85888000.0</v>
+      </c>
+      <c r="C36">
         <v>42733000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>47167000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>46594000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>47236000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>46989000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>55574000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>60041000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>60211000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2707000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>42224000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>97022000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>97946000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>97262000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>88725000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>43928000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>53015000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>159221000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>43990000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>36962000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>42092000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>22652000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>18901000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-495287000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>5000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>31625000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>33253000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>62014000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>66420000.0</v>
       </c>
-      <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>47167000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>46594000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>47020000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>46778000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>41166000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>45180000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>97022000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>97946000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>97262000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>88725000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>43928000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>53015000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>49616000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>43990000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>36962000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>22652000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>17359000.0</v>
+      </c>
+      <c r="C39">
         <v>16684000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>25192000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22790000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>26208000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20442000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18729000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>22324000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>34104000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>34693000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>362000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>29389000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>48357000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>33870000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>47458000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>37784000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>38717000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>38135000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>19780000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17314000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>17072000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>19205000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>14563000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>49951000.0</v>
+      </c>
+      <c r="C40">
         <v>48376000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>42618000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>79341000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>57231000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>70747000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>33533000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>75833000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>117118000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>108436000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>35383000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>114947000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>110478000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>122615000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>85362000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>72990000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>70059000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>93332000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>92585000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>83203000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>78324000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>84782000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>58843000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>201585000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>214145000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>216826000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>246299000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>240596000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>257122000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>346567000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>426047000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>133810000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>132480000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>6698945000.0</v>
+      </c>
+      <c r="C42">
         <v>6674860000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>6657053000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>6627350000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6600107000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6576786000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>6555416000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>6527698000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>6508209000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>6445058000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>6385997000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>6334218000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>6280632000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>6211634000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>6136378000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>5668791000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>5098018000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3803129000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3804844000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2249548999.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>943967000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>929286000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>929125000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>8790000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>702426000.0</v>
+      </c>
+      <c r="C45">
         <v>706200000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>719298000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>726867000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>735645000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>744643000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>759027000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>767681000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>764816000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>546864000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>517942000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>663921000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>804144000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>702243000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>715535000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>271011000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>504846000.0</v>
+      </c>
+      <c r="C46">
         <v>516824000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>528701000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>544792000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>562150000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>581222000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>598155000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>616946000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>628590000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>416777000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>397224000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>543209000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>685674000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>702243000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>715535000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>187577000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>176221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145770000.0</v>
       </c>
       <c r="S46">
         <v>145770000.0</v>
       </c>
       <c r="T46">
+        <v>145770000.0</v>
+      </c>
+      <c r="U46">
         <v>142704000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>145884000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>141919000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>121435000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>528701000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>544792000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>562150000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>581222000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>598155000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>616946000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>543209000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>685674000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>313973000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>715535000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>187577000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>176221000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>149171000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>145770000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>142704000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>145884000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>141919000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-6279617000.0</v>
+      </c>
+      <c r="C48">
         <v>-6232907000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-6150320000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-6069569000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-5988814000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-5928514000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-5837557000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-5730023000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-5673620000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-5456439000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-5290528000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-5078834000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-4775943000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-4602628000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-4397659000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-4226310000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-3557255000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2297925000.0</v>
       </c>
       <c r="S48">
         <v>-2297925000.0</v>
       </c>
       <c r="T48">
+        <v>-2297925000.0</v>
+      </c>
+      <c r="U48">
         <v>-697269000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-595388000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-541447000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-467878000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-4602628000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-4397659000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-4226310000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-3557255000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-2888430000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-2297925000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-697269000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-100998545.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>4994170.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>404113000.0</v>
+      </c>
+      <c r="C51">
         <v>410700000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>439885000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>422870000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>428827000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>434561000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>467731000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>445592000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>452265000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>234497000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>241768000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>403662000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>410938000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>404098000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>442588000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>59842000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>51545000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>27309000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>23030000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>16268000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>16358000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>16439000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>17003000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>22807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
         <v>28965000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>19933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
         <v>29332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
         <v>747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52">
         <v>485000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>217628000.0</v>
+      </c>
+      <c r="C53">
         <v>229592000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>255418000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>350797000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>270125000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>204502000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>57796000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>-643000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-25000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>-4463000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>1725021097.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1725044564.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>990574000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>990046000.0</v>
+      </c>
+      <c r="C55">
         <v>1033075000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1119696000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1189165000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1231009000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1293463000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1377449000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1480883000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1625255000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1581761000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1665342000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2026392000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2291999000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2417209000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2539321000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1870695000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1994219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070990000.0</v>
       </c>
       <c r="S55">
         <v>2070990000.0</v>
       </c>
       <c r="T55">
+        <v>2070990000.0</v>
+      </c>
+      <c r="U55">
         <v>2150591000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>587045000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>643499000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>675153000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>332535000.0</v>
+      </c>
+      <c r="C56">
         <v>409955000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>471838000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>506082000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>523025000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>564534000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>602744000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>662480000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>783362000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>903020000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1001749000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1141846000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1223453000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1327306000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1450079000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1462003000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1598848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1723045000.0</v>
       </c>
       <c r="S56">
         <v>1723045000.0</v>
       </c>
       <c r="T56">
+        <v>1723045000.0</v>
+      </c>
+      <c r="U56">
         <v>1810569000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>284066000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>362197000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>426542000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>495287000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>72740000.0</v>
+      </c>
+      <c r="C57">
         <v>79595000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>95970000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>115281000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>96720000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>115667000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>107266000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>114427000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>166154000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>169043000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>163860000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>168462000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>163331000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>191704000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>172962000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>124818000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>135022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134761000.0</v>
       </c>
       <c r="S57">
         <v>134761000.0</v>
       </c>
       <c r="T57">
+        <v>134761000.0</v>
+      </c>
+      <c r="U57">
         <v>90305000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>81091000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>99011000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>73221000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>569762000.0</v>
+      </c>
+      <c r="C58">
         <v>589922000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>611106000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>629382000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>618057000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>646036000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>661391000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>682940000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>792183000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>594491000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>568190000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>773709000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>788414000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>809623000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>803044000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>430959000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>427163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503611000.0</v>
       </c>
       <c r="S58">
         <v>503611000.0</v>
       </c>
       <c r="T58">
+        <v>503611000.0</v>
+      </c>
+      <c r="U58">
         <v>532620000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>231259000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>247930000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>205101000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>420284000.0</v>
+      </c>
+      <c r="C60">
         <v>443153000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>508590000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>559783000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>612952000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>647427000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>716058000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>797943000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>833072000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>987270000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1097152000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1252683000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1503585000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1607586000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1736277000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1434736000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1535431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1505365000.0</v>
       </c>
       <c r="S60">
         <v>1505365000.0</v>
       </c>
       <c r="T60">
+        <v>1505365000.0</v>
+      </c>
+      <c r="U60">
         <v>1551551000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>348842000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>388102000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>461376000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>501853000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
-      <c r="U62">
+      <c r="U62"/>
+      <c r="V62">
         <v>1466036200.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>1572791350.0</v>
       </c>
-      <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5996,2888 +6104,2937 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>31521000.0</v>
       </c>
       <c r="C2">
         <v>38549000.0</v>
       </c>
       <c r="D2">
         <v>54005000.0</v>
       </c>
       <c r="E2">
         <v>204216000.0</v>
       </c>
       <c r="F2">
         <v>129690000.0</v>
       </c>
       <c r="G2">
         <v>15611000.0</v>
       </c>
       <c r="H2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>58990000.0</v>
       </c>
       <c r="C3">
         <v>63020000.0</v>
       </c>
       <c r="D3">
         <v>71554000.0</v>
       </c>
       <c r="E3">
         <v>61634000.0</v>
       </c>
       <c r="F3">
         <v>29076000.0</v>
       </c>
       <c r="G3">
         <v>13864000.0</v>
       </c>
       <c r="H3">
         <v>10755000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-313600000.0</v>
       </c>
       <c r="C5">
         <v>-547414000.0</v>
       </c>
       <c r="D5">
         <v>-892847000.0</v>
       </c>
       <c r="E5">
         <v>-2121293000.0</v>
       </c>
       <c r="F5">
         <v>-1835749000.0</v>
       </c>
       <c r="G5">
         <v>-122449000.0</v>
       </c>
       <c r="H5">
         <v>-117414000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-254610000.0</v>
       </c>
       <c r="C6">
         <v>-484394000.0</v>
       </c>
       <c r="D6">
         <v>-821293000.0</v>
       </c>
       <c r="E6">
         <v>-2059659000.0</v>
       </c>
       <c r="F6">
         <v>-1806673000.0</v>
       </c>
       <c r="G6">
         <v>-108585000.0</v>
       </c>
       <c r="H6">
         <v>-106659000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>138634000.0</v>
       </c>
       <c r="C9">
         <v>188494000.0</v>
       </c>
       <c r="D9">
         <v>197450000.0</v>
       </c>
       <c r="E9">
         <v>273490000.0</v>
       </c>
       <c r="F9">
         <v>184147000.0</v>
       </c>
       <c r="G9">
         <v>61046000.0</v>
       </c>
       <c r="H9">
         <v>54184000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-313600000.0</v>
       </c>
       <c r="C10">
         <v>-547508000.0</v>
       </c>
       <c r="D10">
         <v>-892940000.0</v>
       </c>
       <c r="E10">
         <v>-2121399000.0</v>
       </c>
       <c r="F10">
         <v>-1838122000.0</v>
       </c>
       <c r="G10">
         <v>-124834000.0</v>
       </c>
       <c r="H10">
         <v>-119835000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>-837000.0</v>
       </c>
       <c r="C11">
         <v>-479000.0</v>
       </c>
       <c r="D11">
         <v>-71000.0</v>
       </c>
       <c r="E11">
         <v>-15027000.0</v>
       </c>
       <c r="F11">
         <v>-1480000.0</v>
       </c>
       <c r="G11">
         <v>1889000.0</v>
       </c>
       <c r="H11">
         <v>22000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>0.0</v>
       </c>
       <c r="C12">
         <v>94000.0</v>
       </c>
       <c r="D12">
         <v>93000.0</v>
       </c>
       <c r="E12">
         <v>106000.0</v>
       </c>
       <c r="F12">
         <v>2373000.0</v>
       </c>
       <c r="G12">
         <v>2385000.0</v>
       </c>
       <c r="H12">
         <v>2421000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>22616000.0</v>
       </c>
       <c r="C13">
         <v>38612000.0</v>
       </c>
       <c r="D13">
         <v>57217000.0</v>
       </c>
       <c r="E13">
         <v>20262000.0</v>
       </c>
       <c r="F13">
         <v>837000.0</v>
       </c>
       <c r="G13">
         <v>2582000.0</v>
       </c>
       <c r="H13">
         <v>5756000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-2390000.0</v>
       </c>
       <c r="E14">
         <v>1443000.0</v>
       </c>
       <c r="F14">
         <v>-6595000.0</v>
       </c>
       <c r="G14">
         <v>8676000.0</v>
       </c>
       <c r="H14">
         <v>8790000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-312763000.0</v>
       </c>
       <c r="C15">
         <v>-547029000.0</v>
       </c>
       <c r="D15">
         <v>-892869000.0</v>
       </c>
       <c r="E15">
         <v>-2104929000.0</v>
       </c>
       <c r="F15">
         <v>-1830047000.0</v>
       </c>
       <c r="G15">
         <v>-126609000.0</v>
       </c>
       <c r="H15">
         <v>-119327000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16">
         <v>-312763000.0</v>
       </c>
       <c r="C16">
         <v>-547029000.0</v>
       </c>
       <c r="D16">
         <v>-892869000.0</v>
       </c>
       <c r="E16">
         <v>-2104929000.0</v>
       </c>
       <c r="F16">
         <v>-1830047000.0</v>
       </c>
       <c r="G16">
         <v>-126609000.0</v>
       </c>
       <c r="H16">
         <v>-119327000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-312763000.0</v>
       </c>
       <c r="C17">
         <v>-547029000.0</v>
       </c>
       <c r="D17">
         <v>-854253000.0</v>
       </c>
       <c r="E17">
         <v>-2106372000.0</v>
       </c>
       <c r="F17">
         <v>-1836642000.0</v>
       </c>
       <c r="G17">
         <v>-126723000.0</v>
       </c>
       <c r="H17">
         <v>-119857000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>22616000.0</v>
       </c>
       <c r="C18">
         <v>38518000.0</v>
       </c>
       <c r="D18">
         <v>55249000.0</v>
       </c>
       <c r="E18">
         <v>20156000.0</v>
       </c>
       <c r="F18">
         <v>-1536000.0</v>
       </c>
       <c r="G18">
         <v>197000.0</v>
       </c>
       <c r="H18">
         <v>3335000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>87553000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-315278000.0</v>
       </c>
       <c r="C21">
         <v>-559757000.0</v>
       </c>
       <c r="D21">
         <v>-864406000.0</v>
       </c>
       <c r="E21">
         <v>-2208952000.0</v>
       </c>
       <c r="F21">
         <v>-1828467000.0</v>
       </c>
       <c r="G21">
         <v>-137027000.0</v>
       </c>
       <c r="H21">
         <v>-71598000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>485433000.0</v>
       </c>
       <c r="C23">
         <v>786800000.0</v>
       </c>
       <c r="D23">
         <v>1115861000.0</v>
       </c>
       <c r="E23">
         <v>2686658000.0</v>
       </c>
       <c r="F23">
         <v>2142304000.0</v>
       </c>
       <c r="G23">
         <v>213684000.0</v>
       </c>
       <c r="H23">
         <v>125782000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>58990000.0</v>
       </c>
       <c r="C25">
         <v>63020000.0</v>
       </c>
       <c r="D25">
         <v>75208000.0</v>
       </c>
       <c r="E25">
         <v>44423000.0</v>
       </c>
       <c r="F25">
         <v>29076000.0</v>
       </c>
       <c r="G25">
         <v>13864000.0</v>
       </c>
       <c r="H25">
         <v>10755000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>243773000.0</v>
       </c>
       <c r="C26">
         <v>424061000.0</v>
       </c>
       <c r="D26">
         <v>580621000.0</v>
       </c>
       <c r="E26">
         <v>1052643000.0</v>
       </c>
       <c r="F26">
         <v>1149662000.0</v>
       </c>
       <c r="G26">
         <v>159767000.0</v>
       </c>
       <c r="H26">
         <v>96299000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>95965000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>183290000.0</v>
       </c>
       <c r="C28">
         <v>246161000.0</v>
       </c>
       <c r="D28">
         <v>385025000.0</v>
       </c>
       <c r="E28">
         <v>1429799000.0</v>
       </c>
       <c r="F28">
         <v>862952000.0</v>
       </c>
       <c r="G28">
         <v>38306000.0</v>
       </c>
       <c r="H28">
         <v>29483000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>-837000.0</v>
       </c>
       <c r="C29">
         <v>-479000.0</v>
       </c>
       <c r="D29">
         <v>-14643000.0</v>
       </c>
       <c r="E29">
         <v>-15027000.0</v>
       </c>
       <c r="F29">
         <v>-1480000.0</v>
       </c>
       <c r="G29">
         <v>1889000.0</v>
       </c>
       <c r="H29">
         <v>22000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>453912000.0</v>
       </c>
       <c r="C30">
         <v>748251000.0</v>
       </c>
       <c r="D30">
         <v>1061856000.0</v>
       </c>
       <c r="E30">
         <v>2482442000.0</v>
       </c>
       <c r="F30">
         <v>2012614000.0</v>
       </c>
       <c r="G30">
         <v>198073000.0</v>
       </c>
       <c r="H30">
         <v>125782000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>1678000.0</v>
       </c>
       <c r="C31">
         <v>12249000.0</v>
       </c>
       <c r="D31">
         <v>-28534000.0</v>
       </c>
       <c r="E31">
         <v>87553000.0</v>
       </c>
       <c r="F31">
         <v>-9655000.0</v>
       </c>
       <c r="G31">
         <v>12193000.0</v>
       </c>
       <c r="H31">
         <v>-48237000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>170155000.0</v>
       </c>
       <c r="C32">
         <v>227043000.0</v>
       </c>
       <c r="D32">
         <v>251455000.0</v>
       </c>
       <c r="E32">
         <v>477706000.0</v>
       </c>
       <c r="F32">
         <v>313837000.0</v>
       </c>
       <c r="G32">
         <v>76657000.0</v>
       </c>
       <c r="H32">
         <v>54184000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>1719000.0</v>
+      </c>
+      <c r="C2">
         <v>15897000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-8150000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12802000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14822000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12047000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9622000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9987000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13721000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9202000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6611000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6923000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18096000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22375000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>30218000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24655000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>63911000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>85432000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>66578000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22302000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17110000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13842000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1769000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>12315000.0</v>
+      </c>
+      <c r="C3">
         <v>12799000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>46525000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14168000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15793000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15366000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15652000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17169000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17330000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12869000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13884000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21060000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17652000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18958000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15821000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7913000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10032000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8940000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8003000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8279000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7165000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5629000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4004000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3527000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3179000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3154000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-56671000.0</v>
+      </c>
+      <c r="C5">
         <v>-76139000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-81394000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-80754000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-61867000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-83695000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-159136000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-52255000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-158021000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-165880000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-302768000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-190183000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-173248000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-204887000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-146849000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-670159000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-670615000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-592380000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1605127000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-101963000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-54417000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-74462000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-55888000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-25528000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-31056000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-15670000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-44356000.0</v>
+      </c>
+      <c r="C6">
         <v>-63340000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-34869000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-66586000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-46074000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-68329000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-143484000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-35086000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-140691000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-153011000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-288884000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-169123000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-155596000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-185929000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-131028000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-662246000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-660583000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-583440000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1597124000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-93684000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-47252000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-68833000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-51884000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-22001000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-27877000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-12516000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>18437000.0</v>
+      </c>
+      <c r="C9">
         <v>3577000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41546000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>26035000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>34782000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>36271000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>34225000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>79059000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>42485000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28742000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>28144000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>48507000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>62472000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>58327000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>68067000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>41743000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>80707000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>82973000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>81916000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>55308000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>26526000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20397000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>18216000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11533000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10163000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21134000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-57193000.0</v>
+      </c>
+      <c r="C10">
         <v>-76139000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-81394000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-80754000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-60583000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-90869000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-107859000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-56778000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-216991000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-165880000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-211892000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-302913000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-173248000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-204887000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-188924000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-670159000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-670615000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-592777000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1605678000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-102612000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-54895000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-74937000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-46391000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-26120000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-28724000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-23599000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>128000.0</v>
+      </c>
+      <c r="C11">
         <v>-80000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-643000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-283000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>88000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-325000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-375000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>190000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>31000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-198000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-22000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>67000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>82000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-14770000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-28000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-45000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-184000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-683000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-207000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-431000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-159000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="Y11">
         <v>6000.0</v>
       </c>
       <c r="Z11">
+        <v>6000.0</v>
+      </c>
+      <c r="AA11">
         <v>1869000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>94000.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>93000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>5692000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674000.0</v>
       </c>
       <c r="Q12">
         <v>1674000.0</v>
       </c>
       <c r="R12">
+        <v>1674000.0</v>
+      </c>
+      <c r="S12">
         <v>397000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>551000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>649000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>478000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>475000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>590000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>592000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>3232000.0</v>
+      </c>
+      <c r="C13">
         <v>3596000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4710000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5742000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6083000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6081000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7337000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9251000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10313000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>11711000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>21304000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>14349000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6726000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>13059000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>18649000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>47165000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>20834000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>496000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>121000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>100840.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>44560.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>3318000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
+      <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
         <v>-2390000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>0.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1745000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-2088000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-7119000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>524000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6944000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7467000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7467000.0</v>
       </c>
       <c r="Z14">
         <v>7467000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>7467000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-46710000.0</v>
+      </c>
+      <c r="C15">
         <v>-82587000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-80751000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-80755000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-60300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-90957000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-107534000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-56403000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-217181000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-165911000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-211694000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-302891000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-173315000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-204969000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-176544000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-670131000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-668825000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-590505000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1600656000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-101881000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-53941000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-73569000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-46924000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-26055000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-28658000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-24972000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-80751000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-80755000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-60300000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-90957000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-107534000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-56403000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-302891000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-173315000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-204969000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-176544000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-669055000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-668825000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-590505000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1600656000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-101881000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-106755145.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5761600.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-26055000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-28658000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-24972000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-57321000.0</v>
+      </c>
+      <c r="C17">
         <v>-76059000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-80751000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-80755000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-60300000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-90957000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-107534000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-56403000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-217181000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-165911000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-211694000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-302891000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-173315000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-204969000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-174154000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-669055000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-670570000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-592593000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1633243455.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-102405000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-106755145.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>5761600.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17">
+      <c r="X17"/>
+      <c r="Y17">
         <v>-26126000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>3232000.0</v>
+      </c>
+      <c r="C18">
         <v>3596000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4710000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5742000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6083000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6081000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7243000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9251000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>10313000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11711000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13210000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>15020000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>14349000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14545000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>13059000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5820000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1674000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-397000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-55000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-528000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-478000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-475000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>2726000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>10858000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>45584000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-16062000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-23707000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>81738000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-101545000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>9532500.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-58548000.0</v>
+      </c>
+      <c r="C21">
         <v>-71374000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-70752000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-90017000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-65541000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-88968000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-103606000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-55204000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-222945000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-178002000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-178117000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-286393000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-184151000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-215745000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-234508000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-654938000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-647779000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-675371000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1684735000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-26672000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-59945000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-57115000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-55888000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-34413000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-31056000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-15670000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>78704000.0</v>
+      </c>
+      <c r="C23">
         <v>90848000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>104148000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>128854000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>115145000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>137286000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>147453000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>144250000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>279151000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>215946000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>212872000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>341823000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>264719000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>296447000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>332793000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>721336000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>792397000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>843776000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1833229000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>104282000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>103581000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>101212000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>87946000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>47715000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>41219000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>36804000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>12315000.0</v>
+      </c>
+      <c r="C25">
         <v>12799000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13663000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14168000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15793000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15366000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15652000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17169000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17330000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12869000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13884000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>20491000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18221000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18958000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15821000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9506000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9608000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9488000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8003000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8279000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7165000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5629000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4004000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>46210000.0</v>
+      </c>
+      <c r="C26">
         <v>49920000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>50127000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>69353000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>53370000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>70923000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>76377000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>77006000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>134221000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>136457000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>117038000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>156662000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>144282000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>162639000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>181155000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>261460000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>290059000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>323576000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>985025000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>53021000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>52031000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>59585000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>61191000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>36070000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>32270000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>30236000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>7491000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>19265000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>23663000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>30775000.0</v>
+      </c>
+      <c r="C28">
         <v>37830000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>46014000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>44954000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>43279000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>49043000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>57297000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>52292000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>66285000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>70287000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>89223000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>82028000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>102341000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>111433000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>121420000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>435221000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>438427000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>434768000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>781626000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28959000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>34440000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17927000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12913000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9876000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8949000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6568000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>128000.0</v>
+      </c>
+      <c r="C29">
         <v>-80000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-643000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-283000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>88000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-325000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-375000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>190000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-198000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-22000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>67000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>82000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-14770000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-28000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-45000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-184000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-683000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-207000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-590000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-159000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>6000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>76985000.0</v>
+      </c>
+      <c r="C30">
         <v>74951000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>112298000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>116052000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>100323000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>125239000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>137831000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>134263000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>265430000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>206744000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>206261000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>334900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>246623000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>274072000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>302575000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>696681000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>728486000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>758344000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1766651000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>81980000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>86471000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>77512000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>74104000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>45946000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>41219000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>36804000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>1355000.0</v>
+      </c>
+      <c r="C31">
         <v>-4765000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-10642000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>9263000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4958000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1901000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4253000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1574000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5954000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>12122000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-33775000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-16520000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>10903000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>10858000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>45584000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-15221000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-22836000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>82594000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>79057000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-75940000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>5050000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-17822000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>9497000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>8293000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2332000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7929000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>20156000.0</v>
+      </c>
+      <c r="C32">
         <v>19474000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>33396000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>38837000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49604000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>48318000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>43847000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>89046000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>56206000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>37944000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>34755000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>55430000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>80568000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>80702000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>98285000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>66398000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>144618000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>168405000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>148494000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>77610000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>43636000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>44097000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>32058000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>13302000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>10163000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>21134000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8904,2808 +9061,2849 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>567411000.0</v>
       </c>
       <c r="C2">
         <v>989584000.0</v>
       </c>
       <c r="D2">
         <v>1369581000.0</v>
       </c>
       <c r="E2">
         <v>1592928000.0</v>
       </c>
       <c r="F2">
         <v>385877000.0</v>
       </c>
       <c r="G2">
         <v>498510000.0</v>
       </c>
       <c r="H2">
         <v>207390000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>7665000</v>
       </c>
       <c r="C3">
         <v>62541000</v>
       </c>
       <c r="D3">
         <v>40801000</v>
       </c>
       <c r="E3">
         <v>52271000</v>
       </c>
       <c r="F3">
         <v>56521000</v>
       </c>
       <c r="G3">
         <v>57821000</v>
       </c>
       <c r="H3">
         <v>22219000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-224255000.0</v>
       </c>
       <c r="F4">
         <v>1207070000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-58809000.0</v>
       </c>
       <c r="F5">
         <v>-34695000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>-393178000.0</v>
       </c>
       <c r="C6">
         <v>-383841000.0</v>
       </c>
       <c r="D6">
         <v>-379997000.0</v>
       </c>
       <c r="E6">
         <v>-223347000.0</v>
       </c>
       <c r="F6">
         <v>1207051000.0</v>
       </c>
       <c r="G6">
         <v>-112633000.0</v>
       </c>
       <c r="H6">
         <v>291120000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-44088000.0</v>
       </c>
       <c r="C7">
         <v>-89670000.0</v>
       </c>
       <c r="D7">
         <v>29837000.0</v>
       </c>
       <c r="E7">
         <v>-37006000.0</v>
       </c>
       <c r="F7">
         <v>-61537000.0</v>
       </c>
       <c r="G7">
         <v>-26515000.0</v>
       </c>
       <c r="H7">
         <v>10577000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>55024000.0</v>
       </c>
       <c r="F8">
         <v>-114094000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>-1473000.0</v>
       </c>
       <c r="C9">
         <v>-4725000.0</v>
       </c>
       <c r="D9">
         <v>50068000.0</v>
       </c>
       <c r="E9">
         <v>55024000.0</v>
       </c>
       <c r="F9">
         <v>-114094000.0</v>
       </c>
       <c r="G9">
         <v>-14228000.0</v>
       </c>
       <c r="H9">
         <v>-1843000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>164000.0</v>
       </c>
       <c r="F10">
         <v>-626000.0</v>
       </c>
       <c r="G10">
         <v>-2736000.0</v>
       </c>
       <c r="H10">
         <v>-2222000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-50452000.0</v>
       </c>
       <c r="F11">
         <v>-12745000.0</v>
       </c>
       <c r="G11">
         <v>-12404000.0</v>
       </c>
       <c r="H11">
         <v>5547000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1859543000.0</v>
       </c>
       <c r="F12">
         <v>1608690000.0</v>
       </c>
       <c r="G12">
         <v>3430000.0</v>
       </c>
       <c r="H12">
         <v>53332000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-44933000.0</v>
       </c>
       <c r="F13">
         <v>65928000.0</v>
       </c>
       <c r="G13">
         <v>2853000.0</v>
       </c>
       <c r="H13">
         <v>6873000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>58990000.0</v>
       </c>
       <c r="C14">
         <v>63020000.0</v>
       </c>
       <c r="D14">
         <v>71554000.0</v>
       </c>
       <c r="E14">
         <v>42552000.0</v>
       </c>
       <c r="F14">
         <v>29076000.0</v>
       </c>
       <c r="G14">
         <v>13864000.0</v>
       </c>
       <c r="H14">
         <v>10755000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>981000.0</v>
       </c>
       <c r="F15">
         <v>1509796000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>174233000.0</v>
       </c>
       <c r="C16">
         <v>605743000.0</v>
       </c>
       <c r="D16">
         <v>989584000.0</v>
       </c>
       <c r="E16">
         <v>1369581000.0</v>
       </c>
       <c r="F16">
         <v>1592928000.0</v>
       </c>
       <c r="G16">
         <v>385877000.0</v>
       </c>
       <c r="H16">
         <v>498510000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-178724000.0</v>
       </c>
       <c r="C18">
         <v>-382126000.0</v>
       </c>
       <c r="D18">
         <v>-336301000.0</v>
       </c>
       <c r="E18">
         <v>-304469000.0</v>
       </c>
       <c r="F18">
         <v>-310339000.0</v>
       </c>
       <c r="G18">
         <v>-193651000.0</v>
       </c>
       <c r="H18">
         <v>-66882000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>-233248000.0</v>
       </c>
       <c r="C19">
         <v>-62236000.0</v>
       </c>
       <c r="D19">
         <v>-4279000.0</v>
       </c>
       <c r="E19">
         <v>-67394000.0</v>
       </c>
       <c r="F19">
         <v>-5000000.0</v>
       </c>
       <c r="G19">
         <v>-67121000.0</v>
       </c>
       <c r="H19">
         <v>-50133000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>19469000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>99303000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>91040000.0</v>
       </c>
       <c r="H20">
         <v>212181000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>-354000.0</v>
       </c>
       <c r="C21">
         <v>-897000.0</v>
       </c>
       <c r="D21">
         <v>-1295000.0</v>
       </c>
       <c r="E21">
         <v>97836000.0</v>
       </c>
       <c r="F21">
         <v>-1123000.0</v>
       </c>
       <c r="G21">
         <v>-748000.0</v>
       </c>
       <c r="H21">
         <v>198605000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-312763000.0</v>
       </c>
       <c r="C22">
         <v>-547029000.0</v>
       </c>
       <c r="D22">
         <v>-892869000.0</v>
       </c>
       <c r="E22">
         <v>-2106372000.0</v>
       </c>
       <c r="F22">
         <v>-1836642000.0</v>
       </c>
       <c r="G22">
         <v>-126723000.0</v>
       </c>
       <c r="H22">
         <v>-119857000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-1340000.0</v>
       </c>
       <c r="C23">
         <v>-922000.0</v>
       </c>
       <c r="D23">
         <v>-1898000.0</v>
       </c>
       <c r="E23">
         <v>-2729000.0</v>
       </c>
       <c r="F23">
         <v>1560266000.0</v>
       </c>
       <c r="G23">
         <v>91066000.0</v>
       </c>
       <c r="H23">
         <v>212188000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>624000.0</v>
       </c>
       <c r="C24">
         <v>1186000.0</v>
       </c>
       <c r="D24">
         <v>-1340000.0</v>
       </c>
       <c r="E24">
         <v>-38078000.0</v>
       </c>
       <c r="F24">
         <v>304000.0</v>
       </c>
       <c r="G24">
         <v>-9300000.0</v>
       </c>
       <c r="H24">
         <v>-2250000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>46620000.0</v>
       </c>
       <c r="C25">
         <v>142686000.0</v>
       </c>
       <c r="D25">
         <v>266895000.0</v>
       </c>
       <c r="E25">
         <v>-67404000.0</v>
       </c>
       <c r="F25">
         <v>-20947000.0</v>
       </c>
       <c r="G25">
         <v>3068000.0</v>
       </c>
       <c r="H25">
         <v>-1642000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>19469000.0</v>
       </c>
       <c r="C26">
         <v>84000.0</v>
       </c>
       <c r="D26">
         <v>-23000.0</v>
       </c>
       <c r="E26">
         <v>-24998000.0</v>
       </c>
       <c r="F26">
         <v>-24998000.0</v>
       </c>
       <c r="G26">
         <v>91066000.0</v>
       </c>
       <c r="H26">
         <v>-408000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>81546000.0</v>
       </c>
       <c r="C27">
         <v>112344000.0</v>
       </c>
       <c r="D27">
         <v>229884000.0</v>
       </c>
       <c r="E27">
         <v>1930641000.0</v>
       </c>
       <c r="F27">
         <v>1606020000.0</v>
       </c>
       <c r="G27">
         <v>476000.0</v>
       </c>
       <c r="H27">
         <v>771000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>17775000.0</v>
       </c>
       <c r="C28">
         <v>-1739000.0</v>
       </c>
       <c r="D28">
         <v>-3216000.0</v>
       </c>
       <c r="E28">
         <v>95337000.0</v>
       </c>
       <c r="F28">
         <v>1534145000.0</v>
       </c>
       <c r="G28">
         <v>90318000.0</v>
       </c>
       <c r="H28">
         <v>410385000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>-171059000.0</v>
       </c>
       <c r="C29">
         <v>-319585000.0</v>
       </c>
       <c r="D29">
         <v>-295500000.0</v>
       </c>
       <c r="E29">
         <v>-252198000.0</v>
       </c>
       <c r="F29">
         <v>-253818000.0</v>
       </c>
       <c r="G29">
         <v>-135830000.0</v>
       </c>
       <c r="H29">
         <v>-44663000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-240289000.0</v>
       </c>
       <c r="C30">
         <v>-62236000.0</v>
       </c>
       <c r="D30">
         <v>-80693000.0</v>
       </c>
       <c r="E30">
         <v>-67394000.0</v>
       </c>
       <c r="F30">
         <v>-73257000.0</v>
       </c>
       <c r="G30">
         <v>-67121000.0</v>
       </c>
       <c r="H30">
         <v>-74602000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
-        <v>167202000.0</v>
+        <v>188669000.0</v>
       </c>
       <c r="C2">
+        <v>212371000.0</v>
+      </c>
+      <c r="D2">
         <v>119869000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>251351000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>320363000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>605743000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>661539000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>732720000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>843768000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>948862000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1052590999.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1172061000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1214235000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1324013000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1345510000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1381391000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1495168000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1550004000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1739056000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>253302000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1917469.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>380801000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>474232000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>505796000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>467634000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>498510000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>2619000</v>
+      </c>
+      <c r="C3">
         <v>1933000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15325000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7660000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>38000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7622000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13710000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15089000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>27032000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6710000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3446000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4381000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13533000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19441000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>25645000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13473000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9573000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3580000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5114000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5438000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>24034000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>21935000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>19413000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>28667000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6462000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3279000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-110887000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>22972000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-75238000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-114914000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-57075000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-172356000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1379388371.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-1879840.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>1917469.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-6322000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13527000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12281000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-48286000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15285000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23321000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-14151336.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>370191.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2407145.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>-23338000.0</v>
+        <v>-16654000.0</v>
       </c>
       <c r="C6">
+        <v>-23702000.0</v>
+      </c>
+      <c r="D6">
         <v>54364000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-94391000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-105848000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-250338000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-55796000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-113651000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-111048000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-105094000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-103728999.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-77442000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-85965000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-109778000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>24071000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-72194000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-113777000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-54836000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-189052000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1511993000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1879840.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-378883531.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-88355000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-31564000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>38162000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-30876000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-13146000.0</v>
+      </c>
+      <c r="C7">
         <v>-14178000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-23587000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13777000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-22713000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11565000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2179000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-98041000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5880000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>312000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>42056000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1825000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-11882000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1488000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-7915000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>34074000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-52972000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-10149000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-92342000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>20166000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2487000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3073000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-13296000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>2164000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>421000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-526000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>34503000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>59119000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-3670000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-34928000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-85424000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-28670000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>3713000.0</v>
+      </c>
+      <c r="C9">
         <v>-242000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1818000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>757000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4281000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4693000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1376000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4999000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5668000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6770000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>28900000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5771000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>15923000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-526000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>34503000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>59119000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3670000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-34928000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-85424000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-22191000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3062000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-9541000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-7444000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-10123000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3847000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-508000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-10778000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8229000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>694000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1855000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2662000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2242000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>595000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5335000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>112000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-758000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>701000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-681000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1917000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-681000.0</v>
       </c>
       <c r="Z10">
         <v>-681000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10">
+        <v>-681000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-15825000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-10825000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>19697000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-38790000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5565000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-21339000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>15242000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-4436000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>52471871.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2535812.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>893317.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>2514000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1355000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-11520000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>210674000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>93443000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>80722000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>64503000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>587732000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>635397000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>571911000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1519454000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6525500.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>101545000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-9532500.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>187000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-2539000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8905000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>10778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17674000.0</v>
       </c>
       <c r="N13">
         <v>-17674000.0</v>
       </c>
       <c r="O13">
+        <v>-17674000.0</v>
+      </c>
+      <c r="P13">
         <v>-40124000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5916000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3145000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7580000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2594000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>43115000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7116000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18291000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>5499000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1683000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>929000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>12315000.0</v>
+      </c>
+      <c r="C14">
         <v>12799000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13663000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14168000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15793000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15366000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15652000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17171000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17330000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12869000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12837000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21060000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>25940000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26997000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17538000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8917000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9608000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9488000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8003000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8279000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7165000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5629000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4004000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3527000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3179000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3154000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>554000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>554000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>24957000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
-        <v>143864000.0</v>
+        <v>172015000.0</v>
       </c>
       <c r="C16">
+        <v>188669000.0</v>
+      </c>
+      <c r="D16">
         <v>174233000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>156960000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>214515000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>355405000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>605743000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>619069000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>732720000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>843768000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>948862000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1094619000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1128270000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1214235000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1369581000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1309197000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1381391000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1495168000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1550004000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1765295000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37629.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1917469.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385877000.0</v>
       </c>
       <c r="X16">
         <v>385877000.0</v>
       </c>
       <c r="Y16">
+        <v>385877000.0</v>
+      </c>
+      <c r="Z16">
         <v>505796000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>467634000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
-        <v>-48366000.0</v>
+        <v>-46892000.0</v>
       </c>
       <c r="C18">
+        <v>-48619000.0</v>
+      </c>
+      <c r="D18">
         <v>-63003000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-31606000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-40292000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-59143000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-56145000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-118590000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-111422000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-95969000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-61277000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-77932000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-87066000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-110026000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-130176000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-41945000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-108870000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-23478000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-170655000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10673000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-58945000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-70066000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-78752000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>-33671000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-27291000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>13706000.0</v>
+      </c>
+      <c r="C19">
         <v>25017000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>94991000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-72816000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-63888000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-198684000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-13085000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-10200000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-26841000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-12110000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-46674000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3381000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-11224000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-19414000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>29740000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-26977000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-30000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-28714000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="U19">
         <v>-5000000.0</v>
       </c>
       <c r="V19">
         <v>-5000000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="W19">
         <v>-5000000.0</v>
       </c>
-      <c r="Y19"/>
+      <c r="X19"/>
+      <c r="Y19">
+        <v>-5000000.0</v>
+      </c>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>9152000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-19000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-25000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-24000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-98000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-207000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-203000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-200000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-329000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-326000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-578000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>97968000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-132000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-434000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-286000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-359000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-316000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-285000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-160000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-190000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-205000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-57321000.0</v>
+      </c>
+      <c r="C22">
         <v>-76059000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-80751000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-80755000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-60300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-90957000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-107534000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-56403000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-217181000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-165911000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-211694000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-302891000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-173315000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-204969000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-175468000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-670131000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-668825000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-590505000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1600656000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-101881000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-53941000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-73569000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-46399000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-26055000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-28658000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-24972000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>16489000.0</v>
+      </c>
+      <c r="C23">
         <v>-19000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-512000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
       <c r="G23">
+        <v>0.0</v>
+      </c>
+      <c r="H23">
         <v>4000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-265000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-40000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-621000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>173000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1621000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-566000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>99069000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-12000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-521000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-981000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-9463000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2440311000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1960000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-148000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-175000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>72012000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-3380000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>141</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>48000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-58166000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>249000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>142000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>120000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>57000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>538000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>191000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-1676000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2309000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-590000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-19343000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17538000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-30000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-28714000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-4898000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>103000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>99000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-9417000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>11000.0</v>
       </c>
-      <c r="Z24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>15152000.0</v>
+        <v>6284000.0</v>
       </c>
       <c r="C25">
+        <v>14899000.0</v>
+      </c>
+      <c r="D25">
         <v>23334000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3363000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4719000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15204000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>26707000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>33772000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>72435000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>22689000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>99771000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>157532000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>85724000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>85899000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-57134000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>598668000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>612892000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>571268000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1519454000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>68074000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9378000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16736000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-766000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>-4011000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2738000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>19469000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>10317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
-        <v>84000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H26">
         <v>84000.0</v>
       </c>
-      <c r="I26"/>
+      <c r="I26">
+        <v>84000.0</v>
+      </c>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-23000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-12000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-981000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>44000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-75000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-981000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-9463000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-892251000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1753875000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1753719240.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>7595000.0</v>
+      </c>
+      <c r="C27">
         <v>15853000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>21027000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>17841000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22247000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>20431000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>20561000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13855000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>37146000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>40782000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>42837000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>52573000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>61488000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>72986000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>118448000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>563136000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>606515000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>652821000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1591256000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>127000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>14519000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118000.0</v>
       </c>
       <c r="W27">
         <v>118000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="X27">
+        <v>118000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27">
         <v>117000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>123000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>16489000.0</v>
+      </c>
+      <c r="C28">
         <v>-19000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8141999.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9938000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-98000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-207000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-203000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-465000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-226000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-845000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-632000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-315000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1381000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-888000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>97763000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-280000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-954000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1192000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-10976000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1547744000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2123000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-433000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-186000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>22267000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>71822000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3585000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
-        <v>-46433000.0</v>
+        <v>-44273000.0</v>
       </c>
       <c r="C29">
+        <v>-46686000.0</v>
+      </c>
+      <c r="D29">
         <v>-47678000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-31606000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-40254000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-51521000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-42435000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-103501000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-84390000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-89259000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-57831000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-73551000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-73533000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-90585000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-104531000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-28472000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-99297000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-19898000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-165541000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5235000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-34911000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-48131000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-59339000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-25270000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-27209000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-24012000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>11087000.0</v>
+      </c>
+      <c r="C30">
         <v>23132000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>95099000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-72816000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-63888000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-198684000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-13085000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-10200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-26841000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-12110000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-46674000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3381000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-11224000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-19414000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29740000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-46486000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14663000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-35985000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4160999.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-30508000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-23931000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-23046000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-28830000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-28561000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6451000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3279000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>